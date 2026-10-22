--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -523,53 +523,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -586,242 +583,233 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>STUDY23040051</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06046053</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Rohan, Lisa, PhD</t>
   </si>
   <si>
     <t>This study will enroll approximately 100 HIV-negative persons, aged18-45 years, and assigned female sex at birth from sites in the United States, Kenya, South Africa, and Zimbabwe. The study will assess the acceptability and safety of two placebo vaginal films. The placebo films do not contain any active medication, are the same size, but differ by shape (square versus rounded corners). Participants will be randomly assigned to one of the two films and asked to use (self-insert) the assigned film two times (approximately one month apart). Participants will be asked to refrain from sexual activity during the first month of use and may resume usual sexual activity during the second month of use. The study involves answering questions, undergoing pelvic examinations, and collecting blood and</t>
   </si>
   <si>
     <t>MATRIX-002: Trial to Assess Acceptability and Safety of Two Placebo Vaginal Films</t>
   </si>
   <si>
     <t>United States of America, Kenya, South Africa, Zimbabwe</t>
   </si>
   <si>
     <t>Placebo Vaginal Film with Square Corners</t>
   </si>
   <si>
     <t>Placebo Vaginal Film with Rounded Corners</t>
   </si>
   <si>
     <t>2023-10-18</t>
   </si>
   <si>
     <t>2024-06-04</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
-  </si>
-[...1 lines deleted...]
-    <t>Female</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Assigned female sex at birth.
 * Able and willing to provide written informed consent to be screened for and enrolled in MATRIX-002 in one of the study languages.
 * Able and willing to provide adequate contact/locator information.
 * Able and willing to comply with all protocol requirements, including:
   * Abstaining from all receptive sexual intercourse (vaginal, anal, digital, oral) for the first month of product use.
   * Abstaining from using other intravaginal products for the first month of product use.
   * Abstaining from engaging in intravaginal practices for the first month of product use.
   * Refraining from participation in other research studies for the duration of the study unless approved by the Protocol Safety Review Team.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Non-Implantable Device</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
+    <t>HIV, Contraception</t>
+  </si>
+  <si>
     <t>FACE</t>
   </si>
   <si>
     <t>NCT01231763</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01231763</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>This study is being done to find out what women would want in a film vaginal product for human immunodeficiency virus (HIV) prevention, especially what it should look like and how to apply it.
 The investigators hypothesize that women will prefer a smooth, clear, and rectangular quick-dissolve vaginal film for HIV prevention over a textured, opaque, square quick-dissolve vaginal film.</t>
   </si>
   <si>
     <t>Acceptability Study of Vaginal Films for HIV Prevention</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>No intervention (not applicable)</t>
   </si>
   <si>
     <t>2010-11-01</t>
   </si>
   <si>
     <t>2011-02-08</t>
   </si>
   <si>
     <t>2011-02-01</t>
   </si>
   <si>
-    <t>Female, Cisgender female</t>
-[...1 lines deleted...]
-  <si>
     <t>FAME101</t>
   </si>
   <si>
     <t>NCT03537092</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03537092</t>
   </si>
   <si>
     <t>Katherine Bunge</t>
   </si>
   <si>
     <t>This is a phase I randomized trial assessing the safety of a single vaginal placebo film application. In order to develop a vaginal film which can provide extended release of an Antiretroviral (ARV), the film polymers and formulation have been altered from the cellulose and polyvinyl alcohol films used to deliver dapivirine and tenofovir in previous trials. Therefore, the proposed study will evaluate the safety and persistence of these film polymers when applied vaginally.</t>
   </si>
   <si>
     <t>A Study of the Safety and Acceptability of a Placebo Vaginal Film: FAME101</t>
   </si>
   <si>
     <t>Vaginal Film</t>
   </si>
   <si>
     <t>2018-05-22</t>
   </si>
   <si>
     <t>2020-01-08</t>
   </si>
   <si>
     <t>2018-12-04</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all the following criteria to be eligible for inclusion in the study:
 1. Age 18 through 45 years (inclusive) at screening
 2. Able and willing to provide written informed consent to be screened for and to take part in the study.
 3. Able and willing to provide adequate locator information
 4. HIV-uninfected based on testing performed by study staff at screening (per algorithm in Appendix II)
 5. In general good health as determined by the site clinician
 6. Agree to be sexually abstinent for 48 hours prior to each visit and from Visit 2 to Visit 3
 7. At screening, agrees to abstain from any other intravaginal product or penetration (including sex toys, excluding tampons) for 48 hours prior to each visit and between Visit 2 and 3.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>FLAG</t>
   </si>
   <si>
     <t>NCT02908503</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02908503</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate use of four different vaginal films - two sizes and two textures. The vaginal films have no active ingredients or medications. Information will be gathered about each film (i.e. ease of insertion, proper placement, opinions about each). The results of this study will help investigators determine which type of vaginal film to use (and how to write product instructions) for future studies.</t>
   </si>
   <si>
     <t>Vaginal Film Administration and Placement Study: FLAG</t>
   </si>
   <si>
     <t>Placebo Film</t>
   </si>
   <si>
     <t>2016-07-01</t>
   </si>
   <si>
     <t>2018-07-03</t>
   </si>
   <si>
     <t>2017-02-14</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Pregnant individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Female, Age 18-40
 2. Able and willing to provide written informed consent to be screened for and enrolled in the study.
 3. Able and willing to provide adequate locator information at screening.
 4. HIV-uninfected based on documented testing performed in the previous 6 months or by study staff at screening.
 5. In general good health as determined by the site clinician
 6. Agree to abstain from any intravaginal or rectal product or device or penetration (including vaginal, anal, or oral sex, masturbation, or sex toys) between each film insertion and the collection of the CVL approximately 24 hours later. Agree to be sexually abstinent for 48 hours prior to the study visits (from enrollment to visit 10). Sexual activity in the 48 hours prior to screening is acceptable.</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>FAME103B</t>
   </si>
   <si>
     <t>NCT04391036</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04391036</t>
   </si>
   <si>
     <t>This is a double-blinded crossover study to evaluate whether Eudragit® content impacts the ability to self-insert placebo vaginal films. Thirty women will self-insert one high and and one low Eudragit® content film. The insertion order will be randomized in a 1:1 ratio. After inserting each film, participants will complete a survey reporting their perceptions and experience. The primary endpoint is successful insertion defined as all of the film inside the vagina upon visual assessment by a study clinician. Secondary outcomes include preference for the low level or high level Eudragit® formulation film with respect to insertion and participants' description of identified challenges.</t>
   </si>
@@ -876,53 +864,50 @@
   <si>
     <t>This is a proof of concept study to determine whether an extended release vaginal film can deliver drug for seven days. Two film formulations containing MK-2048 which differ by dissolution and spreadability attributes will be compared for safety and pharmacokinetic outcomes.</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Two Vaginal Film Formulations Containing the Integrase Inhibitor MK-2048</t>
   </si>
   <si>
     <t>MK-2048 High Eudragit Vaginal Film</t>
   </si>
   <si>
     <t>MK-2048 Low Eudragit Vaginal Film</t>
   </si>
   <si>
     <t>2020-08-19</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
     <t>2022-02-25</t>
   </si>
   <si>
     <t>2022-10-10</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Able and willing to provide written informed consent.
 * Willing to use an effective method of birth control throughout the duration of the study. Examples of effective methods include: hormonal methods (other than NuvaRing®), intrauterine device, bilateral tubal ligation, same sex partner, partner with a vasectomy, abstinence (defined as no vaginal sex for one month prior to screening).
 * Able and willing to provide adequate locator information
 * HIV-uninfected based on testing performed by study staff at screening
 * In general good health as determined by the site clinician
 * Agree to be sexually abstinent, including use of sex toys, from visit 2 (Enrollment) until visit 7 (7 days after the biopsy visit) and 48 hours prior to all study visits.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>FAME 02</t>
   </si>
   <si>
     <t>NCT01548560</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01548560</t>
   </si>
   <si>
     <t>International Partnership for Microbicides, Inc.</t>
   </si>
   <si>
     <t>This is a study to determine the safety of dapivirine gel and dapvirine film for healthy, HIV-uninfected women aged 18-45 years using the product for 7 daily doses.</t>
@@ -960,50 +945,53 @@
     <t>FAME-02B</t>
   </si>
   <si>
     <t>NCT01924091</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01924091</t>
   </si>
   <si>
     <t>To compare drug concentrations in vaginal fluid, genital tissue, and blood</t>
   </si>
   <si>
     <t>PK/PD of Single Dose Dapivirine Vaginal Film</t>
   </si>
   <si>
     <t>Dapivirine gel</t>
   </si>
   <si>
     <t>Dapivirine film</t>
   </si>
   <si>
     <t>2013-09-01</t>
   </si>
   <si>
     <t>2014-09-01</t>
+  </si>
+  <si>
+    <t>Female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. 18 years of age or older with a history of receptive vaginal intercourse.
 2. HIV negative by EIA within 28 days of enrollment.
 3. Understand and agree to local STI reporting requirements.
 4. Able and willing to provide written informed consent to take part in the study.
 5. Able and willing to provide adequate information for locator purposes.
 6. Availability to return for all study visits, barring unforeseen circumstances.
 7. Availability to return for the second formulation dosing at the same time in the subject's menstrual cycle as when the first formulation was administered, at least 10 days before menses.
 8. Willing to abstain from vaginal intercourse and insertion of anything (e.g., drug, vaginal douche, or sex toy) in vagina for 72 hours before each study prod</t>
   </si>
   <si>
     <t>DAIDS-ES #12015</t>
   </si>
   <si>
     <t>NCT02280109</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02280109</t>
   </si>
   <si>
     <t>CONRAD</t>
   </si>
   <si>
@@ -1130,53 +1118,50 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT02569697</t>
   </si>
   <si>
     <t>The purpose of this study is to develop markers for use of placebo vaginal products and measure markers of mucosal semen exposure among healthy women. The study will also monitor safety of placebo product use.</t>
   </si>
   <si>
     <t>Development of Adherence Biomarkers for Multiple Microbicide and Multipurpose Prevention Technology (MPT) Dosage Forms</t>
   </si>
   <si>
     <t>HEC Placebo gel</t>
   </si>
   <si>
     <t>Placebo Intravaginal Ring</t>
   </si>
   <si>
     <t>2015-10-01</t>
   </si>
   <si>
     <t>2016-09-01</t>
   </si>
   <si>
     <t>2016-05-01</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Volunteers must meet all of the following criteria prior to genital sampling at Visit 2:
 * Age 18 to 50 years, inclusive
 * General good health (by volunteer history and per investigator judgment) without any clinically significant systemic disease (including, but not limited to significant liver disease/hepatitis, gastrointestinal disease, kidney disease, thyroid disease, osteoporosis or bone disease, and diabetes)
 * History of Pap smears and follow-up consistent with standard medical practice as outlined in the Study Manual or willing to undergo a Pap smear at V1
 * Willing to give voluntary consent and sign an informed consent form
 * Willing and able to comply with protocol requirements
 * Protected from pregnancy by:
   * hysterectomy
   * reliable methods of contraception other than male.</t>
   </si>
   <si>
     <t>A15-140</t>
   </si>
   <si>
     <t>NCT02722343</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02722343</t>
   </si>
   <si>
     <t>This single site study is designed to describe and measure the efficacy of oral versus vaginal dosing of TFV-based products, specifically emtricitabine/tenofovir disoproxil fumarate oral tablets (Truvada) vs tenofovir intravaginal rings (IVR).</t>
   </si>
   <si>
     <t>Exploratory Pharmacodynamic Study of Tenofovir-Based Products</t>
   </si>
@@ -1281,60 +1266,69 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/2mqnARsyWaQedVE67m1gLUnxONVLpbILQWBmD2b4.png</t>
   </si>
   <si>
     <t>Matrix Monthly Dapivirine and Levonorgestrel Dual-Purpose Vaginal Film</t>
   </si>
   <si>
     <t>Matrix4prevention. (n.d.). Monthly dapivirine and levonorgestrel dual-purpose vaginal film. Matrix4prevention. https://www.matrix4prevention.org/products/monthly-dapivirine-and-levonorgestrel-dual-pur</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bunge, K. E., Dezzutti, C. S., Hendrix, C. W., Marzinke, M. A., Spiegel, H. M. L., Moncla, B. J., Schwartz, J. L., Meyn, L. A., Richardson-Harman, N., Rohan, L. C., &amp;amp; Hillier, S. L. (2018). FAME-04: A Phase 1 trial to assess the safety, acceptability, pharmacokinetics and pharmacodynamics of film and gel formulations of tenofovir.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of the International AIDS Society&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;21&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), e25156. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/jia2.25156" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/jia2.25156&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Fast-dissolving vaginal film formulations release antiretroviral drugs directly into vaginal fluid and may be as efficient at drug delivery yet more acceptable to women than gels. In this Phase 1 vaginal film study, the safety, acceptability, pharmacokinetics and pharmacodynamics of two doses of tenofovir (TFV) film and TFV 1% gel were compared to corresponding placebo formulations.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Seventy-eight healthy HIV negative women were randomized to self-insert daily vaginal film (10 mg TFV, 40 mg TFV or placebo) or 4 mL of vaginal gel (TFV 1% [40 mg] or placebo) for seven days. Grade 2 and higher adverse events (AEs) related to study product were compared across study arms using Fisher's exact test. Plasma TFV concentrations were measured before and 2 hours after last product use. Paired cervical and vaginal tissue biopsies obtained 2 hours after the last dose were measured to determine tenofovir diphosphate (TFV-DP) concentrations and exposed to HIV in an ex vivo challenge assay. Acceptability was assessed through questionnaire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;There was only one grade 2 or higher related AE, the primary endpoint; it occurred in the placebo gel arm. AEs occurred in 90% of participants; the majority (91%) were grade 1. AEs were similar across study arms. TFV concentrations in plasma and TFV-DP concentrations in cervical and vaginal tissues were comparable between 40 mg TFV film and the TFV gel groups. There was a significant relationship between reduced viral replication and TFV-DP concentrations in cervical tissues. Film users were less likely to report product leakage than gel users (66% vs. 100%, p &amp;lt; 0.001).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Films were safe and well tolerated. Furthermore, films delivered TFV to mucosal tissues at concentrations similar to gel and were sufficient to block HIV infection of genital tissue ex vivo.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1002/jia2.25156</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fan, M. D., Kramzer, L. F., Hillier, S. L., Chang, J. C., Meyn, L. A., &amp;amp; Rohan, L. C. (2017). Preferred Physical Characteristics of Vaginal Film Microbicides for HIV Prevention in Pittsburgh Women.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Archives of sexual behavior&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;46&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(4), 1111–1119. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s10508-016-0816-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s10508-016-0816-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Unprotected heterosexual intercourse is the leading cause of HIV acquisition in women. Due to the complex nature of correct and consistent condom use by both men and women, developing alternative female-controlled HIV prevention options is a global health priority. Vaginal films containing antiretroviral drugs are a potential delivery system for the prevention of HIV acquisition through sexual contact. In this study, we explored women's preferences regarding physical characteristics of microbicide vaginal films through questionnaires and focus groups. Eighty-four sexually active, ethnically diverse women 18-30 years of age from Pittsburgh, Pennsylvania, participated in the study. Women visually and manually examined a variety of vaginal films, as well as three other vaginal products undergoing evaluation for HIV prevention: tablet, ring, and gel. Means and standard deviations or frequencies and 95 % confidence intervals were calculated for questionnaire data. Focus groups were audio-recorded, transcribed verbatim, and coded for content analysis. Women most frequently preferred vaginal films to be smooth and thin (63 %), translucent (48 %), and 2″ × 2″ square size (36 %). Driving these preferences were five major themes: ease and accuracy of use, desire for efficacy, discretion, intravaginal comfort and minimal impact, and minimizing disruption of sexual mood/activities. Women's preferences for various microbicide vaginal film physical attributes represented a balance of multiple values. In general, women desired a comfortable, efficacious, easy to use, and minimally intrusive product.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1007/s10508-016-0816-1</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Robinson JA, Marzinke MA, Fuchs EJ, Bakshi RP, Spiegel HML, Coleman JS, Rohan LC, Hendrix CW. Comparison of the Pharmacokinetics and Pharmacodynamics of Single-Dose Tenofovir Vaginal Film and Gel Formulation (FAME 05). J Acquir Immune Defic Syndr. 2018 Feb 1;77(2):175-182. doi: &lt;/span&gt;&lt;a href="10.1097/QAI.0000000000001587" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1097/QAI.0000000000001587&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 29135651; PMCID: PMC5821271.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;While pre-exposure prophylaxis with oral tenofovir (TFV) disoproxil fumarate/emtricitabine reduces HIV acquisition rates, poor adherence to and acceptability of daily vaginal gels has led to development of vaginal film formulations to improve adherence and, potentially, enable episodic use&lt;/p&gt;&lt;p&gt;In this two-arm, cross-over study of a fast-dissolving tenofovir film (40 mg) compared to a previously studied semisolid tenofovir 1% gel (40 mg), 10 healthy women received a single vaginal dose of each study product. Clinical, pharmacokinetic, and antiviral assessments were performed over one week post-dose. Nine of 10 participants experienced mild to moderate adverse effects, similar between products, with no severe adverse events or events attributed to study products. TFV concentrations after film dosing exceeded concentrations after gel dosing in plasma between 8 and 24 hours (p≤0.02). TFV concentrations in cervicovaginal fluid and both TFV and TFV diphosphate concentrations in cervical tissue homogenates were higher following film dosing (all p values &amp;lt; 0.04). The differences ranged from median (interquartile range) 2.9-fold (1.1, 9.0; midvaginal cervicovaginal fluid) to 4.4-fold (2.9, 7.7; plasma). Neither film nor gel demonstrated reduced cervical tissue biopsy infectivity after ex vivo HIV challenge. Single dose tenofovir film demonstrated consistently higher concentrations in plasma and cervicovaginal samples when compared to gel during the first day following dosing. Single dose cervical tissue TFV-DP concentrations at 5 hours exceeded steady-state concentrations previously reported with daily oral Truvada®&amp;nbsp;dosing. Tenofovir film may provide an alternative to tenofovir oral and gel formulations. Clinical efficacy remains to be tested.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/QAI.0000000000001587</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.pitt.edu</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The University of Pittsburgh, founded in 1787, is one of the oldest universities in the United States. It has a notable research profile, particularly in biomedical research, engineering advancements, and public health initiatives. As a member of the prestigious Association of American Universities (AAU), it reflects a high level of research activity.</t>
   </si>
@@ -1794,51 +1788,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06046053" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01231763" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03537092" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02908503" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04391036" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319718" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01548560" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01924091" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02280109" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01989663" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02602366" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02569697" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02722343" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2mqnARsyWaQedVE67m1gLUnxONVLpbILQWBmD2b4.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25156" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10508-016-0816-1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/QAI.0000000000001587" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1976,69 +1970,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2098,350 +2092,350 @@
       </c>
       <c r="AE2" t="s">
         <v>67</v>
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>75</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>76</v>
       </c>
       <c r="AP2" t="s">
         <v>76</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>120</v>
       </c>
       <c r="C2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E2" t="s">
         <v>387</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>389</v>
+      </c>
+      <c r="C3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F3" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C3" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C4" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C5" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C8" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C9" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C2" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2913,108 +2907,108 @@
       <c r="V1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>176</v>
       </c>
       <c r="C2" t="s">
         <v>90</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E2" t="s">
@@ -3035,1203 +3029,1206 @@
       <c r="J2" t="s">
         <v>182</v>
       </c>
       <c r="M2" t="s">
         <v>183</v>
       </c>
       <c r="O2" t="s">
         <v>184</v>
       </c>
       <c r="X2" t="s">
         <v>185</v>
       </c>
       <c r="Y2" t="s">
         <v>186</v>
       </c>
       <c r="Z2" t="s">
         <v>187</v>
       </c>
       <c r="AA2" t="s">
         <v>188</v>
       </c>
       <c r="AD2" t="s">
         <v>189</v>
       </c>
       <c r="AE2" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF2" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG2" t="s">
         <v>76</v>
       </c>
       <c r="AH2" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AO2" t="s">
         <v>192</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AP2">
+        <v>100</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>193</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AR2" t="s">
         <v>194</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AT2" t="s">
         <v>195</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AV2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX2" t="s">
         <v>196</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AY2" t="s">
         <v>197</v>
       </c>
-      <c r="AW2" t="s">
-[...5 lines deleted...]
-      <c r="AY2" t="s">
+      <c r="AZ2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C3" t="s">
         <v>200</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="F3" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="G3" t="s">
         <v>120</v>
       </c>
       <c r="H3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I3" t="s">
         <v>204</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>205</v>
       </c>
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>206</v>
       </c>
-      <c r="M3" t="s">
+      <c r="X3" t="s">
         <v>207</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>208</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AB3" t="s">
         <v>209</v>
       </c>
-      <c r="AB3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="AD3" t="s">
-        <v>189</v>
+        <v>73</v>
       </c>
       <c r="AE3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AF3" t="s">
-        <v>211</v>
+        <v>75</v>
       </c>
       <c r="AG3" t="s">
         <v>75</v>
       </c>
       <c r="AH3" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AI3" t="s">
         <v>76</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>84</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C4" t="s">
+        <v>211</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E4" t="s">
         <v>89</v>
       </c>
       <c r="F4" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G4" t="s">
+        <v>213</v>
+      </c>
+      <c r="H4" t="s">
+        <v>214</v>
+      </c>
+      <c r="I4" t="s">
         <v>215</v>
       </c>
-      <c r="H4" t="s">
+      <c r="J4" t="s">
+        <v>205</v>
+      </c>
+      <c r="M4" t="s">
         <v>216</v>
       </c>
-      <c r="I4" t="s">
+      <c r="X4" t="s">
         <v>217</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="Y4" t="s">
         <v>218</v>
       </c>
-      <c r="X4" t="s">
+      <c r="AB4" t="s">
         <v>219</v>
       </c>
-      <c r="Y4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC4" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="AD4" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="AE4" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF4" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG4" t="s">
         <v>76</v>
       </c>
       <c r="AH4" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI4" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO4" t="s">
         <v>192</v>
       </c>
-      <c r="AJ4" t="s">
-[...5 lines deleted...]
-      <c r="AQ4">
+      <c r="AP4">
         <v>64</v>
       </c>
-      <c r="AS4" t="s">
-[...2 lines deleted...]
-      <c r="AU4" t="s">
+      <c r="AR4" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>195</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>196</v>
+      </c>
+      <c r="AY4" t="s">
         <v>197</v>
       </c>
-      <c r="AW4" t="s">
-[...5 lines deleted...]
-      <c r="AY4" t="s">
+      <c r="AZ4" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C5" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="F5" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G5" t="s">
         <v>120</v>
       </c>
       <c r="H5" t="s">
+        <v>225</v>
+      </c>
+      <c r="I5" t="s">
+        <v>226</v>
+      </c>
+      <c r="J5" t="s">
+        <v>205</v>
+      </c>
+      <c r="M5" t="s">
+        <v>227</v>
+      </c>
+      <c r="X5" t="s">
         <v>228</v>
       </c>
-      <c r="I5" t="s">
+      <c r="Y5" t="s">
         <v>229</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="AB5" t="s">
         <v>230</v>
       </c>
-      <c r="X5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC5" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="AD5" t="s">
-        <v>234</v>
+        <v>189</v>
       </c>
       <c r="AE5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF5" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="AG5" t="s">
         <v>76</v>
       </c>
       <c r="AH5" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AO5" t="s">
         <v>192</v>
       </c>
-      <c r="AJ5" t="s">
-[...5 lines deleted...]
-      <c r="AQ5">
+      <c r="AP5">
         <v>32</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>193</v>
+      </c>
       <c r="AR5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AT5" t="s">
         <v>195</v>
       </c>
-      <c r="AS5" t="s">
-[...2 lines deleted...]
-      <c r="AU5" t="s">
+      <c r="AV5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AY5" t="s">
         <v>197</v>
       </c>
-      <c r="AW5" t="s">
-[...5 lines deleted...]
-      <c r="AY5" t="s">
+      <c r="AZ5" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="F6" t="s">
+        <v>202</v>
+      </c>
+      <c r="G6" t="s">
+        <v>213</v>
+      </c>
+      <c r="H6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I6" t="s">
         <v>237</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>238</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="O6" t="s">
         <v>239</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="X6" t="s">
         <v>240</v>
       </c>
-      <c r="I6" t="s">
+      <c r="Y6" t="s">
         <v>241</v>
       </c>
-      <c r="M6" t="s">
+      <c r="AB6" t="s">
         <v>242</v>
       </c>
-      <c r="O6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC6" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="AD6" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="AE6" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF6" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG6" t="s">
         <v>76</v>
       </c>
       <c r="AH6" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI6" t="s">
+        <v>243</v>
+      </c>
+      <c r="AO6" t="s">
         <v>192</v>
       </c>
-      <c r="AJ6" t="s">
-[...5 lines deleted...]
-      <c r="AQ6">
+      <c r="AP6">
         <v>30</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>193</v>
+      </c>
       <c r="AR6" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>232</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>244</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>72</v>
       </c>
       <c r="AW6" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="AX6" t="s">
-        <v>49</v>
+        <v>196</v>
       </c>
       <c r="AY6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C7" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E7" t="s">
         <v>89</v>
       </c>
       <c r="F7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G7" t="s">
+        <v>248</v>
+      </c>
+      <c r="H7" t="s">
+        <v>249</v>
+      </c>
+      <c r="I7" t="s">
+        <v>250</v>
+      </c>
+      <c r="M7" t="s">
+        <v>251</v>
+      </c>
+      <c r="O7" t="s">
         <v>252</v>
       </c>
-      <c r="H7" t="s">
+      <c r="X7" t="s">
         <v>253</v>
       </c>
-      <c r="I7" t="s">
+      <c r="Y7" t="s">
         <v>254</v>
       </c>
-      <c r="M7" t="s">
+      <c r="AB7" t="s">
         <v>255</v>
       </c>
-      <c r="O7" t="s">
+      <c r="AC7" t="s">
         <v>256</v>
       </c>
-      <c r="X7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AD7" t="s">
-        <v>261</v>
+        <v>189</v>
       </c>
       <c r="AE7" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF7" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG7" t="s">
         <v>76</v>
       </c>
       <c r="AH7" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI7" t="s">
+        <v>257</v>
+      </c>
+      <c r="AO7" t="s">
         <v>192</v>
       </c>
-      <c r="AJ7" t="s">
-[...2 lines deleted...]
-      <c r="AP7" t="s">
+      <c r="AP7">
+        <v>37</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR7" t="s">
         <v>194</v>
       </c>
-      <c r="AQ7">
-[...5 lines deleted...]
-      <c r="AS7" t="s">
+      <c r="AT7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX7" t="s">
         <v>196</v>
       </c>
-      <c r="AU7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY7" t="s">
+        <v>197</v>
+      </c>
+      <c r="AZ7" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C8" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E8" t="s">
         <v>89</v>
       </c>
       <c r="F8" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G8" t="s">
+        <v>262</v>
+      </c>
+      <c r="H8" t="s">
+        <v>263</v>
+      </c>
+      <c r="I8" t="s">
+        <v>264</v>
+      </c>
+      <c r="M8" t="s">
+        <v>265</v>
+      </c>
+      <c r="O8" t="s">
+        <v>266</v>
+      </c>
+      <c r="X8" t="s">
         <v>267</v>
       </c>
-      <c r="H8" t="s">
+      <c r="Y8" t="s">
         <v>268</v>
       </c>
-      <c r="I8" t="s">
+      <c r="AB8" t="s">
         <v>269</v>
       </c>
-      <c r="M8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="AD8" t="s">
-        <v>222</v>
+        <v>189</v>
       </c>
       <c r="AE8" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF8" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG8" t="s">
         <v>76</v>
       </c>
       <c r="AH8" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI8" t="s">
+        <v>270</v>
+      </c>
+      <c r="AO8" t="s">
         <v>192</v>
       </c>
-      <c r="AJ8" t="s">
-[...2 lines deleted...]
-      <c r="AP8" t="s">
+      <c r="AP8">
+        <v>60</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR8" t="s">
         <v>194</v>
       </c>
-      <c r="AQ8">
-[...5 lines deleted...]
-      <c r="AS8" t="s">
+      <c r="AT8" t="s">
+        <v>271</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX8" t="s">
         <v>196</v>
       </c>
-      <c r="AU8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY8" t="s">
+        <v>197</v>
+      </c>
+      <c r="AZ8" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="C9" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E9" t="s">
         <v>89</v>
       </c>
       <c r="F9" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G9" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="H9" t="s">
+        <v>275</v>
+      </c>
+      <c r="I9" t="s">
+        <v>276</v>
+      </c>
+      <c r="M9" t="s">
+        <v>277</v>
+      </c>
+      <c r="O9" t="s">
+        <v>278</v>
+      </c>
+      <c r="X9" t="s">
+        <v>279</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>268</v>
+      </c>
+      <c r="AB9" t="s">
         <v>280</v>
       </c>
-      <c r="I9" t="s">
+      <c r="AC9" t="s">
+        <v>280</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE9" t="s">
         <v>281</v>
       </c>
-      <c r="M9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AF9" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG9" t="s">
         <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI9" t="s">
+        <v>282</v>
+      </c>
+      <c r="AO9" t="s">
         <v>192</v>
       </c>
-      <c r="AJ9" t="s">
-[...5 lines deleted...]
-      <c r="AQ9">
+      <c r="AP9">
         <v>60</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>193</v>
+      </c>
       <c r="AR9" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>232</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>271</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>72</v>
       </c>
       <c r="AW9" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="AX9" t="s">
-        <v>49</v>
+        <v>196</v>
       </c>
       <c r="AY9" t="s">
+        <v>197</v>
+      </c>
+      <c r="AZ9" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C10" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="E10" t="s">
         <v>89</v>
       </c>
       <c r="F10" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G10" t="s">
+        <v>286</v>
+      </c>
+      <c r="I10" t="s">
+        <v>287</v>
+      </c>
+      <c r="J10" t="s">
+        <v>205</v>
+      </c>
+      <c r="M10" t="s">
+        <v>288</v>
+      </c>
+      <c r="O10" t="s">
+        <v>289</v>
+      </c>
+      <c r="X10" t="s">
         <v>290</v>
       </c>
-      <c r="I10" t="s">
+      <c r="AB10" t="s">
         <v>291</v>
       </c>
-      <c r="J10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AD10" t="s">
-        <v>261</v>
+        <v>73</v>
       </c>
       <c r="AE10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AF10" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="AG10" t="s">
         <v>76</v>
       </c>
       <c r="AH10" t="s">
         <v>76</v>
       </c>
-      <c r="AI10" t="s">
-[...5 lines deleted...]
-      <c r="AQ10">
+      <c r="AO10" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP10">
         <v>10</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>193</v>
+      </c>
       <c r="AR10" t="s">
+        <v>232</v>
+      </c>
+      <c r="AT10" t="s">
         <v>195</v>
       </c>
-      <c r="AS10" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="AV10" t="s">
+        <v>72</v>
       </c>
       <c r="AW10" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="AX10" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="AY10" t="s">
+        <v>196</v>
+      </c>
+      <c r="AZ10" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C11" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E11" t="s">
         <v>89</v>
       </c>
       <c r="F11" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G11" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="H11" t="s">
+        <v>295</v>
+      </c>
+      <c r="I11" t="s">
+        <v>296</v>
+      </c>
+      <c r="J11" t="s">
+        <v>205</v>
+      </c>
+      <c r="M11" t="s">
+        <v>297</v>
+      </c>
+      <c r="O11" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q11" t="s">
         <v>299</v>
       </c>
-      <c r="I11" t="s">
+      <c r="S11" t="s">
         <v>300</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="M11" t="s">
+      <c r="U11" t="s">
         <v>301</v>
       </c>
-      <c r="O11" t="s">
+      <c r="X11" t="s">
         <v>302</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="Y11" t="s">
         <v>303</v>
       </c>
-      <c r="S11" t="s">
+      <c r="AB11" t="s">
         <v>304</v>
       </c>
-      <c r="U11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC11" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="AD11" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AE11" t="s">
-        <v>190</v>
+        <v>281</v>
       </c>
       <c r="AF11" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG11" t="s">
         <v>76</v>
       </c>
       <c r="AH11" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI11" t="s">
+        <v>305</v>
+      </c>
+      <c r="AO11" t="s">
         <v>192</v>
       </c>
-      <c r="AJ11" t="s">
-[...2 lines deleted...]
-      <c r="AP11" t="s">
+      <c r="AP11">
+        <v>78</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR11" t="s">
         <v>194</v>
       </c>
-      <c r="AQ11">
-[...5 lines deleted...]
-      <c r="AS11" t="s">
+      <c r="AT11" t="s">
+        <v>258</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX11" t="s">
         <v>196</v>
       </c>
-      <c r="AU11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY11" t="s">
+        <v>197</v>
+      </c>
+      <c r="AZ11" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
+        <v>306</v>
+      </c>
+      <c r="C12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="F12" t="s">
+        <v>202</v>
+      </c>
+      <c r="G12" t="s">
+        <v>286</v>
+      </c>
+      <c r="H12" t="s">
+        <v>309</v>
+      </c>
+      <c r="I12" t="s">
         <v>310</v>
       </c>
-      <c r="C12" t="s">
+      <c r="J12" t="s">
         <v>311</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="M12" t="s">
+        <v>300</v>
+      </c>
+      <c r="O12" t="s">
         <v>312</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="Q12" t="s">
+        <v>301</v>
+      </c>
+      <c r="S12" t="s">
         <v>313</v>
       </c>
-      <c r="I12" t="s">
+      <c r="X12" t="s">
         <v>314</v>
       </c>
-      <c r="J12" t="s">
+      <c r="Y12" t="s">
         <v>315</v>
       </c>
-      <c r="M12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="AB12" t="s">
         <v>316</v>
       </c>
-      <c r="Q12" t="s">
-[...2 lines deleted...]
-      <c r="S12" t="s">
+      <c r="AC12" t="s">
         <v>317</v>
       </c>
-      <c r="X12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AD12" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AE12" t="s">
-        <v>190</v>
+        <v>281</v>
       </c>
       <c r="AF12" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG12" t="s">
         <v>76</v>
       </c>
       <c r="AH12" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI12" t="s">
+        <v>318</v>
+      </c>
+      <c r="AO12" t="s">
         <v>192</v>
       </c>
-      <c r="AJ12" t="s">
-[...5 lines deleted...]
-      <c r="AQ12">
+      <c r="AP12">
         <v>422</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>193</v>
+      </c>
       <c r="AR12" t="s">
+        <v>232</v>
+      </c>
+      <c r="AT12" t="s">
         <v>195</v>
       </c>
-      <c r="AS12" t="s">
-[...2 lines deleted...]
-      <c r="AU12" t="s">
+      <c r="AV12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>196</v>
+      </c>
+      <c r="AY12" t="s">
         <v>197</v>
       </c>
-      <c r="AW12" t="s">
-[...5 lines deleted...]
-      <c r="AY12" t="s">
+      <c r="AZ12" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C13" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E13" t="s">
         <v>89</v>
       </c>
       <c r="F13" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G13" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="H13" t="s">
+        <v>322</v>
+      </c>
+      <c r="I13" t="s">
+        <v>323</v>
+      </c>
+      <c r="J13" t="s">
+        <v>205</v>
+      </c>
+      <c r="M13" t="s">
+        <v>324</v>
+      </c>
+      <c r="O13" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>301</v>
+      </c>
+      <c r="S13" t="s">
+        <v>312</v>
+      </c>
+      <c r="X13" t="s">
         <v>326</v>
       </c>
-      <c r="I13" t="s">
+      <c r="Y13" t="s">
         <v>327</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="M13" t="s">
+      <c r="AB13" t="s">
         <v>328</v>
       </c>
-      <c r="O13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AC13" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="AD13" t="s">
-        <v>333</v>
+        <v>189</v>
       </c>
       <c r="AE13" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF13" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG13" t="s">
         <v>76</v>
       </c>
       <c r="AH13" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI13" t="s">
+        <v>329</v>
+      </c>
+      <c r="AO13" t="s">
         <v>192</v>
       </c>
-      <c r="AJ13" t="s">
-[...5 lines deleted...]
-      <c r="AQ13">
+      <c r="AP13">
         <v>50</v>
       </c>
-      <c r="AS13" t="s">
-[...2 lines deleted...]
-      <c r="AU13" t="s">
+      <c r="AR13" t="s">
+        <v>232</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>195</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>196</v>
+      </c>
+      <c r="AY13" t="s">
         <v>197</v>
       </c>
-      <c r="AW13" t="s">
-[...5 lines deleted...]
-      <c r="AY13" t="s">
+      <c r="AZ13" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C14" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="E14" t="s">
         <v>89</v>
       </c>
       <c r="F14" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G14" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="H14" t="s">
+        <v>333</v>
+      </c>
+      <c r="I14" t="s">
+        <v>334</v>
+      </c>
+      <c r="M14" t="s">
+        <v>335</v>
+      </c>
+      <c r="O14" t="s">
+        <v>336</v>
+      </c>
+      <c r="X14" t="s">
+        <v>337</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>327</v>
+      </c>
+      <c r="AB14" t="s">
         <v>338</v>
       </c>
-      <c r="I14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AC14" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="AD14" t="s">
-        <v>333</v>
+        <v>189</v>
       </c>
       <c r="AE14" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="AF14" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="AG14" t="s">
         <v>76</v>
       </c>
       <c r="AH14" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="AI14" t="s">
+        <v>339</v>
+      </c>
+      <c r="AO14" t="s">
         <v>192</v>
       </c>
-      <c r="AJ14" t="s">
-[...2 lines deleted...]
-      <c r="AP14" t="s">
+      <c r="AP14">
+        <v>25</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR14" t="s">
         <v>194</v>
       </c>
-      <c r="AQ14">
-[...2 lines deleted...]
-      <c r="AR14" t="s">
+      <c r="AT14" t="s">
         <v>195</v>
       </c>
-      <c r="AS14" t="s">
+      <c r="AV14" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX14" t="s">
         <v>196</v>
       </c>
-      <c r="AU14" t="s">
+      <c r="AY14" t="s">
         <v>197</v>
       </c>
-      <c r="AW14" t="s">
-[...5 lines deleted...]
-      <c r="AY14" t="s">
+      <c r="AZ14" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -4247,72 +4244,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4328,292 +4325,306 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>355</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>356</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>362</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="Q1" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="R1" s="2" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="C2" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="D2" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C2" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="H2" t="s">
-        <v>378</v>
+        <v>373</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>374</v>
       </c>
       <c r="J2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>371</v>
+      </c>
+      <c r="C3" t="s">
+        <v>375</v>
+      </c>
+      <c r="H3" t="s">
         <v>376</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="I3" s="6" t="s">
+        <v>377</v>
       </c>
       <c r="J3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C4" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="H4" t="s">
-        <v>382</v>
+        <v>379</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>380</v>
       </c>
       <c r="J4" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>