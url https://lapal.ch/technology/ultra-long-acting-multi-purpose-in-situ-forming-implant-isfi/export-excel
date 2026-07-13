--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -616,50 +616,53 @@
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1480,181 +1483,181 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2384,205 +2387,209 @@
       <c r="E1" s="2" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>192</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>193</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>197</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2606,82 +2613,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>133</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>