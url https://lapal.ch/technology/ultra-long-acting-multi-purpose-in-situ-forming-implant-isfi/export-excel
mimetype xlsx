--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ultra-Long-Acting Multi-Purpose In-situ Forming Implant (ISFI)</t>
   </si>
   <si>
     <t>The in-situ forming implant (ISFI) consists of a liquid co-formulation utilizing excipients that form a biodegradable depot after subcutaneous injection for a controlled sustained release of active ingredients. It is based on a biodegradable polymer such as PLGA, a water miscible organic solvent such as NMP and the API or combination APIs of interest.</t>
   </si>
   <si>
     <t>First-in-line, ultra-long-acting injectable MPT that offers durable and sustained protection from HIV transmission, high efficacy of contraception, increased user compliance, and the ability to be removed if required. The ISFI offers at least 3 months sustained release after a single subcutaneous administration. It is biodegradable yet removable in case of adverse events or need for treatment reversibility.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>In-situ forming gel/implant</t>
   </si>
   <si>
     <t>Biodegradable, Drug-eluting, Monolithic, Removable, Single-use, Room temperature storage, At least 1 year shelf life, Needs insertion kit</t>
   </si>
@@ -471,75 +477,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -585,54 +591,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -664,50 +682,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/N9MhIKeXAB5X4G528O7bY29ib08wgBOLGjhmE0jM.png</t>
   </si>
   <si>
     <t>ISFI mechanism and drug release. A liquid solution incorporating a biodegradable polymer, water-miscible organic solvent, and APIs is subcutaneously administered and undergoes a phase inversion</t>
   </si>
   <si>
     <t>Young I, Benhabbour SR et al. CROI, 2022</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/e3w3cYVP9I1g23Acu3lMFIKPkGHGZeVRFEvpeFqi.png</t>
   </si>
   <si>
     <t>Depots retrieved 90 days post subcutaneous administration in mice model to quantify residual drug and polymer degradation</t>
   </si>
   <si>
     <t>Young I, Benhabbour SR et al. CROI 2022</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>LAI for prevention of HIV and unplanned pregnancy, I. Young, CROI2022</t>
   </si>
   <si>
     <t>http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8948873/" rel="noopener noreferrer" target="_blank" style="color: rgb(48, 48, 48);"&gt;Effects of Injection Volume and Route of Administration on Dolutegravir In Situ Forming Implant Pharmacokinetics.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;Joiner, J. B., King, J. L., Shrivastava, R., Howard, S. A., Cottrell, M. L., Kashuba, A., Dayton, P. A., &amp;amp; Benhabbour, S. R. (2022). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;Pharmaceutics&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;14&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;(3), 615. https://doi.org/10.3390/pharmaceutics14030615&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Due to the versatility of the in situ forming implant (ISFI) drug delivery system, it is crucial to understand the effects of formulation parameters for clinical translation. We utilized ultrasound imaging and pharmacokinetics (PK) in mice to understand the impact of administration route, injection volume, and drug loading on ISFI formation, degradation, and drug release in mice. Placebo ISFIs injected subcutaneously (SQ) with smaller volumes (40&amp;nbsp;μL) exhibited complete degradation within 30–45 days, compared to larger volumes (80&amp;nbsp;μL), which completely degraded within 45–60 days. However, all dolutegravir (DTG)-loaded ISFIs along the range of injection volumes tested (20–80&amp;nbsp;μL) were present at 90 days post-injection, suggesting that DTG can prolong ISFI degradation. Ultrasound imaging showed that intramuscular (IM) ISFIs flattened rapidly post administration compared to SQ, which coincides with the earlier Tmax&amp;nbsp;for drug-loaded IM ISFIs. All mice exhibited DTG plasma concentrations above four times the protein-adjusted 90% inhibitory concentration (PA-IC90) throughout the entire 90 days of the study. ISFI release kinetics best fit to zero order or diffusion-controlled models. When total administered dose was held constant, there was no statistical difference in drug exposure regardless of the route of administration or number of injections.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong style="color: rgb(96, 54, 32);"&gt;Keywords:&amp;nbsp;&lt;/strong&gt;long-acting, in situ, injectable, biodegradable, implants, PLGA, controlled release, drug delivery, ultrasound, pharmacokinetics&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.mdpi.com/2073-4360/13/15/2450/htm" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;Multipurpose Prevention Technologies: Oral, Parenteral, and Vaginal Dosage Forms for Prevention of HIV/STIs and Unplanned Pregnancy.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Young IC, Benhabbour SR. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;Polymers&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;. 2021; 13(15):2450. https://doi.org/10.3390/polym13152450&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;There is a high global prevalence of HIV, sexually transmitted infections (STIs), and unplanned pregnancies. Current preventative daily oral dosing regimens can be ineffective due to low patient adherence. Sustained release delivery systems in conjunction with multipurpose prevention technologies (MPTs) can reduce high rates of HIV/STIs and unplanned pregnancies in an all-in-one efficacious, acceptable, and easily accessible technology to allow for prolonged release of antivirals and contraceptives. The concept and development of MPTs have greatly progressed over the past decade and demonstrate efficacious technologies that are user-accepted with potentially high adherence. This review gives a comprehensive overview of the latest oral, parenteral, and vaginally delivered MPTs in development as well as drug delivery formulations with the potential to advance as an MPT, and implementation studies regarding MPT user acceptability and adherence. Furthermore, there is a focus on MPT intravaginal rings emphasizing injection molding and hot-melt extrusion manufacturing limitations and emerging fabrication advancements. Lastly, formulation development considerations and limitations are discussed, such as nonhormonal contraceptive considerations, challenges with achieving a stable coformulation of multiple drugs, achieving sustained and controlled drug release, limiting drug–drug interactions, and advancing past preclinical development stages. Despite the challenges in the MPT landscape, these technologies demonstrate the potential to bridge gaps in preventative sexual and reproductive health care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1139,105 +1160,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/N9MhIKeXAB5X4G528O7bY29ib08wgBOLGjhmE0jM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/e3w3cYVP9I1g23Acu3lMFIKPkGHGZeVRFEvpeFqi.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1326,523 +1349,528 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>55</v>
       </c>
       <c r="N2" t="s">
         <v>56</v>
       </c>
       <c r="O2" t="s">
         <v>57</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>61</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>62</v>
       </c>
       <c r="W2" t="s">
         <v>63</v>
       </c>
-      <c r="AA2" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>65</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AD2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="AF2" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="AI2" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="AJ2" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="AK2" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="AL2" t="s">
         <v>69</v>
       </c>
       <c r="AM2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>71</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="AP2" t="s">
         <v>72</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E2" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="F2" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C3" t="s">
         <v>84</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D4" t="s">
         <v>85</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -1852,166 +1880,166 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="G3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I3" t="s">
+        <v>117</v>
+      </c>
+      <c r="L3" t="s">
+        <v>118</v>
+      </c>
+      <c r="M3" t="s">
+        <v>119</v>
+      </c>
+      <c r="N3" t="s">
         <v>112</v>
       </c>
-      <c r="E3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2022,98 +2050,98 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2160,254 +2188,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2420,319 +2464,348 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C3" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D3" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>214</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J2" t="s">
+        <v>109</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C3" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>217</v>
+      </c>
+      <c r="H3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J3" t="s">
+        <v>109</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C4" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>219</v>
+      </c>
+      <c r="H4" t="s">
+        <v>220</v>
+      </c>
+      <c r="J4" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>