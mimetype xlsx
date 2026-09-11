--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -383,69 +383,75 @@
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>The University Of North Carolina At Chapel Hill</t>
   </si>
   <si>
     <t>2039-05-30</t>
   </si>
   <si>
     <t>Pharmaceutical compositions that include a pharmaceutically active agent, a cellulose nanocrystal or a cellulose nanofiber, a thermogelling biocompatible polymer, and a gelling agent. Such pharmaceutical compositions can be configured as a bioink suitable for 3D printing. Such pharmaceutical compositions are suitable for treating bone disorders, including osteoporosis. Methods of treating Paget's disease, treating or preventing cancer, treating or preventing an infectious disease, and treating or preventing a disorder through regenerative medicine are also provided.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+  </si>
+  <si>
     <t>WO2023278695</t>
   </si>
   <si>
     <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery</t>
   </si>
   <si>
     <t>2042-06-30</t>
   </si>
   <si>
     <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery are disclosed. Ultra-long-acting in-situ forming implant (ISFI) drug suspension delivery systems as multipurpose prevention technologies for a multitude of applications are also provided. Methods of use, including treatment of subjects, using the disclosed compositions and ISFIs are also provided.</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Albania, North Macedonia, Serbia, Türkiye</t>
   </si>
   <si>
     <t>Canada, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, United States of America, Bulgaria, Romania</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Injectable Polymer Based Drug Formulation for Ultra-Long-Acting Drug Delivery</t>
   </si>
   <si>
     <t>We have developed a stable polymer-based injectable formulation that combines a biodegradable polymer (e.g. PLGA, PCL, PLA), a biocompatible solvent and a drug or  combination of drugs. This formulation can afford drug content upwards of 50 wt% and provides sustained drug release over several months to several years. The implants generated in-situ via phase inversion are biodegradable and removable if required to terminate and/or reverse the treatment.</t>
   </si>
   <si>
     <t>US421/505 PROV</t>
   </si>
@@ -1511,181 +1517,181 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -1957,86 +1963,86 @@
       <c r="D2" t="s">
         <v>105</v>
       </c>
       <c r="E2" t="s">
         <v>106</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>107</v>
       </c>
       <c r="G2" t="s">
         <v>108</v>
       </c>
       <c r="H2" t="s">
         <v>109</v>
       </c>
       <c r="I2" t="s">
         <v>110</v>
       </c>
       <c r="K2" t="s">
         <v>111</v>
       </c>
       <c r="L2" t="s">
         <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E3" t="s">
         <v>106</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H3" t="s">
         <v>109</v>
       </c>
       <c r="I3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N3" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="O3" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2050,98 +2056,98 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2188,270 +2194,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2464,176 +2470,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2642,123 +2648,123 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J3" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="J4" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>