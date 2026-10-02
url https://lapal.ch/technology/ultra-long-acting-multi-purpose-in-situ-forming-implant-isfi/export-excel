--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -353,105 +353,81 @@
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
-    <t>WO2019232114</t>
-[...5 lines deleted...]
-    <t>Composition</t>
+    <t>WO2023278695</t>
+  </si>
+  <si>
+    <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery</t>
   </si>
   <si>
     <t>The University Of North Carolina At Chapel Hill</t>
   </si>
   <si>
-    <t>2039-05-30</t>
-[...2 lines deleted...]
-    <t>Pharmaceutical compositions that include a pharmaceutically active agent, a cellulose nanocrystal or a cellulose nanofiber, a thermogelling biocompatible polymer, and a gelling agent. Such pharmaceutical compositions can be configured as a bioink suitable for 3D printing. Such pharmaceutical compositions are suitable for treating bone disorders, including osteoporosis. Methods of treating Paget's disease, treating or preventing cancer, treating or preventing an infectious disease, and treating or preventing a disorder through regenerative medicine are also provided.</t>
+    <t>2042-06-30</t>
+  </si>
+  <si>
+    <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery are disclosed. Ultra-long-acting in-situ forming implant (ISFI) drug suspension delivery systems as multipurpose prevention technologies for a multitude of applications are also provided. Methods of use, including treatment of subjects, using the disclosed compositions and ISFIs are also provided.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>MPP search</t>
-[...2 lines deleted...]
-    <t>United States of America</t>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Albania, North Macedonia, Serbia, Türkiye</t>
+  </si>
+  <si>
+    <t>Canada, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, United States of America, Bulgaria, Romania</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
-  </si>
-[...25 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Injectable Polymer Based Drug Formulation for Ultra-Long-Acting Drug Delivery</t>
   </si>
   <si>
     <t>We have developed a stable polymer-based injectable formulation that combines a biodegradable polymer (e.g. PLGA, PCL, PLA), a biocompatible solvent and a drug or  combination of drugs. This formulation can afford drug content upwards of 50 wt% and provides sustained drug release over several months to several years. The implants generated in-situ via phase inversion are biodegradable and removable if required to terminate and/or reverse the treatment.</t>
   </si>
   <si>
     <t>US421/505 PROV</t>
   </si>
@@ -1134,51 +1110,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20191205&amp;CC=WO&amp;NR=2019232114A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20230105&amp;CC=WO&amp;NR=2023278695A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20230105&amp;CC=WO&amp;NR=2023278695A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/N9MhIKeXAB5X4G528O7bY29ib08wgBOLGjhmE0jM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/e3w3cYVP9I1g23Acu3lMFIKPkGHGZeVRFEvpeFqi.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;" TargetMode="External"/></Relationships>
 </file>
@@ -1517,181 +1493,181 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="E2" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="F2" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -1856,54 +1832,54 @@
       <c r="I5" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O3"/>
+  <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -1938,216 +1914,177 @@
         <v>98</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>105</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="G2" t="s">
         <v>107</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>108</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>109</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>110</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>111</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>112</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>113</v>
-      </c>
-[...36 lines deleted...]
-        <v>112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D2" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2194,270 +2131,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="K1" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>154</v>
-      </c>
-[...22 lines deleted...]
-        <v>162</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>171</v>
-      </c>
-[...22 lines deleted...]
-        <v>179</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2470,176 +2407,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="K1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>198</v>
-      </c>
-[...22 lines deleted...]
-        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="D2" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2648,126 +2585,126 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="J2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="C3" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="H3" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="J3" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="C4" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="H4" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="J4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>