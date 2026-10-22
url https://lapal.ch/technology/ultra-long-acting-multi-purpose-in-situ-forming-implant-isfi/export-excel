--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -242,51 +242,51 @@
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t xml:space="preserve">Water-soluble molecules
 Water-insoluble molecules
 Small molecules
 Dolutegravir (DTG), Cabotegravir (CAB), Rilpivirine (RPV)
 Nucleic acids
 Confidential
 Proteins
 Confidential
 </t>
   </si>
   <si>
     <t>To be provided</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>at least 2 different APIs</t>
   </si>
   <si>
-    <t xml:space="preserve">Contraception, HIV PrEP and contraception, , HBV, TB, COVID 19, HIV, Pain management, </t>
+    <t xml:space="preserve">Contraception, HIV PrEP and contraception, , HBV, TB, COVID 19, HIV, Pain management (incl. joints, lower back, knee), </t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, To be determined</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2022-04-07 19:41:50</t>
   </si>
   <si>
     <t>2022-04-07 19:14:03</t>
   </si>
@@ -374,60 +374,54 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2023278695</t>
   </si>
   <si>
     <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery</t>
   </si>
   <si>
     <t>The University Of North Carolina At Chapel Hill</t>
   </si>
   <si>
     <t>2042-06-30</t>
   </si>
   <si>
     <t>Injectable, biodegradable and removable polymer based drug suspension for ultra-long-acting drug delivery are disclosed. Ultra-long-acting in-situ forming implant (ISFI) drug suspension delivery systems as multipurpose prevention technologies for a multitude of applications are also provided. Methods of use, including treatment of subjects, using the disclosed compositions and ISFIs are also provided.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
-    <t>Albania, North Macedonia, Serbia, Türkiye</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO)</t>
+    <t>World Intellectual Property Organization (WIPO), Albania, North Macedonia, Serbia, Türkiye, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Canada, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, United States of America, Bulgaria, Romania</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Injectable Polymer Based Drug Formulation for Ultra-Long-Acting Drug Delivery</t>
   </si>
   <si>
     <t>We have developed a stable polymer-based injectable formulation that combines a biodegradable polymer (e.g. PLGA, PCL, PLA), a biocompatible solvent and a drug or  combination of drugs. This formulation can afford drug content upwards of 50 wt% and provides sustained drug release over several months to several years. The implants generated in-situ via phase inversion are biodegradable and removable if required to terminate and/or reverse the treatment.</t>
   </si>
   <si>
     <t>US421/505 PROV</t>
   </si>
@@ -507,53 +501,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -570,50 +561,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -684,54 +678,60 @@
   <si>
     <t>Depots retrieved 90 days post subcutaneous administration in mice model to quantify residual drug and polymer degradation</t>
   </si>
   <si>
     <t>Young I, Benhabbour SR et al. CROI 2022</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>LAI for prevention of HIV and unplanned pregnancy, I. Young, CROI2022</t>
   </si>
   <si>
     <t>http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8948873/" rel="noopener noreferrer" target="_blank" style="color: rgb(48, 48, 48);"&gt;Effects of Injection Volume and Route of Administration on Dolutegravir In Situ Forming Implant Pharmacokinetics.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;Joiner, J. B., King, J. L., Shrivastava, R., Howard, S. A., Cottrell, M. L., Kashuba, A., Dayton, P. A., &amp;amp; Benhabbour, S. R. (2022). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;Pharmaceutics&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;14&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;(3), 615. https://doi.org/10.3390/pharmaceutics14030615&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Due to the versatility of the in situ forming implant (ISFI) drug delivery system, it is crucial to understand the effects of formulation parameters for clinical translation. We utilized ultrasound imaging and pharmacokinetics (PK) in mice to understand the impact of administration route, injection volume, and drug loading on ISFI formation, degradation, and drug release in mice. Placebo ISFIs injected subcutaneously (SQ) with smaller volumes (40&amp;nbsp;μL) exhibited complete degradation within 30–45 days, compared to larger volumes (80&amp;nbsp;μL), which completely degraded within 45–60 days. However, all dolutegravir (DTG)-loaded ISFIs along the range of injection volumes tested (20–80&amp;nbsp;μL) were present at 90 days post-injection, suggesting that DTG can prolong ISFI degradation. Ultrasound imaging showed that intramuscular (IM) ISFIs flattened rapidly post administration compared to SQ, which coincides with the earlier Tmax&amp;nbsp;for drug-loaded IM ISFIs. All mice exhibited DTG plasma concentrations above four times the protein-adjusted 90% inhibitory concentration (PA-IC90) throughout the entire 90 days of the study. ISFI release kinetics best fit to zero order or diffusion-controlled models. When total administered dose was held constant, there was no statistical difference in drug exposure regardless of the route of administration or number of injections.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong style="color: rgb(96, 54, 32);"&gt;Keywords:&amp;nbsp;&lt;/strong&gt;long-acting, in situ, injectable, biodegradable, implants, PLGA, controlled release, drug delivery, ultrasound, pharmacokinetics&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8948873/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://www.mdpi.com/2073-4360/13/15/2450/htm" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;Multipurpose Prevention Technologies: Oral, Parenteral, and Vaginal Dosage Forms for Prevention of HIV/STIs and Unplanned Pregnancy.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Young IC, Benhabbour SR. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;Polymers&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;. 2021; 13(15):2450. https://doi.org/10.3390/polym13152450&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;There is a high global prevalence of HIV, sexually transmitted infections (STIs), and unplanned pregnancies. Current preventative daily oral dosing regimens can be ineffective due to low patient adherence. Sustained release delivery systems in conjunction with multipurpose prevention technologies (MPTs) can reduce high rates of HIV/STIs and unplanned pregnancies in an all-in-one efficacious, acceptable, and easily accessible technology to allow for prolonged release of antivirals and contraceptives. The concept and development of MPTs have greatly progressed over the past decade and demonstrate efficacious technologies that are user-accepted with potentially high adherence. This review gives a comprehensive overview of the latest oral, parenteral, and vaginally delivered MPTs in development as well as drug delivery formulations with the potential to advance as an MPT, and implementation studies regarding MPT user acceptability and adherence. Furthermore, there is a focus on MPT intravaginal rings emphasizing injection molding and hot-melt extrusion manufacturing limitations and emerging fabrication advancements. Lastly, formulation development considerations and limitations are discussed, such as nonhormonal contraceptive considerations, challenges with achieving a stable coformulation of multiple drugs, achieving sustained and controlled drug release, limiting drug–drug interactions, and advancing past preclinical development stages. Despite the challenges in the MPT landscape, these technologies demonstrate the potential to bridge gaps in preventative sexual and reproductive health care.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.mdpi.com/2073-4360/13/15/2450/htm</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of North Carolina at Chapel Hill</t>
   </si>
   <si>
     <t>https://benhabbour.web.unc.edu/</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Harnessing engineering, chemistry, and pharmacology tools to design and engineer innovative drug delivery platform technologies for disease treatment and prevention.</t>
   </si>
@@ -1134,51 +1134,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20230105&amp;CC=WO&amp;NR=2023278695A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/N9MhIKeXAB5X4G528O7bY29ib08wgBOLGjhmE0jM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/e3w3cYVP9I1g23Acu3lMFIKPkGHGZeVRFEvpeFqi.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.croiwebcasts.org/console/player/50432?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8948873/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/2073-4360/13/15/2450/htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1316,69 +1316,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1435,112 +1435,112 @@
       </c>
       <c r="AF2" t="s">
         <v>55</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>55</v>
       </c>
       <c r="AK2" t="s">
         <v>55</v>
       </c>
       <c r="AL2" t="s">
         <v>69</v>
       </c>
       <c r="AM2" t="s">
         <v>70</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>71</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>71</v>
       </c>
       <c r="AP2" t="s">
         <v>72</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>219</v>
       </c>
       <c r="D2" t="s">
         <v>220</v>
       </c>
       <c r="E2" t="s">
         <v>221</v>
       </c>
       <c r="F2" t="s">
@@ -1564,96 +1564,96 @@
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>223</v>
       </c>
       <c r="C2" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -1929,61 +1929,55 @@
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C2" t="s">
         <v>104</v>
       </c>
       <c r="E2" t="s">
         <v>105</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>106</v>
       </c>
       <c r="G2" t="s">
         <v>107</v>
       </c>
       <c r="H2" t="s">
         <v>108</v>
       </c>
       <c r="I2" t="s">
         <v>109</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>110</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1993,98 +1987,98 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D2" t="s">
         <v>119</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>120</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>121</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>122</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2131,270 +2125,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="AV1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="AW1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AX1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2410,306 +2404,314 @@
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D2" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D3" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="J2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H3" t="s">
         <v>210</v>
       </c>
-      <c r="C3" t="s">
+      <c r="I3" s="6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="J3" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
+        <v>212</v>
+      </c>
+      <c r="H4" t="s">
         <v>213</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" s="6" t="s">
         <v>214</v>
       </c>
       <c r="J4" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>