--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -403,66 +403,63 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2020160379</t>
   </si>
   <si>
     <t xml:space="preserve"> Polymeric implants with high drug loading and long-acting drug release</t>
   </si>
   <si>
     <t>THE UNIVERSITY OF NORTH CAROLINA AT CHAPEL HILL</t>
   </si>
   <si>
     <t>2040-01-31</t>
   </si>
   <si>
     <t>Disclosed herein are polymeric implants and controlled release drug delivery systems to provide high drug loading and long-acting drug release. Provided herein are methods for making the same. Methods of administering pharmacologically active agents via the disclosed polymeric implants and controlled release drug delivery systems are also provided.</t>
   </si>
   <si>
     <t>World Intellectual Property Organization</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
@@ -1546,203 +1543,203 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D2" t="s">
         <v>235</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>236</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2013,137 +2010,134 @@
       </c>
       <c r="D2" t="s">
         <v>114</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>116</v>
       </c>
       <c r="G2" t="s">
         <v>117</v>
       </c>
       <c r="H2" t="s">
         <v>73</v>
       </c>
       <c r="I2" t="s">
         <v>118</v>
       </c>
       <c r="J2" t="s">
         <v>119</v>
       </c>
       <c r="K2" t="s">
         <v>120</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>121</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>122</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C3" t="s">
         <v>125</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>126</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="G3" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H3" t="s">
         <v>73</v>
       </c>
       <c r="I3" t="s">
+        <v>129</v>
+      </c>
+      <c r="M3" t="s">
         <v>130</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>131</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C4" t="s">
         <v>133</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="G4" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H4" t="s">
         <v>73</v>
       </c>
       <c r="I4" t="s">
+        <v>137</v>
+      </c>
+      <c r="J4" t="s">
         <v>138</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>139</v>
       </c>
-      <c r="K4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="O4" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2155,80 +2149,80 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="H1" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="I1" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H2" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
@@ -2276,254 +2270,254 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AG1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AY1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="AY1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q1"/>
   <sheetViews>
@@ -2535,272 +2529,272 @@
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="M1" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C2" t="s">
         <v>218</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C3" t="s">
         <v>221</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C2" t="s">
         <v>224</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D3" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E4" s="6" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>