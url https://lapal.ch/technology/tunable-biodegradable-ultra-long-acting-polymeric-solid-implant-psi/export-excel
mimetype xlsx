--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -310,80 +310,92 @@
   <si>
     <t>Classe(s)</t>
   </si>
   <si>
     <t>Development stage</t>
   </si>
   <si>
     <t>Clinical trial number(s)</t>
   </si>
   <si>
     <t>Foreseen approved indication(s)</t>
   </si>
   <si>
     <t>Foreseen user group</t>
   </si>
   <si>
     <t>Foreseen duration between application(s)</t>
   </si>
   <si>
     <t>Regulatory approvals</t>
   </si>
   <si>
     <t>Dolutegravir</t>
   </si>
   <si>
+    <t>antiretroviral</t>
+  </si>
+  <si>
+    <t>Pre-clinical</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>HIV treatment</t>
+  </si>
+  <si>
     <t>Not provided</t>
   </si>
   <si>
-    <t>Pre-clinical</t>
-[...4 lines deleted...]
-  <si>
     <t>Rilpivirine</t>
   </si>
   <si>
     <t>Rilpivirine, Dolutegravir</t>
   </si>
   <si>
     <t>Antiretrovirals</t>
   </si>
   <si>
     <t>HIV PrEP/ART</t>
   </si>
   <si>
     <t>PLHIV and people at risk of HIV</t>
   </si>
   <si>
     <t>6 months</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
+    <t xml:space="preserve">antiretroviral </t>
+  </si>
+  <si>
+    <t>HIV PrEP</t>
+  </si>
+  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
@@ -668,50 +680,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1543,203 +1558,203 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C3" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -1784,147 +1799,147 @@
       </c>
       <c r="H1" s="2" t="s">
         <v>85</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>87</v>
       </c>
       <c r="C2" t="s">
         <v>88</v>
       </c>
       <c r="D2" t="s">
         <v>89</v>
       </c>
       <c r="E2" t="s">
         <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
         <v>89</v>
       </c>
       <c r="E3" t="s">
         <v>90</v>
       </c>
       <c r="F3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I3" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D4" t="s">
         <v>89</v>
       </c>
       <c r="E4" t="s">
         <v>90</v>
       </c>
       <c r="F4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C5" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="D5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F5" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="G5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I5" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -1934,210 +1949,210 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
         <v>73</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="K2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="N2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G3" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H3" t="s">
         <v>73</v>
       </c>
       <c r="I3" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="M3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="O3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H4" t="s">
         <v>73</v>
       </c>
       <c r="I4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="N4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="O4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2149,80 +2164,80 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H2" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
@@ -2270,531 +2285,535 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C3" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D3" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C4" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>