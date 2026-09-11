--- v2 (2026-08-02)
+++ v3 (2026-09-11)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Tunable Biodegradable Ultra-Long-Acting Polymeric Solid Implant (PSI)</t>
   </si>
   <si>
     <t>Ultra-long-acting (ULA) biodegradable polymeric solid implant (PSI) that can accommodate one or more APIs (e.g. ARVs) at translatable human doses in a single implant, in a form of single or multi-layer multi-drug PSI. Administered subcutaneously, PSIs are well tolerated in vivo and effectively delivered drug(s) over 180 days, achieving plasma concentrations above therapeutic targets. While biodegradable, these PSIs can safely be removed to terminate the treatment if required. The versatility of this technology makes it attractive as an ULA drug delivery platform for HIV and other applications.</t>
   </si>
   <si>
     <t>Biodegradable polymeric solid implants (PSIs) are fabricated using phase inversion of drug-loaded polymer-based solution in combination with a compression technique that allows fabrication of PSIs with high drug loading (up to 85 wt%) and compact sizes. 
 The fabrication of these PSIs is accomplished using a simple and scalable stepwise process of (1) phase inversion of a drug-loaded polymer-based solution to form an initial in-situ forming solid implant in an aqueous medium, (2) micronization of dried drug-loaded solid implants, and (3) compression of micronized drug-loaded solid powder.
 The resulting PSIs are solvent-free and consist of only the biodegradable polymer and drug(s). The manufacturing process does not require high heat or high pressure and can be easily scalable.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Polymeric implant</t>
   </si>
   <si>
@@ -418,51 +424,51 @@
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2020160379</t>
   </si>
   <si>
     <t xml:space="preserve"> Polymeric implants with high drug loading and long-acting drug release</t>
   </si>
   <si>
     <t>THE UNIVERSITY OF NORTH CAROLINA AT CHAPEL HILL</t>
   </si>
   <si>
     <t>2040-01-31</t>
   </si>
   <si>
     <t>Disclosed herein are polymeric implants and controlled release drug delivery systems to provide high drug loading and long-acting drug release. Provided herein are methods for making the same. Methods of administering pharmacologically active agents via the disclosed polymeric implants and controlled release drug delivery systems are also provided.</t>
   </si>
@@ -532,75 +538,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -646,54 +652,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -730,57 +748,63 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/A3nH2IrNjx6utlET35Hvdwib67dWMZglRRyj63nT.png</t>
   </si>
   <si>
     <t>PSI preparation process by a combination of phase inversion and tablet compression techniques</t>
   </si>
   <si>
     <t>Maturavongsadit P, Benhabbour SR et al. Creative Commons license - authors of https://doi.org/10.1016/j.ijpharm.2021.120844</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/tzrJ7lyci3J6D25U7xCZivcax6hjdu412ZzqKYXS.png</t>
   </si>
   <si>
     <t>PSI microstructure: SEM images representing cross-section images of placebo PSIs fabricated with varying compression forces</t>
   </si>
   <si>
     <t>Maturavongsadit P, Benhabbour SR et al. Creative Commons license - authors of https://doi.org/10.1016/j.ijpx.2020.100068</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34216767/" rel="noopener noreferrer" target="_blank"&gt;Biodegradable polymeric solid implants for ultra-long-acting delivery of single or multiple antiretroviral drugs&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Panita Maturavongsadit, Roopali Shrivastava, Craig Sykes, Mackenzie L. Cottrell, Stephanie A. Montgomery, Angela D.M. Kashuba, S. Rahima Benhabbour,&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;International Journal of Pharmaceutics,&lt;/p&gt;&lt;p&gt;Volume 605, 2021,120844, ISSN 0378-5173,&lt;/p&gt;&lt;p&gt;https://doi.org/10.1016/j.ijpharm.2021.120844.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;(https://www.sciencedirect.com/science/article/pii/S0378517321006499)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Lack of adherence is a key barrier to a successful human immunodeficiency virus (HIV) treatment and prevention. We report on an ultra-long-acting (ULA) biodegradable polymeric solid implant (PSI) that can accommodate one or more antiretrovirals (e.g., dolutegravir (DTG) and rilpivirine (RPV)) at translatable human doses (65% wt.) in a single implant. PSIs are fabricated using a three-step process: (a) phase inversion of a drug/polymer solution to form an initial in-situ forming solid implant, (b) micronization of dried drug-loaded solid implants, and (c) compression of the micronized drug-loaded solid powder to generate the PSI. DTG and RPV can be pre-combined in a single PLGA-based solution to make dual-drug PSI; or formulated individually in PLGA-based solutions to generate separate micronized powders and form a bilayer dual-drug PSI. Results showed that in a single or bilayer dual-drug PSI, DTG and RPV exhibited physicochemical properties similar to their pure drug analogues. PSIs were well tolerated in vivo and effectively delivered drug(s) over 180 days with concentrations above 4× PA-IC90 after a single subcutaneous administration. While biodegradable and do not require removal, these PSIs can safely be removed to terminate the treatment if required. The versatility of this technology makes it attractive as an ULA drug delivery platform for HIV and various therapeutic applications.&lt;/p&gt;&lt;p&gt;Keywords: Polymeric solid implants; Long-acting drug delivery; Poly(lactic-co-glycolic acid) (PLGA); Dolutegravir; Rilpivirine; HIV prevention&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7773589/" rel="noopener noreferrer" target="_blank" style="color: rgb(48, 48, 48);"&gt;A new engineering process of biodegradable polymeric solid implants for ultra-long-acting drug delivery.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;Maturavongsadit, P., Paravyan, G., Kovarova, M., Garcia, J. V., &amp;amp; Benhabbour, S. R. (2020). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;International journal of pharmaceutics: X&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;3&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;, 100068. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;https://doi.org/10.1016/j.ijpx.2020.100068&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;We present a long-acting (LA) biodegradable polymeric solid implant (PSI) fabricated using a new process combining in-situ phase inversion and compression. This robust process allows fabrication of solid implants that can have different shapes and sizes, accommodate high drug payloads, and provide sustained drug release over several months. Herein the integrase inhibitor dolutegravir (DTG) was used to develop PSIs for HIV prevention. PSIs were fabricated using a three-step process by (a) phase inversion of DTG-loaded polymer solution to form an initial in-situ forming implant in an aqueous solution, (b) micronization of dried DTG-loaded solid implants, and (c) compression of the micronized DTG-loaded solid implants to form the PSI. High drug loading (up to 85&amp;nbsp;wt%) was achieved in the PSIs. DTG exhibited minimum burst release in the first 24&amp;nbsp;h (&amp;lt;6%) and sustained release kinetics over 6&amp;nbsp;months. The release kinetics of DTG can be fine-tuned by varying drug-loading concentration, the ratio of polymer (poly(lactic-&lt;em&gt;co&lt;/em&gt;-glycolic acid), PLGA) to solvent (&lt;em&gt;N&lt;/em&gt;-methyl-2-pyrrolidone, NMP) and polymer (PLGA) molecular weight in the precursor solution. The physical/chemical properties of DTG were retained post-storage under accelerated storage conditions (40&amp;nbsp;°C/75% relative humidity) for 6&amp;nbsp;months. The versatility of this technology makes it an attractive drug delivery platform for HIV prevention applications.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong style="color: rgb(96, 54, 32);"&gt;Keywords:&amp;nbsp;&lt;/strong&gt;Solid implants, In-situ, Phase inversion, Compression, Long-acting drug delivery, Poly(lactic-&lt;em&gt;co&lt;/em&gt;-glycolic acid), HIV prevention&lt;/p&gt;</t>
   </si>
   <si>
     <t>Benhabbour lab research projects</t>
   </si>
   <si>
     <t>https://benhabbour.web.unc.edu/research/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
@@ -1209,105 +1233,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/A3nH2IrNjx6utlET35Hvdwib67dWMZglRRyj63nT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tzrJ7lyci3J6D25U7xCZivcax6hjdu412ZzqKYXS.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benhabbour.web.unc.edu/research/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1396,550 +1422,556 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>53</v>
       </c>
       <c r="M2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N2" t="s">
         <v>55</v>
       </c>
       <c r="O2" t="s">
         <v>56</v>
       </c>
       <c r="P2" t="s">
         <v>57</v>
       </c>
       <c r="Q2" t="s">
         <v>58</v>
       </c>
       <c r="R2" t="s">
         <v>59</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>60</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>61</v>
       </c>
       <c r="W2" t="s">
         <v>62</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>63</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="Y2" t="s">
         <v>64</v>
       </c>
       <c r="AC2" t="s">
         <v>65</v>
       </c>
       <c r="AD2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="AE2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AK2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AO2" s="1" t="s">
         <v>75</v>
       </c>
       <c r="AP2" t="s">
         <v>76</v>
       </c>
       <c r="AQ2" t="s">
         <v>77</v>
       </c>
       <c r="AR2" t="s">
         <v>78</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D2" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="E2" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="F2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" t="s">
+        <v>94</v>
+      </c>
+      <c r="I2" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E3" t="s">
         <v>92</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -1949,210 +1981,213 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="K2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I3" t="s">
-        <v>133</v>
+        <v>135</v>
+      </c>
+      <c r="K3" t="s">
+        <v>136</v>
       </c>
       <c r="M3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="N3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="O3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E4" t="s">
+        <v>121</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="G4" t="s">
+        <v>142</v>
+      </c>
+      <c r="H4" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J4" t="s">
+        <v>144</v>
+      </c>
+      <c r="K4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N4" t="s">
         <v>137</v>
       </c>
-      <c r="D4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2164,80 +2199,80 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H2" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
@@ -2285,254 +2320,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
+        <v>205</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2545,319 +2596,348 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
+        <v>205</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>234</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>236</v>
+      </c>
+      <c r="H2" t="s">
+        <v>237</v>
+      </c>
+      <c r="J2" t="s">
+        <v>238</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C3" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>239</v>
+      </c>
+      <c r="H3" t="s">
+        <v>240</v>
+      </c>
+      <c r="J3" t="s">
+        <v>238</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>241</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J4" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>