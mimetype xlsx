--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -250,51 +250,51 @@
 Nucleic acids
 Confidential
 Proteins
 Confidential
 </t>
   </si>
   <si>
     <t>75-90 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>at least 2</t>
   </si>
   <si>
     <t>Scalability anticipated. Additional information needed.</t>
   </si>
   <si>
     <t>Additional information needed</t>
   </si>
   <si>
     <t>New fabrication process using phase inversion and compression. Does not use high heat, high pressure or large volumes of organic solvents. Additional information needed.</t>
   </si>
   <si>
-    <t xml:space="preserve">Disease agnostic, HIV, HBV, TB, COVID 19, Contraception, Prevention of STIs and unplanned pregnancy, Pain management, , </t>
+    <t xml:space="preserve">Disease agnostic, HIV, HBV, TB, COVID 19, Contraception, Prevention of STIs and unplanned pregnancy, Pain management (incl. joints, lower back, knee), , </t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, To be determined</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
@@ -421,111 +421,102 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...11 lines deleted...]
-    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>WO2020160379</t>
   </si>
   <si>
     <t xml:space="preserve"> Polymeric implants with high drug loading and long-acting drug release</t>
   </si>
   <si>
     <t>THE UNIVERSITY OF NORTH CAROLINA AT CHAPEL HILL</t>
   </si>
   <si>
     <t>2040-01-31</t>
   </si>
   <si>
     <t>Disclosed herein are polymeric implants and controlled release drug delivery systems to provide high drug loading and long-acting drug release. Provided herein are methods for making the same. Methods of administering pharmacologically active agents via the disclosed polymeric implants and controlled release drug delivery systems are also provided.</t>
   </si>
   <si>
     <t>World Intellectual Property Organization</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...1 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+  </si>
+  <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
-[...2 lines deleted...]
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>POLYMERIC IMPLANTS WITH HIGH DRUG LOADING AND LONG-ACTING DRUG RELEASE AND METHODS OF MAKING THE SAME</t>
   </si>
   <si>
     <t>WO2020160379A1</t>
   </si>
   <si>
     <t>Name</t>
   </si>
@@ -586,53 +577,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -649,50 +637,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -760,57 +751,63 @@
   <si>
     <t>Maturavongsadit P, Benhabbour SR et al. Creative Commons license - authors of https://doi.org/10.1016/j.ijpharm.2021.120844</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/tzrJ7lyci3J6D25U7xCZivcax6hjdu412ZzqKYXS.png</t>
   </si>
   <si>
     <t>PSI microstructure: SEM images representing cross-section images of placebo PSIs fabricated with varying compression forces</t>
   </si>
   <si>
     <t>Maturavongsadit P, Benhabbour SR et al. Creative Commons license - authors of https://doi.org/10.1016/j.ijpx.2020.100068</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34216767/" rel="noopener noreferrer" target="_blank"&gt;Biodegradable polymeric solid implants for ultra-long-acting delivery of single or multiple antiretroviral drugs&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Panita Maturavongsadit, Roopali Shrivastava, Craig Sykes, Mackenzie L. Cottrell, Stephanie A. Montgomery, Angela D.M. Kashuba, S. Rahima Benhabbour,&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;International Journal of Pharmaceutics,&lt;/p&gt;&lt;p&gt;Volume 605, 2021,120844, ISSN 0378-5173,&lt;/p&gt;&lt;p&gt;https://doi.org/10.1016/j.ijpharm.2021.120844.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;(https://www.sciencedirect.com/science/article/pii/S0378517321006499)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Lack of adherence is a key barrier to a successful human immunodeficiency virus (HIV) treatment and prevention. We report on an ultra-long-acting (ULA) biodegradable polymeric solid implant (PSI) that can accommodate one or more antiretrovirals (e.g., dolutegravir (DTG) and rilpivirine (RPV)) at translatable human doses (65% wt.) in a single implant. PSIs are fabricated using a three-step process: (a) phase inversion of a drug/polymer solution to form an initial in-situ forming solid implant, (b) micronization of dried drug-loaded solid implants, and (c) compression of the micronized drug-loaded solid powder to generate the PSI. DTG and RPV can be pre-combined in a single PLGA-based solution to make dual-drug PSI; or formulated individually in PLGA-based solutions to generate separate micronized powders and form a bilayer dual-drug PSI. Results showed that in a single or bilayer dual-drug PSI, DTG and RPV exhibited physicochemical properties similar to their pure drug analogues. PSIs were well tolerated in vivo and effectively delivered drug(s) over 180 days with concentrations above 4× PA-IC90 after a single subcutaneous administration. While biodegradable and do not require removal, these PSIs can safely be removed to terminate the treatment if required. The versatility of this technology makes it attractive as an ULA drug delivery platform for HIV and various therapeutic applications.&lt;/p&gt;&lt;p&gt;Keywords: Polymeric solid implants; Long-acting drug delivery; Poly(lactic-co-glycolic acid) (PLGA); Dolutegravir; Rilpivirine; HIV prevention&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34216767/</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7773589/" rel="noopener noreferrer" target="_blank" style="color: rgb(48, 48, 48);"&gt;A new engineering process of biodegradable polymeric solid implants for ultra-long-acting drug delivery.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;Maturavongsadit, P., Paravyan, G., Kovarova, M., Garcia, J. V., &amp;amp; Benhabbour, S. R. (2020). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;International journal of pharmaceutics: X&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(48, 48, 48);"&gt;3&lt;/em&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;, 100068. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(48, 48, 48);"&gt;https://doi.org/10.1016/j.ijpx.2020.100068&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;We present a long-acting (LA) biodegradable polymeric solid implant (PSI) fabricated using a new process combining in-situ phase inversion and compression. This robust process allows fabrication of solid implants that can have different shapes and sizes, accommodate high drug payloads, and provide sustained drug release over several months. Herein the integrase inhibitor dolutegravir (DTG) was used to develop PSIs for HIV prevention. PSIs were fabricated using a three-step process by (a) phase inversion of DTG-loaded polymer solution to form an initial in-situ forming implant in an aqueous solution, (b) micronization of dried DTG-loaded solid implants, and (c) compression of the micronized DTG-loaded solid implants to form the PSI. High drug loading (up to 85&amp;nbsp;wt%) was achieved in the PSIs. DTG exhibited minimum burst release in the first 24&amp;nbsp;h (&amp;lt;6%) and sustained release kinetics over 6&amp;nbsp;months. The release kinetics of DTG can be fine-tuned by varying drug-loading concentration, the ratio of polymer (poly(lactic-&lt;em&gt;co&lt;/em&gt;-glycolic acid), PLGA) to solvent (&lt;em&gt;N&lt;/em&gt;-methyl-2-pyrrolidone, NMP) and polymer (PLGA) molecular weight in the precursor solution. The physical/chemical properties of DTG were retained post-storage under accelerated storage conditions (40&amp;nbsp;°C/75% relative humidity) for 6&amp;nbsp;months. The versatility of this technology makes it an attractive drug delivery platform for HIV prevention applications.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong style="color: rgb(96, 54, 32);"&gt;Keywords:&amp;nbsp;&lt;/strong&gt;Solid implants, In-situ, Phase inversion, Compression, Long-acting drug delivery, Poly(lactic-&lt;em&gt;co&lt;/em&gt;-glycolic acid), HIV prevention&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7773589/</t>
   </si>
   <si>
     <t>Benhabbour lab research projects</t>
   </si>
   <si>
     <t>https://benhabbour.web.unc.edu/research/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of North Carolina at Chapel Hill</t>
   </si>
   <si>
     <t>https://benhabbour.web.unc.edu/</t>
   </si>
@@ -1225,51 +1222,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200806&amp;CC=WO&amp;NR=2020160379A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/A3nH2IrNjx6utlET35Hvdwib67dWMZglRRyj63nT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tzrJ7lyci3J6D25U7xCZivcax6hjdu412ZzqKYXS.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benhabbour.web.unc.edu/research/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34216767/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7773589/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benhabbour.web.unc.edu/research/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1407,69 +1404,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1526,267 +1523,267 @@
       </c>
       <c r="AF2" t="s">
         <v>66</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AK2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>75</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>75</v>
       </c>
       <c r="AP2" t="s">
         <v>76</v>
       </c>
       <c r="AQ2" t="s">
         <v>77</v>
       </c>
       <c r="AR2" t="s">
         <v>78</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D2" t="s">
         <v>247</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>248</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2057,137 +2054,116 @@
       </c>
       <c r="D2" t="s">
         <v>120</v>
       </c>
       <c r="E2" t="s">
         <v>121</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>122</v>
       </c>
       <c r="G2" t="s">
         <v>123</v>
       </c>
       <c r="H2" t="s">
         <v>75</v>
       </c>
       <c r="I2" t="s">
         <v>124</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
       <c r="K2" t="s">
         <v>126</v>
       </c>
-      <c r="M2" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F3" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H3" t="s">
         <v>75</v>
       </c>
       <c r="I3" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="N3" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="O3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C4" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D4" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E4" t="s">
         <v>121</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G4" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H4" t="s">
         <v>75</v>
       </c>
       <c r="I4" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="N4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="O4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2199,80 +2175,80 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H2" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
@@ -2320,270 +2296,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="AV1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2596,176 +2572,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="P1" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C3" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D3" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2774,131 +2750,139 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H2" t="s">
+        <v>234</v>
+      </c>
+      <c r="I2" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="C2" t="s">
+      <c r="J2" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C3" t="s">
+        <v>237</v>
+      </c>
+      <c r="H3" t="s">
+        <v>238</v>
+      </c>
+      <c r="I3" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
+        <v>240</v>
+      </c>
+      <c r="I4" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>