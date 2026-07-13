--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1536,50 +1536,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -2469,272 +2472,272 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E2" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C3" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C6" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C7" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C8" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C9" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C10" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -5335,219 +5338,223 @@
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>452</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>453</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>454</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>455</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>456</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>457</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>458</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>459</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>460</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>461</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>462</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C2" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C3" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D3" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -5569,85 +5576,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>445</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C3" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">