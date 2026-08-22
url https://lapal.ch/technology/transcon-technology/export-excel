--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>TransCon Technology</t>
   </si>
   <si>
     <t>TransCon technology is a carrier-based system that transiently converts an active drug into a prodrug by conjugating it to a carrier via a cleavable linker. This mechanism enables sustained therapeutic drug levels across systemic and localized administration routes. Initially designed for pediatric sustained-release drug delivery, its application now extends to adult diseases, primarily targeting endocrinological disorders and solid tumors. The choice of carrier and linker is tailored to the route of administration and the desired release kinetics of each API.</t>
   </si>
   <si>
     <t>1. TransCon carriers include lipids (ufasomes), polymers (polymerosomes), transfersomes, ethosomes, and sphingosomes.
 2. The inertness of the carrier reduces drug clearance, enhancing circulation time.
 3. Enables high target-site drug concentrations while minimizing systemic toxicity.</t>
   </si>
   <si>
     <t>Intravenous, Intratumoral, Subcutaneous</t>
   </si>
   <si>
     <t>Inorganic nanoparticles, Polymer-based particles, Based on other organic particles, Fat based particles, lecithin based particles, Micellar suspension</t>
   </si>
   <si>
@@ -249,51 +255,51 @@
   <si>
     <t xml:space="preserve">Small molecules
 TransCon has the ability to encapsulate small molecules, but the targeted spectrum of pharmacological class is not disclosed.
 Nucleic acids
 TransCon has the ability to encapsulate RNA molecules, but the targeted spectrum of pharmacological class is not disclosed.
 Proteins
 Although TransCon has the ability to conjugate with Antibodies, Antibody Fragments, Proteins, Peptides, currently, TransCon is focused on hormones and cell surface proteins targeting neoplastic cells.
 </t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>75-90 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>At least one of the drugs should be a biologically active moiety or a drug that enhances the effect of the other API.</t>
   </si>
   <si>
     <t>Novo Nordisk oversees the commercial manufacturing, clinical development, regulatory approval, and market distribution of products within the TransCon Metabolic Disorders pipeline.</t>
   </si>
   <si>
-    <t xml:space="preserve">Endocrinological disorders, </t>
+    <t>Endocrinological disorders, Locally Advanced or Metastatic Solid Tumor Malignancies</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2025-02-03 08:07:40</t>
   </si>
@@ -498,75 +504,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -1502,54 +1508,66 @@
   <si>
     <t>The goal of this study is to further characterise the potential long-term safety risks of lonapegsomatropin in patients treated with lonapegsomatropin under real-world conditions in the post-marketing setting.</t>
   </si>
   <si>
     <t>A Post-Authorisation Safety Study (PASS) of Patients Treated With Lonapegsomatropin</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>No intervention</t>
   </si>
   <si>
     <t>2023-03-20</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1593,50 +1611,53 @@
     <t>https://lapal.ch/storage/illustrations/9RwUR6uGeJnI4eead3JuA9SBnJw1L8ATqnknlZFK.png</t>
   </si>
   <si>
     <t>Mechanism of Prodrug conjugation</t>
   </si>
   <si>
     <t>Sprogøe, K., Mortensen, E., Karpf, D. B., &amp; Leff, J. A. (2017). The rationale and design of TransCon Growth Hormone for the treatment of growth hormone deficiency. Endocrine connections, 6(8), R171–R1</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/3CuwpOEzpPOQB37rseNqTBK4V8DsZ2sFR1HqIAMm.png</t>
   </si>
   <si>
     <t>TransCon conjugated complex with IL-2 beta/y linked to the carrier via a Linker</t>
   </si>
   <si>
     <t>Beyond Achondroplasia. (n.d.). TransCon CNP for achondroplasia. Retrieved February 3, 2025, from https://www.beyondachondroplasia.org/en/health/treatments/emergent-treatments/85-transcon-cnp-for-achon</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/RZNw8Wq3Xp2geuRSBUKaAxKN3tvlkjIRCT9EXbOg.png</t>
   </si>
   <si>
     <t>Intracellular deconjugation of TransCon carrier and the linker</t>
   </si>
   <si>
     <t>Ascendis Pharma. (2025). TransCon TLR7/8 Agonist. Ascendis Pharma. https://investors.ascendispharma.com/static-files/22e32bfb-14ff-4a54-8b47-e49287e24501</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Savarirayan, R., Hoernschemeyer, D. G., Ljungberg, M., Zarate, Y. A., Bacino, C. A., Bober, M. B., Legare, J. M., Högler, W., Quattrin, T., Abuzzahab, M. J., Hofman, P. L., White, K. K., Ma, N. S., Schnabel, D., Sousa, S. B., Mao, M., Smith, A., Chakraborty, M., Giwa, A., Winding, B., … McDonnell, C. (2023). Once-weekly TransCon CNP (navepegritide) in children with achondroplasia (ACcomplisH): a phase 2, multicentre, randomised, double-blind, placebo-controlled, dose-escalation trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;EClinicalMedicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;65&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 102258. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.eclinm.2023.102258" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.eclinm.2023.102258&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;TransCon CNP (navepegritide) is an investigational prodrug of C-type natriuretic peptide (CNP) designed to allow for continuous CNP exposure with once-weekly dosing. This 52-week phase 2 (ACcomplisH) trial assessed the safety and efficacy of TransCon CNP in children with achondroplasia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;ACcomplisH is a global, randomised, double-blind, placebo-controlled, dose-escalation trial. Study participants were recruited between June 10, 2020, and September 24, 2021. Eligible participants were prepubertal, aged 2-10 years, with genetically confirmed achondroplasia, and randomised 3:1 to once-weekly subcutaneous injections of TransCon CNP (6, 20, 50, or 100 μg CNP/kg/week) or placebo for 52 weeks. Primary objectives were safety and annualised growth velocity (AGV). ACcomplisH is registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04085523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04085523&lt;/a&gt;) and Eudra (CT 2019-002754-22).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Forty-two participants received TransCon CNP at doses of 6 μg (n = 10; 7 female), 20 μg (n = 11; 3 female), 50 μg (n = 10; 3 female), or 100 μg (n = 11; 6 female) CNP/kg/week, with 15 receiving placebo (5 female). Treatment-emergent adverse events (TEAEs) were mild or moderate with no grade 3/4 events reported. There were 2 serious TEAEs that were assessed as not related to TransCon CNP. Eleven injection site reactions occurred in 8 participants receiving TransCon CNP and no symptomatic hypotension occurred. TransCon CNP demonstrated a dose-dependent improvement in AGV. At 52 weeks, TransCon CNP 100 μg CNP/kg/week significantly improved AGV vs placebo (least squares mean [95% CI] 5.42 [4.74-6.11] vs 4.35 [3.75-4.94] cm/year; p = 0.0218), and improved achondroplasia-specific height SDS from baseline (least squares mean [95% CI] 0.22 [0.02-0·41] vs -0·08 [-0.25 to 0.10]; p = 0.0283). All participants completed the randomised period and continued in the ongoing open-label extension period receiving TransCon CNP 100 μg CNP/kg/week.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;This phase 2 trial suggests that TransCon CNP is effective, safe, with low injection site reaction frequency, and may provide a novel, once-weekly treatment option for children with achondroplasia. These results support TransCon CNP at 100 μg CNP/kg/week in the ongoing pivotal trial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Khan, A. A., Rejnmark, L., Rubin, M., Schwarz, P., Vokes, T., Clarke, B., Ahmed, I., Hofbauer, L., Marcocci, C., Pagotto, U., Palermo, A., Eriksen, E., Brod, M., Markova, D., Smith, A., Pihl, S., Mourya, S., Karpf, D. B., &amp;amp; Shu, A. D. (2022). PaTH Forward: A Randomized, Double-Blind, Placebo-Controlled Phase 2 Trial of TransCon PTH in Adult Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of clinical endocrinology and metabolism&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;107&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e372–e385. &lt;/span&gt;&lt;a href="https://doi.org/10.1210/clinem/dgab577" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1210/clinem/dgab577&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Context:&amp;nbsp;&lt;/strong&gt;Hypoparathyroidism is characterized by insufficient levels of parathyroid hormone (PTH). TransCon PTH is an investigational long-acting prodrug of PTH(1-34) for the treatment of hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This work aimed to investigate the safety, tolerability, and efficacy of daily TransCon PTH in adults with hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This phase 2, randomized, double-blind, placebo-controlled 4-week trial with open-label extension enrolled 59 individuals with hypoparathyroidism. Interventions included TransCon PTH 15, 18, or 21 µg PTH(1-34)/day or placebo for 4 weeks, followed by a 22-week extension during which TransCon PTH dose was titrated (6-60 µg PTH[1-34]/day).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;By Week 26, 91% of participants treated with TransCon PTH achieved independence from standard of care (SoC, defined as active vitamin D = 0 μg/day and calcium [Ca] ≤ 500 mg/day). Mean 24-hour urine Ca (uCa) decreased from a baseline mean of 415 mg/24h to 178 mg/24h by Week 26 (n = 44) while normal serum Ca (sCa) was maintained and serum phosphate and serum calcium-phosphate product fell within the normal range. By Week 26, mean scores on the generic 36-Item Short Form Health Survey domains increased from below normal at baseline to within the normal range. The Hypoparathyroidism Patient Experience Scale symptom and impact scores improved through 26 weeks. TransCon PTH was well tolerated with no treatment-related serious or severe adverse events.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;TransCon PTH enabled independence from oral active vitamin D and reduced Ca supplements (≤ 500 mg/day) for most participants, achieving normal sCa, serum phosphate, uCa, serum calcium-phosphate product, and demonstrating improved health-related quality of life. These results support TransCon PTH as a potential hormone replacement therapy for adults with hypoparathyroidism.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Holten-Andersen, L., Pihl, S., Rasmussen, C. E., Zettler, J., Maitro, G., Baron, J., Heinig, S., Hoffmann, E., Wegge, T., Krusch, M., Faltinger, F., Killian, S., Sprogoe, K., Karpf, D. B., Breinholt, V. M., &amp;amp; Cleemann, F. (2019). Design and Preclinical Development of TransCon PTH, an Investigational Sustained-Release PTH Replacement Therapy for Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of bone and mineral research : the official journal of the American Society for Bone and Mineral Research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;34&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 2075–2086. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/jbmr.3824" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/jbmr.3824&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;Hypoparathyroidism (HP) is a condition of parathyroid hormone (PTH) deficiency leading to abnormal calcium and phosphate metabolism. The mainstay of therapy consists of vitamin D and calcium supplements, as well as adjunct Natpara (PTH(1-84)). However, neither therapy optimally controls urinary calcium (uCa) or significantly reduces the incidence of hypercalcemia and hypocalcemia. TransCon PTH, a sustained-release prodrug of PTH(1-34) in development for the treatment of HP, was designed to overcome these limitations. To determine the pharmacokinetics and pharmacodynamics of TransCon PTH, single and repeat s.c. dose studies were performed in rats and monkeys. TransCon PTH demonstrated a half-life of 28 and 34 hours in rats and monkeys, respectively. After repeated dosing, an infusion-like profile of the released PTH, characterized by low peak-to-trough levels, was obtained in both species. In intact rats and monkeys, daily subcutaneous administration of TransCon PTH was associated with increases in serum calcium (sCa) levels and decreases in serum phosphate levels (sP). In monkeys, at a single dose of TransCon PTH that increased sCa levels within the normal range, a concurrent decrease in uCa excretion was observed. In 4-week repeat-dose studies in intact rats and monkeys, uCa excretion was comparable to controls across all dose levels despite increases in sCa levels. Further, in a rat model of HP, TransCon PTH normalized sCa and sP levels 24 hours per day. This was in contrast to only transient trends toward normalization of sCa and sP levels with an up to 6-fold higher molar dose of PTH(1-84). After repeated dosing to HP rats, uCa excretion transiently increased, corresponding to increases in sCa above normal range, but at the end of the treatment period, uCa excretion was generally comparable to sham controls. TransCon PTH was well tolerated and the observed pharmacokinetics and pharmacodynamics were in line with the expected action of physiological replacement of PTH.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -2095,129 +2116,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05387070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04326374" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03344458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03305016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02781727" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171855" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04615273" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05598320" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929807" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05246033" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04009291" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05980598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06079398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01247675" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05081609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799054" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803163" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05775523" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05387070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04326374" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03344458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03305016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02781727" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171855" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04615273" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05598320" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929807" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05246033" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04009291" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05980598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06079398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01247675" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05081609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799054" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803163" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05775523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/9RwUR6uGeJnI4eead3JuA9SBnJw1L8ATqnknlZFK.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3CuwpOEzpPOQB37rseNqTBK4V8DsZ2sFR1HqIAMm.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RZNw8Wq3Xp2geuRSBUKaAxKN3tvlkjIRCT9EXbOg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2306,623 +2329,628 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>64</v>
       </c>
       <c r="W2" t="s">
         <v>65</v>
       </c>
-      <c r="Z2" t="s">
-[...2 lines deleted...]
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>66</v>
       </c>
+      <c r="Y2" t="s">
+        <v>67</v>
+      </c>
       <c r="AB2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AC2" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="AD2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AE2" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="AF2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="AJ2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AK2" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>75</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
         <v>76</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C2" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="D2" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="E2" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="F2" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C2" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="C3" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="C4" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="C5" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="C6" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="C7" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="C8" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="C9" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="C10" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H3" t="s">
         <v>93</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2932,235 +2960,235 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="I3" t="s">
         <v>136</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ21"/>
+  <dimension ref="A1:AZ20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -3180,2185 +3208,2105 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="I2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="X2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="Y2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="Z2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AA2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AP2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ2">
         <v>76</v>
       </c>
       <c r="AR2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AW2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="O3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="X3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="Y3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Z3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AA3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AD3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AF3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AP3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ3">
         <v>150</v>
       </c>
       <c r="AR3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="X4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="Y4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AB4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="AC4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="AD4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE4" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="AF4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ4" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="AP4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ4">
         <v>298</v>
       </c>
       <c r="AS4" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AU4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="J5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="X5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="Y5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="AB5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="AC5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="AD5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AF5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AO5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="AP5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ5">
         <v>146</v>
       </c>
       <c r="AS5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AU5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E6" t="s">
+        <v>192</v>
+      </c>
+      <c r="F6" t="s">
+        <v>229</v>
+      </c>
+      <c r="G6" t="s">
+        <v>243</v>
+      </c>
+      <c r="H6" t="s">
+        <v>255</v>
+      </c>
+      <c r="I6" t="s">
+        <v>256</v>
+      </c>
+      <c r="J6" t="s">
+        <v>257</v>
+      </c>
+      <c r="M6" t="s">
+        <v>258</v>
+      </c>
+      <c r="O6" t="s">
+        <v>259</v>
+      </c>
+      <c r="X6" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>261</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AO6" t="s">
         <v>251</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AP6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ6">
         <v>162</v>
       </c>
       <c r="AR6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C7" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F7" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G7" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M7" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="X7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Y7" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="AB7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AC7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AD7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE7" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ7" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="AO7" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="AP7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ7">
         <v>233</v>
       </c>
       <c r="AS7" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AU7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>276</v>
+      </c>
+      <c r="C8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E8" t="s">
+        <v>192</v>
+      </c>
+      <c r="F8" t="s">
+        <v>229</v>
+      </c>
+      <c r="G8" t="s">
+        <v>243</v>
+      </c>
+      <c r="H8" t="s">
+        <v>279</v>
+      </c>
+      <c r="I8" t="s">
+        <v>280</v>
+      </c>
+      <c r="J8" t="s">
+        <v>281</v>
+      </c>
+      <c r="M8" t="s">
+        <v>270</v>
+      </c>
+      <c r="O8" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>282</v>
+      </c>
+      <c r="X8" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>284</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>285</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>286</v>
+      </c>
+      <c r="AD8" t="s">
         <v>274</v>
       </c>
-      <c r="C8" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AE8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ8" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AO8" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="AP8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ8">
         <v>264</v>
       </c>
       <c r="AR8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS8" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU8" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="AW8" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AX8" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="AY8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C9" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E9" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G9" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H9" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I9" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="J9" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M9" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="O9" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="X9" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="Y9" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="AA9" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="AB9" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="AD9" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE9" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AF9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ9" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="AO9" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AP9" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ9">
         <v>84</v>
       </c>
       <c r="AR9" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU9" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AW9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY9" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C10" t="s">
+        <v>308</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="E10" t="s">
+        <v>294</v>
+      </c>
+      <c r="G10" t="s">
+        <v>295</v>
+      </c>
+      <c r="H10" t="s">
+        <v>310</v>
+      </c>
+      <c r="I10" t="s">
+        <v>311</v>
+      </c>
+      <c r="J10" t="s">
+        <v>312</v>
+      </c>
+      <c r="M10" t="s">
+        <v>299</v>
+      </c>
+      <c r="X10" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>314</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>315</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>316</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>317</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>318</v>
+      </c>
+      <c r="AO10" t="s">
         <v>306</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AP10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ10">
         <v>140</v>
       </c>
       <c r="AS10" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AU10" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW10" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY10" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C11" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H11" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I11" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="J11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M11" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="O11" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="X11" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="Y11" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="AA11" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="AB11" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="AD11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AF11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ11" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="AO11" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AP11" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ11">
         <v>24</v>
       </c>
       <c r="AR11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS11" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AW11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX11" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY11" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G12" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H12" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I12" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="J12" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O12" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="X12" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Y12" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="AA12" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="AB12" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="AD12" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ12" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="AO12" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="AP12" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ12">
         <v>59</v>
       </c>
       <c r="AR12" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU12" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H13" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="I13" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="J13" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M13" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="O13" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="Q13" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="X13" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="Y13" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="Z13" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="AA13" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="AD13" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ13" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="AO13" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="AP13" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ13">
         <v>27</v>
       </c>
       <c r="AR13" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW13" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="AX13" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="AY13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C14" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F14" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G14" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H14" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="I14" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="J14" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M14" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="O14" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="X14" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="Y14" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="Z14" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="AA14" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="AD14" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE14" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AF14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ14" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="AO14" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="AP14" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ14">
         <v>72</v>
       </c>
       <c r="AR14" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS14" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU14" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AW14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX14" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY14" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C15" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H15" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="I15" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="J15" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M15" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="O15" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="Q15" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="S15" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="X15" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="Y15" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="AB15" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="AC15" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="AD15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ15" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="AO15" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="AP15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ15">
         <v>37</v>
       </c>
       <c r="AR15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU15" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY15" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C16" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E16" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G16" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H16" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="I16" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J16" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M16" t="s">
+        <v>348</v>
+      </c>
+      <c r="O16" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>389</v>
+      </c>
+      <c r="S16" t="s">
         <v>346</v>
       </c>
-      <c r="O16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U16" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="X16" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="Y16" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="Z16" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="AA16" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="AD16" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ16" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="AO16" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="AP16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ16">
         <v>345</v>
       </c>
       <c r="AS16" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="AU16" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW16" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX16" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="AY16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C17" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E17" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="G17" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H17" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="I17" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="J17" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="M17" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="O17" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="X17" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="Y17" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="Z17" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AA17" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="AD17" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AF17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ17" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="AP17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ17">
         <v>188</v>
       </c>
       <c r="AS17" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="AU17" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW17" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AX17" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="AY17" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C18" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E18" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F18" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="G18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H18" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="I18" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="X18" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="Y18" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="AB18" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="AC18" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="AD18" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE18" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AF18" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="AG18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI18" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="AJ18" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="AP18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ18">
         <v>20</v>
       </c>
       <c r="AS18" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AU18" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AW18" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="AX18" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY18" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C19" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E19" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F19" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H19" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="I19" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M19" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="X19" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="Y19" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="Z19" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="AB19" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="AC19" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="AD19" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AE19" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AF19" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="AG19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH19" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI19" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="AJ19" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="AP19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ19">
         <v>44</v>
       </c>
       <c r="AR19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AS19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AU19" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="AW19" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="AX19" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY19" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="C20" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>437</v>
       </c>
       <c r="F20" t="s">
-        <v>227</v>
+        <v>193</v>
       </c>
       <c r="G20" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="H20" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="I20" t="s">
-        <v>424</v>
+        <v>439</v>
+      </c>
+      <c r="J20" t="s">
+        <v>440</v>
       </c>
       <c r="M20" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="X20" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="Y20" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="Z20" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>444</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>444</v>
       </c>
       <c r="AD20" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>274</v>
       </c>
       <c r="AG20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI20" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>76</v>
       </c>
       <c r="AQ20">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>286</v>
+        <v>500</v>
       </c>
       <c r="AW20" t="s">
-        <v>432</v>
+        <v>210</v>
       </c>
       <c r="AX20" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AY20" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AZ20" t="s">
-        <v>68</v>
-[...70 lines deleted...]
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>449</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -5371,331 +5319,360 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C2" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="D2" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C3" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="D3" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C4" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="D4" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>449</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>481</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C2" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>483</v>
+      </c>
+      <c r="H2" t="s">
+        <v>484</v>
+      </c>
+      <c r="J2" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C3" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>485</v>
+      </c>
+      <c r="H3" t="s">
+        <v>486</v>
+      </c>
+      <c r="J3" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="C4" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>487</v>
+      </c>
+      <c r="H4" t="s">
+        <v>488</v>
+      </c>
+      <c r="J4" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>