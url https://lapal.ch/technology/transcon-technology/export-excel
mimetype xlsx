--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="516">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1503,50 +1503,91 @@
     <t>NCT05775523</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05775523</t>
   </si>
   <si>
     <t>The goal of this study is to further characterise the potential long-term safety risks of lonapegsomatropin in patients treated with lonapegsomatropin under real-world conditions in the post-marketing setting.</t>
   </si>
   <si>
     <t>A Post-Authorisation Safety Study (PASS) of Patients Treated With Lonapegsomatropin</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>No intervention</t>
   </si>
   <si>
     <t>2023-03-20</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>2033-03-01</t>
+  </si>
+  <si>
+    <t>TCC-201</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04085523</t>
+  </si>
+  <si>
+    <t>The trial is a multicenter, double-blind, randomized, placebo-controlled, dose escalation trial of weekly TransCon CNP administered subcutaneously in prepubertal children 2 to 10 years old, inclusive, with Achondroplasia.</t>
+  </si>
+  <si>
+    <t>A Dose Escalation Trial Evaluating Safety, Efficacy, and Pharmacokinetics of TransCon CNP Administered Once Weekly in Prepubertal Children With Achondroplasia</t>
+  </si>
+  <si>
+    <t>2020-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2022-09-27</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>Children, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Clinical diagnosis of ACH with genetic confirmation
+2. Age between 2 to 10 years old (inclusive) at Screening Visit
+3. Prepubertal (Stage 1 breasts for girls or testicular volume \&lt; 4ml for boys) at Screening Visit
+4. Able to stand without assistance
+5. Caregiver willing and able to administer subcutaneous injections of study drug
+Exclusion Criteria:
+1. Clinically significant findings at Screening that:
+   * are expected to require surgical intervention during participation in the trial or
+   * are musculoskeletal in nature, such as Salter-Harris fractures and severe hip pain or
+   * otherwise are considered by investigator or Medical Monitor/Medical Expert to make a participant unfit to receive study drug or undergo trial related procedures
+2. Have received trea</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -2116,51 +2157,51 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05387070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04326374" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03344458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03305016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02781727" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171855" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04615273" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05598320" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929807" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05246033" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04009291" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05980598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06079398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01247675" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05081609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799054" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803163" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05775523" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05387070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04326374" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03344458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03305016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02781727" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171855" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04615273" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05598320" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929807" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05246033" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04009291" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05980598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06079398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01247675" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05081609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799054" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803163" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05775523" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04085523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/9RwUR6uGeJnI4eead3JuA9SBnJw1L8ATqnknlZFK.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3CuwpOEzpPOQB37rseNqTBK4V8DsZ2sFR1HqIAMm.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RZNw8Wq3Xp2geuRSBUKaAxKN3tvlkjIRCT9EXbOg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
@@ -2500,272 +2541,272 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="C2" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="D2" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="E2" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="F2" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="C2" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="C3" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="C4" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="C5" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="C6" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C7" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="C8" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="C9" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="C10" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -3141,54 +3182,54 @@
       <c r="I3" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ20"/>
+  <dimension ref="A1:AZ21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5175,135 +5216,222 @@
       <c r="AG20" t="s">
         <v>76</v>
       </c>
       <c r="AH20" t="s">
         <v>76</v>
       </c>
       <c r="AI20" t="s">
         <v>76</v>
       </c>
       <c r="AQ20">
         <v>500</v>
       </c>
       <c r="AW20" t="s">
         <v>210</v>
       </c>
       <c r="AX20" t="s">
         <v>211</v>
       </c>
       <c r="AY20" t="s">
         <v>212</v>
       </c>
       <c r="AZ20" t="s">
         <v>70</v>
       </c>
     </row>
+    <row r="21" spans="1:52">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" t="s">
+        <v>445</v>
+      </c>
+      <c r="C21" t="s">
+        <v>104</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="E21" t="s">
+        <v>103</v>
+      </c>
+      <c r="F21" t="s">
+        <v>229</v>
+      </c>
+      <c r="G21" t="s">
+        <v>230</v>
+      </c>
+      <c r="H21" t="s">
+        <v>447</v>
+      </c>
+      <c r="I21" t="s">
+        <v>448</v>
+      </c>
+      <c r="J21" t="s">
+        <v>312</v>
+      </c>
+      <c r="M21" t="s">
+        <v>299</v>
+      </c>
+      <c r="O21" t="s">
+        <v>300</v>
+      </c>
+      <c r="X21" t="s">
+        <v>449</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>450</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>451</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>452</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>453</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>454</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>206</v>
+      </c>
+      <c r="AQ21">
+        <v>57</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>207</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>208</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>209</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5319,190 +5447,190 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>459</v>
+        <v>469</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="C2" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="D2" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="C3" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="D3" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="C4" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="D4" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -5512,123 +5640,123 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C2" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="H2" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="J2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C3" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="H3" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="J3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C4" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="H4" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="J4" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>