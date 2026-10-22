--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -552,53 +552,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -613,50 +610,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>TCP-306</t>
   </si>
   <si>
     <t>NCT05387070</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05387070</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Visen Pharmaceuticals (Shanghai) Co., Ltd.</t>
   </si>
   <si>
     <t>This study is limited to conduct in China only. The primary objective is to assess the treatment effect of daily TransCon PTH on serum calcium (sCa) levels within the normal range and stopping from therapeutic doses of active vitamin D (calcitriol) or active vitamin D analogue (alfacalcidol) and calcium at 26 weeks of treatment. All subjects will start with 18 mcg of study drug and will be individually and progressively titrated to an optimal dose over a 26-week double blind period, followed by an open label extension period up to 156 weeks. TransCon PTH or placebo will be administered as a subcutaneous injection using a pre-filled injection pen. Neither trial participants nor their doctors will know who has been assigned to each group. After the 26 weeks, participants will continue in the</t>
   </si>
   <si>
     <t>PaTHway CHINA TRIAL: A Trial to Investigating the Safety, Tolerability and Efficacy of TransCon PTH in Adults With Hypoparathyroidism</t>
   </si>
@@ -690,50 +690,53 @@
 2. Subjects with postsurgical chronic HP, or auto-immune, genetic, or idiopathic HP for at least 26 weeks. Diagnosis of HP is established based on historic hypocalcemia in the setting of inappropriately low (below the ULN of local laboratory) serum PTH levels.
 3. Requirement for doses of SoC (e.g., calcitriol, alfacalcidol, calcium supplements) at or above a minimum threshold:
    • requirement for a dose of calcitriol ≥0.5 μg/day, or alfacalcidol ≥1.0 μg/day and (elemental) calcium ≥800 mg/day (e.g., calcium citrate, calcium carbonate etc.) for at least 12 weeks prior to Screening. In addition, the dose of calcitriol, or alfacalcidol, and calcium should be stable for at least 5 weeks prior to Screening
 4. Optimization of suppleme</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology, Other(s)</t>
   </si>
   <si>
     <t>CT301-CN</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04326374</t>
   </si>
   <si>
     <t>Unknown status</t>
   </si>
   <si>
     <t>This study is conducted in China only. The purpose is to demonstrate the efficacy and safety of once weekly dosing of TransCon hGH, a long-acting growth hormone product, compare to once-daily dosing of human growth hormone (hGH) after 52 weeks of treatment in prepubertal children with growth hormone deficiency (GHD).</t>
   </si>
   <si>
     <t>Safety, Tolerability and Efficacy of TransCon hGH Weekly Versus Daily hGH in Chinese Pediatric Growth Hormone Deficiency</t>
   </si>
   <si>
     <t>TransCon hGH</t>
   </si>
   <si>
     <t>daily hGH</t>
   </si>
   <si>
     <t>2019-12-30</t>
   </si>
@@ -904,53 +907,50 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT05171855</t>
   </si>
   <si>
     <t>This is a phase 3 open-label multicenter extension study designed to evaluate the long-term safety and efficacy of Lonapegsomatropin administered once-weekly. The study participants are adults (males and females) with confirmed growth hormone deficiency (GHD) having completed the treatment period in study TCH-306 (foresiGHt).</t>
   </si>
   <si>
     <t>A Trial to Investigate Long Term Efficacy and Safety of Lonapegsomatropin in Adults With Growth Hormone Deficiency</t>
   </si>
   <si>
     <t>United States of America, Armenia, Australia, Canada, France, Georgia, Germany, Greece, Israel, Italy, Japan, Korea, Republic of, Malaysia, Poland, Romania, Serbia, Slovakia, Spain, Türkiye, Ukraine, United Kingdom</t>
   </si>
   <si>
     <t>Lonapegsomatropin</t>
   </si>
   <si>
     <t>2021-12-16</t>
   </si>
   <si>
     <t>2025-01-15</t>
   </si>
   <si>
     <t>2024-12-23</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Signing of the trial specific informed consent
 * Completion of the treatment period and Visit 7 assessments of trial TCH-306, including collection and upload of Visit 7 DXA scan
 * Fundoscopy at Visit 7 in trial TCH-306 without signs/symptoms of intracranial hypertension or diabetic retinopathy stage 2 / moderate or above
 Exclusion Criteria:
 * Diabetes mellitus if any of the following are met:
   1. Poorly controlled diabetes, defined as HbA1C higher than 7.5% according to central laboratory at Visit 6 in trial TCH-306
   2. Use of diabetes mellitus drugs other than metformin and/or dipeptidyl peptidase-4 (DPP-4) inhibitors
 * Active malignant disease or history of malignancy.</t>
   </si>
   <si>
     <t>foresiGHt</t>
   </si>
   <si>
     <t>NCT04615273</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04615273</t>
   </si>
   <si>
     <t>A 38-week dosing trial of lonapegsomatropin, a long-acting growth hormone product, administered once-a-week versus placebo-control. A daily somatropin product arm is also included to assist clinical judgement on the trial results. A total of 264 adults (males and females) with growth hormone deficiency were included. Randomization occurred in a 1:1:1 ratio (lonapegsomatropin: placebo: daily somatropin product). This is a global trial conducted in, but not limited to, the United States, Europe, and Asia.</t>
   </si>
   <si>
     <t>A Trial to Compare the Efficacy and Safety of Once-weekly Lonapegsomatropin With Placebo and a Daily Somatropin Product in Adults With Growth Hormone Deficiency</t>
   </si>
@@ -1053,51 +1053,51 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT05929807</t>
   </si>
   <si>
     <t>TransCon CNP administered once-weekly in children and adolescents with achondroplasia who have completed a prior TransCon CNP clinical trial. Participants who complete a prior TransCon CNP trial and meet all eligibility criteria will be invited to continue into the long-term open label extension trial to receive 100 µg CNP/kg/week of TransCon CNP. Trial treatment will be completed when the participant reaches 16 years of age for females and 18 years of age for males and have femur and tibial epiphyseal closure. TransCon CNP treatment will continue if femur and tibial epiphyseal closure is not confirmed at the age of 16 years for females, and 18 years for males. Treatment with TransCon CNP will be completed once femur and tibial epiphyseal closure is confirmed by radiographic imaging. The t</t>
   </si>
   <si>
     <t>A Clinical Trial to Investigate Long-term Safety, Tolerability, and Efficacy of Weekly Subcutaneous Doses With TransCon CNP in Children and Adolescents With Achondroplasia</t>
   </si>
   <si>
     <t>United States of America, Australia, Austria, Denmark, Germany, Ireland, New Zealand, Portugal</t>
   </si>
   <si>
     <t>2023-06-21</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>2039-01-01</t>
   </si>
   <si>
     <t>2039-03-01</t>
   </si>
   <si>
-    <t>Adolescents, Children</t>
+    <t>Children, Adolescents</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Written, signed informed consent of the parent(s) or legal guardian(s) of the participant, and as required by the institutional review board/human research ethics committee/independent ethics committee (IRB/HREC/IEC). For participants who are below the age of consent, a written assent will be obtained in accordance with applicable requirements as required by IRB/HREC/IEC. Upon reaching the legal age of consent, depending on applicable requirements, these participants will be asked to give their own written consent.
 * Participants with achondroplasia who have completed a clinical trial with TransCon CNP.
 * Parent(s)/legal guardian(s) willing and able to administer weekly SC injections of TransCon CNP and to follow the protocol.
 * Considered eligible based on the safet</t>
   </si>
   <si>
     <t>TCC-204</t>
   </si>
   <si>
     <t>NCT05246033</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05246033</t>
   </si>
   <si>
     <t>Purpose of the study:
 The main purpose of this study is to determine the safety and evaluate the effect of a once weekly dose of TransCon CNP in prepubertal children with achondroplasia in China.
 Study Treatments:
 TransCon CNP is an investigational (new) drug, which means that it is currently being tested, and therefore is considered experimental. TransCon CNP is designed to provide a sustained exposure of active CNP by subcutaneous (under the skin) injection once weekly.
 The Randomized Period of this study is a double-blinded and placebo-controlled. "Placebo-controlled" means that some participants will receive injections that don't contain any TransCon CNP (placebo injection - no active ingredient). "Double-blinded" means that neither the participant nor the study doctor will know wh</t>
   </si>
   <si>
@@ -1411,50 +1411,53 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT03803163</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>To determine the maximum tolerated dose (MTD) and assess safety and tolerability of escalating single doses of TransCon PEG treprostinil administered as a subcutaneous injection to healthy male volunteers.</t>
   </si>
   <si>
     <t>A Safety, Tolerability and Pharmacokinetics Study of TransCon Treprostinil in Healthy Adult Male Volunteers</t>
   </si>
   <si>
     <t>2015-01-01</t>
   </si>
   <si>
     <t>2019-01-11</t>
   </si>
   <si>
     <t>2015-06-01</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Subject gives voluntary written informed consent to participate in the study.
 2. Subject is a healthy male between the ages of 18 and 50 years, inclusive, at Screening.
 3. Subjects must weigh between 60 and 120 kg, inclusive, with a BMI between 19.0-32.0 kg/m2, inclusive at Screening.
 4. Subject has a medical history, physical examination, vital signs, ECG and clinical laboratory results within normal limits or considered not clinically significant by the Investigator at Screening.
 5. Subject agrees to abstain from taking any prescription medication for 14 days prior to check-in and to abstain from taking any non-prescription medications (except multivitamins) or herbal supplements cr</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>ACP-001 (Prot. 3695)</t>
   </si>
   <si>
     <t>NCT01010425</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01010425</t>
   </si>
@@ -1527,53 +1530,50 @@
     <t>2033-03-01</t>
   </si>
   <si>
     <t>TCC-201</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04085523</t>
   </si>
   <si>
     <t>The trial is a multicenter, double-blind, randomized, placebo-controlled, dose escalation trial of weekly TransCon CNP administered subcutaneously in prepubertal children 2 to 10 years old, inclusive, with Achondroplasia.</t>
   </si>
   <si>
     <t>A Dose Escalation Trial Evaluating Safety, Efficacy, and Pharmacokinetics of TransCon CNP Administered Once Weekly in Prepubertal Children With Achondroplasia</t>
   </si>
   <si>
     <t>2020-06-24</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
     <t>2022-09-27</t>
   </si>
   <si>
     <t>2024-10-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Children, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Clinical diagnosis of ACH with genetic confirmation
 2. Age between 2 to 10 years old (inclusive) at Screening Visit
 3. Prepubertal (Stage 1 breasts for girls or testicular volume \&lt; 4ml for boys) at Screening Visit
 4. Able to stand without assistance
 5. Caregiver willing and able to administer subcutaneous injections of study drug
 Exclusion Criteria:
 1. Clinically significant findings at Screening that:
    * are expected to require surgical intervention during participation in the trial or
    * are musculoskeletal in nature, such as Salter-Harris fractures and severe hip pain or
    * otherwise are considered by investigator or Medical Monitor/Medical Expert to make a participant unfit to receive study drug or undergo trial related procedures
 2. Have received trea</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
@@ -1666,60 +1666,69 @@
   <si>
     <t>Beyond Achondroplasia. (n.d.). TransCon CNP for achondroplasia. Retrieved February 3, 2025, from https://www.beyondachondroplasia.org/en/health/treatments/emergent-treatments/85-transcon-cnp-for-achon</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/RZNw8Wq3Xp2geuRSBUKaAxKN3tvlkjIRCT9EXbOg.png</t>
   </si>
   <si>
     <t>Intracellular deconjugation of TransCon carrier and the linker</t>
   </si>
   <si>
     <t>Ascendis Pharma. (2025). TransCon TLR7/8 Agonist. Ascendis Pharma. https://investors.ascendispharma.com/static-files/22e32bfb-14ff-4a54-8b47-e49287e24501</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Savarirayan, R., Hoernschemeyer, D. G., Ljungberg, M., Zarate, Y. A., Bacino, C. A., Bober, M. B., Legare, J. M., Högler, W., Quattrin, T., Abuzzahab, M. J., Hofman, P. L., White, K. K., Ma, N. S., Schnabel, D., Sousa, S. B., Mao, M., Smith, A., Chakraborty, M., Giwa, A., Winding, B., … McDonnell, C. (2023). Once-weekly TransCon CNP (navepegritide) in children with achondroplasia (ACcomplisH): a phase 2, multicentre, randomised, double-blind, placebo-controlled, dose-escalation trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;EClinicalMedicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;65&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 102258. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.eclinm.2023.102258" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.eclinm.2023.102258&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;TransCon CNP (navepegritide) is an investigational prodrug of C-type natriuretic peptide (CNP) designed to allow for continuous CNP exposure with once-weekly dosing. This 52-week phase 2 (ACcomplisH) trial assessed the safety and efficacy of TransCon CNP in children with achondroplasia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;ACcomplisH is a global, randomised, double-blind, placebo-controlled, dose-escalation trial. Study participants were recruited between June 10, 2020, and September 24, 2021. Eligible participants were prepubertal, aged 2-10 years, with genetically confirmed achondroplasia, and randomised 3:1 to once-weekly subcutaneous injections of TransCon CNP (6, 20, 50, or 100 μg CNP/kg/week) or placebo for 52 weeks. Primary objectives were safety and annualised growth velocity (AGV). ACcomplisH is registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04085523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04085523&lt;/a&gt;) and Eudra (CT 2019-002754-22).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Forty-two participants received TransCon CNP at doses of 6 μg (n = 10; 7 female), 20 μg (n = 11; 3 female), 50 μg (n = 10; 3 female), or 100 μg (n = 11; 6 female) CNP/kg/week, with 15 receiving placebo (5 female). Treatment-emergent adverse events (TEAEs) were mild or moderate with no grade 3/4 events reported. There were 2 serious TEAEs that were assessed as not related to TransCon CNP. Eleven injection site reactions occurred in 8 participants receiving TransCon CNP and no symptomatic hypotension occurred. TransCon CNP demonstrated a dose-dependent improvement in AGV. At 52 weeks, TransCon CNP 100 μg CNP/kg/week significantly improved AGV vs placebo (least squares mean [95% CI] 5.42 [4.74-6.11] vs 4.35 [3.75-4.94] cm/year; p = 0.0218), and improved achondroplasia-specific height SDS from baseline (least squares mean [95% CI] 0.22 [0.02-0·41] vs -0·08 [-0.25 to 0.10]; p = 0.0283). All participants completed the randomised period and continued in the ongoing open-label extension period receiving TransCon CNP 100 μg CNP/kg/week.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;This phase 2 trial suggests that TransCon CNP is effective, safe, with low injection site reaction frequency, and may provide a novel, once-weekly treatment option for children with achondroplasia. These results support TransCon CNP at 100 μg CNP/kg/week in the ongoing pivotal trial.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.eclinm.2023.102258</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Khan, A. A., Rejnmark, L., Rubin, M., Schwarz, P., Vokes, T., Clarke, B., Ahmed, I., Hofbauer, L., Marcocci, C., Pagotto, U., Palermo, A., Eriksen, E., Brod, M., Markova, D., Smith, A., Pihl, S., Mourya, S., Karpf, D. B., &amp;amp; Shu, A. D. (2022). PaTH Forward: A Randomized, Double-Blind, Placebo-Controlled Phase 2 Trial of TransCon PTH in Adult Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of clinical endocrinology and metabolism&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;107&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e372–e385. &lt;/span&gt;&lt;a href="https://doi.org/10.1210/clinem/dgab577" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1210/clinem/dgab577&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Context:&amp;nbsp;&lt;/strong&gt;Hypoparathyroidism is characterized by insufficient levels of parathyroid hormone (PTH). TransCon PTH is an investigational long-acting prodrug of PTH(1-34) for the treatment of hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This work aimed to investigate the safety, tolerability, and efficacy of daily TransCon PTH in adults with hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This phase 2, randomized, double-blind, placebo-controlled 4-week trial with open-label extension enrolled 59 individuals with hypoparathyroidism. Interventions included TransCon PTH 15, 18, or 21 µg PTH(1-34)/day or placebo for 4 weeks, followed by a 22-week extension during which TransCon PTH dose was titrated (6-60 µg PTH[1-34]/day).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;By Week 26, 91% of participants treated with TransCon PTH achieved independence from standard of care (SoC, defined as active vitamin D = 0 μg/day and calcium [Ca] ≤ 500 mg/day). Mean 24-hour urine Ca (uCa) decreased from a baseline mean of 415 mg/24h to 178 mg/24h by Week 26 (n = 44) while normal serum Ca (sCa) was maintained and serum phosphate and serum calcium-phosphate product fell within the normal range. By Week 26, mean scores on the generic 36-Item Short Form Health Survey domains increased from below normal at baseline to within the normal range. The Hypoparathyroidism Patient Experience Scale symptom and impact scores improved through 26 weeks. TransCon PTH was well tolerated with no treatment-related serious or severe adverse events.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;TransCon PTH enabled independence from oral active vitamin D and reduced Ca supplements (≤ 500 mg/day) for most participants, achieving normal sCa, serum phosphate, uCa, serum calcium-phosphate product, and demonstrating improved health-related quality of life. These results support TransCon PTH as a potential hormone replacement therapy for adults with hypoparathyroidism.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1210/clinem/dgab577</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Holten-Andersen, L., Pihl, S., Rasmussen, C. E., Zettler, J., Maitro, G., Baron, J., Heinig, S., Hoffmann, E., Wegge, T., Krusch, M., Faltinger, F., Killian, S., Sprogoe, K., Karpf, D. B., Breinholt, V. M., &amp;amp; Cleemann, F. (2019). Design and Preclinical Development of TransCon PTH, an Investigational Sustained-Release PTH Replacement Therapy for Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of bone and mineral research : the official journal of the American Society for Bone and Mineral Research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;34&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 2075–2086. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/jbmr.3824" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/jbmr.3824&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;Hypoparathyroidism (HP) is a condition of parathyroid hormone (PTH) deficiency leading to abnormal calcium and phosphate metabolism. The mainstay of therapy consists of vitamin D and calcium supplements, as well as adjunct Natpara (PTH(1-84)). However, neither therapy optimally controls urinary calcium (uCa) or significantly reduces the incidence of hypercalcemia and hypocalcemia. TransCon PTH, a sustained-release prodrug of PTH(1-34) in development for the treatment of HP, was designed to overcome these limitations. To determine the pharmacokinetics and pharmacodynamics of TransCon PTH, single and repeat s.c. dose studies were performed in rats and monkeys. TransCon PTH demonstrated a half-life of 28 and 34 hours in rats and monkeys, respectively. After repeated dosing, an infusion-like profile of the released PTH, characterized by low peak-to-trough levels, was obtained in both species. In intact rats and monkeys, daily subcutaneous administration of TransCon PTH was associated with increases in serum calcium (sCa) levels and decreases in serum phosphate levels (sP). In monkeys, at a single dose of TransCon PTH that increased sCa levels within the normal range, a concurrent decrease in uCa excretion was observed. In 4-week repeat-dose studies in intact rats and monkeys, uCa excretion was comparable to controls across all dose levels despite increases in sCa levels. Further, in a rat model of HP, TransCon PTH normalized sCa and sP levels 24 hours per day. This was in contrast to only transient trends toward normalization of sCa and sP levels with an up to 6-fold higher molar dose of PTH(1-84). After repeated dosing to HP rats, uCa excretion transiently increased, corresponding to increases in sCa above normal range, but at the end of the treatment period, uCa excretion was generally comparable to sham controls. TransCon PTH was well tolerated and the observed pharmacokinetics and pharmacodynamics were in line with the expected action of physiological replacement of PTH.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/jbmr.3824</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Ascendis Pharma</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ascendispharma.com/</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
@@ -2173,51 +2182,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05387070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04326374" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03344458" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03305016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02781727" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171855" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04615273" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05598320" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929807" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05246033" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04009291" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05980598" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06079398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01247675" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05081609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799054" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803163" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01010425" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05775523" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04085523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/9RwUR6uGeJnI4eead3JuA9SBnJw1L8ATqnknlZFK.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3CuwpOEzpPOQB37rseNqTBK4V8DsZ2sFR1HqIAMm.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RZNw8Wq3Xp2geuRSBUKaAxKN3tvlkjIRCT9EXbOg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.eclinm.2023.102258" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1210/clinem/dgab577" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jbmr.3824" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2355,69 +2364,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2483,330 +2492,330 @@
       </c>
       <c r="AF2" t="s">
         <v>64</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>72</v>
       </c>
       <c r="AK2" t="s">
         <v>64</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>75</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>76</v>
       </c>
       <c r="AP2" t="s">
         <v>76</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>464</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C2" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="D2" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="E2" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F2" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C2" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C3" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C4" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C5" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C6" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C7" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C8" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C9" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C10" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -3333,108 +3342,108 @@
       <c r="V1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>189</v>
       </c>
       <c r="C2" t="s">
         <v>190</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E2" t="s">
@@ -3451,1362 +3460,1365 @@
       </c>
       <c r="I2" t="s">
         <v>196</v>
       </c>
       <c r="J2" t="s">
         <v>197</v>
       </c>
       <c r="M2" t="s">
         <v>198</v>
       </c>
       <c r="O2" t="s">
         <v>199</v>
       </c>
       <c r="X2" t="s">
         <v>200</v>
       </c>
       <c r="Y2" t="s">
         <v>201</v>
       </c>
       <c r="Z2" t="s">
         <v>202</v>
       </c>
       <c r="AA2" t="s">
         <v>203</v>
       </c>
+      <c r="AD2" t="s">
+        <v>204</v>
+      </c>
       <c r="AE2" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG2" t="s">
         <v>76</v>
       </c>
       <c r="AH2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>206</v>
+      </c>
+      <c r="AP2">
         <v>76</v>
       </c>
-      <c r="AI2" t="s">
-[...9 lines deleted...]
-        <v>76</v>
+      <c r="AQ2" t="s">
+        <v>207</v>
       </c>
       <c r="AR2" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>208</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>209</v>
       </c>
+      <c r="AV2" t="s">
+        <v>210</v>
+      </c>
       <c r="AW2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY2" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ2" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E3" t="s">
         <v>192</v>
       </c>
       <c r="F3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G3" t="s">
         <v>194</v>
       </c>
       <c r="H3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J3" t="s">
         <v>197</v>
       </c>
       <c r="M3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="O3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="X3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="Y3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Z3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AA3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AD3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AE3" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG3" t="s">
         <v>76</v>
       </c>
       <c r="AH3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI3" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO3" t="s">
         <v>206</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>150</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>207</v>
+      </c>
       <c r="AR3" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>208</v>
       </c>
-      <c r="AU3" t="s">
-        <v>225</v>
+      <c r="AT3" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>210</v>
       </c>
       <c r="AW3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY3" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ3" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E4" t="s">
         <v>192</v>
       </c>
       <c r="F4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="X4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Y4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="AB4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="AC4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="AD4" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="AE4" t="s">
-        <v>237</v>
+        <v>74</v>
       </c>
       <c r="AF4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG4" t="s">
         <v>76</v>
       </c>
       <c r="AH4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI4" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
+        <v>239</v>
+      </c>
+      <c r="AO4" t="s">
         <v>206</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>298</v>
       </c>
-      <c r="AS4" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="AR4" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>210</v>
       </c>
       <c r="AW4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY4" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ4" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E5" t="s">
         <v>192</v>
       </c>
       <c r="F5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="X5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="Y5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AB5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AC5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AD5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AE5" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG5" t="s">
         <v>76</v>
       </c>
       <c r="AH5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI5" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>251</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>252</v>
       </c>
       <c r="AO5" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="AP5" t="s">
         <v>206</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>146</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="AR5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>210</v>
       </c>
       <c r="AW5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY5" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ5" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E6" t="s">
         <v>192</v>
       </c>
       <c r="F6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="O6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="X6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="Y6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="AB6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AC6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AD6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AE6" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG6" t="s">
         <v>76</v>
       </c>
       <c r="AH6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI6" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>264</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>252</v>
       </c>
       <c r="AO6" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="AP6" t="s">
         <v>206</v>
       </c>
-      <c r="AQ6">
+      <c r="AP6">
         <v>162</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>207</v>
+      </c>
       <c r="AR6" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS6" t="s">
         <v>208</v>
       </c>
-      <c r="AU6" t="s">
-        <v>225</v>
+      <c r="AT6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>210</v>
       </c>
       <c r="AW6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY6" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ6" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E7" t="s">
         <v>192</v>
       </c>
       <c r="F7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G7" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J7" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="X7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="Y7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="AB7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AC7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AD7" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE7" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG7" t="s">
         <v>76</v>
       </c>
       <c r="AH7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI7" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ7" t="s">
         <v>275</v>
       </c>
+      <c r="AN7" t="s">
+        <v>252</v>
+      </c>
       <c r="AO7" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="AP7" t="s">
         <v>206</v>
       </c>
-      <c r="AQ7">
+      <c r="AP7">
         <v>233</v>
       </c>
-      <c r="AS7" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="AR7" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>210</v>
       </c>
       <c r="AW7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY7" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ7" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>276</v>
       </c>
       <c r="C8" t="s">
         <v>277</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>278</v>
       </c>
       <c r="E8" t="s">
         <v>192</v>
       </c>
       <c r="F8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G8" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H8" t="s">
         <v>279</v>
       </c>
       <c r="I8" t="s">
         <v>280</v>
       </c>
       <c r="J8" t="s">
         <v>281</v>
       </c>
       <c r="M8" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="O8" t="s">
         <v>199</v>
       </c>
       <c r="Q8" t="s">
         <v>282</v>
       </c>
       <c r="X8" t="s">
         <v>283</v>
       </c>
       <c r="Y8" t="s">
         <v>284</v>
       </c>
       <c r="AB8" t="s">
         <v>285</v>
       </c>
       <c r="AC8" t="s">
         <v>286</v>
       </c>
       <c r="AD8" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE8" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG8" t="s">
         <v>76</v>
       </c>
       <c r="AH8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI8" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ8" t="s">
         <v>287</v>
       </c>
+      <c r="AN8" t="s">
+        <v>252</v>
+      </c>
       <c r="AO8" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="AP8" t="s">
         <v>206</v>
       </c>
-      <c r="AQ8">
+      <c r="AP8">
         <v>264</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>207</v>
+      </c>
       <c r="AR8" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS8" t="s">
         <v>208</v>
       </c>
-      <c r="AU8" t="s">
+      <c r="AT8" t="s">
         <v>288</v>
       </c>
+      <c r="AV8" t="s">
+        <v>289</v>
+      </c>
       <c r="AW8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="AX8" t="s">
-        <v>290</v>
+        <v>212</v>
       </c>
       <c r="AY8" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ8" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>291</v>
       </c>
       <c r="C9" t="s">
         <v>292</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>293</v>
       </c>
       <c r="E9" t="s">
         <v>294</v>
       </c>
       <c r="G9" t="s">
         <v>295</v>
       </c>
       <c r="H9" t="s">
         <v>296</v>
       </c>
       <c r="I9" t="s">
         <v>297</v>
       </c>
       <c r="J9" t="s">
         <v>298</v>
       </c>
       <c r="M9" t="s">
         <v>299</v>
       </c>
       <c r="O9" t="s">
         <v>300</v>
       </c>
       <c r="X9" t="s">
         <v>301</v>
       </c>
       <c r="Y9" t="s">
         <v>302</v>
       </c>
       <c r="AA9" t="s">
         <v>303</v>
       </c>
       <c r="AB9" t="s">
         <v>304</v>
       </c>
       <c r="AD9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AE9" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG9" t="s">
         <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI9" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ9" t="s">
         <v>305</v>
       </c>
+      <c r="AN9" t="s">
+        <v>306</v>
+      </c>
       <c r="AO9" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="AP9" t="s">
         <v>206</v>
       </c>
-      <c r="AQ9">
+      <c r="AP9">
         <v>84</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>207</v>
+      </c>
       <c r="AR9" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS9" t="s">
         <v>208</v>
       </c>
-      <c r="AU9" t="s">
+      <c r="AT9" t="s">
         <v>209</v>
       </c>
+      <c r="AV9" t="s">
+        <v>210</v>
+      </c>
       <c r="AW9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY9" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ9" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>307</v>
       </c>
       <c r="C10" t="s">
         <v>308</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E10" t="s">
         <v>294</v>
       </c>
       <c r="G10" t="s">
         <v>295</v>
       </c>
       <c r="H10" t="s">
         <v>310</v>
       </c>
       <c r="I10" t="s">
         <v>311</v>
       </c>
       <c r="J10" t="s">
         <v>312</v>
       </c>
       <c r="M10" t="s">
         <v>299</v>
       </c>
       <c r="X10" t="s">
         <v>313</v>
       </c>
       <c r="Y10" t="s">
         <v>314</v>
       </c>
       <c r="Z10" t="s">
         <v>315</v>
       </c>
       <c r="AA10" t="s">
         <v>316</v>
       </c>
       <c r="AD10" t="s">
         <v>317</v>
       </c>
       <c r="AE10" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG10" t="s">
         <v>76</v>
       </c>
       <c r="AH10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI10" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ10" t="s">
         <v>318</v>
       </c>
+      <c r="AN10" t="s">
+        <v>306</v>
+      </c>
       <c r="AO10" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="AP10" t="s">
         <v>206</v>
       </c>
-      <c r="AQ10">
+      <c r="AP10">
         <v>140</v>
       </c>
-      <c r="AS10" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="AR10" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>210</v>
       </c>
       <c r="AW10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY10" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ10" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>319</v>
       </c>
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E11" t="s">
         <v>103</v>
       </c>
       <c r="G11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H11" t="s">
         <v>322</v>
       </c>
       <c r="I11" t="s">
         <v>323</v>
       </c>
       <c r="J11" t="s">
         <v>197</v>
       </c>
       <c r="M11" t="s">
         <v>299</v>
       </c>
       <c r="O11" t="s">
         <v>300</v>
       </c>
       <c r="X11" t="s">
         <v>324</v>
       </c>
       <c r="Y11" t="s">
         <v>325</v>
       </c>
       <c r="AA11" t="s">
         <v>326</v>
       </c>
       <c r="AB11" t="s">
         <v>327</v>
       </c>
       <c r="AD11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AE11" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG11" t="s">
         <v>76</v>
       </c>
       <c r="AH11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI11" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ11" t="s">
         <v>328</v>
       </c>
+      <c r="AN11" t="s">
+        <v>306</v>
+      </c>
       <c r="AO11" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="AP11" t="s">
         <v>206</v>
       </c>
-      <c r="AQ11">
+      <c r="AP11">
         <v>24</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>207</v>
+      </c>
       <c r="AR11" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS11" t="s">
         <v>208</v>
       </c>
-      <c r="AU11" t="s">
+      <c r="AT11" t="s">
         <v>209</v>
       </c>
+      <c r="AV11" t="s">
+        <v>210</v>
+      </c>
       <c r="AW11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY11" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ11" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>329</v>
       </c>
       <c r="C12" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E12" t="s">
         <v>103</v>
       </c>
       <c r="G12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H12" t="s">
         <v>331</v>
       </c>
       <c r="I12" t="s">
         <v>332</v>
       </c>
       <c r="J12" t="s">
         <v>333</v>
       </c>
       <c r="M12" t="s">
         <v>198</v>
       </c>
       <c r="O12" t="s">
         <v>334</v>
       </c>
       <c r="X12" t="s">
         <v>335</v>
       </c>
       <c r="Y12" t="s">
         <v>336</v>
       </c>
       <c r="AA12" t="s">
         <v>337</v>
       </c>
       <c r="AB12" t="s">
         <v>338</v>
       </c>
       <c r="AD12" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE12" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG12" t="s">
         <v>76</v>
       </c>
       <c r="AH12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI12" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ12" t="s">
         <v>339</v>
       </c>
+      <c r="AN12" t="s">
+        <v>340</v>
+      </c>
       <c r="AO12" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="AP12" t="s">
         <v>206</v>
       </c>
-      <c r="AQ12">
+      <c r="AP12">
         <v>59</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>207</v>
+      </c>
       <c r="AR12" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS12" t="s">
         <v>208</v>
       </c>
-      <c r="AU12" t="s">
+      <c r="AT12" t="s">
         <v>209</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>341</v>
       </c>
       <c r="C13" t="s">
         <v>109</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E13" t="s">
         <v>103</v>
       </c>
       <c r="G13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H13" t="s">
         <v>343</v>
       </c>
       <c r="I13" t="s">
         <v>344</v>
       </c>
       <c r="J13" t="s">
         <v>345</v>
       </c>
       <c r="M13" t="s">
         <v>346</v>
       </c>
       <c r="O13" t="s">
         <v>347</v>
       </c>
       <c r="Q13" t="s">
         <v>348</v>
       </c>
       <c r="X13" t="s">
         <v>349</v>
       </c>
       <c r="Y13" t="s">
         <v>350</v>
       </c>
       <c r="Z13" t="s">
         <v>351</v>
       </c>
       <c r="AA13" t="s">
         <v>352</v>
       </c>
       <c r="AD13" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE13" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG13" t="s">
         <v>76</v>
       </c>
       <c r="AH13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ13" t="s">
         <v>353</v>
       </c>
+      <c r="AN13" t="s">
+        <v>354</v>
+      </c>
       <c r="AO13" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="AP13" t="s">
         <v>206</v>
       </c>
-      <c r="AQ13">
+      <c r="AP13">
         <v>27</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>207</v>
+      </c>
       <c r="AR13" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS13" t="s">
         <v>208</v>
       </c>
-      <c r="AU13" t="s">
-        <v>225</v>
+      <c r="AT13" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>355</v>
       </c>
       <c r="AW13" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AX13" t="s">
-        <v>356</v>
+        <v>212</v>
       </c>
       <c r="AY13" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ13" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>357</v>
       </c>
       <c r="C14" t="s">
         <v>358</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E14" t="s">
         <v>103</v>
       </c>
       <c r="F14" t="s">
         <v>193</v>
       </c>
       <c r="G14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H14" t="s">
         <v>360</v>
       </c>
       <c r="I14" t="s">
         <v>361</v>
       </c>
       <c r="J14" t="s">
         <v>362</v>
       </c>
       <c r="M14" t="s">
         <v>363</v>
       </c>
       <c r="O14" t="s">
         <v>364</v>
       </c>
       <c r="X14" t="s">
         <v>365</v>
       </c>
       <c r="Y14" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="Z14" t="s">
         <v>366</v>
       </c>
       <c r="AA14" t="s">
         <v>367</v>
       </c>
       <c r="AD14" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="AE14" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG14" t="s">
         <v>76</v>
       </c>
       <c r="AH14" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI14" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ14" t="s">
         <v>368</v>
       </c>
+      <c r="AN14" t="s">
+        <v>306</v>
+      </c>
       <c r="AO14" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="AP14" t="s">
         <v>206</v>
       </c>
-      <c r="AQ14">
+      <c r="AP14">
         <v>72</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>207</v>
+      </c>
       <c r="AR14" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS14" t="s">
         <v>208</v>
       </c>
-      <c r="AU14" t="s">
+      <c r="AT14" t="s">
         <v>209</v>
       </c>
+      <c r="AV14" t="s">
+        <v>210</v>
+      </c>
       <c r="AW14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY14" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ14" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>369</v>
       </c>
       <c r="C15" t="s">
         <v>370</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E15" t="s">
         <v>103</v>
       </c>
       <c r="F15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H15" t="s">
         <v>372</v>
       </c>
       <c r="I15" t="s">
         <v>373</v>
       </c>
       <c r="J15" t="s">
         <v>374</v>
       </c>
       <c r="M15" t="s">
         <v>375</v>
       </c>
       <c r="O15" t="s">
         <v>375</v>
       </c>
       <c r="Q15" t="s">
         <v>375</v>
       </c>
       <c r="S15" t="s">
         <v>376</v>
       </c>
       <c r="X15" t="s">
         <v>377</v>
       </c>
       <c r="Y15" t="s">
         <v>378</v>
       </c>
       <c r="AB15" t="s">
         <v>379</v>
       </c>
       <c r="AC15" t="s">
         <v>379</v>
       </c>
       <c r="AD15" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE15" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG15" t="s">
         <v>76</v>
       </c>
       <c r="AH15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI15" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ15" t="s">
         <v>380</v>
       </c>
+      <c r="AN15" t="s">
+        <v>252</v>
+      </c>
       <c r="AO15" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="AP15" t="s">
         <v>206</v>
       </c>
-      <c r="AQ15">
+      <c r="AP15">
         <v>37</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>207</v>
+      </c>
       <c r="AR15" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS15" t="s">
         <v>208</v>
       </c>
-      <c r="AU15" t="s">
-        <v>225</v>
+      <c r="AT15" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>210</v>
       </c>
       <c r="AW15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY15" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ15" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>381</v>
       </c>
       <c r="C16" t="s">
         <v>382</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E16" t="s">
         <v>384</v>
       </c>
       <c r="F16" t="s">
         <v>193</v>
       </c>
       <c r="G16" t="s">
         <v>385</v>
       </c>
       <c r="H16" t="s">
@@ -4824,526 +4836,529 @@
       <c r="O16" t="s">
         <v>347</v>
       </c>
       <c r="Q16" t="s">
         <v>389</v>
       </c>
       <c r="S16" t="s">
         <v>346</v>
       </c>
       <c r="U16" t="s">
         <v>390</v>
       </c>
       <c r="X16" t="s">
         <v>391</v>
       </c>
       <c r="Y16" t="s">
         <v>392</v>
       </c>
       <c r="Z16" t="s">
         <v>393</v>
       </c>
       <c r="AA16" t="s">
         <v>394</v>
       </c>
       <c r="AD16" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE16" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG16" t="s">
         <v>76</v>
       </c>
       <c r="AH16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI16" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ16" t="s">
         <v>395</v>
       </c>
+      <c r="AN16" t="s">
+        <v>396</v>
+      </c>
       <c r="AO16" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="AP16" t="s">
         <v>206</v>
       </c>
-      <c r="AQ16">
+      <c r="AP16">
         <v>345</v>
       </c>
-      <c r="AS16" t="s">
+      <c r="AR16" t="s">
         <v>397</v>
       </c>
-      <c r="AU16" t="s">
-        <v>225</v>
+      <c r="AT16" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>210</v>
       </c>
       <c r="AW16" t="s">
-        <v>210</v>
+        <v>356</v>
       </c>
       <c r="AX16" t="s">
-        <v>356</v>
+        <v>212</v>
       </c>
       <c r="AY16" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ16" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>398</v>
       </c>
       <c r="C17" t="s">
         <v>399</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E17" t="s">
         <v>384</v>
       </c>
       <c r="G17" t="s">
         <v>385</v>
       </c>
       <c r="H17" t="s">
         <v>401</v>
       </c>
       <c r="I17" t="s">
         <v>402</v>
       </c>
       <c r="J17" t="s">
         <v>403</v>
       </c>
       <c r="M17" t="s">
         <v>346</v>
       </c>
       <c r="O17" t="s">
         <v>347</v>
       </c>
       <c r="X17" t="s">
         <v>404</v>
       </c>
       <c r="Y17" t="s">
         <v>405</v>
       </c>
       <c r="Z17" t="s">
         <v>406</v>
       </c>
       <c r="AA17" t="s">
         <v>366</v>
       </c>
       <c r="AD17" t="s">
-        <v>274</v>
+        <v>204</v>
       </c>
       <c r="AE17" t="s">
-        <v>204</v>
+        <v>74</v>
       </c>
       <c r="AF17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG17" t="s">
         <v>76</v>
       </c>
       <c r="AH17" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI17" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ17" t="s">
         <v>407</v>
       </c>
-      <c r="AP17" t="s">
+      <c r="AO17" t="s">
         <v>206</v>
       </c>
-      <c r="AQ17">
+      <c r="AP17">
         <v>188</v>
       </c>
-      <c r="AS17" t="s">
+      <c r="AR17" t="s">
         <v>397</v>
       </c>
-      <c r="AU17" t="s">
-        <v>225</v>
+      <c r="AT17" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>210</v>
       </c>
       <c r="AW17" t="s">
-        <v>210</v>
+        <v>356</v>
       </c>
       <c r="AX17" t="s">
-        <v>356</v>
+        <v>212</v>
       </c>
       <c r="AY17" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ17" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>408</v>
       </c>
       <c r="C18" t="s">
         <v>409</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E18" t="s">
         <v>411</v>
       </c>
       <c r="F18" t="s">
         <v>412</v>
       </c>
       <c r="G18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H18" t="s">
         <v>413</v>
       </c>
       <c r="I18" t="s">
         <v>414</v>
       </c>
       <c r="X18" t="s">
         <v>415</v>
       </c>
       <c r="Y18" t="s">
         <v>416</v>
       </c>
       <c r="AB18" t="s">
         <v>417</v>
       </c>
       <c r="AC18" t="s">
         <v>417</v>
       </c>
       <c r="AD18" t="s">
-        <v>274</v>
+        <v>418</v>
       </c>
       <c r="AE18" t="s">
-        <v>274</v>
+        <v>419</v>
       </c>
       <c r="AF18" t="s">
-        <v>418</v>
+        <v>76</v>
       </c>
       <c r="AG18" t="s">
         <v>76</v>
       </c>
       <c r="AH18" t="s">
-        <v>76</v>
+        <v>420</v>
       </c>
       <c r="AI18" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      <c r="AP18" t="s">
+        <v>421</v>
+      </c>
+      <c r="AO18" t="s">
         <v>206</v>
       </c>
-      <c r="AQ18">
+      <c r="AP18">
         <v>20</v>
       </c>
-      <c r="AS18" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="AR18" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>422</v>
       </c>
       <c r="AW18" t="s">
-        <v>421</v>
+        <v>211</v>
       </c>
       <c r="AX18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY18" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ18" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C19" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E19" t="s">
         <v>411</v>
       </c>
       <c r="F19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H19" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I19" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M19" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="X19" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="Y19" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="Z19" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="AB19" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="AC19" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AD19" t="s">
-        <v>274</v>
+        <v>418</v>
       </c>
       <c r="AE19" t="s">
-        <v>274</v>
+        <v>419</v>
       </c>
       <c r="AF19" t="s">
-        <v>418</v>
+        <v>76</v>
       </c>
       <c r="AG19" t="s">
         <v>76</v>
       </c>
       <c r="AH19" t="s">
-        <v>76</v>
+        <v>420</v>
       </c>
       <c r="AI19" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      <c r="AP19" t="s">
+        <v>434</v>
+      </c>
+      <c r="AO19" t="s">
         <v>206</v>
       </c>
-      <c r="AQ19">
+      <c r="AP19">
         <v>44</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>207</v>
+      </c>
       <c r="AR19" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS19" t="s">
         <v>208</v>
       </c>
-      <c r="AU19" t="s">
+      <c r="AT19" t="s">
         <v>288</v>
       </c>
+      <c r="AV19" t="s">
+        <v>435</v>
+      </c>
       <c r="AW19" t="s">
-        <v>434</v>
+        <v>211</v>
       </c>
       <c r="AX19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY19" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ19" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C20" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F20" t="s">
         <v>193</v>
       </c>
       <c r="G20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H20" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="I20" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="J20" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M20" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="X20" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="Y20" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="Z20" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="AA20" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="AD20" t="s">
-        <v>274</v>
+        <v>418</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>76</v>
       </c>
       <c r="AG20" t="s">
         <v>76</v>
       </c>
       <c r="AH20" t="s">
         <v>76</v>
       </c>
-      <c r="AI20" t="s">
-[...2 lines deleted...]
-      <c r="AQ20">
+      <c r="AP20">
         <v>500</v>
       </c>
+      <c r="AV20" t="s">
+        <v>210</v>
+      </c>
       <c r="AW20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX20" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AY20" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="AZ20" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C21" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E21" t="s">
         <v>103</v>
       </c>
       <c r="F21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H21" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I21" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J21" t="s">
         <v>312</v>
       </c>
       <c r="M21" t="s">
         <v>299</v>
       </c>
       <c r="O21" t="s">
         <v>300</v>
       </c>
       <c r="X21" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="Y21" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AB21" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="AC21" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="AD21" t="s">
-        <v>453</v>
+        <v>224</v>
       </c>
       <c r="AE21" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="AF21" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG21" t="s">
         <v>76</v>
       </c>
       <c r="AH21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI21" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ21" t="s">
         <v>454</v>
       </c>
-      <c r="AP21" t="s">
+      <c r="AO21" t="s">
         <v>206</v>
       </c>
-      <c r="AQ21">
+      <c r="AP21">
         <v>57</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>207</v>
+      </c>
       <c r="AR21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AS21" t="s">
         <v>208</v>
       </c>
-      <c r="AU21" t="s">
+      <c r="AT21" t="s">
         <v>209</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -5618,51 +5633,51 @@
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>456</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>457</v>
@@ -5680,89 +5695,103 @@
         <v>461</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>462</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>492</v>
       </c>
       <c r="C2" t="s">
         <v>493</v>
       </c>
       <c r="H2" t="s">
         <v>494</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>495</v>
+      </c>
       <c r="J2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>492</v>
       </c>
       <c r="C3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H3" t="s">
-        <v>496</v>
+        <v>497</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>498</v>
       </c>
       <c r="J3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>492</v>
       </c>
       <c r="C4" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="H4" t="s">
-        <v>498</v>
+        <v>500</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>501</v>
       </c>
       <c r="J4" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>