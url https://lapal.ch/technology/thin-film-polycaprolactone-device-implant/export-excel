--- v0 (2026-04-25)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -600,50 +600,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1539,217 +1542,217 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2364,261 +2367,265 @@
       <c r="E1" s="2" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>180</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>181</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>185</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D3" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2643,116 +2650,116 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>