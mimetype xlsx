--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Thin Film Polycaprolactone Device Implant</t>
   </si>
   <si>
     <t>Thin Film Polycaprolactone Devices (TFPDs) are novel, biodegradable platforms designed for subcutaneous or ocular administration, capable of sustained release of both small and large molecules. By manipulating the polycaprolactone (PCL) polymer's degradation profile, fabrication parameters, and characterization. TFPDs can be tailored to achieve desired pharmacokinetic profiles for a wide range of APIs. This technology has the potential to deliver a linear release rate for up to three months.</t>
   </si>
   <si>
     <t>•	Biodegradable material
 •	Suitable for subcutaneous and ocular administration
 •	Customizable release rate, duration, and storage stability
 •	Minimal invasive application (no sutures or anesthesia required)</t>
   </si>
   <si>
     <t>Subcutaneous, Intra-vitreal</t>
   </si>
   <si>
     <t>Polymer-based particles</t>
   </si>
@@ -452,75 +458,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -566,54 +572,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -683,57 +701,63 @@
   <si>
     <t>TFPD fabrication process</t>
   </si>
   <si>
     <t>Schlesinger, E., Ciaccio, N., &amp; Desai, T. A. (2015). Polycaprolactone thin-film drug delivery systems: Empirical and predictive models for device design. Materials science &amp; engineering. C, Materials.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/p3Qw1ycTKOr4kTg9Kbk8QPpz5LkG8I5StxjGCm7h.png</t>
   </si>
   <si>
     <t>Thin Layer Polycaprolactone Device loaded with Tenofovir</t>
   </si>
   <si>
     <t>Research Triangle Institute (RTI). (2020, November 25). TIP Program Fact Sheet [Fact sheet]. Retrieved from   https://www.rti.org/sites/default/files/2020_11_25_tip_program_fact_sheet_final3.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/RQha5wd3Rt4PTm5JegnMPvNQCop6qv4jHcRqJckg.png</t>
   </si>
   <si>
     <t>Cross Sectional view of the TFPD with Tenofovir alafenamide and its release from the polymer membrane</t>
   </si>
   <si>
     <t>Research Triangle Institute (RTI). (2020, November 25). TIP Program Fact Sheet [Fact sheet]. Retrieved from https://www.rti.org/sites/default/files/2020_11_25_tip_program_fact_sheet_final3.pdf</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schlesinger, E., Ciaccio, N., &amp;amp; Desai, T. A. (2015). Polycaprolactone thin-film drug delivery systems: Empirical and predictive models for device design.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Materials science &amp;amp; engineering. C, Materials for biological applications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;57&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 232–239. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.msec.2015.07.027" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.msec.2015.07.027&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;To define empirical models and parameters based on theoretical equations to describe drug release profiles from two&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/chemical-engineering/polycaprolactone" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;polycaprolactone&lt;/a&gt;&amp;nbsp;thin-film&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/pharmacology-toxicology-and-pharmaceutical-science/drug-delivery-system" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;drug delivery systems&lt;/a&gt;. Additionally, to develop a predictive model for empirical parameters based on drugs'&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/engineering/physicochemical-property" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;physicochemical properties&lt;/a&gt;. Release profiles from a selection of drugs representing the standard pharmaceutical space in both&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/pharmacology-toxicology-and-pharmaceutical-science/polycaprolactone" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;polycaprolactone&lt;/a&gt;&amp;nbsp;matrix and reservoir systems were determined experimentally. The proposed models were used to calculate empirical parameters describing drug diffusion and release. Observed correlations between empirical parameters and drug properties were used to develop equations to predict parameters based on drug properties. Predictive and empirical models were evaluated in the design of three prototype devices: a&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/pharmacology-toxicology-and-pharmaceutical-science/levonorgestrel" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;levonorgestrel&lt;/a&gt;&amp;nbsp;matrix system for on-demand locally administered contraception, a timolol-maleate reservoir system for glaucoma treatment, and a primaquine-bisphosphate reservoir system for malaria prophylaxis. Proposed empirical equations accurately fit experimental data. Experimentally derived empirical parameters show significant correlations with&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/chemistry/logp" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;LogP&lt;/a&gt;,&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/engineering/molecular-weight" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;molecular weight&lt;/a&gt;, and solubility. Empirical models based on predicted parameters accurately predict experimental release data for three prototype systems, demonstrating the accuracy and utility of these models.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;Schlesinger, E. (n.d.). &lt;em&gt;The Thin Film Polycaprolactone Device: A platform technology for biodegradable and tunable long-acting drug delivery implants&lt;/em&gt;. eScholarship, University of California. &lt;a href="https://escholarship.org/uc/item/3sp069kt#article_main" rel="noopener noreferrer" target="_blank"&gt;https://escholarship.org/uc/item/3sp069kt#article_main&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The Thin-Film Polycaprolactone Device (TFPD) is a versatile, tunable, and biodegradable implant platform technology. It uses porous and nonporous thin-film polycaprolactone (PCL) membranes for controlled or sustained release of an API. This versatile platform applies to both ocular and subcutaneous implants. The dissertation focuses on tuning PCL degradation, fabricating PCL thin-film membranes, and designing and tuning devices for specific indications. The concepts are applied to three long-acting implant systems.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nyitray, C. E., Chang, R., Faleo, G., Lance, K. D., Bernards, D. A., Tang, Q., &amp;amp; Desai, T. A. (2015). Polycaprolactone Thin-Film Micro- and Nanoporous Cell-Encapsulation Devices.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;ACS nano&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), 5675–5682. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acsnano.5b00679" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acsnano.5b00679&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Cell-encapsulating devices are crucial for improving transplant success rates by advancing tissue types. To achieve this, encapsulated cells must remain viable, respond to external stimuli, and be protected from immune responses. A micro- and nanoporous thin-film cell encapsulation device from polycaprolactone (PCL) has been developed. The device allows long-term bioluminescent transfer imaging, monitoring cell viability, and device tracking. The membrane's ability to tune allows selective protection from immune cell invasion and cytokine-mediated cell death while maintaining cell function. The technology has been demonstrated in mouse models for up to 90 days, showing promise for cell encapsulation success and future immune-isolation therapies.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Lykins, W. R., Bernards, D. A., Schlesinger, E. B., Wisniewski, K., &amp;amp; Desai, T. A. (2022). Tuning polycaprolactone degradation for long acting implantables.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Polymer&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;262&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 125473.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Polycaprolactone (PCL) is a bioresorbable polyester used in biomedical applications since the 1970s. It undergoes bulk degradation, making it ideal for drug delivery. However, the time to degradation of PCLs can be multiple years. The time to degradation is directly related to its initial molecular weight, but low molecular weight PCLs are unsuitable for implantation. A new approach involves blending low and high molecular weight polymers. The degradation rate and permeability of PCL films are insensitive to their composition, and weight-average molecular weight predicts time to fragmentation. Compositions with up to 50% low molecular weight polymer can retain high molecular weight properties, reducing time to degradation by about two-fold without sacrificing mechanical integrity. &lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>TIP program brochure by RTI International</t>
   </si>
@@ -1187,113 +1211,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ZSgRJADrcqP2ZvpJ6R6zEF1NvC1tbbQLshGSCgGh.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LWhitbGGV7hdKsl0TXSsv8fPLlhufanDzrL5E3df.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/9NQwxOG2seHWqZ2sU3zbXEOcTwSKiRNP4hdsqfQp.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WUIoGNEzArUvmY0JBIYCX5YZM0UQbnVYEcdC9XFw.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/p3Qw1ycTKOr4kTg9Kbk8QPpz5LkG8I5StxjGCm7h.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RQha5wd3Rt4PTm5JegnMPvNQCop6qv4jHcRqJckg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/gvjscxDVXK7m_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/585/gvjscxDVXK7m_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1382,533 +1408,538 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="V2" t="s">
         <v>64</v>
       </c>
       <c r="W2" t="s">
         <v>65</v>
       </c>
-      <c r="AA2" t="s">
-[...2 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="X2" t="s">
         <v>66</v>
       </c>
+      <c r="Y2" t="s">
+        <v>67</v>
+      </c>
       <c r="AC2" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>68</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>77</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="F2" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="C3" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C5" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" t="s">
         <v>90</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1918,182 +1949,182 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2140,254 +2171,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>120</v>
+        <v>172</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2400,410 +2447,445 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="C3" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D3" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C5" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D5" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C7" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D7" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>172</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>214</v>
+      </c>
+      <c r="H2" t="s">
+        <v>215</v>
+      </c>
+      <c r="J2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>217</v>
+      </c>
+      <c r="H3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J3" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>219</v>
+      </c>
+      <c r="H4" t="s">
+        <v>220</v>
+      </c>
+      <c r="J4" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>221</v>
+      </c>
+      <c r="H5" t="s">
+        <v>222</v>
+      </c>
+      <c r="J5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C6" t="s">
+        <v>224</v>
+      </c>
+      <c r="H6" t="s">
+        <v>225</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="J6" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>