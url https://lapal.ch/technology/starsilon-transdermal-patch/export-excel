--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -264,51 +264,51 @@
   </si>
   <si>
     <t>•	Mixing Apparatus
 •	Laminating Machine
 •	Drying oven
 •	Die-Cutting Machine
 •	Solvent Evaporation System</t>
   </si>
   <si>
     <t>ISO Class 7 or 8 with HEPA filters. Manufacturing process includes: 
 •	Hot melt extrusion process
 •	Pretreatment Composition
 •	Blend Preparation
 •	Coating</t>
   </si>
   <si>
     <t>•	HPLC
 •	Gas Chromatographly (GC)
 •	Differential Scanning Calorimetry (DSC)
 •	Fourier-Transform Infrared Spectroscopy (FTIR)
 •	UV-Visible Spectroscopy
 •	Scanning Electron Microscopy
 •	Tensile Testing Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">, </t>
+    <t>hematologic cancers</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Every 5 days</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-08-07 09:29:48</t>
   </si>
   <si>
     <t>2024-08-21 12:24:38</t>
   </si>
@@ -747,50 +747,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -835,50 +838,53 @@
     <t>Poster Presentation of Safety and efficacy studies of STAR-LLD (lenalidomide Transdermal Patch)</t>
   </si>
   <si>
     <t>IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>resources/YbFBv2UOEQ8d_IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>News related to STARSILON skin patch administration in Multiple myeloma</t>
   </si>
   <si>
     <t>https://healthtree.org/myeloma/community/articles/a-skin-patch-administration-of-lenalidomide-in-multiple-myeloma-</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Starton Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.startontx.com</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Starton Therapeutics, a clinical-stage biotechnology enterprise established in 2017, is dedicated to advancing cancer treatment paradigms. The company's core focus is the development of innovative continuous delivery systems to augment existing cancer therapies. This technological approach aims to provide uninterrupted therapeutic exposure for patients with cancer.</t>
   </si>
   <si>
     <t>Haisco Pharmaceuticals, Inc.</t>
   </si>
   <si>
     <t>https://en.haisco.com</t>
   </si>
   <si>
     <t>Healthwell Acquisition Corp.</t>
   </si>
   <si>
     <t>https://healthwellspac.com/</t>
   </si>
@@ -1633,195 +1639,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>124</v>
+        <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="F2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2665,233 +2671,237 @@
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>223</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>224</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>228</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D5" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2914,74 +2924,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>141</v>
       </c>
       <c r="C3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>