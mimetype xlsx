--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>STARSILON Transdermal Patch</t>
   </si>
   <si>
     <t>The STARSILON long-acting transdermal patch is a self-administered dosage form that disperses the drug locally in a controlled fashion. This transdermal patch has the potential to modulate pharmacokinetic parameters, including reduced area under the curve (AUC), peak concentration (Cmax), and overall drug exposure. This approach presents opportunities for enhanced therapeutic efficacy and tolerability, as well as the exploration of novel indications or superior outcomes within established treatment areas.</t>
   </si>
   <si>
     <t>•	Self-administered transdermal formulation and injectable options that provide controlled drug release for at least five days
 •	Potential to have a lower incidence of dose-limiting side effects
 •	Elimination of subtherapeutic drug levels due to short half-life APIs</t>
   </si>
   <si>
     <t>Subcutaneous, Transdermal</t>
   </si>
   <si>
     <t>Polymer-based particles, Transdermal patch</t>
   </si>
   <si>
@@ -516,75 +522,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -711,54 +717,66 @@
 5. Documented measurable disease following first line therapy defined as:
    * Serum monoclonal protein ≥1.0 g/dL by protein electrophoresis.
    * ≥200 mg/24 hours of monoclonal protein in the urine on 24-hour electrophoresis.
    * Serum free light chain (SFLC) ≥10 mg/dL AND abnormal serum kappa to lambda free light chain (FLC) ratio.
 6. Intended to be treated in 2nd line or greater with lenalidomide, dexamethasone, and a PI.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Non-Implantable Device, Transdermal Patch</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -808,50 +826,53 @@
     <t>U.S. Patent Application Publication No. 20220395468A1. (2022). Retrieved from https://patentimages.storage.googleapis.com/0c/6d/f6/cf9c3b913cc3e5/US20220395468A1.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/SoggfTGbMWdyy9rB7Y7LUaDLmsIIhEn7brgairsP.png</t>
   </si>
   <si>
     <t>Plasma time curve of Transdermal Drug Delivery System Vs Intravenous</t>
   </si>
   <si>
     <t>Starton Therapeutics. (n.d.). Pipeline. Retrieved August 8, 2024, from https://www.startontx.com/pipeline/</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/yCeZswn9ZMSfUDSN6NaZxyVyF102NPB0PQsvJi6K.png</t>
   </si>
   <si>
     <t>Starsilon Trandermal Patch</t>
   </si>
   <si>
     <t>Starton Therapeutics - Precision Blood Cancer Conference September 2021 (March 2015), YouTube. https://www.youtube.com/watch?v=CWzjnNOt934</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/lAYw85ggvno5tEzDcBGdvN8XMWuSZgGHNUdgfhGz.png</t>
   </si>
   <si>
     <t>Subcutaneous Pump</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Poster Presentation of Safety and efficacy studies of STAR-LLD (lenalidomide Transdermal Patch)</t>
   </si>
   <si>
     <t>IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>resources/YbFBv2UOEQ8d_IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>News related to STARSILON skin patch administration in Multiple myeloma</t>
   </si>
   <si>
     <t>https://healthtree.org/myeloma/community/articles/a-skin-patch-administration-of-lenalidomide-in-multiple-myeloma-</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
@@ -1281,113 +1302,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06087653" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/23YHUpeqEdVIZCJfnQSctUPiy6rDee64dWq5QcvR.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SoggfTGbMWdyy9rB7Y7LUaDLmsIIhEn7brgairsP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yCeZswn9ZMSfUDSN6NaZxyVyF102NPB0PQsvJi6K.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/lAYw85ggvno5tEzDcBGdvN8XMWuSZgGHNUdgfhGz.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/YbFBv2UOEQ8d_IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthtree.org/myeloma/community/articles/a-skin-patch-administration-of-lenalidomide-in-multiple-myeloma-" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/569/YbFBv2UOEQ8d_IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthtree.org/myeloma/community/articles/a-skin-patch-administration-of-lenalidomide-in-multiple-myeloma-" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1476,572 +1499,577 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>55</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
       </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="AJ2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK2" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>74</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="F2" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C3" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" t="s">
         <v>98</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2051,258 +2079,258 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I3" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H5" s="4"/>
       <c r="I5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -2349,349 +2377,365 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="I2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="X2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="Y2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="Z2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AA2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AD2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AJ2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AP2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ2">
         <v>6</v>
       </c>
       <c r="AS2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AU2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>215</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2704,339 +2748,365 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D3" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C4" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D4" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>215</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>249</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>251</v>
+      </c>
+      <c r="H2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="J2" t="s">
+        <v>204</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C3" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>254</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="J3" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>