--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -570,53 +570,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -631,131 +628,134 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>STAR LLD MM 023</t>
   </si>
   <si>
     <t>NCT06087653</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06087653</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Starton Therapeutics, Inc</t>
   </si>
   <si>
     <t>Primary Objective
 • Assess the safety and tolerability of low-dose lenalidomide administered by continuous subcutaneous (SC) infusion (STAR-LLD) in combination with dexamethasone and a proteasome inhibitor (PI).
 Secondary Objectives
 * To assess the immunologic activity of natural killer (NK) cells and T cells for innate and humoral immunity.
 * To establish the pharmacokinetic (PK) profile of STAR-LLD at a defined infusion rate targeting steady-state blood concentrations.
 * To determine pharmacodynamic (PD) changes with STAR-LLD in a panel of biomarkers associated with clinical response to lenalidomide.
 * Evaluate changes in efficacy indicators including objective response rate (ORR), progression-free survival (PFS), and duration of response (DOR).</t>
   </si>
   <si>
     <t>Safety, Efficacy, and Pharmacokinetics of Continuous Subcutaneous Lenalidomide in Multiple Myeloma (MM)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Lenalidomide + Dexamethasone + Bortezomib</t>
   </si>
   <si>
     <t>2023-10-02</t>
   </si>
   <si>
     <t>2023-10-11</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2024-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female ≥18 years at the time of informed consent.
 2. Autologous stem cell transplant (ASCT) ineligible.
 3. SARS -CoV2 virus (COVID)-19 negative.
 4. A prior diagnosis of MM as defined by International Myeloma Working Group (IMWG) criteria (Appendix 7).
 5. Documented measurable disease following first line therapy defined as:
    * Serum monoclonal protein ≥1.0 g/dL by protein electrophoresis.
    * ≥200 mg/24 hours of monoclonal protein in the urine on 24-hour electrophoresis.
    * Serum free light chain (SFLC) ≥10 mg/dL AND abnormal serum kappa to lambda free light chain (FLC) ratio.
 6. Intended to be treated in 2nd line or greater with lenalidomide, dexamethasone, and a PI.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Non-Implantable Device, Transdermal Patch</t>
+  </si>
+  <si>
+    <t>Oncology</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1484,69 +1484,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1609,63 +1609,63 @@
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AK2" t="s">
         <v>55</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>74</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
@@ -2461,108 +2461,108 @@
       <c r="V1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>189</v>
       </c>
       <c r="C2" t="s">
         <v>190</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E2" t="s">
@@ -2577,93 +2577,93 @@
       <c r="H2" t="s">
         <v>195</v>
       </c>
       <c r="I2" t="s">
         <v>196</v>
       </c>
       <c r="J2" t="s">
         <v>197</v>
       </c>
       <c r="M2" t="s">
         <v>198</v>
       </c>
       <c r="X2" t="s">
         <v>199</v>
       </c>
       <c r="Y2" t="s">
         <v>200</v>
       </c>
       <c r="Z2" t="s">
         <v>201</v>
       </c>
       <c r="AA2" t="s">
         <v>202</v>
       </c>
       <c r="AD2" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>203</v>
       </c>
       <c r="AI2" t="s">
         <v>204</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AO2" t="s">
         <v>205</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>6</v>
+      </c>
+      <c r="AR2" t="s">
         <v>206</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>207</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>208</v>
       </c>
       <c r="AW2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX2" t="s">
         <v>209</v>
       </c>
-      <c r="AX2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3000,68 +3000,68 @@
       </c>
       <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>250</v>
       </c>
       <c r="C2" t="s">
         <v>251</v>
       </c>
       <c r="H2" t="s">
         <v>252</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>253</v>
       </c>
       <c r="J2" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>143</v>
       </c>
       <c r="C3" t="s">
         <v>254</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>255</v>
       </c>
       <c r="J3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>