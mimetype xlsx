--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -479,53 +479,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -542,50 +539,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -642,50 +642,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CFBuAAIu6w1LIqKTkgghzqau7TisrnW0R7RL88g3.png</t>
   </si>
   <si>
     <t>Schematic Overview of the nanoprecipitation and spray drying process</t>
   </si>
   <si>
     <t>Royal Society of Chemistry</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hobson JJ , Savage AC , Dwyer AB , Unsworth C , Massam J , Arshad U , Pertinez H , Box H , Tatham L , Rajoli RKR , Neary M , Sharp J , Valentijn A , David C , Curley P , Liptrott NJ , McDonald TO , Owen A , Rannard SP . &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/33885522/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Scalable nanoprecipitation of niclosamide and in vivo demonstration of long-acting delivery after intramuscular injection&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Nanoscale. 2021 Apr 7;13(13):6410-6416. doi: 10.1039/d1nr00309g. Epub 2021 Mar 25. PMID: 33885522.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The control of COVID-19 across the world requires the formation of a range of interventions including vaccines to elicit an immune response and immunomodulatory or antiviral therapeutics. Here, we demonstrate the nanoparticle formulation of a highly insoluble drug compound, niclosamide, with known anti SARS-CoV-2 activity as a cheap and scalable long-acting injectable antiviral candidate.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/33885522/</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Centre for Excellence of Long-acting Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.liverpool.ac.uk/centre-of-excellence-for-long-acting-therapeutics/</t>
   </si>
@@ -1091,51 +1094,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CFBuAAIu6w1LIqKTkgghzqau7TisrnW0R7RL88g3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33885522/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1273,69 +1276,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1383,270 +1386,270 @@
       </c>
       <c r="AD2" t="s">
         <v>67</v>
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>75</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>75</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
       <c r="AR2" t="s">
         <v>76</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
@@ -2063,108 +2066,108 @@
       <c r="V1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2396,51 +2399,51 @@
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
@@ -2458,55 +2461,61 @@
         <v>173</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>198</v>
       </c>
       <c r="C2" t="s">
         <v>199</v>
       </c>
       <c r="H2" t="s">
         <v>200</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>201</v>
+      </c>
       <c r="J2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>