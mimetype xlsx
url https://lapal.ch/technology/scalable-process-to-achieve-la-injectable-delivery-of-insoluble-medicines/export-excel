--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -575,50 +575,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -632,51 +635,54 @@
   <si>
     <t>Royal Society of Chemistry</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hobson JJ , Savage AC , Dwyer AB , Unsworth C , Massam J , Arshad U , Pertinez H , Box H , Tatham L , Rajoli RKR , Neary M , Sharp J , Valentijn A , David C , Curley P , Liptrott NJ , McDonald TO , Owen A , Rannard SP . &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/33885522/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Scalable nanoprecipitation of niclosamide and in vivo demonstration of long-acting delivery after intramuscular injection&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Nanoscale. 2021 Apr 7;13(13):6410-6416. doi: 10.1039/d1nr00309g. Epub 2021 Mar 25. PMID: 33885522.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The control of COVID-19 across the world requires the formation of a range of interventions including vaccines to elicit an immune response and immunomodulatory or antiviral therapeutics. Here, we demonstrate the nanoparticle formulation of a highly insoluble drug compound, niclosamide, with known anti SARS-CoV-2 activity as a cheap and scalable long-acting injectable antiviral candidate.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Centre of Excellence for Long-acting Therapeutics - University of Liverpool</t>
+    <t>Centre for Excellence of Long-acting Therapeutics</t>
+  </si>
+  <si>
+    <t>originator</t>
   </si>
   <si>
     <t>https://www.liverpool.ac.uk/centre-of-excellence-for-long-acting-therapeutics/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>The team is a multidisciplinary collaboration of materials chemists and pharmacologists. Their research focuses on developing and delivering new LA technologies and candidate LA therapeutics for a range of diseases.  Also, the team is driving the conversation around LA opportunities to encourage uptake and build awareness</t>
   </si>
   <si>
     <t>None</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1386,213 +1392,230 @@
       <c r="AR2" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>197</v>
+        <v>198</v>
+      </c>
+      <c r="C2" t="s">
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E2" t="s">
+        <v>201</v>
+      </c>
+      <c r="F2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C3" t="s">
         <v>199</v>
       </c>
-      <c r="F2" t="s">
+      <c r="D3" t="s">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
@@ -2152,191 +2175,195 @@
       <c r="E1" s="2" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>179</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>180</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>184</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2356,57 +2383,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">