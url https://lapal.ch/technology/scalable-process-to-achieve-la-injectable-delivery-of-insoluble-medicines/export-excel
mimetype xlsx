--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Scalable process to achieve LA injectable delivery of insoluble medicines</t>
   </si>
   <si>
     <t>Nanoprecipitation technology to form redispersible solid drug nanoparticles (SDN) formulations that may be stored as solids, reconstituted with water and utilised as long-acting injectables to provide extended drug exposure, of otherwise highly insoluble drugs.</t>
   </si>
   <si>
     <t>This technology broadens the use of a highly insoluble drug molecule and generates high injectable concentrations of particles in an aqueous medium and to achieve extended release of medicines. The drug has very low bioavailability but IM injection leads to prolonged plasma exposure</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Biodegradable, Non-removable, Room temperature storage, At least 1 year shelf life</t>
   </si>
@@ -425,75 +431,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -539,54 +545,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -614,57 +632,63 @@
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CFBuAAIu6w1LIqKTkgghzqau7TisrnW0R7RL88g3.png</t>
   </si>
   <si>
     <t>Schematic Overview of the nanoprecipitation and spray drying process</t>
   </si>
   <si>
     <t>Royal Society of Chemistry</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hobson JJ , Savage AC , Dwyer AB , Unsworth C , Massam J , Arshad U , Pertinez H , Box H , Tatham L , Rajoli RKR , Neary M , Sharp J , Valentijn A , David C , Curley P , Liptrott NJ , McDonald TO , Owen A , Rannard SP . &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/33885522/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Scalable nanoprecipitation of niclosamide and in vivo demonstration of long-acting delivery after intramuscular injection&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Nanoscale. 2021 Apr 7;13(13):6410-6416. doi: 10.1039/d1nr00309g. Epub 2021 Mar 25. PMID: 33885522.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The control of COVID-19 across the world requires the formation of a range of interventions including vaccines to elicit an immune response and immunomodulatory or antiviral therapeutics. Here, we demonstrate the nanoparticle formulation of a highly insoluble drug compound, niclosamide, with known anti SARS-CoV-2 activity as a cheap and scalable long-acting injectable antiviral candidate.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Centre for Excellence of Long-acting Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.liverpool.ac.uk/centre-of-excellence-for-long-acting-therapeutics/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
@@ -1075,105 +1099,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CFBuAAIu6w1LIqKTkgghzqau7TisrnW0R7RL88g3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1262,458 +1288,463 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>62</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>63</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="W2" t="s">
         <v>64</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="X2" t="s">
         <v>65</v>
       </c>
+      <c r="AC2" t="s">
+        <v>66</v>
+      </c>
       <c r="AD2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
         <v>67</v>
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
+      <c r="AI2" t="s">
+        <v>71</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AO2" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="AP2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="AQ2" t="s">
         <v>75</v>
       </c>
       <c r="AR2" t="s">
         <v>76</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="E2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="F2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D3" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
+        <v>92</v>
+      </c>
+      <c r="I2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1723,185 +1754,185 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1948,254 +1979,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>171</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2208,273 +2255,296 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>171</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>197</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>199</v>
+      </c>
+      <c r="H2" t="s">
+        <v>200</v>
+      </c>
+      <c r="J2" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>