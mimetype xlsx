--- v0 (2026-06-03)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -844,50 +844,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1735,206 +1738,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
@@ -3027,247 +3030,251 @@
       <c r="E1" s="2" t="s">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>256</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>257</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>258</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>259</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>260</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>261</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>262</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>263</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>264</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>265</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>266</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D3" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C5" t="s">
+        <v>279</v>
+      </c>
+      <c r="D5" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3291,71 +3298,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">