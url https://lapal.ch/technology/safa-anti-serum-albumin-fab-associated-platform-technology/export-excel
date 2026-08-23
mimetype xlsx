--- v1 (2026-07-13)
+++ v2 (2026-08-23)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>SAFA (anti-Serum Albumin Fab Associated) platform technology</t>
   </si>
   <si>
     <t>SAFA (anti-Serum Albumin Fab-Associated) is a novel technology that modifies antiserum albumin Fab fragments to create long-acting therapeutic proteins. This modified fab can be fused with antibody fragments and/or recombinant proteins. These fused constructs, termed SAFAbodies, exhibit high affinity binding to natural serum proteins. At the cellular level, these SAFAbodies bind to neonatal Fc Receptor (FcRn) to avoid degradation. This FcRn binding mechanism results in the prolonged action of the SAFA formulation i.e., prolonged half-life and targeted site of action.</t>
   </si>
   <si>
     <t>1) Prolonged Half-Life
 2) Targeted Site of Action
 3) No chemical conjugated with PEG or any other polymer
 4) Flexibility in choosing protein expression system 
 6) Less immunogenic side effects due to no/low Fc gamma receptor (FcgR) interaction.</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Fusion of a therapeutic protein with a human antibody engineered to bind albumin.</t>
@@ -583,75 +589,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -810,54 +816,66 @@
   <si>
     <t>Immune System Activator</t>
   </si>
   <si>
     <t>2022-03-18</t>
   </si>
   <si>
     <t>2023-08-24</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Body mass index (BMI) ≥18.0 and ≤32.0 kilograms (kg)/square meter (m\^2) and weight between 55 and 110 kg (both inclusive) at screening.
 * Fully vaccinated against COVID-19, as evidenced by presentation of a vaccine card. The last administration of the COVID-19 vaccination must be received a minimum of 30 days and maximum 6 month prior to dosing in this study.
 * Medically healthy with no clinically significant medical history, physical examination and neurological assessment, laboratory profiles, vital signs, or electrocardiograms (ECGs), as deemed by the principal investigator (PI) or designee.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -912,57 +930,63 @@
   <si>
     <t>SAFA CD-40L inhibitor (Phase 1 completed)</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/hNmvO57Bggp433LpVZq4cpW1cVeFESWdNI3UHe0L.png</t>
   </si>
   <si>
     <t>SAFA body conjugated with the serum albumin (protein binding)</t>
   </si>
   <si>
     <t>AprilBio. (n.d.). AprilBio. AprilBio. Retrieved November 28, 2024, from http://www.aprilbio.com/</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/qOhDiAkcPX5dNlq7Ej0WZREfWrnbLYhBQVcyYw1u.png</t>
   </si>
   <si>
     <t>SAFA Body</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/4kln0m0Z3YJYv212Qrr4y2E1J44OT9lWluoIjosx.png</t>
   </si>
   <si>
     <t>SAFA Body conjugated with therapeutic proteins</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kang, H. J., Kim, H. J., Jung, M. S., Han, J. K., &amp;amp; Cha, S. H. (2017). Optimal expression of a Fab-effector fusion protein in Escherichia coli by removing the cysteine residues responsible for an interchain disulfide bond of a Fab molecule.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Immunology Letters&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;184&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 34-42.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Development of novel bi-functional or even tri-functional Fab-effector fusion proteins would have a great potential in the biomedical sciences. However, the expression of Fab-effector fusion proteins in&amp;nbsp;&lt;em&gt;Escherichia coli&lt;/em&gt;&amp;nbsp;is problematic especially when a eukaryotic effector moiety is genetically linked to a Fab due to the lack of proper chaperone proteins and an inappropriate physicochemical environment intrinsic to the microbial hosts. We previously reported that a human Fab molecule, referred to as SL335, reactive to human serum albumin has a prolonged&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;&amp;nbsp;serum half-life in rats. We, herein, tested six discrete SL335-human growth hormone (hGH) fusion constructs as a model system to define an optimal Fab-effector fusion format for&amp;nbsp;&lt;em&gt;E. coli&lt;/em&gt;&amp;nbsp;expression. We found that one variant, referred to as HserG/Lser, outperformed the others in terms of a soluble expression yield and functionality in that HserG/Lser has a functional&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/pharmacology-toxicology-and-pharmaceutical-science/human-growth-hormone" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;hGH&lt;/a&gt;&amp;nbsp;bioactivity and possesses an serum albumin-binding affinity comparable to SL335. Our results clearly demonstrated that the genetic linkage of an effector domain to the C-terminus of Fd (VH&amp;nbsp;+&amp;nbsp;CH1) and the removal of cysteine (Cys) residues responsible for an interchain&amp;nbsp;&lt;a href="https://www.sciencedirect.com/topics/biochemistry-genetics-and-molecular-biology/disulfide-bond" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;disulfide bond&lt;/a&gt;&amp;nbsp;(IDB) ina Fab molecule optimize the periplasmic expression of a Fab-effector fusion protein in&amp;nbsp;&lt;em&gt;E. coli&lt;/em&gt;. We believe that our approach can contribute the development of diverse bi-functional Fab-effector fusion proteins by providing a simple strategy that enables the reliable expression of a functional fusion proteins in&amp;nbsp;&lt;em&gt;E. coli&lt;/em&gt;.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Ji, S. I., Park, J. H., You, H. G., Chi, H. J., Bang, Y. W., &amp;amp; Cha, S. H. (2019). Intact bioactivities and improved pharmacokinetic of the SL335-IFN-β-1a fusion protein that created by genetic fusion of SL335, a human anti-serum albumin fab, and human interferon-β.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Immunology Letters&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;207&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 46-55.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;Recombinant human interferon beta (rIFN-β) has long been used as a first-line treatment for multiple sclerosis (MS), and any attempt to develop a long-acting rIFN-β is desirable since only one pegylated version of long-acting rIFN-β-1a (Plegridy) is currently available in clinics. Previously, we reported that SL335, a human Fab molecule specific to&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.sciencedirect.com/topics/biochemistry-genetics-and-molecular-biology/serum-albumin" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;serum albumin&lt;/a&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;, exhibits an extended serum half-life&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(31, 31, 31);"&gt;via&lt;/em&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;utilizing the FcRn recycling mechanism. With the ultimate goal of developing a long-acting rIFN-®, we generated a fusion construct by linking human IFN-β cDNA to the C-terminus of the SL335 H chain at the DNA level followed by expression of the&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.sciencedirect.com/topics/biochemistry-genetics-and-molecular-biology/fusion-protein" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;fusion protein&lt;/a&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;, referred to as SL335-IFN-β-1a, in&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.sciencedirect.com/topics/immunology-and-microbiology/chinese-hamster" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;Chinese hamster&lt;/a&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;ovary-S (CHO-S) cells. In its N-linked glycosylated form, the resulting&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.sciencedirect.com/topics/pharmacology-toxicology-and-pharmaceutical-science/fusion-protein" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;fusion protein&lt;/a&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;was easily purified from the culture supernatant&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(31, 31, 31);"&gt;via&lt;/em&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;a three-step chromatography process.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(31, 31, 31);"&gt;In vitro&lt;/em&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;functional assays revealed that the fusion protein retained its intrinsic binding capabilities to human&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.sciencedirect.com/topics/biochemistry-genetics-and-molecular-biology/serum-albumin" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;serum albumin&lt;/a&gt;&lt;span style="color: rgb(31, 31, 31);"&gt;&amp;nbsp;(HSA) and interferon α/β receptor (IFNAR) that were almost identical to those of parental SL335 and rIFN-β-1a (Rebif). In addition, the fusion protein possessed an antiviral potency and anti-proliferation activity comparable to those of Rebif. In pharmacokinetic (PK) analyses using Lewis rats and cynomolgus monkeys, SL335-IFN-β-1a exhibited at least a two-fold longer serum half-life and a significantly reduced renal clearance rate compared to those of Rebif. Finally, a four-week repeated dose toxicity study revealed no abnormal toxicological signs. In conclusion, our results clearly demonstrated that SL335-IFN-β-1a is worthy of further development as an alternative long-acting IFN-β therapeutic.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>AprilBio</t>
   </si>
   <si>
     <t>originator</t>
   </si>
@@ -1394,105 +1418,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05715736" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05136053" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6JtoKHni0tCDjvHECBQGrKlQ7C4gO3qIppXwteXD.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XyAiY0K8wPiFdypkgjoXFkHDCfkkZFxdKKC9b9k8.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hNmvO57Bggp433LpVZq4cpW1cVeFESWdNI3UHe0L.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qOhDiAkcPX5dNlq7Ej0WZREfWrnbLYhBQVcyYw1u.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4kln0m0Z3YJYv212Qrr4y2E1J44OT9lWluoIjosx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1581,635 +1607,640 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="V2" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="W2" t="s">
+        <v>64</v>
+      </c>
+      <c r="X2" t="s">
+        <v>65</v>
       </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
+      <c r="AI2" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>74</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C2" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="E2" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="F2" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C3" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D5" t="s">
         <v>97</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2219,341 +2250,341 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E6" t="s">
+        <v>132</v>
+      </c>
+      <c r="F6" t="s">
+        <v>139</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="I6" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I7" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -2600,457 +2631,473 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="O2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="X2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="Y2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AB2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AC2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AD2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AE2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AJ2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AP2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AQ2">
         <v>31</v>
       </c>
       <c r="AR2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AS2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AU2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AW2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I3" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="O3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="Q3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="X3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="Y3" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AB3" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="AC3" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="AD3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AE3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI3" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AJ3" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AP3" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AQ3">
         <v>58</v>
       </c>
       <c r="AR3" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AS3" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AU3" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="AW3" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AX3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY3" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>253</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3063,347 +3110,373 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C3" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D3" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C4" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="D4" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="D5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C6" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D6" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>253</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>290</v>
+      </c>
+      <c r="H2" t="s">
+        <v>291</v>
+      </c>
+      <c r="J2" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="C3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>293</v>
+      </c>
+      <c r="H3" t="s">
+        <v>294</v>
+      </c>
+      <c r="J3" t="s">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>