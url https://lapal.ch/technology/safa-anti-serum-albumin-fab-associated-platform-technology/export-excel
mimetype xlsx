--- v2 (2026-08-23)
+++ v3 (2026-10-23)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -355,51 +355,51 @@
   <si>
     <t>NCT05715736</t>
   </si>
   <si>
     <t>Auto-inflammatory diseases and Still's disease</t>
   </si>
   <si>
     <t>Cytokines agonists</t>
   </si>
   <si>
     <t>Anticancerous agent</t>
   </si>
   <si>
     <t>Pre-clinical</t>
   </si>
   <si>
     <t>Solid Tumors</t>
   </si>
   <si>
     <t>IL-2R inhibitor</t>
   </si>
   <si>
     <t>Autoimmune diseases</t>
   </si>
   <si>
-    <t>Glucagon-like peptide-1 (GLP-1) analogues</t>
+    <t>Glucagon-like peptide-1 (GLP-1) analogues and associated</t>
   </si>
   <si>
     <t>GLP-1R agonist (antiobesity agent)</t>
   </si>
   <si>
     <t>Obesity</t>
   </si>
   <si>
     <t>APB-R6</t>
   </si>
   <si>
     <t>Anterior Pituitary Hormone receptor analogues</t>
   </si>
   <si>
     <t>Endocrine Disorders</t>
   </si>
   <si>
     <t>APB-R2</t>
   </si>
   <si>
     <t>Anterior Pituitary Hormone Receptor analogues</t>
   </si>
   <si>
     <t>Male Infertility</t>
   </si>
@@ -637,53 +637,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -698,50 +695,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>APB-R3-101</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05715736</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Syneos Health</t>
   </si>
   <si>
     <t>This will be a single centre, Phase 1, First-In-Human, Randomized, Double-Blind, Placebo-Controlled Study to Evaluate the Safety, Tolerability, Pharmacokinetics, and Pharmacodynamics of Single Ascending Dose of APB-R3 in Healthy Participants.</t>
   </si>
   <si>
     <t>Assessment of Safety, Tolerability, Pharmacokinetics, and Pharmacodynamics of APB-R3</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>APB-R3</t>
   </si>
@@ -769,50 +769,53 @@
 2. Healthy as defined by:
    1. the absence of clinically significant illness and surgery within 4 weeks prior to study drug administration in the opinion of the investigator.
    2. the absence of clinically significant history of neurological, endocrine, cardiovascular, respiratory, hematological, immunological, psychiatric, gastrointestinal, renal, hepatic, and metabolic disease in the opinion of the investigator.
 Exclusion Criteria:
 1. Abnormal finding at physical examination
 2. Evidence of clinical significant hepatic or renal impairment
 3. Clinically significant abnormal laboratory test results or positive serology test results for HBsAg, HCV antibody, or HIV antigen and antibody.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology, Other(s)</t>
   </si>
   <si>
     <t>20119A</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05136053</t>
   </si>
   <si>
     <t>H. Lundbeck A/S</t>
   </si>
   <si>
     <t>The main goal of this study is to learn more about the safety of a drug called Lu AG22515. During the trial, healthy adult participants will receive a single dose of Lu AG22515 or a placebo (normal saline solution).</t>
   </si>
   <si>
     <t>A Study Investigating Lu AG22515 in Healthy Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Lu AG22515</t>
   </si>
   <si>
     <t>Immune System Activator</t>
   </si>
@@ -1592,69 +1595,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1711,264 +1714,264 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>74</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
@@ -2715,108 +2718,108 @@
       <c r="V1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>215</v>
       </c>
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E2" t="s">
@@ -2837,264 +2840,264 @@
       <c r="J2" t="s">
         <v>221</v>
       </c>
       <c r="M2" t="s">
         <v>222</v>
       </c>
       <c r="O2" t="s">
         <v>223</v>
       </c>
       <c r="X2" t="s">
         <v>224</v>
       </c>
       <c r="Y2" t="s">
         <v>225</v>
       </c>
       <c r="AB2" t="s">
         <v>226</v>
       </c>
       <c r="AC2" t="s">
         <v>226</v>
       </c>
       <c r="AD2" t="s">
         <v>227</v>
       </c>
       <c r="AE2" t="s">
-        <v>227</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="AI2" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>229</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>230</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>31</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>231</v>
+      </c>
       <c r="AR2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>232</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>233</v>
       </c>
+      <c r="AV2" t="s">
+        <v>234</v>
+      </c>
       <c r="AW2" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>235</v>
       </c>
       <c r="AY2" t="s">
-        <v>235</v>
+        <v>69</v>
       </c>
       <c r="AZ2" t="s">
-        <v>69</v>
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C3" t="s">
         <v>88</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
         <v>217</v>
       </c>
       <c r="G3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="I3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="O3" t="s">
         <v>223</v>
       </c>
       <c r="Q3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="X3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="Y3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="AB3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="AC3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="AD3" t="s">
         <v>227</v>
       </c>
       <c r="AE3" t="s">
-        <v>227</v>
+        <v>73</v>
       </c>
       <c r="AF3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG3" t="s">
         <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="AI3" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>248</v>
+      </c>
+      <c r="AO3" t="s">
         <v>230</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>58</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>231</v>
+      </c>
       <c r="AR3" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>232</v>
       </c>
-      <c r="AU3" t="s">
-        <v>248</v>
+      <c r="AT3" t="s">
+        <v>249</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>234</v>
       </c>
       <c r="AW3" t="s">
-        <v>234</v>
+        <v>49</v>
       </c>
       <c r="AX3" t="s">
-        <v>49</v>
+        <v>235</v>
       </c>
       <c r="AY3" t="s">
-        <v>235</v>
+        <v>69</v>
       </c>
       <c r="AZ3" t="s">
-        <v>69</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3110,218 +3113,218 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="C3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D3" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D5" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3333,109 +3336,109 @@
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J3" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">