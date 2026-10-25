--- v3 (2026-09-14)
+++ v4 (2026-10-25)
@@ -543,53 +543,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -604,50 +601,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>SER-214 Ia</t>
   </si>
   <si>
     <t>NCT02579473</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02579473</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Unknown status</t>
   </si>
   <si>
     <t>Serina Therapeutics</t>
   </si>
   <si>
     <t>SER-214 is a poly (2-ethyl-2oxazoline)(POZ) polymer conjugate of rotigotine, a potent dopamine agonist that has high affinity for the subclass of dopamine receptors in the brain that mediate dopamine signaling. SER-214 will be administered subcutaneously once a week via a standard 1 mL insulin syringe to determine the safety, tolerability and pharmacokinetic (PK) profile of released rotigotine and POZ-conjugate. Subjects in this study are eligible if they have early, stable or untreated Parkinson's disease and are still experiencing motor fluctuations.</t>
   </si>
   <si>
     <t>A Study of Weekly Subcutaneous Injections of SER-214 in Subjects With Parkinson's Disease (PD), to Determine the Safety, Tolerability and Pharmacokinetic (PK) Profile of SER-214</t>
   </si>
@@ -674,84 +674,84 @@
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Female or male subjects 40-80 years of age inclusive
 2. A diagnosis of idiopathic Parkinson's disease (PD) consistent with UK brain bank criteria
 3. De novo PD patients and those on a stable regimen of anti-Parkinson's drugs for at least 4weeks prior to screening including anticholingerics, amantadine, MAO-B inhibitors, COMT inhibitors or levodopa, but not dopamine agonists
 4. Free of clinically significant motor complications as determined by the investigator
 5. Ability to complete up to four weeks of dosing once per week with two weeks of terminal "wash-out" PK
 6. Ability to return to the clinic for blood sampling, clinical and laboratory assessment on scheduled days, based upon cohort
 7. Mini Mental State Exam (MMSE) \&gt; 26
 8. Women of child-bearing potential (WOC</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+  </si>
+  <si>
     <t>SER-252-1b</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07422675</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This is a randomized, placebo-controlled, single ascending dose (SAD) study of SER-252 in participants with Parkinson's Disease (PD) and motor fluctuations.</t>
   </si>
   <si>
     <t>SAD Study in Patients With Parkinson's Disease and Motor Fluctuations</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>SER-252 (PEOZ-apomorphine)</t>
   </si>
   <si>
     <t>enFuse</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>2027-01-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion criteria
 1. Female or male participants 40-80 years of age, inclusive, at the time of screening
 2. Diagnosis of idiopathic Parkinson's disease consistent with UK Brain Bank and MDS Research Criteria; must include bradykinesia with sequence effect, motor asymmetry if no rest tremor, and a reliable, visible response to levodopa
 3. On a stable regimen of anti-Parkinsonian medication for at least 4 weeks prior to Screening; MAOBIs must be stable for at least 12 weeks prior to Screening
 4. Routine early-morning OFF, corroborated by investigator interview at Screening
 5. Presence of a total daily OFF time duration of ≥2 hours during the waking day based on participant self-assessment and Investigator's judgment
 6. \*Hoehn and Yahr scale ≤ 3 in the ON state during screening (\*part of</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
@@ -1450,69 +1450,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1569,63 +1569,63 @@
       </c>
       <c r="AE2" t="s">
         <v>65</v>
       </c>
       <c r="AF2" t="s">
         <v>66</v>
       </c>
       <c r="AG2" t="s">
         <v>67</v>
       </c>
       <c r="AH2" t="s">
         <v>68</v>
       </c>
       <c r="AI2" t="s">
         <v>69</v>
       </c>
       <c r="AJ2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
         <v>72</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>73</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>73</v>
       </c>
       <c r="AP2" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
@@ -2334,108 +2334,108 @@
       <c r="V1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>181</v>
       </c>
       <c r="C2" t="s">
         <v>182</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E2" t="s">
@@ -2449,177 +2449,180 @@
       </c>
       <c r="H2" t="s">
         <v>187</v>
       </c>
       <c r="I2" t="s">
         <v>188</v>
       </c>
       <c r="J2" t="s">
         <v>189</v>
       </c>
       <c r="M2" t="s">
         <v>190</v>
       </c>
       <c r="X2" t="s">
         <v>191</v>
       </c>
       <c r="Y2" t="s">
         <v>192</v>
       </c>
       <c r="Z2" t="s">
         <v>193</v>
       </c>
       <c r="AA2" t="s">
         <v>193</v>
       </c>
+      <c r="AD2" t="s">
+        <v>194</v>
+      </c>
       <c r="AE2" t="s">
-        <v>194</v>
+        <v>72</v>
       </c>
       <c r="AF2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
         <v>73</v>
       </c>
       <c r="AH2" t="s">
-        <v>73</v>
+        <v>195</v>
       </c>
       <c r="AI2" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>196</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>197</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>20</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AR2" t="s">
         <v>198</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>199</v>
       </c>
+      <c r="AV2" t="s">
+        <v>70</v>
+      </c>
       <c r="AW2" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>200</v>
       </c>
       <c r="AY2" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="AZ2" t="s">
-        <v>68</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C3" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E3" t="s">
         <v>184</v>
       </c>
       <c r="F3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G3" t="s">
         <v>186</v>
       </c>
       <c r="H3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="X3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Y3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="Z3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AA3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AD3" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="AE3" t="s">
-        <v>194</v>
+        <v>72</v>
       </c>
       <c r="AF3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AG3" t="s">
         <v>73</v>
       </c>
       <c r="AH3" t="s">
-        <v>73</v>
+        <v>195</v>
       </c>
       <c r="AI3" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>213</v>
       </c>
-      <c r="AP3" t="s">
+      <c r="AO3" t="s">
         <v>197</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>40</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>214</v>
+      </c>
       <c r="AR3" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>198</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>215</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>