--- v0 (2026-06-06)
+++ v1 (2026-07-16)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -705,50 +705,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1545,184 +1548,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>184</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
         <v>187</v>
       </c>
       <c r="F2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2487,205 +2490,209 @@
       <c r="E1" s="2" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>213</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>214</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>218</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>