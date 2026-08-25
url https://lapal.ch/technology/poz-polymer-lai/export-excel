--- v1 (2026-07-16)
+++ v2 (2026-08-25)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>POZ™ polymer LAI</t>
   </si>
   <si>
     <t>The POZ platform technology is based on poly(2-oxazoline), a water-soluble, low-viscosity polymer designed to enable the sustained delivery of drugs with narrow therapeutic indices. Although initially developed for small-molecule applications, the platform is adaptable to a broad range of substrates, including proteins, lipid nanoparticles, and antibody–drug conjugates (ADCs). The release kinetics of the API can be modulated through deliberate structural modifications of the POZ polymer, allowing fine control over drug release rates. This results in a near-liner PK profile of the API.</t>
   </si>
   <si>
     <t>1) Non-immunogenic
 2) Simple one pot synthesis of the POZ polymer
 3) Higher API loading capacity
 4) Customizable PK profiling by modulating the polymer characteristics</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Polymer-based particles, Monoclonal antibodies and antibody drug conjugates</t>
   </si>
@@ -489,75 +495,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -671,54 +677,66 @@
 1. Female or male subjects 40-80 years of age inclusive
 2. A diagnosis of idiopathic Parkinson's disease (PD) consistent with UK brain bank criteria
 3. De novo PD patients and those on a stable regimen of anti-Parkinson's drugs for at least 4weeks prior to screening including anticholingerics, amantadine, MAO-B inhibitors, COMT inhibitors or levodopa, but not dopamine agonists
 4. Free of clinically significant motor complications as determined by the investigator
 5. Ability to complete up to four weeks of dosing once per week with two weeks of terminal "wash-out" PK
 6. Ability to return to the clinic for blood sampling, clinical and laboratory assessment on scheduled days, based upon cohort
 7. Mini Mental State Exam (MMSE) \&gt; 26
 8. Women of child-bearing potential (WOC</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -753,50 +771,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/O4dvxqmpHUUfDkhhte4LBrLkJCbO3clxYzpS9FjF.png</t>
   </si>
   <si>
     <t>Living Cationic Ring-opening Polymerization of 2-oxazolines. Both alpha and omega termini can be functionalized by the selection of initiator (tosylate in the scheme) and terminating agent.</t>
   </si>
   <si>
     <t>https://www.sigmaaldrich.com/GB/en/technical-documents/technical-article/materials-science-and-engineering/drug-delivery/poly-2-oxazoline?srsltid=AfmBOooOUrBO6YzFM_G672gT76YmhKQUnk_vud7ikcdrrsaEGJfR8hef</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/qfqF1bq7Do26POpSoqUJfY1UzzCCCwFD4jershFx.png</t>
   </si>
   <si>
     <t>POZ - lipid conjugates with Olgonucleotide carge structure (adapted)</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/77/9a/ea/3fa43960fd50b6/US20220249695A1.pdf</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.serinatx.com/</t>
   </si>
   <si>
     <t>Serina Therapeutics is a clinical-stage biotechnology company that develops next-generation polymer science to optimize drug delivery. Founded in 2006 and headquartered in Huntsville, Alabama, the company primarily targets neurological diseases, central nervous system (CNS) indications, and pain management. It has a proprietary polymer platform technology which is under clincial investigations.</t>
   </si>
   <si>
     <t>Enable Injections, Inc.</t>
   </si>
@@ -1204,105 +1225,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02579473" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/O4dvxqmpHUUfDkhhte4LBrLkJCbO3clxYzpS9FjF.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qfqF1bq7Do26POpSoqUJfY1UzzCCCwFD4jershFx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1391,526 +1414,531 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Q2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="R2" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>59</v>
       </c>
-      <c r="V2" t="s">
+      <c r="S2" t="s">
+        <v>59</v>
+      </c>
+      <c r="T2" t="s">
         <v>60</v>
       </c>
-      <c r="X2">
+      <c r="W2" t="s">
+        <v>61</v>
+      </c>
+      <c r="X2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z2">
         <v>0.5</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="AC2" t="s">
         <v>63</v>
       </c>
       <c r="AD2" t="s">
         <v>64</v>
       </c>
       <c r="AE2" t="s">
         <v>65</v>
       </c>
       <c r="AF2" t="s">
         <v>66</v>
       </c>
       <c r="AG2" t="s">
         <v>67</v>
       </c>
       <c r="AH2" t="s">
         <v>68</v>
       </c>
+      <c r="AI2" t="s">
+        <v>69</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>73</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="E2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F2" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" t="s">
+        <v>94</v>
+      </c>
+      <c r="H3" t="s">
         <v>90</v>
       </c>
-      <c r="C3" t="s">
+      <c r="I3" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D5" t="s">
         <v>98</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1920,211 +1948,211 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I3" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -2171,346 +2199,362 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="X2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="Y2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="Z2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AA2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AE2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AF2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AH2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AI2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AJ2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AP2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AQ2">
         <v>20</v>
       </c>
       <c r="AS2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>205</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2523,274 +2567,294 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>205</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>