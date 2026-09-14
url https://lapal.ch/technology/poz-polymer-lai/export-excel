--- v2 (2026-08-25)
+++ v3 (2026-09-14)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -672,50 +672,101 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Female or male subjects 40-80 years of age inclusive
 2. A diagnosis of idiopathic Parkinson's disease (PD) consistent with UK brain bank criteria
 3. De novo PD patients and those on a stable regimen of anti-Parkinson's drugs for at least 4weeks prior to screening including anticholingerics, amantadine, MAO-B inhibitors, COMT inhibitors or levodopa, but not dopamine agonists
 4. Free of clinically significant motor complications as determined by the investigator
 5. Ability to complete up to four weeks of dosing once per week with two weeks of terminal "wash-out" PK
 6. Ability to return to the clinic for blood sampling, clinical and laboratory assessment on scheduled days, based upon cohort
 7. Mini Mental State Exam (MMSE) \&gt; 26
 8. Women of child-bearing potential (WOC</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>SER-252-1b</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07422675</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>This is a randomized, placebo-controlled, single ascending dose (SAD) study of SER-252 in participants with Parkinson's Disease (PD) and motor fluctuations.</t>
+  </si>
+  <si>
+    <t>SAD Study in Patients With Parkinson's Disease and Motor Fluctuations</t>
+  </si>
+  <si>
+    <t>United States of America, Australia</t>
+  </si>
+  <si>
+    <t>SER-252 (PEOZ-apomorphine)</t>
+  </si>
+  <si>
+    <t>enFuse</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2027-01-31</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion criteria
+1. Female or male participants 40-80 years of age, inclusive, at the time of screening
+2. Diagnosis of idiopathic Parkinson's disease consistent with UK Brain Bank and MDS Research Criteria; must include bradykinesia with sequence effect, motor asymmetry if no rest tremor, and a reliable, visible response to levodopa
+3. On a stable regimen of anti-Parkinsonian medication for at least 4 weeks prior to Screening; MAOBIs must be stable for at least 12 weeks prior to Screening
+4. Routine early-morning OFF, corroborated by investigator interview at Screening
+5. Presence of a total daily OFF time duration of ≥2 hours during the waking day based on participant self-assessment and Investigator's judgment
+6. \*Hoehn and Yahr scale ≤ 3 in the ON state during screening (\*part of</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Double-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1201,51 +1252,51 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02579473" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02579473" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07422675" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/O4dvxqmpHUUfDkhhte4LBrLkJCbO3clxYzpS9FjF.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qfqF1bq7Do26POpSoqUJfY1UzzCCCwFD4jershFx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
@@ -1576,184 +1627,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>186</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
         <v>189</v>
       </c>
       <c r="F2" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2132,54 +2183,54 @@
       <c r="I3" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ2"/>
+  <dimension ref="A1:AZ3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2441,117 +2492,204 @@
       <c r="AP2" t="s">
         <v>197</v>
       </c>
       <c r="AQ2">
         <v>20</v>
       </c>
       <c r="AS2" t="s">
         <v>198</v>
       </c>
       <c r="AU2" t="s">
         <v>199</v>
       </c>
       <c r="AW2" t="s">
         <v>70</v>
       </c>
       <c r="AX2" t="s">
         <v>49</v>
       </c>
       <c r="AY2" t="s">
         <v>200</v>
       </c>
       <c r="AZ2" t="s">
         <v>68</v>
       </c>
     </row>
+    <row r="3" spans="1:52">
+      <c r="A3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="E3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F3" t="s">
+        <v>203</v>
+      </c>
+      <c r="G3" t="s">
+        <v>186</v>
+      </c>
+      <c r="H3" t="s">
+        <v>204</v>
+      </c>
+      <c r="I3" t="s">
+        <v>205</v>
+      </c>
+      <c r="J3" t="s">
+        <v>206</v>
+      </c>
+      <c r="M3" t="s">
+        <v>207</v>
+      </c>
+      <c r="O3" t="s">
+        <v>208</v>
+      </c>
+      <c r="X3" t="s">
+        <v>209</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>210</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>194</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>195</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>213</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>197</v>
+      </c>
+      <c r="AQ3">
+        <v>40</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>214</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>198</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>215</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2567,176 +2705,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="C3" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="D3" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2745,75 +2883,75 @@
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">