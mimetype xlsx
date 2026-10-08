--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -1287,69 +1287,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1424,63 +1424,63 @@
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>57</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>60</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>74</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>