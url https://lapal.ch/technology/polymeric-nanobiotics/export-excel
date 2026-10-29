--- v1 (2026-10-08)
+++ v2 (2026-10-29)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -467,53 +467,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -530,50 +527,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -648,50 +648,53 @@
     <t>Characterization of polymeric nanobiotics</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Batalha, I. L., Bernut, A., Schiebler, M., Ouberai, M. M., Passemar, C., Klapholz, C., Kinna, S., Michel, S., Sader, K., Castro-Hartmann, P., Renshaw, S. A., Welland, M. E., &amp;amp; Floto, R. A. (2019). Polymeric nanobiotics as a novel treatment for mycobacterial infections. &lt;em&gt;Journal of controlled release : official journal of the Controlled Release Society&lt;/em&gt;, &lt;em&gt;314&lt;/em&gt;, 116–124. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/j.jconrel.2019.10.009"&gt;https://doi.org/10.1016/j.jconrel.2019.10.009&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Iris L Batalha</t>
   </si>
   <si>
     <t>2019-12-18</t>
   </si>
   <si>
     <t>Journal of Controlled Release</t>
   </si>
   <si>
     <t xml:space="preserve">Preclinical efficacy studies (in vitro cell line and in vivo zebrafish studies) of Polymer Nanobiotics (Isoniazid +/- Clofazamine). </t>
   </si>
   <si>
     <t>&lt;p&gt;Mycobacterium tuberculosis (Mtb) remains a major challenge to global health, made worse by the spread of multidrug resistance. Currently, the efficacy and safety of treatment is limited by difficulties in achieving and sustaining adequate tissue antibiotic concentrations while limiting systemic drug exposure to tolerable levels. Here we show that nanoparticles generated from a polymer-antibiotic conjugate (‘nanobiotics’) deliver sustained release of active drug upon hydrolysis in acidic environments, found within Mtb-infected macrophages and granulomas, and can, by encapsulation of a second antibiotic, provide a mechanism of synchronous drug delivery. Nanobiotics are avidly taken up by infected macrophages, enhance killing of intracellular Mtb, and are efficiently delivered to granulomas and extracellular mycobacterial cords in vivo in an infected zebrafish model. We demonstrate that isoniazid (INH)-derived nanobiotics, alone or with additional encapsulation of clofazimine (CFZ), enhance killing of mycobacteria in vitro and in infected zebrafish, supporting the use of nanobiotics for Mtb therapy and indicating that nanoparticles generated from polymer-small molecule conjugates might provide a more general solution to delivering co-ordinated combination chemotherapy&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.jconrel.2019.10.009</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of Cambridge</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.cam.ac.uk/</t>
   </si>
@@ -1105,51 +1108,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/e1w6QRATYSu6hT8ARfMlHwWqBYZ3wGKG9CImJQqq.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a9WnfxbOwxVwIuOHLCE4IDRptzAlgt30bISZCxL3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jconrel.2019.10.009" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1482,195 +1485,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2090,108 +2093,108 @@
       <c r="V1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2438,51 +2441,51 @@
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>162</v>
@@ -2512,55 +2515,61 @@
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>193</v>
       </c>
       <c r="C2" t="s">
         <v>194</v>
       </c>
       <c r="D2" t="s">
         <v>195</v>
       </c>
       <c r="E2" t="s">
         <v>196</v>
       </c>
       <c r="F2" t="s">
         <v>197</v>
       </c>
       <c r="G2" t="s">
         <v>198</v>
       </c>
       <c r="H2" t="s">
         <v>199</v>
       </c>
+      <c r="I2" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="J2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>