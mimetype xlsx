--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -735,50 +735,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1598,184 +1601,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2586,188 +2589,192 @@
       <c r="E1" s="2" t="s">
         <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>231</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>232</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>236</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2790,96 +2797,96 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>146</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>146</v>
       </c>
       <c r="C3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
         <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>146</v>
       </c>
       <c r="C5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>