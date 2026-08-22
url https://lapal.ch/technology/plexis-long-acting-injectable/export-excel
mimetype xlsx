--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Plexis Long-acting Injectable</t>
   </si>
   <si>
     <t>Plexis is a proprietary long-acting injectable drug delivery technology that uses high-drug-loading microparticles and diffusion-controlled release to achieve smooth, predictable pharmacokinetics, enabling convenient monthly subcutaneous dosing with scalable manufacturing and room-temperature stability.</t>
   </si>
   <si>
     <t>Plexis is a proprietary long-acting injectable drug delivery platform that enables predictable, diffusion-controlled release from high–drug-loading microparticles, supporting convenient monthly subcutaneous dosing; the technology has demonstrated clinical proof of concept in Phase I and Phase IIb studies and is being applied across CNS, inflammatory, transplant, and antiviral indications to improve adherence and long-term outcomes in chronic diseases.</t>
   </si>
   <si>
     <t>Subcutaneous, Intra-articular, Intra-vitreal, Intra-esophegal</t>
   </si>
   <si>
     <t>Polymer-based particles</t>
   </si>
   <si>
     <t>Biodegradable, Drug-eluting, Room temperature storage, At least 1 year shelf life</t>
   </si>
@@ -512,75 +518,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -623,132 +629,280 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>EP-104IAR Phase 1 Study in Knee Osteoarthritis</t>
+    <t>STEPUP</t>
   </si>
   <si>
     <t>NCT02609126</t>
   </si>
   <si>
-    <t>https://www.clinicaltrials.gov/study/NCT02609126</t>
+    <t>https://clinicaltrials.gov/study/NCT02609126</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
-    <t>First-in-human study assessing local and systemic exposure following single-dose intra-articular injection of a long-acting fluticasone formulation.</t>
-[...2 lines deleted...]
-    <t>To evaluate the safety, tolerability, and pharmacokinetics of EP-104IAR following intra-articular administration in patients with knee osteoarthritis</t>
+    <t>The main purpose of this study is to understand the pharmacokinetics of EP-104IAR and to determine whether it is safe to use in patients with osteoarthritis (OA) of the knee. The study will also provide some preliminary insights into whether the experimental treatment reduces pain in the knee.
+Osteoarthritis is the most common joint disease, affecting over 20 million people in the US alone. Currently, pain treatments that are injected directly into the knee often work for only a short time and may also have side effects within the rest of the body. The experimental treatment is a steroid that is in the same family of drugs as the most common current injectable treatments for knee osteoarthritis. For this study, the drug is coated with a polymer intended to prolong the time it stays inside</t>
+  </si>
+  <si>
+    <t>Safety Study of a Long-Acting Injectable Steroid to Treat Knee Osteoarthritis</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>EP-104IAR</t>
+  </si>
+  <si>
+    <t>Vehicle</t>
+  </si>
+  <si>
+    <t>2016-04-01</t>
+  </si>
+  <si>
+    <t>2021-08-30</t>
+  </si>
+  <si>
+    <t>2017-12-28</t>
+  </si>
+  <si>
+    <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
-    <t>EP-104IAR Phase 2 Study in Knee Osteoarthritis</t>
+    <t>Inclusion Criteria:
+* OA of Index Knee
+* Kellgren Lawrence Grade 2 or 3
+* Patient-reported pain (PtPain) of Index Knee ≥4 but ≤9
+* PtPain of non-Index Knee \&lt;6
+* BMI ≦ 40 kg/m2
+Exclusion Criteria:
+* Intra-articular joint injection in the Index Knee within the past 8 weeks for glucocorticoids and 6 months for hyaluronic acid
+* Insulin-dependent diabetes
+* Active infection
+* Pregnant or breast feeding</t>
+  </si>
+  <si>
+    <t>Knee Osteoarthritis</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Parallel Assignment</t>
+  </si>
+  <si>
+    <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>Single Dose</t>
+  </si>
+  <si>
+    <t>Intra-articular</t>
+  </si>
+  <si>
+    <t>Injectable</t>
+  </si>
+  <si>
+    <t>SPRINGBOARD</t>
   </si>
   <si>
     <t>NCT04120402</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04120402</t>
   </si>
   <si>
-    <t>Randomized, double-blind, placebo-controlled Phase 2b study evaluating pain and functional outcomes following intra-articular administration.</t>
-[...5 lines deleted...]
-    <t>EP-104GI Phase 1b/2 Study in Eosinophilic Esophagitis</t>
+    <t>The purpose of this study is to evaluate the safety, efficacy and pharmacokinetics (PK) of EP-104IAR in patients with osteoarthritis (OA) of the knee</t>
+  </si>
+  <si>
+    <t>Study to Evaluate the Efficacy and Safety of EP-104IAR in Patients With Osteoarthritis of the Knee</t>
+  </si>
+  <si>
+    <t>Czechia, Denmark, Poland</t>
+  </si>
+  <si>
+    <t>EP-104IAR 25 mg</t>
+  </si>
+  <si>
+    <t>2021-09-10</t>
+  </si>
+  <si>
+    <t>2024-05-29</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Males or females, aged ≥40 years
+* Body Mass Index (BMI) ≤ 40.0 kg/m2
+* Diagnosis of primary OA of the Index knee, with symptoms present for at least 6 months
+* OA severity Grade 2 or 3 (based on Kellgren Lawrence Grading Scale)
+* Unsatisfactory pain relief from at least 2 prior standard OA treatments
+* Qualifying pain in the Index knee during the baseline period
+* Ambulatory (without the need for a cane/other walking aide)
+* Female subjects willing to use highly effective birth control methods to prevent pregnancy
+* Willing and able to comply with study procedures and restrictions, including abstaining from use of restricted medications.
+Key Exclusion Criteria:
+* OA of the Index knee due to acute injury or trauma, or unstable joint</t>
+  </si>
+  <si>
+    <t>Quadruple-blind masking</t>
+  </si>
+  <si>
+    <t>Sin</t>
+  </si>
+  <si>
+    <t>RESOLVE</t>
   </si>
   <si>
     <t>NCT05608681</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05608681</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
-    <t>Dose-escalation and dose-confirmation study assessing local steroid exposure, histologic response, and symptom improvement.</t>
-[...2 lines deleted...]
-    <t>To evaluate the safety, pharmacokinetics, and preliminary efficacy of EP-104GI administered locally to the esophagus in patients with eosinophilic esophagitis.</t>
+    <t>An open-label, dose-escalation study to explore the safety, tolerability and pharmacokinetics of EP-104IAR in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104IAR on eosinophilic EoE disease activity.
+Approximately 27 to 33 participants will be enrolled in dose escalation: 3-6 participants per dose cohort in approximately 9 cohorts. The number of participants enrolled in escalation will depend on the number of dose escalation cohorts evaluated, and dose cohorts needing to be expanded.
+An additional 10-24 participants will be enrolled in 1 or 2 cohorts of 10-12 participants each at tolerable dose regimen(s) selected based on the accumulated clinical data to identify the recommended phase 2 dos</t>
+  </si>
+  <si>
+    <t>A Trial to Evaluate EP-104IAR in Adults With Eosinophilic Esophagitis (EoE).</t>
+  </si>
+  <si>
+    <t>Australia, Netherlands, Canada</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Symptomatic EoE;
+* For women of childbearing potential, a negative pregnancy test and willing to use a highly effective method of birth control until end of study;
+* Willing and able to adhere to study-related procedures and visit schedule;
+* Willing and able to provide informed consent.
+Exclusion Criteria:
+* Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
+* Oral or esophageal mucosal infection of any type (bacterial, viral, or fungal);
+* Oropharyngeal or dental conditions that prevents normal eating;
+* Severe esophageal motility disorders other than EoE;
+* Contraindication to or factors that substantially increase risks associated with EGD or biopsy, or narrowing of the</t>
+  </si>
+  <si>
+    <t>Eosinophilic Esophagitis</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>Single dose</t>
   </si>
   <si>
     <t>LAI-tacrolimus Phase 1 Study</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03626714</t>
   </si>
   <si>
     <t>Auritec Pharmaceuticals</t>
   </si>
   <si>
     <t>First-in-human study assessing systemic exposure and safety of a sustained-release tacrolimus formulation following subcutaneous administration.</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability, and pharmacokinetics of a long-acting injectable tacrolimus formulation in healthy volunteers.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -771,50 +925,53 @@
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/7FL8N7xX8j18RgUyTbpayAL3o2DP8ZUcRkncTIhH.png</t>
   </si>
   <si>
     <t>placeholder</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>2018- Auritec Pharmaceuticals Completes Enrollment for its Sustained-release Depot Tacrolimus Clinical Trial</t>
   </si>
   <si>
     <t>https://www.biospace.com/auritec-pharmaceuticals-completes-enrollment-for-its-sustained-release-depot-tacrolimus-clinical-trial</t>
   </si>
   <si>
     <t>Auritec Pharma on SBIR.gov (America's seed fund)</t>
   </si>
   <si>
     <t>https://www.sbir.gov/portfolio/101197</t>
   </si>
   <si>
     <t>Auritec Pharma on PatSnap's Synapse</t>
   </si>
   <si>
     <t>https://synapse.patsnap.com/organization/c8ea5d4abe9585ba3dfbb0e4dc709d81</t>
   </si>
   <si>
     <t>Patented Technologies In Ocular Drug Delivery System: An Overview  - includes Plexis (r) platform technology</t>
   </si>
   <si>
     <t>https://ajptr.com/articles/AJPTR36009/galleys/a98d8be0f2253</t>
   </si>
@@ -1225,129 +1382,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT02609126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04120402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05608681" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03626714" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02609126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04120402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05608681" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03626714" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/7FL8N7xX8j18RgUyTbpayAL3o2DP8ZUcRkncTIhH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/auritec-pharmaceuticals-completes-enrollment-for-its-sustained-release-depot-tacrolimus-clinical-trial" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbir.gov/portfolio/101197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/organization/c8ea5d4abe9585ba3dfbb0e4dc709d81" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajptr.com/articles/AJPTR36009/galleys/a98d8be0f2253" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1436,505 +1595,511 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
         <v>63</v>
       </c>
       <c r="U2" t="s">
         <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>65</v>
       </c>
       <c r="W2" t="s">
         <v>66</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="X2" t="s">
         <v>67</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="Y2" t="s">
         <v>68</v>
       </c>
       <c r="AB2" t="s">
         <v>69</v>
       </c>
       <c r="AC2" t="s">
         <v>70</v>
       </c>
       <c r="AD2" t="s">
         <v>71</v>
       </c>
       <c r="AE2" t="s">
         <v>72</v>
       </c>
       <c r="AF2" t="s">
         <v>73</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
         <v>75</v>
       </c>
+      <c r="AI2" t="s">
+        <v>76</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>77</v>
       </c>
       <c r="AL2" t="s">
         <v>78</v>
       </c>
       <c r="AM2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>80</v>
       </c>
       <c r="AQ2" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AR2" t="s">
         <v>81</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>250</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>252</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>253</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>295</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>296</v>
       </c>
       <c r="E2" t="s">
-        <v>256</v>
+        <v>297</v>
       </c>
       <c r="F2" t="s">
-        <v>257</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>258</v>
+        <v>299</v>
       </c>
       <c r="C2" t="s">
-        <v>259</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1944,217 +2109,217 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -2201,415 +2366,614 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I2" t="s">
-        <v>197</v>
+        <v>199</v>
+      </c>
+      <c r="J2" t="s">
+        <v>200</v>
+      </c>
+      <c r="M2" t="s">
+        <v>201</v>
+      </c>
+      <c r="O2" t="s">
+        <v>202</v>
+      </c>
+      <c r="X2" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>206</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>79</v>
       </c>
       <c r="AG2" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AH2" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AI2" t="s">
-        <v>198</v>
+        <v>80</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>208</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>209</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>210</v>
+      </c>
+      <c r="AQ2">
+        <v>32</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>212</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>213</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>214</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>215</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="E3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I3" t="s">
+        <v>221</v>
+      </c>
+      <c r="J3" t="s">
+        <v>222</v>
+      </c>
+      <c r="M3" t="s">
+        <v>223</v>
+      </c>
+      <c r="O3" t="s">
         <v>202</v>
       </c>
-      <c r="I3" t="s">
-        <v>203</v>
+      <c r="X3" t="s">
+        <v>224</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>225</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>226</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>227</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>79</v>
       </c>
       <c r="AG3" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AH3" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AI3" t="s">
-        <v>198</v>
+        <v>80</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>228</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>210</v>
+      </c>
+      <c r="AQ3">
+        <v>318</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>212</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>229</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>230</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>215</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="C4" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="D4" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F4" t="s">
+        <v>235</v>
+      </c>
+      <c r="G4" t="s">
+        <v>142</v>
+      </c>
+      <c r="H4" t="s">
+        <v>236</v>
+      </c>
+      <c r="I4" t="s">
+        <v>237</v>
+      </c>
+      <c r="J4" t="s">
+        <v>238</v>
+      </c>
+      <c r="M4" t="s">
+        <v>201</v>
+      </c>
+      <c r="X4" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>240</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE4" t="s">
         <v>206</v>
       </c>
-      <c r="E4" t="s">
+      <c r="AF4" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG4" t="s">
         <v>207</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="AH4" t="s">
+        <v>207</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>242</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>243</v>
+      </c>
+      <c r="AP4" t="s">
         <v>210</v>
       </c>
-      <c r="AG4" t="s">
-[...6 lines deleted...]
-        <v>198</v>
+      <c r="AQ4">
+        <v>57</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>244</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>245</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>211</v>
+        <v>247</v>
       </c>
       <c r="C5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G5" t="s">
-        <v>213</v>
+        <v>249</v>
       </c>
       <c r="H5" t="s">
-        <v>214</v>
+        <v>250</v>
       </c>
       <c r="I5" t="s">
-        <v>215</v>
+        <v>251</v>
       </c>
       <c r="J5" t="s">
-        <v>216</v>
+        <v>252</v>
       </c>
       <c r="AG5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AH5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="AI5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>217</v>
+        <v>253</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>257</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2622,318 +2986,350 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>264</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>225</v>
+        <v>265</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>266</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>269</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>270</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>231</v>
+        <v>271</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>232</v>
+        <v>272</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>233</v>
+        <v>273</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>274</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>236</v>
+        <v>276</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>237</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>257</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>282</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>283</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="J2" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C3" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>285</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J3" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C4" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>287</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="J4" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C5" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>289</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="J5" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>