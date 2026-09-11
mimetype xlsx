--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -777,90 +777,94 @@
 Key Exclusion Criteria:
 * OA of the Index knee due to acute injury or trauma, or unstable joint</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Sin</t>
   </si>
   <si>
     <t>RESOLVE</t>
   </si>
   <si>
     <t>NCT05608681</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05608681</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
-    <t>An open-label, dose-escalation study to explore the safety, tolerability and pharmacokinetics of EP-104IAR in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104IAR on eosinophilic EoE disease activity.
-[...7 lines deleted...]
-    <t>Australia, Netherlands, Canada</t>
+    <t>A Phase 1b/2 study to explore the safety, efficacy and pharmacokinetics of EP-104GI in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104GI on eosinophilic EoE disease activity. Approximately 27 to 33 participants will be enrolled in dose escalation: 3-6 participants per dose cohort. The number of participants enrolled in escalation will depend on the number of dose escalation cohorts evaluated, and dose cohorts needing to be expanded. An additional 10-24 participants will be enrolled in 1 or 2 cohorts of 10-12 participants each at tolerable dose regimen(s) selected based on the accumulated clinical data to identify the recommended phase 2 dose(s) (RP2D). In the Phase 2 randomized dose optimizat</t>
+  </si>
+  <si>
+    <t>A Trial to Evaluate EP-104GI in Adults With Eosinophilic Esophagitis (EoE).</t>
+  </si>
+  <si>
+    <t>Australia, Netherlands, Canada, New Zealand, Switzerland, United Kingdom</t>
+  </si>
+  <si>
+    <t>EP-104GI</t>
+  </si>
+  <si>
+    <t>Matching vehicle control</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
-    <t>2024-07-26</t>
-[...2 lines deleted...]
-    <t>2025-12-01</t>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Symptomatic EoE;
 * For women of childbearing potential, a negative pregnancy test and willing to use a highly effective method of birth control until end of study;
 * Willing and able to adhere to study-related procedures and visit schedule;
 * Willing and able to provide informed consent.
+Criteria for crossover to EP 104GI from vehicle control (randomized dose optimization portion):
+1. Has completed the randomized dose optimization portion of the trial to Week 24, inclusive
+2. Without safety concerns for receiving EP 104GI ie, does not meet exclusion criteria or have other safety issue
 Exclusion Criteria:
 * Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
-* Oral or esophageal mucosal infection of any type (bacterial, viral, or fungal);
-[...2 lines deleted...]
-* Contraindication to or factors that substantially increase risks associated with EGD or biopsy, or narrowing of the</t>
+* Oral or esopha</t>
   </si>
   <si>
     <t>Eosinophilic Esophagitis</t>
   </si>
   <si>
-    <t>Single group assignment</t>
-[...2 lines deleted...]
-    <t>Open label</t>
+    <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>LAI-tacrolimus Phase 1 Study</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03626714</t>
   </si>
   <si>
     <t>Auritec Pharmaceuticals</t>
   </si>
   <si>
     <t>First-in-human study assessing systemic exposure and safety of a sustained-release tacrolimus formulation following subcutaneous administration.</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability, and pharmacokinetics of a long-acting injectable tacrolimus formulation in healthy volunteers.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
@@ -1766,184 +1770,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2753,143 +2757,149 @@
       <c r="C4" t="s">
         <v>232</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E4" t="s">
         <v>234</v>
       </c>
       <c r="F4" t="s">
         <v>235</v>
       </c>
       <c r="G4" t="s">
         <v>142</v>
       </c>
       <c r="H4" t="s">
         <v>236</v>
       </c>
       <c r="I4" t="s">
         <v>237</v>
       </c>
       <c r="J4" t="s">
         <v>238</v>
       </c>
       <c r="M4" t="s">
-        <v>201</v>
+        <v>239</v>
+      </c>
+      <c r="O4" t="s">
+        <v>240</v>
       </c>
       <c r="X4" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="Y4" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="Z4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AA4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AD4" t="s">
-        <v>78</v>
+        <v>244</v>
       </c>
       <c r="AE4" t="s">
         <v>206</v>
       </c>
       <c r="AF4" t="s">
         <v>79</v>
       </c>
       <c r="AG4" t="s">
         <v>207</v>
       </c>
       <c r="AH4" t="s">
         <v>207</v>
       </c>
       <c r="AI4" t="s">
         <v>80</v>
       </c>
       <c r="AJ4" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AO4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AP4" t="s">
         <v>210</v>
       </c>
       <c r="AQ4">
-        <v>57</v>
+        <v>117</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>211</v>
       </c>
       <c r="AS4" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AU4" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="AW4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="AX4" t="s">
         <v>215</v>
       </c>
       <c r="AY4" t="s">
         <v>216</v>
       </c>
       <c r="AZ4" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C5" t="s">
         <v>107</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="s">
         <v>197</v>
       </c>
       <c r="G5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="J5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="AG5" t="s">
         <v>207</v>
       </c>
       <c r="AH5" t="s">
         <v>207</v>
       </c>
       <c r="AI5" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -2905,72 +2915,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2986,159 +2996,159 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3146,140 +3156,140 @@
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="J2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>148</v>
       </c>
       <c r="C3" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>148</v>
       </c>
       <c r="C4" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="J4" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>148</v>
       </c>
       <c r="C5" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="J5" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>