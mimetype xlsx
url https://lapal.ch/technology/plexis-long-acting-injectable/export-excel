--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>&gt; 90% wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>Co-administration of up to two APIs is feasible using separate, independently formulated microparticle populations suspended in a common injection vehicle. APIs should be small molecules with compatible physicochemical properties (e.g., low aqueous solubility, LogP ~1.5–6.5) and chemical stability under formulation conditions. Total injected dose must remain within clinically acceptable volume and tolerability limits. Compatibility, release kinetics, and local tolerability are evaluated case-by-case.</t>
   </si>
   <si>
     <t>Plexis has been successfully applied to moderately to highly lipophilic small molecules; diffusion-controlled release is well suited to APIs with limited aqueous solubility but does not strictly exclu</t>
   </si>
   <si>
     <t>Plexis is well suited for scale-up using standard pharmaceutical unit operations. The manufacturing process relies on controllable particle sizing and membrane coating steps that are scalable by increasing batch size or equipment capacity rather than altering formulation fundamentals. The platform has been successfully produced at laboratory and pilot scales, with a clear path to GMP clinical and commercial manufacturing.</t>
   </si>
   <si>
     <t>Key equipment includes particle size reduction and classification tools (mills, sieves), fluidized-bed or spray-based coating systems, standard mixing vessels for suspension preparation, filtration and drying equipment, and conventional sterile fill–finish systems. No highly specialized or custom-built equipment is required, enabling technology transfer to multiple CMOs.</t>
   </si>
   <si>
     <t>Manufacturing can be performed in standard GMP pharmaceutical facilities with controlled environments appropriate for sterile injectable products. No extreme temperature, pressure, or environmental conditions are required. The process is compatible with common solvent handling and recovery practices, standard cleaning validation, and established quality systems for parenteral drug products.</t>
   </si>
   <si>
     <t>Formulation characterization relies on standard analytical tools, including HPLC/UPLC for assay and impurities, particle size analysis (e.g., laser diffraction), microscopy/SEM for morphology, in vitro release testing apparatus, and routine physicochemical tests (pH, viscosity). No bespoke analytical platforms are required beyond those commonly available in pharmaceutical QC laboratories.</t>
   </si>
   <si>
-    <t>eosinophilic esophagitis / inflammatory GI disease, Pain management</t>
+    <t>eosinophilic esophagitis / inflammatory GI disease, Pain management (incl. joints, lower back, knee)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Every 6 months, Yearly, Monthly, Every 3 months</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Primary target population includes adult patients requiring long-term immunosuppression (e.g., transplant recipients). Early Phase 1 studies included healthy adult volunteers for safety and pharmacokinetic evaluation. Pregnant and lactating individuals are excluded.</t>
   </si>
   <si>
     <t>2026-01-17 00:04:41</t>
   </si>
@@ -566,53 +566,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -627,50 +624,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>STEPUP</t>
   </si>
   <si>
     <t>NCT02609126</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02609126</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The main purpose of this study is to understand the pharmacokinetics of EP-104IAR and to determine whether it is safe to use in patients with osteoarthritis (OA) of the knee. The study will also provide some preliminary insights into whether the experimental treatment reduces pain in the knee.
 Osteoarthritis is the most common joint disease, affecting over 20 million people in the US alone. Currently, pain treatments that are injected directly into the knee often work for only a short time and may also have side effects within the rest of the body. The experimental treatment is a steroid that is in the same family of drugs as the most common current injectable treatments for knee osteoarthritis. For this study, the drug is coated with a polymer intended to prolong the time it stays inside</t>
   </si>
   <si>
     <t>Safety Study of a Long-Acting Injectable Steroid to Treat Knee Osteoarthritis</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>EP-104IAR</t>
@@ -707,50 +707,53 @@
 * Pregnant or breast feeding</t>
   </si>
   <si>
     <t>Knee Osteoarthritis</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Single Dose</t>
   </si>
   <si>
     <t>Intra-articular</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology, Pain management (incl. joints, lower back, knee), Other(s)</t>
   </si>
   <si>
     <t>SPRINGBOARD</t>
   </si>
   <si>
     <t>NCT04120402</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04120402</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, efficacy and pharmacokinetics (PK) of EP-104IAR in patients with osteoarthritis (OA) of the knee</t>
   </si>
   <si>
     <t>Study to Evaluate the Efficacy and Safety of EP-104IAR in Patients With Osteoarthritis of the Knee</t>
   </si>
   <si>
     <t>Czechia, Denmark, Poland</t>
   </si>
   <si>
     <t>EP-104IAR 25 mg</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
@@ -801,91 +804,91 @@
   <si>
     <t>A Phase 1b/2 study to explore the safety, efficacy and pharmacokinetics of EP-104GI in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104GI on eosinophilic EoE disease activity. Approximately 27 to 33 participants will be enrolled in dose escalation: 3-6 participants per dose cohort. The number of participants enrolled in escalation will depend on the number of dose escalation cohorts evaluated, and dose cohorts needing to be expanded. An additional 10-24 participants will be enrolled in 1 or 2 cohorts of 10-12 participants each at tolerable dose regimen(s) selected based on the accumulated clinical data to identify the recommended phase 2 dose(s) (RP2D). In the Phase 2 randomized dose optimizat</t>
   </si>
   <si>
     <t>A Trial to Evaluate EP-104GI in Adults With Eosinophilic Esophagitis (EoE).</t>
   </si>
   <si>
     <t>Australia, Netherlands, Canada, New Zealand, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>EP-104GI</t>
   </si>
   <si>
     <t>Matching vehicle control</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2026-12-01</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Symptomatic EoE;
 * For women of childbearing potential, a negative pregnancy test and willing to use a highly effective method of birth control until end of study;
 * Willing and able to adhere to study-related procedures and visit schedule;
 * Willing and able to provide informed consent.
 Criteria for crossover to EP 104GI from vehicle control (randomized dose optimization portion):
 1. Has completed the randomized dose optimization portion of the trial to Week 24, inclusive
 2. Without safety concerns for receiving EP 104GI ie, does not meet exclusion criteria or have other safety issue
 Exclusion Criteria:
 * Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
 * Oral or esopha</t>
   </si>
   <si>
     <t>Eosinophilic Esophagitis</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>LAI-tacrolimus Phase 1 Study</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03626714</t>
   </si>
   <si>
     <t>Auritec Pharmaceuticals</t>
   </si>
   <si>
     <t>First-in-human study assessing systemic exposure and safety of a sustained-release tacrolimus formulation following subcutaneous administration.</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability, and pharmacokinetics of a long-acting injectable tacrolimus formulation in healthy volunteers.</t>
   </si>
   <si>
     <t>United States of America</t>
+  </si>
+  <si>
+    <t>Pain management (incl. joints, lower back, knee), Other(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1584,69 +1587,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1709,245 +1712,245 @@
       </c>
       <c r="AE2" t="s">
         <v>72</v>
       </c>
       <c r="AF2" t="s">
         <v>73</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
         <v>75</v>
       </c>
       <c r="AI2" t="s">
         <v>76</v>
       </c>
       <c r="AJ2" t="s">
         <v>77</v>
       </c>
       <c r="AL2" t="s">
         <v>78</v>
       </c>
       <c r="AM2" t="s">
         <v>79</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>80</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>80</v>
       </c>
       <c r="AP2" t="s">
         <v>80</v>
       </c>
       <c r="AQ2" t="s">
         <v>81</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2454,108 +2457,108 @@
       <c r="V1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>194</v>
       </c>
       <c r="C2" t="s">
         <v>195</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E2" t="s">
@@ -2573,414 +2576,417 @@
       <c r="I2" t="s">
         <v>199</v>
       </c>
       <c r="J2" t="s">
         <v>200</v>
       </c>
       <c r="M2" t="s">
         <v>201</v>
       </c>
       <c r="O2" t="s">
         <v>202</v>
       </c>
       <c r="X2" t="s">
         <v>203</v>
       </c>
       <c r="Y2" t="s">
         <v>204</v>
       </c>
       <c r="AB2" t="s">
         <v>205</v>
       </c>
       <c r="AC2" t="s">
         <v>205</v>
       </c>
       <c r="AD2" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="AE2" t="s">
-        <v>206</v>
+        <v>79</v>
       </c>
       <c r="AF2" t="s">
-        <v>79</v>
+        <v>207</v>
       </c>
       <c r="AG2" t="s">
         <v>207</v>
       </c>
       <c r="AH2" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="AI2" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>208</v>
       </c>
+      <c r="AN2" t="s">
+        <v>209</v>
+      </c>
       <c r="AO2" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="AP2" t="s">
         <v>210</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>32</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>211</v>
+      </c>
       <c r="AR2" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>212</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>213</v>
       </c>
+      <c r="AV2" t="s">
+        <v>214</v>
+      </c>
       <c r="AW2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AX2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AY2" t="s">
-        <v>216</v>
+        <v>75</v>
       </c>
       <c r="AZ2" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E3" t="s">
         <v>94</v>
       </c>
       <c r="F3" t="s">
         <v>197</v>
       </c>
       <c r="G3" t="s">
         <v>142</v>
       </c>
       <c r="H3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="O3" t="s">
         <v>202</v>
       </c>
       <c r="X3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="Y3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AB3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AC3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="AD3" t="s">
-        <v>78</v>
+        <v>206</v>
       </c>
       <c r="AE3" t="s">
-        <v>206</v>
+        <v>79</v>
       </c>
       <c r="AF3" t="s">
-        <v>79</v>
+        <v>207</v>
       </c>
       <c r="AG3" t="s">
         <v>207</v>
       </c>
       <c r="AH3" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="AI3" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>229</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>101</v>
       </c>
       <c r="AO3" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="AP3" t="s">
         <v>210</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>318</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>211</v>
+      </c>
       <c r="AR3" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>212</v>
       </c>
-      <c r="AU3" t="s">
-        <v>229</v>
+      <c r="AT3" t="s">
+        <v>230</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>231</v>
       </c>
       <c r="AW3" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="AX3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AY3" t="s">
-        <v>216</v>
+        <v>75</v>
       </c>
       <c r="AZ3" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G4" t="s">
         <v>142</v>
       </c>
       <c r="H4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="O4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="X4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="Y4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="Z4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="AA4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="AD4" t="s">
-        <v>244</v>
+        <v>206</v>
       </c>
       <c r="AE4" t="s">
-        <v>206</v>
+        <v>79</v>
       </c>
       <c r="AF4" t="s">
-        <v>79</v>
+        <v>207</v>
       </c>
       <c r="AG4" t="s">
         <v>207</v>
       </c>
       <c r="AH4" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="AI4" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>245</v>
       </c>
+      <c r="AN4" t="s">
+        <v>246</v>
+      </c>
       <c r="AO4" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="AP4" t="s">
         <v>210</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>117</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>211</v>
+      </c>
       <c r="AR4" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>247</v>
       </c>
-      <c r="AU4" t="s">
-        <v>229</v>
+      <c r="AT4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>248</v>
       </c>
       <c r="AW4" t="s">
-        <v>248</v>
+        <v>215</v>
       </c>
       <c r="AX4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AY4" t="s">
-        <v>216</v>
+        <v>75</v>
       </c>
       <c r="AZ4" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>249</v>
       </c>
       <c r="C5" t="s">
         <v>107</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5" t="s">
         <v>197</v>
       </c>
       <c r="G5" t="s">
         <v>251</v>
       </c>
       <c r="H5" t="s">
         <v>252</v>
       </c>
       <c r="I5" t="s">
         <v>253</v>
       </c>
       <c r="J5" t="s">
         <v>254</v>
       </c>
+      <c r="AF5" t="s">
+        <v>207</v>
+      </c>
       <c r="AG5" t="s">
         <v>207</v>
       </c>
       <c r="AH5" t="s">
         <v>207</v>
       </c>
-      <c r="AI5" t="s">
-        <v>207</v>
+      <c r="AZ5" t="s">
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2996,159 +3002,159 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3156,140 +3162,140 @@
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>148</v>
       </c>
       <c r="C3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>148</v>
       </c>
       <c r="C4" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J4" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>148</v>
       </c>
       <c r="C5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J5" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>