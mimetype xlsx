--- v3 (2026-08-22)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -504,53 +504,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -567,50 +564,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -673,50 +673,53 @@
     <t>https://lapal.ch/storage/illustrations/Sp7iw7kM6ckUgFcAiZnhisHnqlMtQwPXnnq3Nqm7.png</t>
   </si>
   <si>
     <t>Peptoid-peptide hydrogel formation in response to phosphatase enzyme</t>
   </si>
   <si>
     <t>G Laverty</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/wh1UiSvCUevPGS0PAZvV4VIdsMFlPD7v9ntUUVEW.png</t>
   </si>
   <si>
     <t>Concept peptide-like/peptide-mimetic hydrogels as long-acting injectable drug delivery systens</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/full/10.1002/adhm.202203198" rel="noopener noreferrer" target="_blank"&gt;Advanced Healthcare Materials&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Eradicating HIV/AIDS by 2030 is a central goal of the World Health Organization. Patient adherence to complicated dosage regimens remains a key barrier. There is a need for convenient long-acting formulations that deliver drugs over sustained periods. This paper presents an alternative platform, an injectable in situ forming hydrogel implant to deliver a model antiretroviral drug (zidovudine [AZT]) over 28 days. The formulation is a self-assembling ultrashort&amp;nbsp;d&amp;nbsp;or&amp;nbsp;l-&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;α&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;peptide hydrogelator, namely phosphorylated (naphthalene-2-ly)-acetyl-diphenylalanine-lysine-tyrosine-OH (NapFFKY[p]-OH), covalently conjugated to zidovudine via an ester linkage. Rheological analysis demonstrates phosphatase enzyme instructed self-assembly, with hydrogels forming within minutes. Small angle neutron scattering data suggest hydrogels form narrow radius (≈2&amp;nbsp;nm), large length fibers closely fitting the flexible cylinder elliptical model.&amp;nbsp;d-Peptides are particularly promising for long-acting delivery, displaying protease resistance for 28 days. Drug release, via hydrolysis of the ester linkage, progress under physiological conditions (37&amp;nbsp;°C, pH 7.4, H2O). Subcutaneous administration of Napffk(AZT)Y[p]G-OH in Sprague Dawley rats demonstrate zidovudine blood plasma concentrations within the half maximal inhibitory concentration (IC50) range (30–130&amp;nbsp;ng mL−1) for 35 days. This work is a proof-of-concept for the development of a long-acting combined injectable in situ forming peptide hydrogel implant. These products are imperative given their potential impact on society.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://onlinelibrary.wiley.com/doi/full/10.1002/adhm.202203198</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Queen's University Belfast</t>
   </si>
   <si>
     <t>https://www.lavertylab.com/</t>
   </si>
   <si>
     <t>N. Ireland</t>
   </si>
@@ -1170,51 +1173,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Sp7iw7kM6ckUgFcAiZnhisHnqlMtQwPXnnq3Nqm7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/wh1UiSvCUevPGS0PAZvV4VIdsMFlPD7v9ntUUVEW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1002/adhm.202203198" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1352,69 +1355,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1471,330 +1474,330 @@
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AK2" t="s">
         <v>75</v>
       </c>
       <c r="AL2" t="s">
         <v>76</v>
       </c>
       <c r="AM2" t="s">
         <v>77</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>78</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>78</v>
       </c>
       <c r="AP2" t="s">
         <v>78</v>
       </c>
       <c r="AQ2" t="s">
         <v>79</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C9" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2298,108 +2301,108 @@
       <c r="V1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2646,51 +2649,51 @@
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>178</v>
@@ -2708,55 +2711,61 @@
         <v>182</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>209</v>
       </c>
       <c r="C2" t="s">
         <v>210</v>
       </c>
       <c r="H2" t="s">
         <v>211</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>212</v>
+      </c>
       <c r="J2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>