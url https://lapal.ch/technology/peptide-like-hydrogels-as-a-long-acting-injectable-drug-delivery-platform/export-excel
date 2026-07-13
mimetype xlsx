--- v0 (2026-06-03)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -598,50 +598,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1497,269 +1500,269 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2406,205 +2409,209 @@
       <c r="E1" s="2" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>188</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>189</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>193</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D3" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2625,57 +2632,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">