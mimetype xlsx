--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -246,51 +246,51 @@
 </t>
   </si>
   <si>
     <t>We have tested up to 5%w/v so far. We see no reason why this could not be increased as the peptide provides increased water solubility to drugs.</t>
   </si>
   <si>
     <t>3 different APIs</t>
   </si>
   <si>
     <t>We have tested up to 3 hydrophobic drugs successfully so far (2xHIV antiretrovirals + 1 contraceptive hormone)</t>
   </si>
   <si>
     <t>The formulation's peptide/peptide-like molecule is low molecular weight and can be readily synthesised using common solid phase synthesis protocols. The impact of manufacture on synthetic factors should be considered e.g. yield, raw material availability, novel vs. established methods of chemical conjugation, chemical orthogonality, analysing to regulatory requirements e.g. Pharmacopoeial, green chemistry and overall cost.</t>
   </si>
   <si>
     <t>Preparative LC with Mass Spec capability for efficient purification</t>
   </si>
   <si>
     <t>The peptide is made by chemical synthesis, requirements will depend mainly of drug of interest. e.g. a steroid drug for contraception will required increased safety considerations in line with cGMP.</t>
   </si>
   <si>
     <t>Analytical HPLC, preferably with Mass Spec capability.
 Hydrogen and Phosphate NMR.</t>
   </si>
   <si>
-    <t xml:space="preserve">Malaria, Contraception, Combined HIV prevention and contraception in one injectable product, HIV, , Substance use disorders, </t>
+    <t xml:space="preserve">Malaria, Contraception, Combined HIV prevention and contraception in one injectable product, HIV, , , </t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Post-Exposure Prophylaxis (PEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Monthly, We are aiming for a minimum dosgae interval of every 3 months (84 days)</t>
   </si>
   <si>
     <t>We have performed studies with UK HIV charity Positive Life NI. Patients demonstrate a high interest in the use of such technology to replace oral medicines.</t>
   </si>
   <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Main target group would be within adolescent and young women who require a discrete technology to provide combined HIV prevention and contraception.</t>
   </si>