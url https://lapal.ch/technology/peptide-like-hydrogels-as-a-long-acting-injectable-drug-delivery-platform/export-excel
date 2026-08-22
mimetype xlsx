--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Peptide-like hydrogels as a long-acting injectable drug delivery platform</t>
   </si>
   <si>
     <t>We have created a soluble injection that is able to incorporate multiple drugs in a water-based solvent. This forms a hydrogel implant in response to enzymes present within the skin to release drugs long-term, removing the need for daily dosing. Our injectable implant is composed of peptide-like molecules which are capable of forming tissue-like hydrogels that can be tailored to gradually release drugs. This will remove the need for patients to comply with complex drug dosing regimens on a daily basis and improve their adherence to medication</t>
   </si>
   <si>
     <t>We have so far proven our technology can deliver the HIV drug zidovudine to rats  at IC90 values for at least 35 days. We believe protection can be lengthened i.e. to 84 days by using more potent HIV antiretrovirals and are currently working on this goal. These results formed part of a recent publication in Advanced Healthcare Materials (2023). DOI: doi.org/10.1002/adhm.202203198. We have also demonstrated hydrogel formation and sustained release using several drugs/diseases (doxorubicin [cancer], haloperidol [antipsychotic]) and as a single injectable multipurpose technology (HIV prevention + contraception). Our most promising technology has formed part of a patent submission to the UK Patent Office on 31st March 2023 (2304871.3).</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Intra-vitreal</t>
   </si>
   <si>
     <t>Peptides and peptide-like molecules, In-situ forming gel/implant</t>
   </si>
   <si>
     <t>Biodegradable, Single-use</t>
   </si>
@@ -450,75 +456,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -564,54 +570,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -645,57 +663,63 @@
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Sp7iw7kM6ckUgFcAiZnhisHnqlMtQwPXnnq3Nqm7.png</t>
   </si>
   <si>
     <t>Peptoid-peptide hydrogel formation in response to phosphatase enzyme</t>
   </si>
   <si>
     <t>G Laverty</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/wh1UiSvCUevPGS0PAZvV4VIdsMFlPD7v9ntUUVEW.png</t>
   </si>
   <si>
     <t>Concept peptide-like/peptide-mimetic hydrogels as long-acting injectable drug delivery systens</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/full/10.1002/adhm.202203198" rel="noopener noreferrer" target="_blank"&gt;Advanced Healthcare Materials&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Eradicating HIV/AIDS by 2030 is a central goal of the World Health Organization. Patient adherence to complicated dosage regimens remains a key barrier. There is a need for convenient long-acting formulations that deliver drugs over sustained periods. This paper presents an alternative platform, an injectable in situ forming hydrogel implant to deliver a model antiretroviral drug (zidovudine [AZT]) over 28 days. The formulation is a self-assembling ultrashort&amp;nbsp;d&amp;nbsp;or&amp;nbsp;l-&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;α&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;peptide hydrogelator, namely phosphorylated (naphthalene-2-ly)-acetyl-diphenylalanine-lysine-tyrosine-OH (NapFFKY[p]-OH), covalently conjugated to zidovudine via an ester linkage. Rheological analysis demonstrates phosphatase enzyme instructed self-assembly, with hydrogels forming within minutes. Small angle neutron scattering data suggest hydrogels form narrow radius (≈2&amp;nbsp;nm), large length fibers closely fitting the flexible cylinder elliptical model.&amp;nbsp;d-Peptides are particularly promising for long-acting delivery, displaying protease resistance for 28 days. Drug release, via hydrolysis of the ester linkage, progress under physiological conditions (37&amp;nbsp;°C, pH 7.4, H2O). Subcutaneous administration of Napffk(AZT)Y[p]G-OH in Sprague Dawley rats demonstrate zidovudine blood plasma concentrations within the half maximal inhibitory concentration (IC50) range (30–130&amp;nbsp;ng mL−1) for 35 days. This work is a proof-of-concept for the development of a long-acting combined injectable in situ forming peptide hydrogel implant. These products are imperative given their potential impact on society.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Queen's University Belfast</t>
   </si>
   <si>
     <t>https://www.lavertylab.com/</t>
   </si>
   <si>
     <t>N. Ireland</t>
   </si>
   <si>
     <t>Queen's University Belfast is a leading UK university for knowledge exchange, and commercialisation. The School of Pharmacy is one of Queen's University Belfast's most prestigious departments and a global leader in drug delivery. It is the top ranking UK School of Pharmacy (Complete University Guide 2024) and 39th in the world (2023 QS Rankings).</t>
   </si>
@@ -1154,105 +1178,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Sp7iw7kM6ckUgFcAiZnhisHnqlMtQwPXnnq3Nqm7.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/wh1UiSvCUevPGS0PAZvV4VIdsMFlPD7v9ntUUVEW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1341,613 +1367,619 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>62</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>63</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>65</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="Y2" t="s">
         <v>66</v>
       </c>
       <c r="AC2" t="s">
         <v>67</v>
       </c>
       <c r="AD2" t="s">
         <v>68</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AK2" t="s">
         <v>75</v>
       </c>
       <c r="AL2" t="s">
         <v>76</v>
       </c>
       <c r="AM2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>78</v>
       </c>
       <c r="AQ2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="AR2" t="s">
         <v>79</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D2" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E2" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="F2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C3" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C4" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="C5" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C6" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C7" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C8" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C9" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E3" t="s">
         <v>93</v>
       </c>
-      <c r="C3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1957,185 +1989,185 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2182,254 +2214,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>180</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2442,288 +2490,311 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D3" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>180</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>210</v>
+      </c>
+      <c r="H2" t="s">
+        <v>211</v>
+      </c>
+      <c r="J2" t="s">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>