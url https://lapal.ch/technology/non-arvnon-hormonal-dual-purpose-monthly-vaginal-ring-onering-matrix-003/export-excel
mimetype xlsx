--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -458,53 +458,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -519,50 +516,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>MATRIX-003</t>
   </si>
   <si>
     <t>NCT06163274</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06163274</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>University of Pittsburgh</t>
   </si>
   <si>
     <t>This research study is being conducted to find out how easy, comfortable, and safe intravaginal rings are for women to use. The two rings used in this study do not dispense any medications, are the same size, but differ in their flexibility and hardness. This study will enroll approximately 100 HIV-negative persons, aged18-45 years, and assigned female sex at birth from sites in the United States, South Africa, and Zimbabwe. Participants will be randomly assigned to use (self-insert) Ring A for 4 weeks and then Ring B for 4 weeks or Ring B first followed by Ring A. There will be a 1-3-week rest period between using the two different rings. The study involves answering questions, undergoing pelvic examinations, and collecting blood and vaginal fluid samples over a total of 7 in-person visit</t>
   </si>
   <si>
     <t>Trial to Assess Acceptability and Safety of Two Placebo Intravaginal Rings</t>
   </si>
   <si>
     <t>United States of America, South Africa, Zimbabwe</t>
   </si>
@@ -600,50 +600,53 @@
 * Able and willing to provide adequate contact/locator information.
 * Able and willing to comply with all protocol requirements, including:
   * Abstaining from other intravaginal products or practices for the duration of the study.
   * Abstaining from penetrative vaginal intercourse (i.e., oral-, digital-, penile-penetration) for the first 14 days of each product use period.
   * Refraining from participation in other research studies involving drugs, medical devices, vaginal products, or vaccines starting 2 weeks before the Screening Visit and for the duration of the study, or in observational or qualitativ</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Non-Implantable Device</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
+    <t>HIV, Contraception, Other(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -735,66 +738,78 @@
   <si>
     <t>resources/jXVmSYlLmKR4_MATRIX-003_Protocol Version 1.0_Final_06.29.23.pdf.html</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MEDIA RELEASE</t>
   </si>
   <si>
     <t>MATRIX-003 news release 3.21.24.pdf.html</t>
   </si>
   <si>
     <t>resources/mITPu3FrTiX1_MATRIX-003 news release 3.21.24.pdf.html</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Miller, M., Rossetti, T., Ferreira, J., Ghanem, L., Balbach, M., Kaur, N., Levin, L. R., Buck, J., Kehr, M., Coquille, S., van den Heuvel, J., Steegborn, C., Fushimi, M., Finkin-Groner, E., Myers, R. W., Kargman, S., Liverton, N. J., Huggins, D. J., &amp;amp; Meinke, P. T. (2022). Design, Synthesis, and Pharmacological Evaluation of Second-Generation Soluble Adenylyl Cyclase (sAC, ADCY10) Inhibitors with Slow Dissociation Rates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of medicinal chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;65&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(22), 15208–15226. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.jmedchem.2c01133" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.jmedchem.2c01133&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Soluble adenylyl cyclase (sAC: ADCY10) is an enzyme involved in intracellular signaling. Inhibition of sAC has potential therapeutic utility in a number of areas. For example, sAC is integral to successful male fertility: sAC activation is required for sperm motility and ability to undergo the acrosome reaction, two processes central to oocyte fertilization. Pharmacologic evaluation of existing sAC inhibitors for utility as on-demand, nonhormonal male contraceptives suggested that both high intrinsic potency, fast on and slow dissociation rates are essential design elements for successful male contraceptive applications. During the course of the medicinal chemistry campaign described here, we identified sAC inhibitors that fulfill these criteria and are suitable for&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;evaluation of diverse sAC pharmacology.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1021/acs.jmedchem.2c01133</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Palanee-Phillips, T., Baum, M. M., Moss, J. A., Clark, M. R., Nuttall, J., &amp;amp; Romano, J. W. (2022). Drug-releasing vaginal rings for HIV/STI and pregnancy prevention: a review of recent advances and clinical applications.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Expert opinion on drug delivery&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;19&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 47–58. &lt;/span&gt;&lt;a href="https://doi.org/10.1080/17425247.2022.2020242" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1080/17425247.2022.2020242&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Adolescent girls and young women (AGYW), as well as pre- and post-menopausal women globally would benefit from expanded choice to address their sexual and reproductive health (SRH) needs related to Human Immunodeficiency Virus (HIV), sexually transmitted infections (STIs) and pregnancy prevention. Lack of adequate preventative vaccines for HIV/STIs reinforces public health prioritization for options women may use to mitigate risk for infectious disease and unplanned pregnancy. Drug releasing intravaginal rings (IVRs) represent one such technology that has garnered attention based on the modality's success as a pre-exposure prophylaxis (PrEP) delivery option in HIV risk reduction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Areas covered:&amp;nbsp;&lt;/strong&gt;This article provides a synopsis of three IVR technologies in active clinical development for prevention of HIV, STI, and unintended pregnancy demonstrating advancements in terms of compatibility with a wide range of drug types with a focus on dapivirine-based silicone rings (International Partnership for Microbicides (IPM), tenofovir-based polyurethane rings (Conrad), and pod-based rings (Oak Crest Institute of Science)).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Expert opinion:&amp;nbsp;&lt;/strong&gt;The goals of IVR research are to reduce burdens of HIV/STIs and unplanned pregnancies. Through the evolution of IVR technologies, the potential exists to trigger integration of health-care services through formulation of products with multiple indications&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1080/17425247.2022.2020242</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ridgeway, K., Montgomery, E. T., Smith, K., Torjesen, K., van der Straten, A., Achilles, S. L., &amp;amp; Griffin, J. B. (2022). Vaginal ring acceptability: A systematic review and meta-analysis of vaginal ring experiences from around the world.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Contraception&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;106&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 16–33. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.contraception.2021.10.001" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.contraception.2021.10.001&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;The vaginal ring (ring) is a female-initiated, long-acting drug delivery system for different indications, including HIV prevention. Our aim was to provide evidence for acceptability of the vaginal ring across indications to support dapivirine and multipurpose prevention technology ring introduction and roll out.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Study design:&amp;nbsp;&lt;/strong&gt;This systematic review and meta-analysis followed PRISMA guidelines. We searched PubMed, Web of Science, Embase, and grey literature for publications reporting favorable ring acceptability and secondary outcomes involving actual ring use (comfort, ease of ring use, ring comfort during sex, expulsions, and vaginal symptoms) or hypothetical acceptability for any indication published January 1, 1970-June 15, 2021. We estimated random-effects pooled prevalence, assessing between-study variation using meta-regression.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 2,234 records, we included 123 studies with 40,434 actual and hypothetical ring users. The primary outcome assessment included 50 studies with 60 ring subgroups totaling 19,271 ring users. The favorable acceptability pooled prevalence was 85.6% (95%CI 81.3, 89.0), while hypothetical acceptability among non-ring users was 27.6% (95%CI 17.5, 40.5). In meta-regression, acceptability was higher in menopause (95.4%; 95%CI 88.4, 98.2) compared to contraceptive rings (83.7%; 95%CI 75.6, 89.5). Acceptability was lower in pharmacokinetic studies (50%; 95%CI 22.1, 77.9) compared to RCTs (89.5%; 95%CI 85.8.92.4) and in studies assessing acceptability at ≥12 months (78.5%; 95%CI 66.5, 87.1) versus studies assessing acceptability at &amp;lt;3 months (91.9%; 95%CI 83.7, 96.1). European (90.6%; 95%CI 83.9, 94.7), Asian (97.1%; 95%CI 92.0, 99.0), and multi-region studies (93.5%; 95%CI 84.6, 97.4) reported more favorable acceptability compared to African studies (59.4%; 95%CI 38.3, 77.5). Secondary outcomes were similarly favorable, including ring comfort (92.9%; 95%CI 89.2, 95.4), ease of use (90.9%; 95%CI 86.5, 94.0), and comfort during sex (82.7%; 95%CI 76.4, 87.6). Limitations include inconsistent outcome definitions and unmeasured factors affecting acceptability.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Women who used vaginal rings reported they were acceptable across indications geographic regions and indications. Policy makers should consider the ring as an important option for pregnancy and HIV prevention drug development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Implications:&amp;nbsp;&lt;/strong&gt;This review found favorable acceptability among vaginal ring users across indications and geographic areas, in contrast to low hypothetical acceptability among non-users. Vaginal rings are an important drug delivery system for pregnancy and HIV preventions, and scale-up should plan to address initial hesitancy among new users.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.contraception.2021.10.001</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Minnis, A. M., Etima, J., Musara, P., Browne, E. N., Mutero, P., Kemigisha, D., Mgodi, N. M., Nakabiito, C., Shapley-Quinn, M. K., Stoner, M. C. D., Hartmann, M., Macagna, N., Piper, J., &amp;amp; van der Straten, A. (2022). Couples' Preferences for "2 in 1" Multipurpose Prevention Technologies to Prevent Both HIV and Pregnancy: Results of a Discrete Choice Experiment in Uganda and Zimbabwe.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;AIDS and behavior&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(12), 3848–3861. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s10461-022-03713-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s10461-022-03713-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;End-user input early in biomedical product development may optimize design to support high uptake and adherence. We interviewed 400 couples (800 total participants) in Uganda and Zimbabwe to assess their preferences for multipurpose prevention technologies (MPTs) for HIV and pregnancy prevention. Using a discrete choice experiment, couples made a series of choices between hypothetical MPTs, including oral tablets and vaginal rings, inserts, and films and completed an interviewer-administered questionnaire assessing sociodemographic and behavioral measures. Most couples preferred presented MPTs over male condoms. Couples' MPT choices in both countries were influenced most by the combination of product form and dosing frequency, with monthly dosing preferred over daily. Analysis highlighted differences by country as to which side effects were most important: Ugandan couples placed greater importance on effects on the vaginal environment during sex, whereas Zimbabwean couples placed more importance on changes to menstruation and other side effects (headache, cramps). Couples' preferences signaled an openness to new product forms and more frequent dosing if preferred characteristics of other attributes were achieved.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s10461-022-03713-6</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Oak Crest Institute</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.oak-crest.org/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -1229,51 +1244,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06163274" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/fa2Q9UKnsByPJRKrcsw5PzrwOfKpqjJ76m9ZQZq6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Rh9BDxyKUSxYuoGpfndW8mgpoohG7oTDv9lnktYo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/704/jXVmSYlLmKR4_MATRIX-003_Protocol%20Version%201.0_Final_06.29.23.pdf.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/705/mITPu3FrTiX1_MATRIX-003%20news%20release%203.21.24.pdf.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/704/jXVmSYlLmKR4_MATRIX-003_Protocol%20Version%201.0_Final_06.29.23.pdf.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/705/mITPu3FrTiX1_MATRIX-003%20news%20release%203.21.24.pdf.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.jmedchem.2c01133" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17425247.2022.2020242" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.contraception.2021.10.001" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-022-03713-6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1411,69 +1426,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1533,297 +1548,297 @@
       </c>
       <c r="AE2" t="s">
         <v>52</v>
       </c>
       <c r="AF2" t="s">
         <v>52</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>72</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E2" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F2" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C4" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2243,108 +2258,108 @@
       <c r="V1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>158</v>
       </c>
       <c r="C2" t="s">
         <v>159</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E2" t="s">
@@ -2361,163 +2376,166 @@
       </c>
       <c r="I2" t="s">
         <v>164</v>
       </c>
       <c r="J2" t="s">
         <v>165</v>
       </c>
       <c r="M2" t="s">
         <v>166</v>
       </c>
       <c r="O2" t="s">
         <v>167</v>
       </c>
       <c r="X2" t="s">
         <v>168</v>
       </c>
       <c r="Y2" t="s">
         <v>169</v>
       </c>
       <c r="Z2" t="s">
         <v>170</v>
       </c>
       <c r="AA2" t="s">
         <v>171</v>
       </c>
+      <c r="AD2" t="s">
+        <v>172</v>
+      </c>
       <c r="AE2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AF2" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="AI2" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>175</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>176</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>100</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>177</v>
+      </c>
       <c r="AR2" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>178</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>179</v>
       </c>
+      <c r="AV2" t="s">
+        <v>69</v>
+      </c>
       <c r="AW2" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="AY2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AZ2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2533,367 +2551,383 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="J3" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H4" t="s">
-        <v>226</v>
+        <v>227</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>228</v>
       </c>
       <c r="J4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H5" t="s">
-        <v>228</v>
+        <v>230</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>231</v>
       </c>
       <c r="J5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H6" t="s">
-        <v>230</v>
+        <v>233</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>234</v>
       </c>
       <c r="J6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C7" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="H7" t="s">
-        <v>232</v>
+        <v>236</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>237</v>
       </c>
       <c r="J7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>