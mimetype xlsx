--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -631,50 +631,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1557,239 +1560,239 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2450,205 +2453,209 @@
       <c r="E1" s="2" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>199</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2669,133 +2676,133 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>