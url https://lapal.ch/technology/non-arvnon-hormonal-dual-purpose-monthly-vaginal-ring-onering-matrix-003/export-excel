--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Non-ARV/Non-Hormonal Dual-Purpose Monthly Vaginal Ring (Onering) (MATRIX-003)</t>
   </si>
   <si>
     <t>The dual-purpose vaginal ring is a silicone-based, doughnut-shaped vaginal ring designed for monthly contraception and prevention of diseases. It has an outer diameter of 55 mm and incorporates two drug delivery cassettes. One cassette contains a novel antiviral peptide, which is a protein fragment, while the other cassette delivers a hormone-free contraceptive agent—a soluble adenyl cyclase (sAC) inhibitor. Both active agents are released simultaneously at a controlled rate over a 28-day period.</t>
   </si>
   <si>
     <t>1. Sustained Release: Enables controlled and simultaneous release of two distinct drugs within the vaginal flora, ensuring localized and prolonged therapeutic efficacy.
 2. Self-Administration: Designed for ease of use, allowing users to independently insert and remove the device.
 3. Cost-Effectiveness: Low manufacturing costs make it an accessible option for widespread use.
 4. Extended Shelf Life: Exhibits a longer shelf life compared to other long-acting contraceptive formulations, enhancing storage stability and usability.</t>
   </si>
   <si>
     <t>Topical (Vaginal)</t>
   </si>
   <si>
     <t>Intra-vaginal ring</t>
   </si>
@@ -404,75 +410,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -597,54 +603,66 @@
   * Abstaining from penetrative vaginal intercourse (i.e., oral-, digital-, penile-penetration) for the first 14 days of each product use period.
   * Refraining from participation in other research studies involving drugs, medical devices, vaginal products, or vaccines starting 2 weeks before the Screening Visit and for the duration of the study, or in observational or qualitativ</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Non-Implantable Device</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -681,60 +699,66 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/fa2Q9UKnsByPJRKrcsw5PzrwOfKpqjJ76m9ZQZq6.png</t>
   </si>
   <si>
     <t>Drug-loaded Lobes of Flexible Elastomeric Vaginal Ring with multiple components for drug storage and a release member</t>
   </si>
   <si>
     <t>Matrix for Prevention. (2023). MATRIX-003 Protocol Version 1.0. https://www.matrix4prevention.org/sites/default/files/2023-10/MATRIX-003_Protocol%20Version%201.0_Final_06.29.23.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Rh9BDxyKUSxYuoGpfndW8mgpoohG7oTDv9lnktYo.png</t>
   </si>
   <si>
     <t>Non-ARV/Non-Hormonal Dual-Purpose Monthly Vaginal Ring</t>
   </si>
   <si>
     <t>Matrix for Prevention. (2024, March 20). Ring and MATRIX-003 QA. https://www.matrix4prevention.org/sites/default/files/2024-03/Ring%20and%20MATRIX-003%20QA_%2020March2024.pdf</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
     <t>MATRIX-003 CLINICAL STUDY PROTOCOL</t>
   </si>
   <si>
     <t>MATRIX-003_Protocol Version 1.0_Final_06.29.23.pdf.html</t>
   </si>
   <si>
     <t>resources/jXVmSYlLmKR4_MATRIX-003_Protocol Version 1.0_Final_06.29.23.pdf.html</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>MEDIA RELEASE</t>
   </si>
   <si>
     <t>MATRIX-003 news release 3.21.24.pdf.html</t>
   </si>
   <si>
     <t>resources/mITPu3FrTiX1_MATRIX-003 news release 3.21.24.pdf.html</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Miller, M., Rossetti, T., Ferreira, J., Ghanem, L., Balbach, M., Kaur, N., Levin, L. R., Buck, J., Kehr, M., Coquille, S., van den Heuvel, J., Steegborn, C., Fushimi, M., Finkin-Groner, E., Myers, R. W., Kargman, S., Liverton, N. J., Huggins, D. J., &amp;amp; Meinke, P. T. (2022). Design, Synthesis, and Pharmacological Evaluation of Second-Generation Soluble Adenylyl Cyclase (sAC, ADCY10) Inhibitors with Slow Dissociation Rates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of medicinal chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;65&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(22), 15208–15226. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.jmedchem.2c01133" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.jmedchem.2c01133&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Soluble adenylyl cyclase (sAC: ADCY10) is an enzyme involved in intracellular signaling. Inhibition of sAC has potential therapeutic utility in a number of areas. For example, sAC is integral to successful male fertility: sAC activation is required for sperm motility and ability to undergo the acrosome reaction, two processes central to oocyte fertilization. Pharmacologic evaluation of existing sAC inhibitors for utility as on-demand, nonhormonal male contraceptives suggested that both high intrinsic potency, fast on and slow dissociation rates are essential design elements for successful male contraceptive applications. During the course of the medicinal chemistry campaign described here, we identified sAC inhibitors that fulfill these criteria and are suitable for&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;evaluation of diverse sAC pharmacology.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Palanee-Phillips, T., Baum, M. M., Moss, J. A., Clark, M. R., Nuttall, J., &amp;amp; Romano, J. W. (2022). Drug-releasing vaginal rings for HIV/STI and pregnancy prevention: a review of recent advances and clinical applications.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Expert opinion on drug delivery&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;19&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 47–58. &lt;/span&gt;&lt;a href="https://doi.org/10.1080/17425247.2022.2020242" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1080/17425247.2022.2020242&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Adolescent girls and young women (AGYW), as well as pre- and post-menopausal women globally would benefit from expanded choice to address their sexual and reproductive health (SRH) needs related to Human Immunodeficiency Virus (HIV), sexually transmitted infections (STIs) and pregnancy prevention. Lack of adequate preventative vaccines for HIV/STIs reinforces public health prioritization for options women may use to mitigate risk for infectious disease and unplanned pregnancy. Drug releasing intravaginal rings (IVRs) represent one such technology that has garnered attention based on the modality's success as a pre-exposure prophylaxis (PrEP) delivery option in HIV risk reduction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Areas covered:&amp;nbsp;&lt;/strong&gt;This article provides a synopsis of three IVR technologies in active clinical development for prevention of HIV, STI, and unintended pregnancy demonstrating advancements in terms of compatibility with a wide range of drug types with a focus on dapivirine-based silicone rings (International Partnership for Microbicides (IPM), tenofovir-based polyurethane rings (Conrad), and pod-based rings (Oak Crest Institute of Science)).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Expert opinion:&amp;nbsp;&lt;/strong&gt;The goals of IVR research are to reduce burdens of HIV/STIs and unplanned pregnancies. Through the evolution of IVR technologies, the potential exists to trigger integration of health-care services through formulation of products with multiple indications&lt;/p&gt;</t>
   </si>
@@ -1205,113 +1229,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06163274" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/fa2Q9UKnsByPJRKrcsw5PzrwOfKpqjJ76m9ZQZq6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Rh9BDxyKUSxYuoGpfndW8mgpoohG7oTDv9lnktYo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/jXVmSYlLmKR4_MATRIX-003_Protocol Version 1.0_Final_06.29.23.pdf.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/mITPu3FrTiX1_MATRIX-003 news release 3.21.24.pdf.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/704/jXVmSYlLmKR4_MATRIX-003_Protocol%20Version%201.0_Final_06.29.23.pdf.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/705/mITPu3FrTiX1_MATRIX-003%20news%20release%203.21.24.pdf.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1400,526 +1426,531 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O2" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
       <c r="S2" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>63</v>
       </c>
-      <c r="AA2" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>65</v>
       </c>
       <c r="AC2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AE2" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="AF2" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>72</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F2" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="C3" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C4" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H3" t="s">
         <v>87</v>
       </c>
-      <c r="D3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1929,159 +1960,159 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -2128,352 +2159,368 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="O2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="X2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="Z2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AA2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AE2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AF2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AG2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AJ2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AP2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AQ2">
         <v>100</v>
       </c>
       <c r="AR2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AS2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AU2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AW2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AZ2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>110</v>
+        <v>186</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2486,368 +2533,406 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>186</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>217</v>
+      </c>
+      <c r="H2" t="s">
+        <v>218</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>221</v>
+      </c>
+      <c r="H3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C4" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>225</v>
+      </c>
+      <c r="H4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J4" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C5" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J5" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C6" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>229</v>
+      </c>
+      <c r="H6" t="s">
+        <v>230</v>
+      </c>
+      <c r="J6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C7" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>231</v>
+      </c>
+      <c r="H7" t="s">
+        <v>232</v>
+      </c>
+      <c r="J7" t="s">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>