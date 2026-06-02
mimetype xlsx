--- v0 (2026-04-05)
+++ v1 (2026-06-02)
@@ -270,51 +270,51 @@
   </si>
   <si>
     <t>ISO Class 5 to ISO Class 8 with HEPA filters
 Process of manufacturing includes:
 • Preparation of Nanoporous Substrate: Create nanopores in polycarbonate using ion track etching/ anodization/ phase inversion
 • Surface Treatment and Coating Preparation: Enhance adhesion with plasma treatment or chemical activation; prepare the coating solution with desired materials and additives
 • Application and Curing of Coating: Apply the coating via dip-coating or spray-coating, then dry and cure using thermal treatment, UV irradiation, or chemical curing
 • Post-Treatment and Characterization using SEM.</t>
   </si>
   <si>
     <t>•	Scanning Electron Microscopy (SEM)
 •	Atomic Force Microscopy (AFM)
 •	Fourier Transform Infrared Spectroscopy (FTIR)
 •	Raman spectroscopy
 •	Differential Scanning Calorimetry (DSC)
 •	Thermogravimetric Analysis (TGA)
 •	Tensile testing
 •	Nanoindentation
 •	Gas Adsorption (BET Analysis)
 •	Mercury Intrusion Porosimetry
 •	High-Performance Liquid Chromatography (HPLC)
 •	Mass Spectrometry (MS)
 •	X-ray Photoelectron Spectroscopy (XPS)</t>
   </si>
   <si>
-    <t xml:space="preserve">Diabetes, Hypertension, Coronary Heart Disease, Stroke, Arthritis, Liver disease, Gallstones, and Sleep &amp; Pulmonary diseases, </t>
+    <t xml:space="preserve">, Hypertension, Coronary Heart Disease, Stroke, Arthritis, Liver disease, Gallstones, and Sleep &amp; Pulmonary diseases, </t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly, Every 12 weeks</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-07-04 10:18:26</t>
   </si>
   <si>
     <t>2024-07-13 05:25:50</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>