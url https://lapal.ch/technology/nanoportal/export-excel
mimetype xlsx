--- v1 (2026-06-02)
+++ v2 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -270,51 +270,51 @@
   </si>
   <si>
     <t>ISO Class 5 to ISO Class 8 with HEPA filters
 Process of manufacturing includes:
 • Preparation of Nanoporous Substrate: Create nanopores in polycarbonate using ion track etching/ anodization/ phase inversion
 • Surface Treatment and Coating Preparation: Enhance adhesion with plasma treatment or chemical activation; prepare the coating solution with desired materials and additives
 • Application and Curing of Coating: Apply the coating via dip-coating or spray-coating, then dry and cure using thermal treatment, UV irradiation, or chemical curing
 • Post-Treatment and Characterization using SEM.</t>
   </si>
   <si>
     <t>•	Scanning Electron Microscopy (SEM)
 •	Atomic Force Microscopy (AFM)
 •	Fourier Transform Infrared Spectroscopy (FTIR)
 •	Raman spectroscopy
 •	Differential Scanning Calorimetry (DSC)
 •	Thermogravimetric Analysis (TGA)
 •	Tensile testing
 •	Nanoindentation
 •	Gas Adsorption (BET Analysis)
 •	Mercury Intrusion Porosimetry
 •	High-Performance Liquid Chromatography (HPLC)
 •	Mass Spectrometry (MS)
 •	X-ray Photoelectron Spectroscopy (XPS)</t>
   </si>
   <si>
-    <t xml:space="preserve">, Hypertension, Coronary Heart Disease, Stroke, Arthritis, Liver disease, Gallstones, and Sleep &amp; Pulmonary diseases, </t>
+    <t>T2D, Weight management</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly, Every 12 weeks</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-07-04 10:18:26</t>
   </si>
   <si>
     <t>2024-07-13 05:25:50</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>
@@ -732,50 +732,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1602,184 +1605,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2544,219 +2547,223 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>214</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>215</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>219</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2778,74 +2785,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>132</v>
       </c>
       <c r="C3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>