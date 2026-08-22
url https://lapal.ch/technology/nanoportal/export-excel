--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>NanoPortal™</t>
   </si>
   <si>
     <t>The NanoPortal implant device technology are customizable drug delivery system according to the desired drug release rate, implant duration, and various other factors specific to the target product profile. NanoPortal holds significant potential to improve tolerability by addressing common issues associated with the API and its variable drug release patterns. Smaller nanotube pore size and fewer exposed nanotubes produces slower drug release rates.</t>
   </si>
   <si>
     <t>• Space-Efficient Design
 • No pumps or electronic devices
 • Subdermal Administration
 • Incorporation of different concentrations of API
 • Vertical nanotubes (40 micrometers in length) attached to titanium substrate
 • The content of the tubes are customizable depending on the desired delivery rate of the API
 • Pore is only slightly larger than the API molecule, you can achieve a near constant steady rate of medication deliver</t>
   </si>
   <si>
     <t>Subcutaneous, Intraocular</t>
   </si>
@@ -506,75 +512,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -698,54 +704,66 @@
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 12 weeks</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -789,50 +807,53 @@
     <t>https://lapal.ch/storage/illustrations/FRUpdtobZcfShrEfqx4ZYtvGkHiOe4M06awUJ4gm.png</t>
   </si>
   <si>
     <t>NanoPortal Implant</t>
   </si>
   <si>
     <t>NanoPortal (2024) Vivani. Available at: https://vivani.com/ (Accessed: 09 July 2024).</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/8ha6ReYjXPkVFHBZQZ8h53V87Tt1VnyVfwBmdftw.png</t>
   </si>
   <si>
     <t>Graphical illustration of different parts of the NanoPortal</t>
   </si>
   <si>
     <t>Vivani Medical. (2024, May 13). Vivani investor presentation May 2024. Retrieved from https://d1io3yog0oux5.cloudfront.net/_2ec16443bfa8ea8ed92ef0a0a7e08196/vivanimedical/db/2227/20832/pdf.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/k3LlfMzN5k3waN1y2YTRnl3DQwr0O3GfwwdNwOVB.png</t>
   </si>
   <si>
     <t>Different parts of the NanoPortal</t>
   </si>
   <si>
     <t>Young, P., &amp; Borde, B. (2015). System and method for facilitating development of a cellular therapy (WO2015112811A1). World Intellectual Property Organization. Retrieved from https://patents.google.co</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>2024 Investor Presentation</t>
   </si>
   <si>
     <t>Project Contra.pdf</t>
   </si>
   <si>
     <t>resources/ALGro7aNiKvV_Project Contra.pdf</t>
   </si>
   <si>
     <t>NanoPortal Official Website</t>
   </si>
   <si>
     <t>https://vivani.com/nanoportal/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
@@ -1256,113 +1277,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05670379" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FRUpdtobZcfShrEfqx4ZYtvGkHiOe4M06awUJ4gm.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8ha6ReYjXPkVFHBZQZ8h53V87Tt1VnyVfwBmdftw.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/k3LlfMzN5k3waN1y2YTRnl3DQwr0O3GfwwdNwOVB.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/ALGro7aNiKvV_Project Contra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivani.com/nanoportal/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/557/ALGro7aNiKvV_Project%20Contra.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivani.com/nanoportal/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1451,465 +1474,470 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N2" t="s">
+        <v>56</v>
+      </c>
+      <c r="O2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="P2" t="s">
         <v>57</v>
       </c>
       <c r="Q2" t="s">
         <v>58</v>
       </c>
       <c r="R2" t="s">
         <v>59</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="V2" t="s">
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>55</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
       </c>
       <c r="AC2" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="AD2" t="s">
         <v>62</v>
       </c>
       <c r="AE2" t="s">
         <v>63</v>
       </c>
+      <c r="AF2" t="s">
+        <v>64</v>
+      </c>
       <c r="AG2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="AH2" t="s">
         <v>65</v>
       </c>
+      <c r="AI2" t="s">
+        <v>66</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>67</v>
       </c>
       <c r="AL2" t="s">
         <v>68</v>
       </c>
       <c r="AM2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>70</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="F2" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1919,263 +1947,263 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F3" t="s">
+        <v>114</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -2222,352 +2250,368 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="W2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="Z2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AA2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AD2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AE2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AP2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AS2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AU2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AW2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AX2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AY2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AZ2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>206</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2580,324 +2624,350 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D3" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D4" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>206</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>238</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>240</v>
+      </c>
+      <c r="H2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J2" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>243</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="J3" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>