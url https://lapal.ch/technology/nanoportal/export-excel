--- v3 (2026-08-22)
+++ v4 (2026-10-22)
@@ -560,53 +560,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -623,126 +620,129 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>LIBERATE-1</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05670379</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>Vivani Medical, Inc</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability and drug levels of an exenatide implant (NPM-119) for the treatment of type 2 diabetes</t>
   </si>
   <si>
     <t>Assessment of Safety, Tolerability and Drug Levels of NPM-119 in Participants With Type 2 Diabetes</t>
   </si>
   <si>
     <t>NPM-119 (exenatide implant)</t>
   </si>
   <si>
     <t>Bydureon BCise (exenatide extended release)</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>2023-11-27</t>
   </si>
   <si>
     <t>2025-01-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Type 2 diabetes
 * BMI up to 40 kg/m\^2
 * Estimated glomerular filtration rate (eGFR) \&gt;60 mL/min/1.73 m\^2
 * HbA1c \&lt;8.5
 * Treated with a stable regimen of a GLP-1receptor agonist other than exenatide-containing drugs for a minimum of 3 months
 Exclusion Criteria:
 * Has a clinically significant medical condition that could potentially affect study participation and/or personal well-being
 * History of, or currently has, acute or chronic pancreatitis or has triglyceride concentrations ≥500 mg/dL
 * Has medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia (MEN II) or a family history of MTC or MEN II
 * Current or past exposure to exenatide
 * Sulfonylurea (SU) use within the prior 3 months
 * Alpha-glucosidase inhibitor, meglitinide, nateglinide.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 12 weeks</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
     <t>Treatment</t>
+  </si>
+  <si>
+    <t>Diabetes, Obesity / Weight Management</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1459,69 +1459,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1575,63 +1575,63 @@
       </c>
       <c r="AD2" t="s">
         <v>62</v>
       </c>
       <c r="AE2" t="s">
         <v>63</v>
       </c>
       <c r="AF2" t="s">
         <v>64</v>
       </c>
       <c r="AG2" t="s">
         <v>65</v>
       </c>
       <c r="AI2" t="s">
         <v>66</v>
       </c>
       <c r="AJ2" t="s">
         <v>67</v>
       </c>
       <c r="AL2" t="s">
         <v>68</v>
       </c>
       <c r="AM2" t="s">
         <v>69</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>70</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>70</v>
       </c>
       <c r="AP2" t="s">
         <v>70</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
@@ -2334,108 +2334,108 @@
       <c r="V1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>180</v>
       </c>
       <c r="C2" t="s">
         <v>84</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E2" t="s">
@@ -2450,83 +2450,83 @@
       <c r="H2" t="s">
         <v>184</v>
       </c>
       <c r="I2" t="s">
         <v>185</v>
       </c>
       <c r="M2" t="s">
         <v>186</v>
       </c>
       <c r="O2" t="s">
         <v>187</v>
       </c>
       <c r="W2" t="s">
         <v>188</v>
       </c>
       <c r="Y2" t="s">
         <v>189</v>
       </c>
       <c r="Z2" t="s">
         <v>190</v>
       </c>
       <c r="AA2" t="s">
         <v>190</v>
       </c>
       <c r="AD2" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="AE2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>70</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="AI2" t="s">
         <v>192</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AO2" t="s">
         <v>193</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>16</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="AR2" t="s">
         <v>195</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>196</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>197</v>
       </c>
       <c r="AW2" t="s">
         <v>198</v>
       </c>
       <c r="AX2" t="s">
         <v>199</v>
       </c>
       <c r="AY2" t="s">
         <v>200</v>
       </c>
       <c r="AZ2" t="s">
         <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2861,68 +2861,68 @@
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>239</v>
       </c>
       <c r="C2" t="s">
         <v>240</v>
       </c>
       <c r="H2" t="s">
         <v>241</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>242</v>
       </c>
       <c r="J2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>134</v>
       </c>
       <c r="C3" t="s">
         <v>243</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>244</v>
       </c>
       <c r="J3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>