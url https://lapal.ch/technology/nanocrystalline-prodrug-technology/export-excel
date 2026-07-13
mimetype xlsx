--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -612,50 +612,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1495,184 +1498,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2348,219 +2351,223 @@
       <c r="E1" s="2" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>187</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>188</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>192</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D4" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2582,99 +2589,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">