--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Nanocrystalline Prodrug Technology</t>
   </si>
   <si>
     <t>ProTide Prodrug Technology is an ultra-long-acting nanoformulation. The Pro-Tide technology contains nanocrystals of ester prodrug of the API. Further, the duration of the formulation is dependent on the carbon length of the ester fatty acid. In addition to that, the lipophilicity of the prodrug depends on the physiochemical properties of the fatty acid and the location of the fatty acid attached. Also, this nanoformulation has no residual solvents.</t>
   </si>
   <si>
     <t>1) ProTide prodrugs have controlled hydrolysis of the ester chain. The length of the carbon chain can be customizable based on the API.
 2) Tissue penetrance can be overcome.
 3) Prolonged drug release, plasma circulation rate, and tissue binding of API.
 4) Poloxamer 407 is used as a stabilizer; thus, the formulation is stable for 98 days in vivo.</t>
   </si>
   <si>
     <t>Intramuscular, Subcutaneous</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
@@ -464,75 +470,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -578,54 +584,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -668,57 +686,63 @@
   <si>
     <t>https://lapal.ch/storage/illustrations/EltDdatgR35glazMppdPlfPQ6Zxut3DU0HB407sH.png</t>
   </si>
   <si>
     <t>SEM analysis of Cabotegravir 18 carbon ester ProTide prodrug nanocrystals</t>
   </si>
   <si>
     <t>Kulkarni, T. A., Bade, A. N., Sillman, B., Shetty, B. L. D., Wojtkiewicz, M. S., Gautam, N., Hilaire, J. R., Sravanam, S., Szlachetka, A., Lamberty, B. G., Morsey, B. M., Fox, H. S., Alnouti, Y., McMi</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/qK2ZCYN3IfwK4lhuSiIZaIw35vlay7dCLA3lPZgB.png</t>
   </si>
   <si>
     <t>Dolutegravir converted to Prodrug and tested as IM injection in rats</t>
   </si>
   <si>
     <t>Deodhar S, Sillman B, Bade AN, et al. Transformation of dolutegravir into an ultra-long-acting parenteral prodrug formulation. Nat Commun. 2022;13(1):3226. Published 2022 Jun 9. doi:10.1038/s41467-022</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/tyrixGSrJNLDImqG09HxHFi8NS3BffeDlxLONHK6.png</t>
   </si>
   <si>
     <t>pro-DTG is slowly dissolved from the nanoformulation in the low pH microenvironment in macrophages and then hydrolyzed to release DTG. The slow rate of dissolution of the DTG nanocrystals from tissue</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kulkarni, T. A., Bade, A. N., Sillman, B., Shetty, B. L. D., Wojtkiewicz, M. S., Gautam, N., Hilaire, J. R., Sravanam, S., Szlachetka, A., Lamberty, B. G., Morsey, B. M., Fox, H. S., Alnouti, Y., McMillan, J. M., Mosley, R. L., Meza, J., Domanico, P. L., Yue, T. Y., Moore, G., Edagwa, B. J., … Gendelman, H. E. (2020). A year-long extended release nanoformulated cabotegravir prodrug.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature materials&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;19&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), 910–920. https://doi.org/10.1038/s41563-020-0674-z&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Long-acting cabotegravir (CAB) extends antiretroviral drug administration from daily to monthly. However, dosing volumes, injection site reactions and health-care oversight are obstacles towards a broad usage. The creation of poloxamer-coated hydrophobic and lipophilic CAB prodrugs with controlled hydrolysis and tissue penetrance can overcome these obstacles. To such ends, fatty acid ester CAB nanocrystal prodrugs with 14, 18, and 22 added carbon chains were encased in biocompatible surfactants named NMCAB, NM2CAB, and NM3CAB and tested for drug release, activation, cytotoxicity, antiretroviral activities, pharmacokinetics, and biodistribution. Pharmacokinetics studies, performed in mice and rhesus macaques with the lead 18-carbon ester chain NM2CAB, showed plasma CAB levels above the protein-adjusted 90% inhibitory concentration for up to a year. NM2CAB, compared with NMCAB and NM3CAB, demonstrated a prolonged drug release, plasma circulation time and tissue drug concentrations after a single 45 mg per kg body weight intramuscular injection. These prodrug modifications could substantially improve CAB's effectiveness.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cobb, D. A., Smith, N., Deodhar, S., Bade, A. N., Gautam, N., Shetty, B. L. D., McMillan, J., Alnouti, Y., Cohen, S. M., Gendelman, H. E., &amp;amp; Edagwa, B. (2021). Transformation of tenofovir into stable ProTide nanocrystals with long-acting pharmacokinetic profiles.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;12&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 5458. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-021-25690-5" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41467-021-25690-5&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Treatment and prevention of human immunodeficiency virus type one (HIV-1) infection was transformed through widespread use of antiretroviral therapy (ART). However, ART has limitations in requiring life-long daily adherence. Such limitations have led to the creation of long-acting (LA) ART. While nucleoside reverse transcriptase inhibitors (NRTI) remain the ART backbone, to the best of our knowledge, none have been converted into LA agents. To these ends, we transformed tenofovir (TFV) into LA surfactant stabilized aqueous prodrug nanocrystals (referred to as NM1TFV and NM2TFV), enhancing intracellular drug uptake and retention. A single intramuscular injection of NM1TFV, NM2TFV, or a nanoformulated tenofovir alafenamide (NTAF) at 75 mg/kg TFV equivalents to Sprague Dawley rats sustains active TFV-diphosphate (TFV-DP) levels ≥ four times the 90% effective dose for two months. NM1TFV, NM2TFV and NTAF elicit TFV-DP levels of 11,276, 1,651, and 397 fmol/g in rectal tissue, respectively. These results are a significant step towards a LA TFV ProTide.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Deodhar, S., Sillman, B., Bade, A. N., Avedissian, S. N., Podany, A. T., McMillan, J. M., Gautam, N., Hanson, B., Dyavar Shetty, B. L., Szlachetka, A., Johnston, M., Thurman, M., Munt, D. J., Dash, A. K., Markovic, M., Dahan, A., Alnouti, Y., Yazdi, A., Kevadiya, B. D., Byrareddy, S. N., … Gendelman, H. E. (2022). Transformation of dolutegravir into an ultra-long-acting parenteral prodrug formulation.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;13&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 3226. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-022-30902-7" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41467-022-30902-7&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ultra-long-acting integrase strand transfer inhibitors were created by screening a library of monomeric and dimeric dolutegravir (DTG) prodrug nanoformulations. This led to an 18-carbon chain modified ester prodrug nanocrystal (coined NM2DTG) with the potential to sustain yearly dosing. Here, we show that the physiochemical and pharmacokinetic (PK) formulation properties facilitate slow drug release from tissue macrophage depot stores at the muscle injection site and adjacent lymphoid tissues following single parenteral injection. Significant plasma drug levels are recorded up to a year following injection. Tissue sites for prodrug hydrolysis are dependent on nanocrystal dissolution and prodrug release, drug-depot volume, perfusion, and cell-tissue pH. Each affect an extended NM2DTG apparent half-life recorded by PK parameters. The NM2DTG product can impact therapeutic adherence, tolerability, and access of a widely used integrase inhibitor in both resource limited and rich settings to reduce HIV-1 transmission and achieve optimal treatment outcomes.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Treatment and prevention of human immunodeficiency virus type one (HIV-1) infection was transformed through widespread use of antiretroviral therapy (ART). However, ART has limitations in requiring life-long daily adherence. Such limitations have led to the creation of long-acting (LA) ART. While nucleoside reverse transcriptase inhibitors (NRTI) remain the ART backbone, to the best of our knowledge, none have been converted into LA agents. To these ends, we transformed tenofovir (TFV) into LA surfactant stabilized aqueous prodrug nanocrystals (referred to as NM1TFV and NM2TFV), enhancing intracellular drug uptake and retention. A single intramuscular injection of NM1TFV, NM2TFV, or a nanoformulated tenofovir alafenamide (NTAF) at 75 mg/kg TFV equivalents to Sprague Dawley rats sustains active TFV-diphosphate (TFV-DP) levels ≥ four times the 90% effective dose for two months. NM1TFV, NM2TFV and NTAF elicit TFV-DP levels of 11,276, 1,651, and 397 fmol/g in rectal tissue, respectively. These results are a significant step towards a LA TFV ProTide.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -1148,105 +1172,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/EltDdatgR35glazMppdPlfPQ6Zxut3DU0HB407sH.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qK2ZCYN3IfwK4lhuSiIZaIw35vlay7dCLA3lPZgB.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tyrixGSrJNLDImqG09HxHFi8NS3BffeDlxLONHK6.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1335,561 +1361,566 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Q2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>59</v>
       </c>
       <c r="S2" t="s">
         <v>60</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="X2">
+        <v>58</v>
+      </c>
+      <c r="W2" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z2">
         <v>-1.6</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="AC2" t="s">
         <v>65</v>
       </c>
       <c r="AD2" t="s">
         <v>66</v>
       </c>
       <c r="AE2" t="s">
         <v>67</v>
       </c>
+      <c r="AF2" t="s">
+        <v>68</v>
+      </c>
       <c r="AG2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="AJ2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK2" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>74</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="E2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="F2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" t="s">
         <v>89</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1899,185 +1930,185 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2124,254 +2155,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2384,345 +2431,377 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D3" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>212</v>
+      </c>
+      <c r="H2" t="s">
+        <v>213</v>
+      </c>
+      <c r="J2" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C3" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>215</v>
+      </c>
+      <c r="H3" t="s">
+        <v>216</v>
+      </c>
+      <c r="J3" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C4" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>217</v>
+      </c>
+      <c r="H4" t="s">
+        <v>218</v>
+      </c>
+      <c r="J4" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C5" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>215</v>
+      </c>
+      <c r="H5" t="s">
+        <v>219</v>
+      </c>
+      <c r="J5" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>