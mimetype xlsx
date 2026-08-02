--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="632">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -2130,50 +2130,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -3027,250 +3030,250 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>580</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>127</v>
       </c>
       <c r="C2" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D2" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E2" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F2" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C2" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C3" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C4" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C6" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C7" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C8" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
@@ -7301,219 +7304,223 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>579</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>580</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>581</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>584</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>585</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>586</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>587</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>588</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>589</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>590</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>591</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>592</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>594</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>595</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C2" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="C3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D3" t="s">
         <v>600</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C4" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D4" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -7535,71 +7542,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>578</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C2" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">