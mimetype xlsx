--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="632">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Multi-Arm Polymer Conjugated Immmunotherapies</t>
   </si>
   <si>
     <t>This technology uses multi‑arm polymer conjugates of TLR7/8 agonists to activate local antitumor immunity while minimizing systemic toxicity. Delivered intratumorally, these conjugates stay in the tumor, enhance antigen presentation, and boost CD8⁺ T‑cell responses. The release of the TLR7/8 agonist from the polymer conjugate depends on the linkage‑containing spacer (Xₐ) connecting the polymer (POLY) to the drug. When combined with a long‑acting IL‑2Rβ‑biased agonist, they produce synergistic, systemic antitumor effects and strong abscopal responses.</t>
   </si>
   <si>
     <t>1. Core Scaffold (R) – Polyol / Polythiol / Polyamine Backbone (Eg: pentaerythritol, glycerol, trimethylolpropane, polyglycerols)
 2. Linker Atom (Oxygen (O), Sulfur (S), Nitrogen (–NH–))
 3. Polymer Arms (Polyethylene glycol 2,000–150,000 Da)
 4. Linkage‑Containing Spacer (Xᵣ)
 5. API</t>
   </si>
   <si>
     <t>Intratumoral, Intravenous</t>
   </si>
   <si>
     <t>Polymer-based particles</t>
@@ -509,75 +515,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -2096,54 +2102,66 @@
   </si>
   <si>
     <t>2022-02-09</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Provide written, informed consent to participate in the study and follow the study procedures
 * Eastern Cooperative Oncology Group (ECOG) performance status of ≤ 2
 * Measurable disease per RECIST 1.1 criteria
 * Histologically or cytologically documented inoperable, locally advanced or metastatic urothelial cell carcinoma (also termed TCC)
 * Fresh biopsy or archival tissue
 * No prior systemic chemotherapy or investigational agent for inoperable locally advanced or mUC
 * Ineligible for cisplatin
 Key Exclusion Criteria:
 * Patients who have an active, known or suspected autoimmune disease
 * Patients must not have received prior IL-2 therapy
 * Prior treatment with an anti PD-1, anti PD-L1, or anti cytotoxic T lymphocyte associated protein 4 (anti CTLA-4) antibody, a</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -2181,50 +2199,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/43nqSrupdqLfnhLEjWLJ37f65nmOk5ry7QtGcpTQ.png</t>
   </si>
   <si>
     <t>Ex of Multi-Arm Conjugate: 4‑arm‑PEG20k‑CM‑N‑R848 ( PEG Conjugate of TLR7/8 agonist R848 (resiquimod) through a carboxymethyl (CM) linker forming pentaerythritol‑based 20 kDa PEG.</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/d0/8e/55/106dcf8b969314/WO2018132496A1.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/B3QvwjEmjrnEM3MKx1WKDKbNI5RArcwdXZR4KrLb.png</t>
   </si>
   <si>
     <t>Synthesis of 4‑arm‑PEG20k‑CM‑N‑R848</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/nAS5k8wgdwv7oUqhGjwD0X6wyUYYa8DGBZjdWWLY.png</t>
   </si>
   <si>
     <t>R–Q: residue of polyol/polythiol/polyamine (3–50 functional groups; Q = O, S or NH). POLY: water‑soluble non‑peptidic polymer. Xr: linkage-containing spacer. q = 3–5</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Silverberg JI, Rosmarin D, Chovatiya R, Bieber T, Schleicher S, Beck L, Gooderham M, Chaudhry S, Fanton C, Yu D, Levy J, Liu Y, Miyazaki T, Tagliaferri M, Schmitz C, Nirula A, Kotzin B, Zalevsky J. The regulatory T cell-selective interleukin-2 receptor agonist rezpegaldesleukin in the treatment of inflammatory skin diseases: two randomized, double-blind, placebo-controlled phase 1b trials. Nat Commun. 2024 Oct 25;15(1):9230. doi: &lt;a target="_blank" rel="noopener noreferrer" href="10.1038/s41467-024-53384-1."&gt;10.1038/s41467-024-53384-1&lt;/a&gt;. PMID: 39455575; PMCID: PMC11511931.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Regulatory T cell (Treg) impairment is implicated in the pathogenesis of chronic inflammatory diseases, but relatively little is known about the therapeutic potential of Treg restoration. Here we present clinical evidence for the Treg-selective interleukin-2 receptor agonist rezpegaldesleukin (REZPEG) in two randomized, double-blind, placebo-controlled Phase 1b trials in patients with moderate-to-severe atopic dermatitis (AD) (&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04081350"&gt;NCT04081350&lt;/a&gt;) or chronic plaque psoriasis (PsO) (&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04119557"&gt;NCT04119557&lt;/a&gt;). Key inclusion criteria for AD included an Eczema Area and Severity Index (EASI) score ≥ 16 and a validated Investigator Global Assessment for Atopic Dermatitis (vIGA-AD) ≥ 3, and for PsO included a Psoriasis Area and Severity Index (PASI) score of ≥ 12 and a static Physician's Global Assessment (sPGA) score of ≥ 3. REZPEG is safe and well-tolerated and demonstrates consistent pharmacokinetics in participants receiving subcutaneous doses of 10 to 12 µg/kg or 24 µg/kg once every 2 weeks for 12 weeks, meeting the primary and secondary objectives, respectively. AD patients receiving the higher dose demonstrate an 83% improvement in EASI score after 12 weeks of treatment. EASI improvement of ≥ 75% (EASI-75) and vIGA-AD responses are maintained for 36 weeks after treatment discontinuation in 71% and 80% of week 12 responders, respectively. These exploratory clinical improvements are accompanied by sustained increases in CD25bright Tregs. REZPEG thus represents a homeostatic approach to cutaneous disease therapy and holds clinical potential in providing long-term, treatment-free disease control.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Charych DH, Hoch U, Langowski JL, Lee SR, Addepalli MK, Kirk PB, Sheng D, Liu X, Sims PW, VanderVeen LA, Ali CF, Chang TK, Konakova M, Pena RL, Kanhere RS, Kirksey YM, Ji C, Wang Y, Huang J, Sweeney TD, Kantak SS, Doberstein SK. NKTR-214, an Engineered Cytokine with Biased IL2 Receptor Binding, Increased Tumor Exposure, and Marked Efficacy in Mouse Tumor Models. Clin Cancer Res. 2016 Feb 1;22(3):680-90. doi: 10.1158/1078-0432.CCR-15-1631. PMID: 26832745.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose: &lt;/strong&gt;Aldesleukin, recombinant human IL2, is an effective immunotherapy for metastatic melanoma and renal cancer, with durable responses in approximately 10% of patients; however, severe side effects limit maximal dosing and thus the number of patients able to receive treatment and potential cure. NKTR-214 is a prodrug of conjugated IL2, retaining the same amino acid sequence as aldesleukin. The IL2 core is conjugated to 6 releasable polyethylene glycol (PEG) chains. In vivo, the PEG chains slowly release to generate active IL2 conjugates.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Experimental design: &lt;/strong&gt;We evaluated the bioactivity and receptor binding of NKTR-214 and its active IL2 conjugates in vitro; the tumor immunology, tumor pharmacokinetics, and efficacy of NKTR-214 as a single agent and in combination with anti-CTLA-4 antibody in murine tumor models. Tolerability was evaluated in non-human primates.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;In a murine melanoma tumor model, the ratio of tumor-killing CD8(+) T cells to Foxp3(+) regulatory T cells was greater than 400 for NKTR-214 compared with 18 for aldesleukin, supporting preferential activation of the IL2 receptor beta over IL2 receptor alpha, due to the location of PEG molecules. NKTR-214 provides a 500-fold greater exposure of the tumor to conjugated IL2 compared with aldesleukin. NKTR-214 showed efficacy as a single agent and provided durable immunity that was resistant to tumor rechallenge in combination with anti-CTLA-4 antibody. NKTR-214 was well tolerated in non-human primates.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;These data support further evaluation of NKTR-214 in humans for a variety of tumor types, adding to the repertoire of potent and potentially curative cancer immunotherapies.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -2662,129 +2683,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06136741" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06340360" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01619839" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01457118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01492101" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00806156" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00856375" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00802945" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00598975" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04998487" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04955262" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05664217" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05664217" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04133116" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03802227" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04646044" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04380324" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04969861" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04616196" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04136756" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01991678" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01976143" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05565729" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03138889" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02983045" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04119557" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02915744" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04081350" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04677179" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04410445" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03729245" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04433585" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03556007" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02869295" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03785925" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06136741" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06340360" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01619839" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01457118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01492101" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00806156" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00856375" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00802945" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00598975" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04998487" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04955262" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05664217" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04133116" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03802227" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04646044" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04380324" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04969861" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04616196" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04136756" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01991678" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01976143" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05565729" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03138889" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02983045" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04119557" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02915744" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04081350" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04677179" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04410445" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03729245" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04433585" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03556007" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02869295" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03785925" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/43nqSrupdqLfnhLEjWLJ37f65nmOk5ry7QtGcpTQ.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/B3QvwjEmjrnEM3MKx1WKDKbNI5RArcwdXZR4KrLb.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nAS5k8wgdwv7oUqhGjwD0X6wyUYYa8DGBZjdWWLY.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2873,650 +2896,655 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Q2" t="s">
+        <v>60</v>
+      </c>
+      <c r="R2" t="s">
         <v>59</v>
       </c>
-      <c r="R2" t="s">
-[...2 lines deleted...]
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>61</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>62</v>
       </c>
-      <c r="X2">
+      <c r="W2" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z2">
         <v>1.5</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6.5</v>
       </c>
-      <c r="AA2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
+      <c r="AI2" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>74</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="D2" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="E2" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="F2" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="C2" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="C3" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C4" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="C5" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="C6" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="C7" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="C8" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I3" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C4" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4" t="s">
         <v>94</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" t="s">
+        <v>97</v>
+      </c>
+      <c r="G4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H4" t="s">
+        <v>58</v>
+      </c>
+      <c r="I4" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -3526,209 +3554,209 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ36"/>
+  <dimension ref="A1:AZ35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D36" sqref="D36"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -3748,3583 +3776,3500 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="J2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="O2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="Y2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AA2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AB2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AD2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AK2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AO2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AP2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ2">
         <v>396</v>
       </c>
       <c r="AR2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AX2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="I3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="J3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="O3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="Y3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AA3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AB3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AD3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AK3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AO3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AP3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ3">
         <v>94</v>
       </c>
       <c r="AR3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AX3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="O4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="Y4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AB4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AC4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AE4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AP4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ4">
         <v>296</v>
       </c>
       <c r="AR4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AX4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="Q5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="S5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="X5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="Y5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AB5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="AC5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="AE5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="AP5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ5">
         <v>27</v>
       </c>
       <c r="AS5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AU5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="J6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="X6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="Y6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="AB6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="AC6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="AE6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="AG6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ6" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="AP6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ6">
         <v>852</v>
       </c>
       <c r="AR6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" t="s">
+        <v>218</v>
+      </c>
+      <c r="G7" t="s">
+        <v>129</v>
+      </c>
+      <c r="H7" t="s">
+        <v>263</v>
+      </c>
+      <c r="I7" t="s">
+        <v>264</v>
+      </c>
+      <c r="J7" t="s">
+        <v>265</v>
+      </c>
+      <c r="M7" t="s">
+        <v>266</v>
+      </c>
+      <c r="O7" t="s">
+        <v>267</v>
+      </c>
+      <c r="X7" t="s">
+        <v>268</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>269</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>270</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF7" t="s">
         <v>258</v>
       </c>
-      <c r="C7" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AG7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AP7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ7">
         <v>178</v>
       </c>
       <c r="AR7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C8" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H8" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I8" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="J8" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M8" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O8" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="X8" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="Y8" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AB8" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="AC8" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="AE8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ8" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="AP8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ8">
         <v>83</v>
       </c>
       <c r="AR8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU8" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY8" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C9" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H9" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I9" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="J9" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M9" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O9" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="X9" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Y9" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="AB9" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AC9" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AE9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ9" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="AP9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ9">
         <v>70</v>
       </c>
       <c r="AR9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU9" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AX9" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY9" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C10" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H10" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="I10" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="J10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M10" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="O10" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="Q10" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="X10" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="Y10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AB10" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="AC10" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="AE10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI10" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ10" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="AP10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ10">
         <v>18</v>
       </c>
       <c r="AS10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU10" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY10" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ10" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11">
         <v>17604</v>
       </c>
       <c r="C11" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E11" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F11" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H11" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I11" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="J11" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M11" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="X11" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="Y11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AB11" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AC11" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AE11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AF11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI11" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="AJ11" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="AP11" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ11">
         <v>71</v>
       </c>
       <c r="AR11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU11" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AX11" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY11" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C12" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E12" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F12" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H12" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="I12" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="J12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M12" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="O12" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="Q12" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="W12" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="Y12" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="Z12" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="AA12" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="AE12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ12" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="AP12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AS12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU12" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C13" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E13" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F13" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H13" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="I13" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="J13" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M13" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="O13" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Q13" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="S13" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="X13" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="Y13" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="AB13" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="AC13" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="AE13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ13" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="AP13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ13">
         <v>15</v>
       </c>
       <c r="AR13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS13" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="AU13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AX13" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>46</v>
+      </c>
+      <c r="B14">
+        <v>17414</v>
       </c>
       <c r="C14" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="E14" t="s">
-        <v>328</v>
+        <v>304</v>
       </c>
       <c r="F14" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="G14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H14" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="I14" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="J14" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M14" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="O14" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>186</v>
       </c>
       <c r="X14" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="Y14" t="s">
-        <v>337</v>
+        <v>187</v>
       </c>
       <c r="AB14" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="AC14" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="AE14" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="AF14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI14" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="AJ14" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="AP14" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ14">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="AR14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS14" t="s">
-        <v>341</v>
+        <v>198</v>
       </c>
       <c r="AU14" t="s">
-        <v>197</v>
+        <v>351</v>
       </c>
       <c r="AX14" t="s">
-        <v>199</v>
+        <v>312</v>
       </c>
       <c r="AY14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17414</v>
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
+        <v>352</v>
       </c>
       <c r="C15" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="E15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F15" t="s">
-        <v>216</v>
+        <v>331</v>
       </c>
       <c r="G15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H15" t="s">
-        <v>344</v>
+        <v>355</v>
       </c>
       <c r="I15" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="J15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M15" t="s">
-        <v>305</v>
+        <v>222</v>
       </c>
       <c r="O15" t="s">
-        <v>184</v>
+        <v>357</v>
       </c>
       <c r="X15" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="Y15" t="s">
-        <v>185</v>
+        <v>359</v>
       </c>
       <c r="AB15" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="AC15" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="AE15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AF15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI15" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="AJ15" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="AP15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ15">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="AR15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU15" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>363</v>
       </c>
       <c r="AZ15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="C16" t="s">
+        <v>365</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="E16" t="s">
+        <v>304</v>
+      </c>
+      <c r="F16" t="s">
+        <v>218</v>
+      </c>
+      <c r="G16" t="s">
+        <v>129</v>
+      </c>
+      <c r="H16" t="s">
+        <v>367</v>
+      </c>
+      <c r="I16" t="s">
+        <v>368</v>
+      </c>
+      <c r="J16" t="s">
+        <v>221</v>
+      </c>
+      <c r="M16" t="s">
+        <v>369</v>
+      </c>
+      <c r="O16" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>186</v>
+      </c>
+      <c r="X16" t="s">
+        <v>371</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>372</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>373</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>374</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>375</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>196</v>
+      </c>
+      <c r="AQ16">
+        <v>30</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>198</v>
+      </c>
+      <c r="AU16" t="s">
         <v>351</v>
       </c>
-      <c r="D16" s="6" t="s">
-[...69 lines deleted...]
-        <v>361</v>
+      <c r="AX16" t="s">
+        <v>201</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>202</v>
       </c>
       <c r="AZ16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>46</v>
+      </c>
+      <c r="B17">
+        <v>17237</v>
       </c>
       <c r="C17" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="E17" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F17" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H17" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="I17" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="J17" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M17" t="s">
-        <v>367</v>
+        <v>307</v>
       </c>
       <c r="O17" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X17" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="Y17" t="s">
-        <v>370</v>
+        <v>187</v>
       </c>
       <c r="AB17" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="AC17" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="AE17" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="AF17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI17" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="AJ17" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="AP17" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ17">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="AR17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS17" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU17" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="AX17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY17" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17237</v>
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
+        <v>383</v>
       </c>
       <c r="C18" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="E18" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="F18" t="s">
-        <v>216</v>
+        <v>331</v>
       </c>
       <c r="G18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H18" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="I18" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="J18" t="s">
-        <v>219</v>
+        <v>388</v>
       </c>
       <c r="M18" t="s">
-        <v>305</v>
+        <v>369</v>
       </c>
       <c r="O18" t="s">
-        <v>184</v>
+        <v>389</v>
       </c>
       <c r="X18" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="Y18" t="s">
-        <v>185</v>
+        <v>391</v>
       </c>
       <c r="AB18" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="AC18" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="AE18" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="AF18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI18" t="s">
-        <v>308</v>
+        <v>192</v>
       </c>
       <c r="AJ18" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="AP18" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ18">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="AR18" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU18" t="s">
-        <v>349</v>
+        <v>244</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>106</v>
       </c>
       <c r="AX18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="C19" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="E19" t="s">
-        <v>328</v>
+        <v>397</v>
       </c>
       <c r="F19" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="G19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H19" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="I19" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="J19" t="s">
-        <v>386</v>
+        <v>221</v>
       </c>
       <c r="M19" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="O19" t="s">
-        <v>387</v>
+        <v>298</v>
       </c>
       <c r="X19" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="Y19" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="AB19" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="AC19" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="AE19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ19" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="AP19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>25</v>
       </c>
       <c r="AS19" t="s">
-        <v>196</v>
+        <v>343</v>
       </c>
       <c r="AU19" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AX19" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C20" t="s">
-        <v>393</v>
+        <v>101</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="E20" t="s">
-        <v>395</v>
+        <v>304</v>
       </c>
       <c r="F20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H20" t="s">
-        <v>396</v>
+        <v>407</v>
       </c>
       <c r="I20" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="J20" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M20" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="O20" t="s">
-        <v>296</v>
+        <v>409</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>410</v>
+      </c>
+      <c r="S20" t="s">
+        <v>411</v>
       </c>
       <c r="X20" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="Y20" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="AB20" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="AC20" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="AE20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI20" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ20" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="AP20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ20">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="AS20" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="AU20" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW20" t="s">
-        <v>104</v>
+        <v>416</v>
       </c>
       <c r="AX20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY20" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>418</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="E21" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F21" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H21" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="I21" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="J21" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M21" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="O21" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="Q21" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="X21" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="Y21" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="AB21" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="AC21" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="AE21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ21" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="AP21" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ21">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="AS21" t="s">
-        <v>341</v>
+        <v>198</v>
       </c>
       <c r="AU21" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>244</v>
       </c>
       <c r="AX21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="C22" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="E22" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F22" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H22" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="I22" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="J22" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M22" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>252</v>
       </c>
       <c r="X22" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="Y22" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="AB22" t="s">
-        <v>425</v>
+        <v>257</v>
       </c>
       <c r="AC22" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="AE22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI22" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ22" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="AP22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ22">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="AS22" t="s">
-        <v>196</v>
+        <v>243</v>
       </c>
       <c r="AU22" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AX22" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ22" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>17603</v>
       </c>
       <c r="C23" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="E23" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G23" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H23" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="I23" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="J23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M23" t="s">
-        <v>250</v>
+        <v>307</v>
+      </c>
+      <c r="O23" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>443</v>
       </c>
       <c r="X23" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="Y23" t="s">
-        <v>434</v>
+        <v>187</v>
       </c>
       <c r="AB23" t="s">
-        <v>255</v>
+        <v>445</v>
       </c>
       <c r="AC23" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="AE23" t="s">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="AF23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI23" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="AJ23" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="AP23" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ23">
-        <v>33</v>
+        <v>41</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>197</v>
       </c>
       <c r="AS23" t="s">
-        <v>241</v>
+        <v>198</v>
       </c>
       <c r="AU23" t="s">
-        <v>242</v>
+        <v>351</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>447</v>
       </c>
       <c r="AX23" t="s">
-        <v>199</v>
+        <v>312</v>
       </c>
       <c r="AY23" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17603</v>
+        <v>46</v>
+      </c>
+      <c r="B24" t="s">
+        <v>448</v>
       </c>
       <c r="C24" t="s">
-        <v>437</v>
+        <v>104</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="E24" t="s">
-        <v>302</v>
+        <v>397</v>
       </c>
       <c r="F24" t="s">
-        <v>216</v>
+        <v>331</v>
       </c>
       <c r="G24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H24" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="I24" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="J24" t="s">
-        <v>219</v>
+        <v>452</v>
       </c>
       <c r="M24" t="s">
-        <v>305</v>
+        <v>453</v>
       </c>
       <c r="O24" t="s">
-        <v>184</v>
+        <v>389</v>
       </c>
       <c r="Q24" t="s">
-        <v>441</v>
+        <v>453</v>
+      </c>
+      <c r="S24" t="s">
+        <v>453</v>
+      </c>
+      <c r="U24" t="s">
+        <v>454</v>
       </c>
       <c r="X24" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="Y24" t="s">
-        <v>185</v>
+        <v>456</v>
       </c>
       <c r="AB24" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="AC24" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="AE24" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="AF24" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG24" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH24" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI24" t="s">
-        <v>308</v>
+        <v>192</v>
       </c>
       <c r="AJ24" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="AP24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ24">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>162</v>
       </c>
       <c r="AS24" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU24" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>244</v>
       </c>
       <c r="AX24" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>461</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E25" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F25" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="G25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="I25" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="J25" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="M25" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="O25" t="s">
-        <v>387</v>
+        <v>467</v>
       </c>
       <c r="Q25" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="S25" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="X25" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="Y25" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="AB25" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="AC25" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="AE25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG25" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH25" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ25" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="AP25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ25">
-        <v>162</v>
+        <v>557</v>
       </c>
       <c r="AS25" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU25" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="AY25" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>17239</v>
       </c>
       <c r="C26" t="s">
-        <v>459</v>
+        <v>474</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="E26" t="s">
-        <v>395</v>
+        <v>304</v>
       </c>
       <c r="F26" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H26" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="I26" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="J26" t="s">
-        <v>463</v>
+        <v>221</v>
       </c>
       <c r="M26" t="s">
-        <v>464</v>
+        <v>186</v>
       </c>
       <c r="O26" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>307</v>
       </c>
       <c r="X26" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="Y26" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="AB26" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="AC26" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="AE26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI26" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ26" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="AP26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ26">
-        <v>557</v>
+        <v>30</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>197</v>
       </c>
       <c r="AS26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU26" t="s">
-        <v>242</v>
+        <v>351</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>312</v>
       </c>
       <c r="AY26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ26" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17239</v>
+        <v>46</v>
+      </c>
+      <c r="B27" t="s">
+        <v>482</v>
       </c>
       <c r="C27" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="E27" t="s">
-        <v>302</v>
+        <v>248</v>
       </c>
       <c r="F27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H27" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="I27" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="J27" t="s">
-        <v>219</v>
+        <v>487</v>
       </c>
       <c r="M27" t="s">
-        <v>184</v>
+        <v>252</v>
       </c>
       <c r="O27" t="s">
-        <v>305</v>
+        <v>488</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>489</v>
+      </c>
+      <c r="S27" t="s">
+        <v>490</v>
+      </c>
+      <c r="U27" t="s">
+        <v>491</v>
       </c>
       <c r="X27" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="Y27" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="AB27" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="AC27" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="AE27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ27" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="AP27" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ27">
-        <v>30</v>
+        <v>178</v>
       </c>
       <c r="AR27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU27" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>244</v>
       </c>
       <c r="AX27" t="s">
-        <v>310</v>
+        <v>201</v>
       </c>
       <c r="AY27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>17240</v>
       </c>
       <c r="C28" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="E28" t="s">
-        <v>246</v>
+        <v>304</v>
       </c>
       <c r="F28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G28" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="I28" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="J28" t="s">
-        <v>485</v>
+        <v>221</v>
       </c>
       <c r="M28" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="O28" t="s">
-        <v>486</v>
-[...8 lines deleted...]
-        <v>489</v>
+        <v>186</v>
       </c>
       <c r="X28" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="Y28" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="AB28" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="AC28" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="AE28" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI28" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ28" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="AP28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ28">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="AR28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU28" t="s">
-        <v>242</v>
+        <v>351</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>91</v>
       </c>
       <c r="AX28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY28" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17240</v>
+        <v>46</v>
+      </c>
+      <c r="B29" t="s">
+        <v>504</v>
       </c>
       <c r="C29" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="E29" t="s">
-        <v>302</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>216</v>
+        <v>331</v>
       </c>
       <c r="G29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="I29" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="J29" t="s">
-        <v>219</v>
+        <v>509</v>
       </c>
       <c r="M29" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="O29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X29" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="Y29" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="AB29" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="AC29" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="AE29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH29" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI29" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ29" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="AP29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ29">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="AR29" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS29" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU29" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="AW29" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AX29" t="s">
-        <v>199</v>
+        <v>312</v>
       </c>
       <c r="AY29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ29" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B30" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="C30" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="E30" t="s">
-        <v>85</v>
+        <v>248</v>
       </c>
       <c r="F30" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="I30" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="J30" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="M30" t="s">
-        <v>305</v>
+        <v>369</v>
       </c>
       <c r="O30" t="s">
-        <v>184</v>
+        <v>320</v>
       </c>
       <c r="X30" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="Y30" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="AB30" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="AC30" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="AE30" t="s">
-        <v>70</v>
+        <v>523</v>
       </c>
       <c r="AF30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ30" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="AP30" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ30">
-        <v>81</v>
+        <v>765</v>
       </c>
       <c r="AR30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS30" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU30" t="s">
-        <v>349</v>
+        <v>244</v>
       </c>
       <c r="AW30" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="AX30" t="s">
-        <v>310</v>
+        <v>201</v>
       </c>
       <c r="AY30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B31" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="C31" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="E31" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F31" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="I31" t="s">
-        <v>516</v>
+        <v>529</v>
       </c>
       <c r="J31" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="M31" t="s">
-        <v>367</v>
+        <v>531</v>
       </c>
       <c r="O31" t="s">
-        <v>318</v>
+        <v>532</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>533</v>
+      </c>
+      <c r="S31" t="s">
+        <v>534</v>
       </c>
       <c r="X31" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="Y31" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="AB31" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="AC31" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="AE31" t="s">
-        <v>521</v>
+        <v>72</v>
       </c>
       <c r="AF31" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG31" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH31" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI31" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ31" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="AP31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ31">
-        <v>765</v>
+        <v>623</v>
       </c>
       <c r="AR31" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS31" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU31" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>244</v>
       </c>
       <c r="AY31" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ31" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B32" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="C32" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="E32" t="s">
-        <v>246</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="G32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="I32" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="J32" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="M32" t="s">
-        <v>529</v>
+        <v>307</v>
       </c>
       <c r="O32" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>186</v>
       </c>
       <c r="X32" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="Y32" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="AB32" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="AC32" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="AE32" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF32" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG32" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH32" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI32" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ32" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="AP32" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ32">
-        <v>623</v>
+        <v>291</v>
       </c>
       <c r="AR32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU32" t="s">
-        <v>242</v>
+        <v>351</v>
       </c>
       <c r="AY32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ32" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>17238</v>
       </c>
       <c r="C33" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>304</v>
       </c>
       <c r="F33" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G33" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="I33" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="J33" t="s">
-        <v>543</v>
+        <v>221</v>
       </c>
       <c r="M33" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="O33" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X33" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="Y33" t="s">
-        <v>545</v>
+        <v>187</v>
       </c>
       <c r="AB33" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="AC33" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="AE33" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF33" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI33" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ33" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="AP33" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ33">
-        <v>291</v>
+        <v>48</v>
       </c>
       <c r="AR33" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS33" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU33" t="s">
-        <v>349</v>
+        <v>351</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>228</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>312</v>
       </c>
       <c r="AY33" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ33" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17238</v>
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
+        <v>453</v>
       </c>
       <c r="C34" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="E34" t="s">
-        <v>302</v>
+        <v>397</v>
       </c>
       <c r="F34" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H34" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="I34" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="J34" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M34" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>453</v>
       </c>
       <c r="X34" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="Y34" t="s">
-        <v>185</v>
+        <v>224</v>
       </c>
       <c r="AB34" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="AC34" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="AE34" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF34" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG34" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH34" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI34" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ34" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="AP34" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ34">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>28</v>
       </c>
       <c r="AS34" t="s">
-        <v>196</v>
+        <v>343</v>
       </c>
       <c r="AU34" t="s">
-        <v>349</v>
+        <v>244</v>
       </c>
       <c r="AW34" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>565</v>
       </c>
       <c r="AY34" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ34" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B35" t="s">
-        <v>451</v>
+        <v>566</v>
       </c>
       <c r="C35" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="E35" t="s">
-        <v>395</v>
+        <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H35" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="I35" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="J35" t="s">
-        <v>219</v>
+        <v>571</v>
       </c>
       <c r="M35" t="s">
-        <v>451</v>
+        <v>369</v>
+      </c>
+      <c r="O35" t="s">
+        <v>320</v>
       </c>
       <c r="X35" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="Y35" t="s">
-        <v>222</v>
+        <v>573</v>
       </c>
       <c r="AB35" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="AC35" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
       <c r="AE35" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF35" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG35" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH35" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI35" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ35" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="AP35" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ35">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="AS35" t="s">
-        <v>341</v>
+        <v>243</v>
       </c>
       <c r="AU35" t="s">
-        <v>242</v>
-[...88 lines deleted...]
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>581</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -7337,317 +7282,343 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="C2" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="D2" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="C3" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="D3" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C4" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D4" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>581</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>611</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C2" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>613</v>
+      </c>
+      <c r="H2" t="s">
+        <v>614</v>
+      </c>
+      <c r="J2" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C3" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>615</v>
+      </c>
+      <c r="H3" t="s">
+        <v>616</v>
+      </c>
+      <c r="J3" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>