--- v2 (2026-08-23)
+++ v3 (2026-10-23)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -528,53 +528,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -591,173 +588,176 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>08103</t>
   </si>
   <si>
     <t>NCT00734682</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00734682</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>University of California, San Francisco</t>
   </si>
   <si>
     <t>This is a Phase I study of Nanoliposomal CPT-11 in patients with Recurrent high-grade gliomas. Patients must have a histologically proven intracranial malignant glioma, which includes glioblastoma multiforme (GBM), gliosarcoma (GS), anaplastic astrocytoma (AA), anaplastic oligodendroglioma (AO), anaplastic mixed oligoastrocytoma (AMO), or malignant astrocytoma NOS (not otherwise specified). Patients who are wild type or heterozygous for the UGT1A1\*28 gene will received Nanoliposomal CPT-11. The total anticipated accrual will be approximately 36 patients (depending upon the actual MTD). The investigators hypothesis is that this new formulation of CPT-11 will increase survival over that seen in historical controls who have recurrent gliomas because CPT-11 will be encapsulated in a liposome</t>
   </si>
   <si>
     <t>A Phase I Trial of Nanoliposomal CPT-11 (NL CPT-11) in Patients With Recurrent High-Grade Gliomas</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Nanoliposomal CPT-11</t>
   </si>
   <si>
     <t>2008-08-01</t>
   </si>
   <si>
     <t>2015-01-05</t>
   </si>
   <si>
     <t>2014-12-01</t>
   </si>
   <si>
-    <t>Adults, Adolescents</t>
+    <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Patients with histologically proven intracranial malignant glioma are eligible . -All patients must sign an informed consent
   * Patients must be \&gt; 18 years old, and with a life expectancy \&gt; 8 weeks.
   * Patients must have a Karnofsky performance status of \&gt; 60.
 * Patients must have recovered from the toxic effects of prior therapy
 * Patients must have adequate bone marrow function (WBC \&gt; 3,000/µl, ANC \&gt; 1,500/mm3, platelet count of \&gt; 100,000/mm3, and hemoglobin \&gt; 10 gm/dl), adequate liver function (SGOT and bilirubin \&lt; 2 times ULN), and adequate renal function (creatinine \&lt; 1.5 mg/dL and/or creatinine clearance \&gt; 60 cc/min) Patients must have shown radiographic evidence for tumor progression by MRI or CT scan.</t>
   </si>
   <si>
     <t>intracranial malignant glioma</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>once every 3 weeks</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>HIV, Oncology, Other(s)</t>
+  </si>
+  <si>
     <t>3G-18-1</t>
   </si>
   <si>
     <t>NCT03739801</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03739801</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>University of Southern California</t>
   </si>
   <si>
     <t>This phase I/II trial studies the side effects and best dose of MM-398 and ramucirumab in treating patients with gastric cancer or gastroesophageal junction adenocarcinoma. MM-398 contains a chemotherapy drug called irinotecan, which in its active form interrupts cell reproduction. MM-398 builds irinotecan into a container called a liposome which may be able to release the medicine slowly over time to reduce side effects and increase its ability to kill tumor cells. Immunotherapy with monoclonal antibodies, such as ramucirumab, may help the body's immune system attack the cancer, and may interfere with the ability of tumor cells to grow and spread. Giving MM-398 and ramucirumab together may work better in treating patients with gastric cancer or gastroesophageal junction adenocarcinoma.</t>
   </si>
   <si>
     <t>MM-398 and Ramucirumab in Treating Patients With Gastric Cancer or Gastroesophageal Junction Adenocarcinoma</t>
   </si>
   <si>
     <t>Liposomal Irinotecan</t>
   </si>
   <si>
     <t>Quality-of-Life Assessment</t>
   </si>
   <si>
     <t>Questionnaire Administration</t>
   </si>
   <si>
     <t>Ramucirumab</t>
   </si>
   <si>
     <t>2020-04-06</t>
   </si>
   <si>
     <t>2020-03-25</t>
   </si>
   <si>
     <t>2022-04-06</t>
   </si>
   <si>
     <t>2023-04-06</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * The patient has a histopathologically or cytologically confirmed diagnosis of gastric or gastroesophageal junction (GEJ) adenocarcinoma
 * The patient has metastatic disease or locally advanced and unresectable disease that is evaluable, by radiological imaging per Response Evaluation Criteria in Solid Tumors, Version 1.1 (RECIST 1.1). (MRI candidates must have measurable disease in liver.
 * The patient has documented disease progression or intolerance of chemotherapy during first-line platinum-based chemotherapy for metastatic disease, or during or within 6 months after the last dose of neoadjuvant or adjuvant therapy
 * Additional lines of therapy are permitted as long as patient had received a platinum and/or a fluoropyrimidine component.</t>
   </si>
   <si>
     <t>Gastric Cancer or Gastroesophageal Junction Adenocarcinoma</t>
   </si>
   <si>
     <t>once every 2 weeks</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>PEP0208</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00813163</t>
   </si>
   <si>
     <t>PharmaEngine</t>
@@ -904,54 +904,60 @@
   <si>
     <t>Mesoporous Nanoparticle Mechanism of Release of API</t>
   </si>
   <si>
     <t>Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications. Chem Soc Rev. 2012;41(7):2590-2605. doi:10.1039/c1cs15246g</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/xpKab97Q0Jwk3pDpwE7CUdofDfSuWmbWVHFYJAlA.png</t>
   </si>
   <si>
     <t>Endocytosis of MSNP</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Chem Soc Rev&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2012;41(7):2590-2605. doi:&lt;/span&gt;&lt;a href="10.1039/c1cs15246g" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1039/c1cs15246g&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This tutorial review provides an outlook on nanomaterials that are currently being used for theranostic purposes, with a special focus on mesoporous silica nanoparticle (MSNP) based materials. MSNPs with large surface area and pore volume can serve as efficient carriers for various therapeutic agents. The functionalization of MSNPs with molecular, supramolecular or polymer moieties, provides the material with great versatility while performing drug delivery tasks, which makes the delivery process highly controllable. This emerging area at the interface of chemistry and the life sciences offers a broad palette of opportunities for researchers with interests ranging from sol-gel science, the fabrication of nanomaterials, supramolecular chemistry, controllable drug delivery and targeted theranostics in biology and medicine.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1039/c1cs15246g</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lu J, Liong M, Sherman S, et al. Mesoporous Silica Nanoparticles for Cancer Therapy: Energy-Dependent Cellular Uptake and Delivery of Paclitaxel to Cancer Cells.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nanobiotechnology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2007;3(2):89-95. doi:&lt;/span&gt;&lt;a href="10.1007/s12030-008-9003-3" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1007/s12030-008-9003-3&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Biocompatible mesoporous silica nanoparticles, containing the fluorescence dye fluorescein isothiocyanate (FITC), provide a promising system to deliver hydrophobic anticancer drugs to cancer cells. In this study, we investigated the mechanism of uptake of fluorescent mesoporous silica nanoparticles (FMSN) by cancer cells. Incubation with FMSN at different temperatures showed that the uptake was higher at 37 degrees C than at 4 degrees C. Metabolic inhibitors impeded uptake of FMSN into cells. The inhibition of FMSN uptake by nocodazole treatment suggests that microtubule functions are required. We also report utilization of mesoporous silica nanoparticles to deliver a hydrophobic anticancer drug paclitaxel to PANC-1 cancer cells and to induce inhibition of proliferation. Mesoporous silica nanoparticles may provide a valuable vehicle to deliver hydrophobic anticancer drugs to human cancer cells.&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s12030-008-9003-3</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of California</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://regents.universityofcalifornia.edu/</t>
   </si>
   <si>
     <t>The University of California (UC), established in 1868, is a renowned public research institution comprising 10 campuses, governed by the Board of Regents, which oversees its strategic direction. With a legacy of academic excellence and innovation, UC has pioneered advancements across diverse fields, including mesoporous nanoparticle technology for precision drug delivery and targeted therapies.</t>
   </si>
@@ -1372,51 +1378,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00734682" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739801" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00813163" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/HrXIMBas85bvJeenuqTzmDX0mr6K0Mfedh2jP8j0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Y7QCLpjwql3I5HTt4UhUUzRPt1JFdQIsxqnfTRnW.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/kuhwV1aBFMsEL1CJhXQV6ugFb8gfKCx4Yivbvt2D.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/xpKab97Q0Jwk3pDpwE7CUdofDfSuWmbWVHFYJAlA.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/c1cs15246g" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12030-008-9003-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1554,69 +1560,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1688,275 +1694,275 @@
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>72</v>
       </c>
       <c r="AK2" t="s">
         <v>58</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
         <v>74</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>75</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>75</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E2" t="s">
         <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C4" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C5" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2457,108 +2463,108 @@
       <c r="V1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>180</v>
       </c>
       <c r="C2" t="s">
         <v>181</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E2" t="s">
@@ -2576,289 +2582,289 @@
       <c r="I2" t="s">
         <v>187</v>
       </c>
       <c r="J2" t="s">
         <v>188</v>
       </c>
       <c r="M2" t="s">
         <v>189</v>
       </c>
       <c r="X2" t="s">
         <v>190</v>
       </c>
       <c r="Y2" t="s">
         <v>191</v>
       </c>
       <c r="AB2" t="s">
         <v>192</v>
       </c>
       <c r="AC2" t="s">
         <v>192</v>
       </c>
       <c r="AD2" t="s">
         <v>193</v>
       </c>
       <c r="AE2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AF2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AG2" t="s">
         <v>75</v>
       </c>
       <c r="AH2" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="AI2" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>195</v>
       </c>
+      <c r="AN2" t="s">
+        <v>196</v>
+      </c>
       <c r="AO2" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="AP2" t="s">
         <v>197</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>34</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AR2" t="s">
         <v>198</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>199</v>
       </c>
+      <c r="AV2" t="s">
+        <v>200</v>
+      </c>
       <c r="AW2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AX2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AY2" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="AZ2" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J3" t="s">
         <v>188</v>
       </c>
       <c r="M3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="O3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Q3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="S3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="W3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="Y3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="Z3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AA3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AD3" t="s">
-        <v>219</v>
+        <v>73</v>
       </c>
       <c r="AE3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AF3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AG3" t="s">
         <v>75</v>
       </c>
       <c r="AH3" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="AI3" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>220</v>
       </c>
+      <c r="AN3" t="s">
+        <v>221</v>
+      </c>
       <c r="AO3" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="AP3" t="s">
         <v>197</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
         <v>198</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>199</v>
       </c>
+      <c r="AV3" t="s">
+        <v>222</v>
+      </c>
       <c r="AW3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AX3" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="AY3" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="AZ3" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>224</v>
       </c>
       <c r="C4" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
         <v>184</v>
       </c>
       <c r="G4" t="s">
         <v>226</v>
       </c>
       <c r="H4" t="s">
         <v>227</v>
       </c>
       <c r="I4" t="s">
         <v>228</v>
       </c>
       <c r="J4" t="s">
         <v>188</v>
       </c>
       <c r="M4" t="s">
         <v>229</v>
       </c>
       <c r="X4" t="s">
         <v>230</v>
       </c>
       <c r="Y4" t="s">
         <v>231</v>
       </c>
       <c r="AB4" t="s">
         <v>232</v>
       </c>
       <c r="AC4" t="s">
         <v>233</v>
       </c>
       <c r="AD4" t="s">
-        <v>219</v>
+        <v>73</v>
       </c>
       <c r="AE4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AF4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AG4" t="s">
         <v>75</v>
       </c>
       <c r="AH4" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="AI4" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>234</v>
       </c>
+      <c r="AN4" t="s">
+        <v>235</v>
+      </c>
       <c r="AO4" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="AP4" t="s">
         <v>197</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>41</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AR4" t="s">
         <v>198</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AT4" t="s">
         <v>199</v>
       </c>
+      <c r="AV4" t="s">
+        <v>92</v>
+      </c>
       <c r="AW4" t="s">
-        <v>92</v>
+        <v>223</v>
       </c>
       <c r="AX4" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="AY4" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="AZ4" t="s">
-        <v>70</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3131,51 +3137,51 @@
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>238</v>
@@ -3193,72 +3199,82 @@
         <v>242</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>275</v>
       </c>
       <c r="C2" t="s">
         <v>276</v>
       </c>
       <c r="H2" t="s">
         <v>277</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>278</v>
+      </c>
       <c r="J2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H3" t="s">
-        <v>279</v>
+        <v>280</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>281</v>
       </c>
       <c r="J3" t="s">
         <v>194</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>