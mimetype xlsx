--- v0 (2026-06-02)
+++ v1 (2026-07-14)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -809,50 +809,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1715,217 +1718,217 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
         <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2865,233 +2868,237 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>248</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>249</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>253</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D5" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3114,71 +3121,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">