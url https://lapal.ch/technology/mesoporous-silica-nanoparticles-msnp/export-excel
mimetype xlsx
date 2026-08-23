--- v1 (2026-07-14)
+++ v2 (2026-08-23)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Mesoporous silica nanoparticles (MSNP)</t>
   </si>
   <si>
     <t>The Mesoporous Silica Nanoparticle Platform Technology (MSNP) is composed of silicasomes (lipid-coated porous silica nanoparticle) , proton gradients, and a phospholipid bilayer (LB) coating. These components collectively function as a nanocarrier, enabling the delivery of multiple APIs to targeted site of action. These nanocarriers prolong the drug's circulatory half-life and deliver high doses at the site of action with reduced systemic toxicity compared to the free drug.</t>
   </si>
   <si>
     <t>1) Biocompatible
 2) Cellular-level delivery of hydrophobic drugs
 3) Nanocarriers encapsulate, covalently attach, and/or adsorb therapeutic agents to overcome drug solubility problems
 4) Large surface area and porous interior to accommodate multiple API</t>
   </si>
   <si>
     <t>Oral, Subcutaneous, Intramuscular, Intravenous, intraarterial, intracerebral, intrathecal, intranasal</t>
   </si>
   <si>
     <t>Silica based nanoparticles</t>
   </si>
@@ -474,75 +480,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -775,54 +781,66 @@
     <t>2010-12-01</t>
   </si>
   <si>
     <t>2012-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed adenocarcinoma of exocrine pancreas
 * Metastatic disease
 * Documented disease progression after treatment with 1 line of prior gemcitabine-based regimen
 * Karnofsky performance status equal or more than 70
 Exclusion Criteria:
 * With active CNS metastases
 * With clinically significant gastrointestinal disorder (e.g., bleeding, inflammation, occlusion, or diarrhea \&gt; grade 1)
 * Major surgery or radiotherapy within 4 weeks
 * Prior participation in any investigational drug study within 4 weeks
 * With prior irinotecan treatment</t>
   </si>
   <si>
     <t>Metastatic Pancreatic Cancer</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -872,50 +890,53 @@
     <t>Lu, J., Liong, M., Zink, J. I., &amp; Tamanoi, F. (2007). Mesoporous silica nanoparticles as a delivery system for hydrophobic anticancer drugs. Small (Weinheim an der Bergstrasse, Germany), 3(8), 1341–13</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Y7QCLpjwql3I5HTt4UhUUzRPt1JFdQIsxqnfTRnW.png</t>
   </si>
   <si>
     <t>Scanning Electron Microscope of MSNP loaded with Paclitaxel</t>
   </si>
   <si>
     <t>Lu J, Liong M, Sherman S, et al. Mesoporous Silica Nanoparticles for Cancer Therapy: Energy-Dependent Cellular Uptake and Delivery of Paclitaxel to Cancer Cells. Nanobiotechnology. 2007;3(2):89-95.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/kuhwV1aBFMsEL1CJhXQV6ugFb8gfKCx4Yivbvt2D.png</t>
   </si>
   <si>
     <t>Mesoporous Nanoparticle Mechanism of Release of API</t>
   </si>
   <si>
     <t>Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications. Chem Soc Rev. 2012;41(7):2590-2605. doi:10.1039/c1cs15246g</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/xpKab97Q0Jwk3pDpwE7CUdofDfSuWmbWVHFYJAlA.png</t>
   </si>
   <si>
     <t>Endocytosis of MSNP</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Chem Soc Rev&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2012;41(7):2590-2605. doi:&lt;/span&gt;&lt;a href="10.1039/c1cs15246g" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1039/c1cs15246g&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This tutorial review provides an outlook on nanomaterials that are currently being used for theranostic purposes, with a special focus on mesoporous silica nanoparticle (MSNP) based materials. MSNPs with large surface area and pore volume can serve as efficient carriers for various therapeutic agents. The functionalization of MSNPs with molecular, supramolecular or polymer moieties, provides the material with great versatility while performing drug delivery tasks, which makes the delivery process highly controllable. This emerging area at the interface of chemistry and the life sciences offers a broad palette of opportunities for researchers with interests ranging from sol-gel science, the fabrication of nanomaterials, supramolecular chemistry, controllable drug delivery and targeted theranostics in biology and medicine.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lu J, Liong M, Sherman S, et al. Mesoporous Silica Nanoparticles for Cancer Therapy: Energy-Dependent Cellular Uptake and Delivery of Paclitaxel to Cancer Cells.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nanobiotechnology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2007;3(2):89-95. doi:&lt;/span&gt;&lt;a href="10.1007/s12030-008-9003-3" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1007/s12030-008-9003-3&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Biocompatible mesoporous silica nanoparticles, containing the fluorescence dye fluorescein isothiocyanate (FITC), provide a promising system to deliver hydrophobic anticancer drugs to cancer cells. In this study, we investigated the mechanism of uptake of fluorescent mesoporous silica nanoparticles (FMSN) by cancer cells. Incubation with FMSN at different temperatures showed that the uptake was higher at 37 degrees C than at 4 degrees C. Metabolic inhibitors impeded uptake of FMSN into cells. The inhibition of FMSN uptake by nocodazole treatment suggests that microtubule functions are required. We also report utilization of mesoporous silica nanoparticles to deliver a hydrophobic anticancer drug paclitaxel to PANC-1 cancer cells and to induce inhibition of proliferation. Mesoporous silica nanoparticles may provide a valuable vehicle to deliver hydrophobic anticancer drugs to human cancer cells.&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -1359,105 +1380,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00734682" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739801" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00813163" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/HrXIMBas85bvJeenuqTzmDX0mr6K0Mfedh2jP8j0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Y7QCLpjwql3I5HTt4UhUUzRPt1JFdQIsxqnfTRnW.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/kuhwV1aBFMsEL1CJhXQV6ugFb8gfKCx4Yivbvt2D.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/xpKab97Q0Jwk3pDpwE7CUdofDfSuWmbWVHFYJAlA.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1546,545 +1569,550 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="V2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="X2">
+        <v>64</v>
+      </c>
+      <c r="X2" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z2">
         <v>-1.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7.1</v>
       </c>
-      <c r="Z2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="AC2" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="AE2" t="s">
         <v>67</v>
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="AJ2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AK2" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>75</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="E2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C3" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="C4" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C5" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D4" t="s">
         <v>95</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2094,211 +2122,211 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -2345,550 +2373,566 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="J2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="X2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="Y2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AB2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AC2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AD2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AE2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AH2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AI2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AO2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AP2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AQ2">
         <v>34</v>
       </c>
       <c r="AS2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AX2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I3" t="s">
+        <v>210</v>
+      </c>
+      <c r="J3" t="s">
+        <v>188</v>
+      </c>
+      <c r="M3" t="s">
+        <v>211</v>
+      </c>
+      <c r="O3" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>213</v>
+      </c>
+      <c r="S3" t="s">
+        <v>214</v>
+      </c>
+      <c r="W3" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>217</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>218</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>194</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>221</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>198</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>199</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>222</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>223</v>
+      </c>
+      <c r="AY3" t="s">
         <v>202</v>
       </c>
-      <c r="D3" s="6" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="X4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="Y4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AB4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AC4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AD4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AE4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AF4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AG4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AH4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AI4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AO4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AP4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AQ4">
         <v>41</v>
       </c>
       <c r="AS4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AX4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AY4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>240</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2901,332 +2945,358 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C3" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D3" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D4" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C5" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>240</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>274</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>276</v>
+      </c>
+      <c r="H2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J2" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>278</v>
+      </c>
+      <c r="H3" t="s">
+        <v>279</v>
+      </c>
+      <c r="J3" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>