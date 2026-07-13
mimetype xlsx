--- v0 (2026-06-03)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -883,50 +883,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1747,214 +1750,214 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>145</v>
       </c>
       <c r="D2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
         <v>252</v>
       </c>
       <c r="F2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
@@ -3114,191 +3117,195 @@
       <c r="E1" s="2" t="s">
         <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>265</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>266</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>270</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>272</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>273</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>274</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>275</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>276</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>277</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>278</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>279</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>280</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3318,85 +3325,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">