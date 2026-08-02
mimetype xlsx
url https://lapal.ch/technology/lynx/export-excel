--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -249,51 +249,51 @@
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>50wt%</t>
   </si>
   <si>
     <t>In terms of scale up prospective, Lyndra has begun ramping up new manufacturing operations in Lexington, Massachusetts. The plant began producing materials in April in preparation for the company's Phase II clinical trials, which are slated to begin later this year. In order to meet the demands of both upcoming and ongoing clinical studies as well as potential commercialization, Lyndra keeps growing its manufacturing capacity.</t>
   </si>
   <si>
     <t>Haake MiniCTW, Twin-screw extruders, triangular cross-section rods, coating pan and dip coater.</t>
   </si>
   <si>
     <t>• Initially, three 1-kg batches of a matrix formulation were produced and characterized for performance and stability.
 • Blends of drug, polymer, and excipients blended by continuous twin screw compounding at 500 g/h.
 • Blends are formed into triangular cross-section rods and cut to length to form drug arms.
 • Analysis showed good uniformity in both intra-batch and inter-batch.
 • The prepared formulation is dip-coated, assembled into stellate dosage forms, and analysed for storage stability.</t>
   </si>
   <si>
     <t>HPLC with precolumn derivatization, NMR, X-ray diffraction and UV spectroscopy.</t>
   </si>
   <si>
-    <t xml:space="preserve">Malaria, Contraception, Hyperlipidaemia and Pain Management, HIV, Substance use disorders, </t>
+    <t xml:space="preserve">Malaria, Contraception, Hyperlipidaemia and Pain Management, HIV, , </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>2024-06-19 09:16:17</t>
   </si>