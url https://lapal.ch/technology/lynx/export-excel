--- v2 (2026-08-02)
+++ v3 (2026-09-11)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>LYNX</t>
   </si>
   <si>
     <t>Lynx is an oral drug delivery system that releases the API slowly over time. It has the potential to decrease the number of times a drug needs to be taken from once a day to once a week.  This system consists of a standard size capsule (00EL) with a core elastomer and six drug arms folded inside like a stellate. When the capsule dissolves, this stellate structure extends and lodges in the stomach for a week. It is gastric-resistant system which contains a carrier polymer component linked with one or more coupling polymers. This polymer is responsible for the extended release of the API.</t>
   </si>
   <si>
     <t>• LYNX consists of a central core attached with six polymer arms .
 • Each arm contains a concentrated amount of the API.
 • The capsule is coated with a proprietary material.
 • This coating makes it easy to swallow and ensures the capsule remains intact in the oesophagus, preventing premature drug release.
 • The elastomer material used in the arms of LYNX is porous.
 • This porosity allows for a slow and steady release of the drug into the system.
 • As a result, the therapeutic concentration of the API is maintained in the plasma for an extended period.
 • Thus, LYNX helps reduce the peaks and troughs in drug plasma levels.
 • The arms are connected to the core using biodegradable linkers.
 • Once the drug release is complete, these linkers soften and disintegrates.</t>
   </si>
@@ -567,75 +573,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -750,153 +756,227 @@
   <si>
     <t>Inclusion Criteria:
 To be eligible to participate in the study, individuals must meet all the following inclusion criteria at Screening (and at other timepoints, where specified):
 Male or female aged ≥18 and ≤59 years. Body mass index of ≥18 kg/m2 and ≤33 kg/m2. Moderate or severe OUD according to the DSM-5 criteria. Clinically stable (for at least 6 months) on oral daily methadone therapy at a dose of 80 to 100 mg and have been taking the same dose for at least 3 months, and are stably engaged in a methadone program, confirmed by a methadone provider and defined as (1) demonstrates evidence of regular attendance, (2) has not had problems with missed visits, and (3) consistently demonstrates drug-negative urine samples (except for cannabis).
 Agree to provide the study site with contact</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>LYN-163-C-101</t>
   </si>
   <si>
-    <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381955&amp;isReview=true</t>
-[...8 lines deleted...]
-    <t>Prevention</t>
+    <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=12621001218886</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>Lyndra®Therapeutics, Inc. (Lyndra)</t>
+  </si>
+  <si>
+    <t>Evaluate the safety and tolerability of long-acting oral capsules (LYN-163) containing 28mg ivermectin in a drug-releasing formulation.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>Ivermectin 28mg</t>
-[...5 lines deleted...]
-    <t>2021-10-15</t>
+    <t>Drug: LYN-163 LAO capsule without stabilizing ring (dose of 28mg ivermectin)</t>
+  </si>
+  <si>
+    <t>Drug: LYN 163 LAO capsule with stabilizing ring (dose of 28 mg ivermectin)</t>
+  </si>
+  <si>
+    <t>Drug: LYN 163 LAO capsules with stabilizing ring (dose of 56 mg ivermectin)</t>
   </si>
   <si>
     <t>2022-05-26</t>
   </si>
   <si>
-    <t>2023-11-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-04-15</t>
   </si>
   <si>
-    <t>2023-02-14</t>
-[...5 lines deleted...]
-    <t>Malaria</t>
+    <t>Male, Female</t>
+  </si>
+  <si>
+    <t>Participants are healthy male and female individuals aged between 18-49 years, with a body weight greater than or equal to 56 kg.
+Participants are excluded if they have a history of X-ray, computed tomography scan, or angiogram of the abdomen within one year of Screening.</t>
+  </si>
+  <si>
+    <t>HIV, HBV, HCV, COVID 19</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
+    <t>None (Open label)</t>
+  </si>
+  <si>
+    <t>Single dose</t>
+  </si>
+  <si>
+    <t>PrEP</t>
+  </si>
+  <si>
     <t>LYN 005-C-301</t>
   </si>
   <si>
     <t>NCT05779241</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05779241</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Lyndra Therapeutics, Inc. is developing LYN-005, a long-acting oral (LAO) capsule (LYNX™ dosage form) of risperidone. This pivotal study (LYN-005-C-301) will evaluate the PK as well as safety and tolerability of multiple administrations of the LYN-005 formulation at two dose levels.</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics (PK) and Safety/Tolerability of Long-Acting Oral LYN-005</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>LYN-005</t>
   </si>
   <si>
     <t>Risperidone immediate release (IR)</t>
   </si>
   <si>
     <t>2023-04-13</t>
   </si>
   <si>
-    <t>2024-03-11</t>
+    <t>2024-10-22</t>
   </si>
   <si>
     <t>2023-11-03</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female aged ≥18 and ≤64 years.
 2. Current diagnosis of schizophrenia or schizoaffective disorder according to Diagnostic and Statistical Manual of Mental Disorders (DSM-5) criteria as confirmed by the Mini International Neuropsychiatric Interview for Psychotic Disorder Studies (MINI) version 7.0.2.
 3. The following psychiatric criteria are to be used to determine participant eligibility:
    1. Duration of diagnosis of schizophrenia or schizoaffective disorder of ≥2 years.
    2. Outpatient; not hospitalized for worsening of schizophrenia within the last 6 months (partial hospitalization for social management within this time period is acceptable).
    3. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation o</t>
   </si>
   <si>
-    <t>Non-randomized</t>
+    <t>LYN-005-C-004-risperidone</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04567524</t>
+  </si>
+  <si>
+    <t>Phase II</t>
+  </si>
+  <si>
+    <t>Lyndra is developing an oral, extended release (ER) formulation of risperidone (LYN-005) presented in a capsule dosage form with the intent of reducing the frequency of dosing orally-administered medications to once weekly or less and thereby improving the management of schizophrenia.
+Study LYN-005-C-004 will evaluate the safety, tolerability, and pharmacokinetics (PK) of multiple dose administration of the ER formulation at two dose levels of LYN-005 relative to IR risperidone.</t>
+  </si>
+  <si>
+    <t>A Multiple Dose Study to Assess the Safety, Tolerability and PK of Risperidone Extended Release Capsules</t>
+  </si>
+  <si>
+    <t>2020-08-13</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>2020-12-22</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria: Eligibility for this study was met if each one of the following inclusion criteria was satisfied at Screening (or at baseline when specified):
+1. Male or female aged ≥18 and ≤50 years.
+2. Current diagnosis of schizophrenia or schizoaffective disorder according to DSM-5 criteria as confirmed by the MINI 7.0.2.
+3. The following psychiatric criteria were used to determine subject eligibility:
+   1. Duration of diagnosis of schizophrenia or schizoaffective disorder of ≥2 years.
+   2. Outpatient; not hospitalized for worsening of schizophrenia within the last 6 months (partial hospitalization for social management within this time period is acceptable).
+   3. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation over the l</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>ACTRN12621000101886-dyslipidemia-rosuvastatin</t>
+  </si>
+  <si>
+    <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381071</t>
+  </si>
+  <si>
+    <t>Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of Rosuvastatin Extended Release Capsules</t>
+  </si>
+  <si>
+    <t>Open-label Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of Rosuvastatin Extended Release Capsules in Healthy Volunteers</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -922,50 +1002,53 @@
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/f7gTAaXmTID3bTCqWPFYmPDN2tTHKk8l0rqTVZPR.png</t>
   </si>
   <si>
     <t>Drug-loaded arms control drug release, flexible elastomeric cores allow folding into a capsule and deployment in the stomach, disintegrating matrices control breakdown and passage out of the stomach</t>
   </si>
   <si>
     <t>Kanasty, R., Low, S., Bhise, N., Yang, J., Peeke, E., Schwarz, M., ... &amp; Bellinger, A. M. (2019). A pharmaceutical answer to nonadherence: Once weekly oral memantine for Alzheimer's disease.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kanasty, R., Low, S., Bhise, N., Yang, J., Peeke, E., Schwarz, M., ... &amp;amp; Bellinger, A. M. (2019). A pharmaceutical answer to nonadherence: Once weekly oral memantine for Alzheimer's disease.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Journal of controlled release&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;303&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 34-41. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.jconrel.2019.03.022" rel="noopener noreferrer" target="_blank" style="color: rgb(2, 114, 177);"&gt;https://doi.org/10.1016/j.jconrel.2019.03.022&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The formulation of memantine hydrochloride is the first oral dosage form to achieve sustained drug release for a week with near zero-order kinetics and efficient delivery. In the dog model, relative memantine bioavailability approaches 100%, with sustained plasma levels over seven days. A single gastric resistant dosage form achieves an AUC equivalent to seven daily treatments with the marketed daily capsule, with a Cmax no higher than the daily product. This formulation methodology is applicable to many water-soluble drugs and may enable the development of long-acting oral therapies for various conditions.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kirtane AR, Abouzid O, Minahan D, Bensel T, Hill AL, Selinger C, Bershteyn A, Craig M, Mo SS, Mazdiyasni H, Cleveland C, Rogner J, Lee YL, Booth L, Javid F, Wu SJ, Grant T, Bellinger AM, Nikolic B, Hayward A, Wood L, Eckhoff PA, Nowak MA, Langer R, Traverso G. Development of an oral once-weekly drug delivery system for HIV antiretroviral therapy. Nat Commun. 2018 Jan 9;9(1):2. doi: &lt;/span&gt;&lt;a href="https://www.nature.com/articles/s41467-017-02294-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1038/s41467-017-02294-6&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The efficacy of antiretroviral therapy is significantly compromised by medication non-adherence. Long-acting enteral systems that can ease the burden of daily adherence have not yet been developed. Here we describe an oral dosage form composed of distinct drug-polymer matrices which achieved week-long systemic drug levels of the antiretrovirals dolutegravir, rilpivirine and cabotegravir in a pig. Simulations of viral dynamics and patient adherence patterns indicate that such systems would significantly reduce therapeutic failures and epidemiological modelling suggests that using such an intervention prophylactically could avert hundreds of thousands of new HIV cases. In sum, weekly administration of long-acting antiretrovirals via a novel oral dosage form is a promising intervention to help control the HIV epidemic worldwide.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Foltin, R. W., Zale, S., Sykes, K. A., Nagaraj, N., Scranton, R. E., &amp;amp; Comer, S. D. (2022). A novel long-acting formulation of oral buprenorphine/naloxone produces prolonged decreases in fentanyl self-administration by rhesus monkeys.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Drug and alcohol dependence&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;239&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 109599. https://doi.org/10.1016/j.drugalcdep.2022.109599&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;We evaluated the efficacy of this formulation in reducing intravenous (i.v.) fentanyl self-administration by three male and three female rhesus monkeys. Buprenorphine HCl and naloxone HCl were co-formulated using an 11:1 ratio of buprenorphine:naloxone in a controlled-release gastric residence formulation administered in an oral capsule (LYN-013). Naloxone was included to determine the feasibility of combining naloxone with buprenorphine in the formulation as an abuse deterrent. Complete fentanyl dose-response functions were determined during each session. The efficacy of single doses of 56/5, 112/10 and 168/15 mg buprenorphine/naloxone in reducing fentanyl self-administration was examined over 13 days. LYN-013 significantly decreased the rate of responding for fentanyl for 3 days and significantly reduced total intake of fentanyl for 8 days. Time to maximal buprenorphine levels (Tmax) ranged between 56 and 68 h for all 3 doses. The maximal buprenorphine level (Cmax) following 168 mg was 2.3 ng/ml which was significantly greater that those observed for 56 mg (1.22 ng/ml) and 112 mg (1.35 ng/ml). Finally, the area-under-curves (AUCtau) were buprenorphine dose-dependently increased from 88 to 127-265 h*ng/ml. There were no signs of non-specific changes in behavior.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1385,129 +1468,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05251376" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381955&amp;isReview=true" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05779241" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05251376" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=12621001218886" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05779241" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04567524" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/f7gTAaXmTID3bTCqWPFYmPDN2tTHKk8l0rqTVZPR.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1596,727 +1681,732 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
+      <c r="R2" t="s">
+        <v>61</v>
+      </c>
       <c r="S2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>58</v>
+      </c>
+      <c r="V2" t="s">
+        <v>58</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="AB2" t="s">
         <v>63</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
         <v>64</v>
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
+      <c r="AI2" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>74</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
         <v>75</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>294</v>
+        <v>319</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="E2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>302</v>
+        <v>327</v>
       </c>
       <c r="C3" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="C5" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
         <v>87</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" t="s">
         <v>90</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D7" t="s">
         <v>109</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" t="s">
         <v>113</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s">
         <v>114</v>
       </c>
-      <c r="D8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H10" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2326,267 +2416,267 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2606,538 +2696,698 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="O2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="Q2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="S2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="U2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="X2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Y2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AB2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AC2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AE2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AJ2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AP2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AS2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AU2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AW2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D3" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3" t="s">
+        <v>234</v>
+      </c>
+      <c r="G3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I3" t="s">
+        <v>236</v>
+      </c>
+      <c r="J3" t="s">
+        <v>237</v>
+      </c>
+      <c r="M3" t="s">
+        <v>238</v>
+      </c>
+      <c r="O3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>240</v>
+      </c>
+      <c r="X3" t="s">
+        <v>241</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>243</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>225</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>244</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>245</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>227</v>
+      </c>
+      <c r="AQ3">
+        <v>25</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>246</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>247</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>229</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>248</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>249</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY3" t="s">
         <v>231</v>
       </c>
-      <c r="E3" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C4" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="E4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="G4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H4" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="I4" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="J4" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="M4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="O4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="X4" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="Y4" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="AB4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="AC4" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="AE4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AJ4" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="AP4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AQ4">
         <v>83</v>
       </c>
       <c r="AR4" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="AS4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AU4" t="s">
+        <v>229</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>231</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E5" t="s">
+        <v>267</v>
+      </c>
+      <c r="F5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H5" t="s">
+        <v>268</v>
+      </c>
+      <c r="I5" t="s">
+        <v>269</v>
+      </c>
+      <c r="J5" t="s">
+        <v>257</v>
+      </c>
+      <c r="M5" t="s">
+        <v>258</v>
+      </c>
+      <c r="X5" t="s">
+        <v>270</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>271</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>273</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>274</v>
+      </c>
+      <c r="AP5" t="s">
         <v>227</v>
       </c>
-      <c r="AW4" t="s">
-[...2 lines deleted...]
-      <c r="AY4" t="s">
+      <c r="AQ5">
+        <v>34</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>275</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>277</v>
+      </c>
+      <c r="C6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E6" t="s">
+        <v>94</v>
+      </c>
+      <c r="F6" t="s">
+        <v>254</v>
+      </c>
+      <c r="G6" t="s">
+        <v>213</v>
+      </c>
+      <c r="H6" t="s">
+        <v>279</v>
+      </c>
+      <c r="I6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>227</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>247</v>
+      </c>
+      <c r="AU6" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>285</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3150,301 +3400,330 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="D2" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>285</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="C2" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>313</v>
+      </c>
+      <c r="H2" t="s">
+        <v>314</v>
+      </c>
+      <c r="J2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="C3" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>315</v>
+      </c>
+      <c r="H3" t="s">
+        <v>316</v>
+      </c>
+      <c r="J3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="C4" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>317</v>
+      </c>
+      <c r="H4" t="s">
+        <v>318</v>
+      </c>
+      <c r="J4" t="s">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>