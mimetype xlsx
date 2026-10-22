--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -621,53 +621,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -682,50 +679,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>LYN-014-C-101</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05251376</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Lyndra Inc.</t>
   </si>
   <si>
     <t>A Phase 1, Single Dose, Open-label, Safety, Tolerability, and Pharmacokinetic Study of LYN-014 in Individuals with Opioid Use Disorder Who are Stable on Methadone Therapy</t>
   </si>
   <si>
     <t>Study of LYN-014 in Individuals With Opioid Use Disorder Who Are Stable on Methadone Therapy</t>
   </si>
   <si>
     <t>Levomethadone HCl</t>
   </si>
   <si>
     <t>Methadone</t>
   </si>
@@ -753,50 +753,53 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 To be eligible to participate in the study, individuals must meet all the following inclusion criteria at Screening (and at other timepoints, where specified):
 Male or female aged ≥18 and ≤59 years. Body mass index of ≥18 kg/m2 and ≤33 kg/m2. Moderate or severe OUD according to the DSM-5 criteria. Clinically stable (for at least 6 months) on oral daily methadone therapy at a dose of 80 to 100 mg and have been taking the same dose for at least 3 months, and are stably engaged in a methadone program, confirmed by a methadone provider and defined as (1) demonstrates evidence of regular attendance, (2) has not had problems with missed visits, and (3) consistently demonstrates drug-negative urine samples (except for cannabis).
 Agree to provide the study site with contact</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
+    <t>HIV, Malaria, Contraception, Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.), Substance use disorders, Other(s)</t>
+  </si>
+  <si>
     <t>LYN-163-C-101</t>
   </si>
   <si>
     <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=12621001218886</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Lyndra®Therapeutics, Inc. (Lyndra)</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of long-acting oral capsules (LYN-163) containing 28mg ivermectin in a drug-releasing formulation.</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>Drug: LYN-163 LAO capsule without stabilizing ring (dose of 28mg ivermectin)</t>
   </si>
   <si>
     <t>Drug: LYN 163 LAO capsule with stabilizing ring (dose of 28 mg ivermectin)</t>
   </si>
   <si>
     <t>Drug: LYN 163 LAO capsules with stabilizing ring (dose of 56 mg ivermectin)</t>
@@ -809,50 +812,53 @@
   </si>
   <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>Participants are healthy male and female individuals aged between 18-49 years, with a body weight greater than or equal to 56 kg.
 Participants are excluded if they have a history of X-ray, computed tomography scan, or angiogram of the abdomen within one year of Screening.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV, COVID 19</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>None (Open label)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>PrEP</t>
+  </si>
+  <si>
+    <t>HIV, Malaria, COVID 19, Contraception, Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.), Substance use disorders, Other(s)</t>
   </si>
   <si>
     <t>LYN 005-C-301</t>
   </si>
   <si>
     <t>NCT05779241</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05779241</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Lyndra Therapeutics, Inc. is developing LYN-005, a long-acting oral (LAO) capsule (LYNX™ dosage form) of risperidone. This pivotal study (LYN-005-C-301) will evaluate the PK as well as safety and tolerability of multiple administrations of the LYN-005 formulation at two dose levels.</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics (PK) and Safety/Tolerability of Long-Acting Oral LYN-005</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>LYN-005</t>
   </si>
@@ -884,53 +890,50 @@
     <t>LYN-005-C-004-risperidone</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04567524</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Lyndra is developing an oral, extended release (ER) formulation of risperidone (LYN-005) presented in a capsule dosage form with the intent of reducing the frequency of dosing orally-administered medications to once weekly or less and thereby improving the management of schizophrenia.
 Study LYN-005-C-004 will evaluate the safety, tolerability, and pharmacokinetics (PK) of multiple dose administration of the ER formulation at two dose levels of LYN-005 relative to IR risperidone.</t>
   </si>
   <si>
     <t>A Multiple Dose Study to Assess the Safety, Tolerability and PK of Risperidone Extended Release Capsules</t>
   </si>
   <si>
     <t>2020-08-13</t>
   </si>
   <si>
     <t>2023-01-11</t>
   </si>
   <si>
     <t>2020-12-22</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria: Eligibility for this study was met if each one of the following inclusion criteria was satisfied at Screening (or at baseline when specified):
 1. Male or female aged ≥18 and ≤50 years.
 2. Current diagnosis of schizophrenia or schizoaffective disorder according to DSM-5 criteria as confirmed by the MINI 7.0.2.
 3. The following psychiatric criteria were used to determine subject eligibility:
    1. Duration of diagnosis of schizophrenia or schizoaffective disorder of ≥2 years.
    2. Outpatient; not hospitalized for worsening of schizophrenia within the last 6 months (partial hospitalization for social management within this time period is acceptable).
    3. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation over the l</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>ACTRN12621000101886-dyslipidemia-rosuvastatin</t>
   </si>
   <si>
     <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381071</t>
   </si>
   <si>
     <t>Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of Rosuvastatin Extended Release Capsules</t>
   </si>
   <si>
     <t>Open-label Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of Rosuvastatin Extended Release Capsules in Healthy Volunteers</t>
@@ -1016,54 +1019,60 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/f7gTAaXmTID3bTCqWPFYmPDN2tTHKk8l0rqTVZPR.png</t>
   </si>
   <si>
     <t>Drug-loaded arms control drug release, flexible elastomeric cores allow folding into a capsule and deployment in the stomach, disintegrating matrices control breakdown and passage out of the stomach</t>
   </si>
   <si>
     <t>Kanasty, R., Low, S., Bhise, N., Yang, J., Peeke, E., Schwarz, M., ... &amp; Bellinger, A. M. (2019). A pharmaceutical answer to nonadherence: Once weekly oral memantine for Alzheimer's disease.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kanasty, R., Low, S., Bhise, N., Yang, J., Peeke, E., Schwarz, M., ... &amp;amp; Bellinger, A. M. (2019). A pharmaceutical answer to nonadherence: Once weekly oral memantine for Alzheimer's disease.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Journal of controlled release&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;303&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 34-41. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.jconrel.2019.03.022" rel="noopener noreferrer" target="_blank" style="color: rgb(2, 114, 177);"&gt;https://doi.org/10.1016/j.jconrel.2019.03.022&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The formulation of memantine hydrochloride is the first oral dosage form to achieve sustained drug release for a week with near zero-order kinetics and efficient delivery. In the dog model, relative memantine bioavailability approaches 100%, with sustained plasma levels over seven days. A single gastric resistant dosage form achieves an AUC equivalent to seven daily treatments with the marketed daily capsule, with a Cmax no higher than the daily product. This formulation methodology is applicable to many water-soluble drugs and may enable the development of long-acting oral therapies for various conditions.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.jconrel.2019.03.022</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kirtane AR, Abouzid O, Minahan D, Bensel T, Hill AL, Selinger C, Bershteyn A, Craig M, Mo SS, Mazdiyasni H, Cleveland C, Rogner J, Lee YL, Booth L, Javid F, Wu SJ, Grant T, Bellinger AM, Nikolic B, Hayward A, Wood L, Eckhoff PA, Nowak MA, Langer R, Traverso G. Development of an oral once-weekly drug delivery system for HIV antiretroviral therapy. Nat Commun. 2018 Jan 9;9(1):2. doi: &lt;/span&gt;&lt;a href="https://www.nature.com/articles/s41467-017-02294-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1038/s41467-017-02294-6&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The efficacy of antiretroviral therapy is significantly compromised by medication non-adherence. Long-acting enteral systems that can ease the burden of daily adherence have not yet been developed. Here we describe an oral dosage form composed of distinct drug-polymer matrices which achieved week-long systemic drug levels of the antiretrovirals dolutegravir, rilpivirine and cabotegravir in a pig. Simulations of viral dynamics and patient adherence patterns indicate that such systems would significantly reduce therapeutic failures and epidemiological modelling suggests that using such an intervention prophylactically could avert hundreds of thousands of new HIV cases. In sum, weekly administration of long-acting antiretrovirals via a novel oral dosage form is a promising intervention to help control the HIV epidemic worldwide.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nature.com/articles/s41467-017-02294-6</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Foltin, R. W., Zale, S., Sykes, K. A., Nagaraj, N., Scranton, R. E., &amp;amp; Comer, S. D. (2022). A novel long-acting formulation of oral buprenorphine/naloxone produces prolonged decreases in fentanyl self-administration by rhesus monkeys.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Drug and alcohol dependence&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;239&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 109599. https://doi.org/10.1016/j.drugalcdep.2022.109599&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;We evaluated the efficacy of this formulation in reducing intravenous (i.v.) fentanyl self-administration by three male and three female rhesus monkeys. Buprenorphine HCl and naloxone HCl were co-formulated using an 11:1 ratio of buprenorphine:naloxone in a controlled-release gastric residence formulation administered in an oral capsule (LYN-013). Naloxone was included to determine the feasibility of combining naloxone with buprenorphine in the formulation as an abuse deterrent. Complete fentanyl dose-response functions were determined during each session. The efficacy of single doses of 56/5, 112/10 and 168/15 mg buprenorphine/naloxone in reducing fentanyl self-administration was examined over 13 days. LYN-013 significantly decreased the rate of responding for fentanyl for 3 days and significantly reduced total intake of fentanyl for 8 days. Time to maximal buprenorphine levels (Tmax) ranged between 56 and 68 h for all 3 doses. The maximal buprenorphine level (Cmax) following 168 mg was 2.3 ng/ml which was significantly greater that those observed for 56 mg (1.22 ng/ml) and 112 mg (1.35 ng/ml). Finally, the area-under-curves (AUCtau) were buprenorphine dose-dependently increased from 88 to 127-265 h*ng/ml. There were no signs of non-specific changes in behavior.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://lyndra.com/</t>
   </si>
   <si>
     <t>In 2015, Lyndra Therapeutics was founded by Robert Langer to create a pipeline of long-acting drugs. Since its creation, Lyndra has made significant progress, developing 25 medicines in the lab, finishing 12 clinical studies, and establishing a proof of concept for weekly oral dosing in 5 therapeutic areas, all of which validate the viability of its platform with various APIs.</t>
   </si>
@@ -1484,51 +1493,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05251376" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=12621001218886" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05779241" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04567524" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?id=381071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/f7gTAaXmTID3bTCqWPFYmPDN2tTHKk8l0rqTVZPR.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jconrel.2019.03.022" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-017-02294-6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1666,69 +1675,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1782,272 +1791,272 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C3" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C4" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C5" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
@@ -2780,108 +2789,108 @@
       <c r="V1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>210</v>
       </c>
       <c r="C2" t="s">
         <v>99</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E2" t="s">
@@ -2904,414 +2913,426 @@
       </c>
       <c r="O2" t="s">
         <v>217</v>
       </c>
       <c r="Q2" t="s">
         <v>218</v>
       </c>
       <c r="S2" t="s">
         <v>219</v>
       </c>
       <c r="U2" t="s">
         <v>220</v>
       </c>
       <c r="X2" t="s">
         <v>221</v>
       </c>
       <c r="Y2" t="s">
         <v>222</v>
       </c>
       <c r="AB2" t="s">
         <v>223</v>
       </c>
       <c r="AC2" t="s">
         <v>223</v>
       </c>
+      <c r="AD2" t="s">
+        <v>224</v>
+      </c>
       <c r="AE2" t="s">
-        <v>224</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="AI2" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>226</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>227</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AR2" t="s">
         <v>228</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>229</v>
       </c>
+      <c r="AV2" t="s">
+        <v>230</v>
+      </c>
       <c r="AW2" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>231</v>
       </c>
       <c r="AY2" t="s">
-        <v>231</v>
+        <v>69</v>
       </c>
       <c r="AZ2" t="s">
-        <v>69</v>
+        <v>232</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C3" t="s">
         <v>104</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E3" t="s">
         <v>94</v>
       </c>
       <c r="F3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="O3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Q3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="X3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="Z3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AA3" t="s">
-        <v>242</v>
+        <v>243</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>224</v>
       </c>
       <c r="AE3" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="AF3" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="AG3" t="s">
         <v>225</v>
       </c>
       <c r="AH3" t="s">
-        <v>225</v>
+        <v>75</v>
       </c>
       <c r="AI3" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="AM3" t="s">
         <v>245</v>
       </c>
-      <c r="AP3" t="s">
+      <c r="AL3" t="s">
+        <v>246</v>
+      </c>
+      <c r="AO3" t="s">
         <v>227</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>25</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>247</v>
+      </c>
       <c r="AR3" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>248</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>229</v>
       </c>
       <c r="AU3" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="AV3" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AW3" t="s">
-        <v>249</v>
+        <v>49</v>
       </c>
       <c r="AX3" t="s">
-        <v>49</v>
+        <v>231</v>
       </c>
       <c r="AY3" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="AZ3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C4" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E4" t="s">
         <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G4" t="s">
         <v>213</v>
       </c>
       <c r="H4" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J4" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="O4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="X4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Y4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="AB4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AC4" t="s">
-        <v>263</v>
+        <v>265</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>224</v>
       </c>
       <c r="AE4" t="s">
-        <v>224</v>
+        <v>73</v>
       </c>
       <c r="AF4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG4" t="s">
         <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="AI4" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
+        <v>266</v>
+      </c>
+      <c r="AO4" t="s">
         <v>227</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>83</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>247</v>
+      </c>
       <c r="AR4" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-      <c r="AU4" t="s">
+        <v>248</v>
+      </c>
+      <c r="AT4" t="s">
         <v>229</v>
       </c>
-      <c r="AW4" t="s">
+      <c r="AV4" t="s">
         <v>230</v>
       </c>
+      <c r="AX4" t="s">
+        <v>231</v>
+      </c>
       <c r="AY4" t="s">
-        <v>231</v>
+        <v>69</v>
       </c>
       <c r="AZ4" t="s">
-        <v>69</v>
+        <v>232</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C5" t="s">
         <v>89</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G5" t="s">
         <v>213</v>
       </c>
       <c r="H5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="I5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="J5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="X5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="Y5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AB5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AC5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="AD5" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="AE5" t="s">
-        <v>224</v>
+        <v>73</v>
       </c>
       <c r="AF5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG5" t="s">
         <v>74</v>
       </c>
       <c r="AH5" t="s">
-        <v>74</v>
+        <v>225</v>
       </c>
       <c r="AI5" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="AP5" t="s">
+        <v>275</v>
+      </c>
+      <c r="AO5" t="s">
         <v>227</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>34</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>276</v>
+      </c>
       <c r="AR5" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>248</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C6" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E6" t="s">
         <v>94</v>
       </c>
       <c r="F6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G6" t="s">
         <v>213</v>
       </c>
       <c r="H6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="I6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J6" t="s">
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>74</v>
       </c>
       <c r="AG6" t="s">
         <v>74</v>
       </c>
       <c r="AH6" t="s">
         <v>74</v>
       </c>
-      <c r="AI6" t="s">
-[...2 lines deleted...]
-      <c r="AP6" t="s">
+      <c r="AO6" t="s">
         <v>227</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>247</v>
+      </c>
       <c r="AR6" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-      <c r="AU6" t="s">
+        <v>248</v>
+      </c>
+      <c r="AT6" t="s">
         <v>229</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3319,72 +3340,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3400,292 +3421,302 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H2" t="s">
-        <v>314</v>
+        <v>315</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>316</v>
       </c>
       <c r="J2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H3" t="s">
-        <v>316</v>
+        <v>318</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>319</v>
       </c>
       <c r="J3" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C4" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="H4" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="J4" t="s">
         <v>225</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>