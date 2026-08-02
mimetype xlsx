--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -177,149 +177,161 @@
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Long-Acting Injectable Solid Drug Nanoparticle (SDN) Platform</t>
   </si>
   <si>
     <t>The use of particle processing technology to generate long-acting injectable nanoparticle formulations for long-acting delivery.</t>
   </si>
   <si>
     <t>The generation of high drug-loading nanoparticles with prolonged release for poorly water-soluble drugs with the potential for co-formulation strategies.</t>
   </si>
   <si>
+    <t>Aqueous drug particle suspension</t>
+  </si>
+  <si>
     <t>To be determined</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Active pharmaceutical ingredients, FDA/CDER listed excipients.</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t xml:space="preserve">Water-insoluble molecules
 Unit: mg/mL
 To be determined.
 Small molecules
 Multiple.
 </t>
   </si>
   <si>
     <t>None.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>75-90 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>API dependent.</t>
   </si>
   <si>
     <t>Disease agnostic</t>
   </si>
   <si>
+    <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
+  </si>
+  <si>
+    <t>Daily</t>
+  </si>
+  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>2022-04-22 12:08:42</t>
   </si>
   <si>
     <t>2022-04-25 14:33:32</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>
   <si>
     <t>Classe(s)</t>
   </si>
   <si>
     <t>Development stage</t>
   </si>
   <si>
     <t>Clinical trial number(s)</t>
   </si>
   <si>
     <t>Foreseen approved indication(s)</t>
   </si>
   <si>
     <t>Foreseen user group</t>
   </si>
   <si>
     <t>Foreseen duration between application(s)</t>
   </si>
   <si>
     <t>Regulatory approvals</t>
   </si>
   <si>
-    <t>Anti-infectives for systemic use, Glecaprevir and pibrentasvir, Rifapentine</t>
+    <t>Rifapentine</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Pre-clinical</t>
   </si>
   <si>
-    <t>Antiparasitic products, Atovaquone</t>
+    <t>Atovaquone</t>
+  </si>
+  <si>
+    <t>Glecaprevir</t>
+  </si>
+  <si>
+    <t>Pibrentasvir</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
@@ -347,249 +359,246 @@
   <si>
     <t>Pibrentasvir compound II</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Abbvie Inc</t>
   </si>
   <si>
     <t>2032-02-24</t>
   </si>
   <si>
     <t>Compounds effective in inhibiting replication of Hepatitis C virus ("HCV") are described. This invention also relates to processes of making such compounds, compositions comprising such compounds, and methods of using such compounds to treat HCV infection.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape</t>
   </si>
   <si>
     <t>China, Mexico</t>
   </si>
   <si>
-    <t>Taiwan, Province of China, Spain, Germany, France, United Kingdom, Italy</t>
-[...2 lines deleted...]
-    <t>Spain</t>
+    <t>Taiwan, Province of China, Germany, France, United Kingdom, Italy, Spain</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia</t>
   </si>
   <si>
     <t>Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2012040167</t>
   </si>
   <si>
     <t>Glecaprevir compound</t>
   </si>
   <si>
     <t>Enanta Pharmaceuticals, Inc</t>
   </si>
   <si>
     <t>2031-09-20</t>
   </si>
   <si>
     <t>The present invention discloses compounds of Formula (I) or pharmaceutically acceptable salts, esters, or prodrugs thereof: Formula (I) which inhibit serine protease activity, particularly the activity of hepatitis C virus (HCV) NS3-NS4A protease. Consequently, the compounds of the present invention interfere with the life cycle of the hepatitis C virus and are also useful as antiviral agents. The present invention further relates to pharmaceutical compositions comprising the aforementioned compounds for administration to a subject suffering from HCV infection. The invention also relates to methods of treating an HCV infection in a subject by administering a pharmaceutical composition comprising the compounds of the present invention.</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape, MPP Licence, Health Canada, US FDA</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Serbia, Guatemala, Mexico, Peru, South Africa, India, Bolivia (Plurinational State of), Paraguay, Mongolia, Philippines, Malaysia, Pakistan, Indonesia, Ukraine</t>
   </si>
   <si>
-    <t>Canada, Australia, Cyprus, Denmark, Spain, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, New Zealand, Portugal, Singapore, Slovenia, San Marino, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao</t>
+    <t>Canada, Australia, Cyprus, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, San Marino, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao</t>
   </si>
   <si>
     <t>Argentina, Viet Nam, Venezuela (Bolivarian Republic of), Thailand</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Croatia, Portugal, Slovenia, San Marino, Taiwan, Province of China, Luxembourg, Netherlands, Hungary, Poland, Norway, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Cyprus, Croatia, Slovenia, San Marino, Taiwan, Province of China, Luxembourg, Netherlands, Hungary, Norway, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Colombia, Dominican Republic, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Guatemala, India, Egypt, Malaysia, Indonesia</t>
   </si>
   <si>
-    <t>Australia, Cyprus, Denmark, Spain, Croatia, Japan, Korea, Republic of, Portugal, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Australia, Cyprus, Croatia, Japan, Korea, Republic of, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>WO2014047039</t>
   </si>
   <si>
-    <t>Pibrentasvir use in HCV</t>
+    <t>Pibrentasvir use to treat HCV</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-09-17</t>
   </si>
   <si>
     <t>Pan-genotypic HCV inhibitors are described. This invention also relates to methods of using these inhibitors to treat HCV infection.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>Brazil, Mexico, South Africa, Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Australia, Japan, New Zealand, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Canada, Hong Kong, Singapore, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2014152514</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV)</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV)</t>
   </si>
   <si>
     <t>2034-03-14</t>
   </si>
   <si>
     <t>The present invention features interferon- and ribavirin-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents without interferon and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Brazil, Mexico, Serbia, South Africa, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
-    <t>Canada, Australia, Cyprus, Denmark, Spain, Israel, Japan, Korea, Republic of, New Zealand, Poland, Portugal, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Canada, Australia, Cyprus, Israel, Japan, Korea, Republic of, New Zealand, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Hong Kong, Korea, Republic of, Poland, Portugal, Singapore, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Cyprus, Hong Kong, Korea, Republic of, Singapore, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Japan, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Cyprus, Japan, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153793</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV) II</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV) II</t>
   </si>
   <si>
     <t>2035-04-01</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of either interferon or ribavirin, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape, US FDA</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, North Macedonia, Serbia, Türkiye</t>
   </si>
   <si>
     <t>Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Finland, Hungary, Iceland, Ireland, Norway, Poland, Portugal, Romania, San Marino, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Lithuania, Malta, Monaco, Slovakia, Slovenia, Spain</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Bosnia and Herzegovina, Montenegro, Brazil</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA2994496</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV) - treatment regimen</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV) - treatment regimen</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>2038-02-09</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>China, Brazil, Mexico, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2014152635</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir and RBV use in HCV (without IFN)</t>
+    <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN)</t>
   </si>
   <si>
     <t>The present invention features interferon -free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 and (b) Compound 2 or a pharmaceutically acceptable salt thereof as disclosed in the description.</t>
   </si>
   <si>
     <t>Serbia, South Africa</t>
   </si>
   <si>
     <t>Israel, Korea, Republic of</t>
   </si>
   <si>
-    <t>Canada, Denmark, Spain, Hong Kong, Croatia, Israel, Poland, Portugal, Singapore, Slovenia, Taiwan, Province of China, Norway, Cyprus, San Marino</t>
+    <t>Canada, Hong Kong, Croatia, Israel, Singapore, Slovenia, Taiwan, Province of China, Norway, Cyprus, San Marino</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
-    <t>Australia, Denmark, Spain, Hong Kong, Croatia, Japan, New Zealand, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Norway, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, San Marino, Romania, Latvia, Lithuania</t>
+    <t>Australia, Hong Kong, Croatia, Japan, New Zealand, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Norway, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, San Marino, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153792</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir and RBV use in HCV (without IFN) II</t>
+    <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN) II</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Albania, North Macedonia, Serbia, Türkiye, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Australia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Finland, Greece, Hungary, Iceland, Ireland, Italy, Netherlands, Norway, Poland, Portugal, Romania, San Marino, Austria, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, Slovakia, Slovenia, Spain, Sweden, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>WO2016210273</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions I</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2036-06-24</t>
   </si>
@@ -1076,50 +1085,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -1148,57 +1160,72 @@
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.nature.com/articles/ncomms13184" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Accelerated oral nanomedicine discovery from miniaturized screening to clinical production exemplified by paediatric HIV nanotherapies. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Giardiello M, Liptrott NJ, McDonald TO, Moss D, Siccardi M, Martin P, Smith D, Gurjar R, Rannard SP, Owen A. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nat Commun. 2016 Oct 21;7:13184. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;doi: 10.1038/ncomms13184.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Considerable scope exists to vary the physical and chemical properties of nanoparticles, with subsequent impact on biological interactions; however, no accelerated process to access large nanoparticle material space is currently available, hampering the development of new nanomedicines. In particular, no clinically available nanotherapies exist for HIV populations and conventional paediatric HIV medicines are poorly available; one current paediatric formulation utilizes high ethanol concentrations to solubilize lopinavir, a poorly soluble antiretroviral. Here we apply accelerated nanomedicine discovery to generate a potential aqueous paediatric HIV nanotherapy, with clinical translation and regulatory approval for human evaluation. Our rapid small-scale screening approach yields large libraries of solid drug nanoparticles (160 individual components) targeting oral dose. Screening uses 1 mg of drug compound per library member and iterative pharmacological and chemical evaluation establishes potential candidates for progression through to clinical manufacture. The wide applicability of our strategy has implications for multiple therapy development programmes.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.nature.com/articles/s41467-017-02603-z" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;Long-acting injectable atovaquone nanomedicines for malaria prophylaxis.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Bakshi, R.P., Tatham, L., Savage, A.C.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Commun&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;9,&amp;nbsp;&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;315 (2018). &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;https://doi.org/10.1038/s41467-017-02603-z&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Chemoprophylaxis is currently the best available prevention from malaria, but its efficacy is compromised by non-adherence to medication. Here we develop a long-acting injectable formulation of atovaquone solid drug nanoparticles that confers long-lived prophylaxis against&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Plasmodium berghei&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;ANKA malaria in C57BL/6 mice. Protection is obtained at plasma concentrations above 200 ng&amp;nbsp;ml-1&amp;nbsp;and is causal, attributable to drug activity against liver stage parasites. Parasites that appear after subtherapeutic doses remain atovaquone-sensitive. Pharmacokinetic–pharmacodynamic analysis indicates protection can translate to humans at clinically achievable and safe drug concentrations, potentially offering protection for at least 1 month after a single administration. These findings support the use of long-acting injectable formulations as a new approach for malaria prophylaxis in travellers and for malaria control in the field.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
+    <t>Tandem Nano</t>
+  </si>
+  <si>
+    <t>originator</t>
+  </si>
+  <si>
     <t>https://www.tandemnano.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>A University of Liverpool based start-up company using proprietary technology for the generation of novel nanoparticle formulations to improve the delivery of poorly water soluble APIs.</t>
+  </si>
+  <si>
+    <t>University of Liverpool</t>
+  </si>
+  <si>
+    <t>https://www.liverpool.ac.uk/celt-global-health/</t>
+  </si>
+  <si>
+    <t>Centre for Excellence of Long-acting Therapeutics</t>
   </si>
   <si>
     <t>Unitaid</t>
   </si>
   <si>
     <t>https://unitaid.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1553,51 +1580,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120830&amp;CC=WO&amp;NR=2012116257A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120329&amp;CC=WO&amp;NR=2012040167A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2014047039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152514A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180814&amp;CC=CA&amp;NR=2994496A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152635A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153792A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161229&amp;CC=WO&amp;NR=2016210273A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170126&amp;CC=WO&amp;NR=2017015211A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120419&amp;CC=WO&amp;NR=2012051361A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151210&amp;CC=WO&amp;NR=2015188045A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130510&amp;CC=WO&amp;NR=2013030535A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120503&amp;CC=WO&amp;NR=2011128623A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20171221&amp;CC=WO&amp;NR=2017216564A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151112&amp;CC=WO&amp;NR=2015171993A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080731&amp;CC=WO&amp;NR=2008006713A3&amp;KC=A3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120830&amp;CC=WO&amp;NR=2012116257A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120329&amp;CC=WO&amp;NR=2012040167A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2014047039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152514A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180814&amp;CC=CA&amp;NR=2994496A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152635A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153792A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161229&amp;CC=WO&amp;NR=2016210273A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170126&amp;CC=WO&amp;NR=2017015211A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120419&amp;CC=WO&amp;NR=2012051361A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151210&amp;CC=WO&amp;NR=2015188045A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130307&amp;CC=WO&amp;NR=2013030535A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20111020&amp;CC=WO&amp;NR=2011128623A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20171221&amp;CC=WO&amp;NR=2017216564A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151112&amp;CC=WO&amp;NR=2015171993A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080117&amp;CC=WO&amp;NR=2008006713A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PWQKrOEBExbgSTFuUoZRoVriBZ5mvKIi8buDrThM.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1783,448 +1810,537 @@
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>45</v>
       </c>
       <c r="C2" t="s">
         <v>46</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>47</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>48</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L2" t="s">
         <v>49</v>
       </c>
       <c r="N2" t="s">
         <v>50</v>
       </c>
       <c r="O2" t="s">
         <v>51</v>
       </c>
       <c r="P2" t="s">
         <v>52</v>
       </c>
       <c r="Q2" t="s">
         <v>53</v>
       </c>
       <c r="R2" t="s">
         <v>54</v>
       </c>
       <c r="S2" t="s">
         <v>55</v>
       </c>
       <c r="T2" t="s">
         <v>56</v>
       </c>
       <c r="U2" t="s">
         <v>57</v>
       </c>
       <c r="V2" t="s">
         <v>58</v>
       </c>
       <c r="W2" t="s">
         <v>59</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AB2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AC2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>47</v>
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
       </c>
       <c r="AJ2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AK2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AL2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="AM2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="AO2" s="1"/>
       <c r="AP2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="AQ2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AR2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>270</v>
+        <v>372</v>
+      </c>
+      <c r="C2" t="s">
+        <v>373</v>
       </c>
       <c r="D2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="E2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="F2" t="s">
-        <v>370</v>
+        <v>376</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>377</v>
+      </c>
+      <c r="C3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D3" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D4" t="s">
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="C2" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3" t="s">
         <v>78</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I3" t="s">
-        <v>76</v>
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" t="s">
+        <v>78</v>
+      </c>
+      <c r="F4" t="s">
+        <v>78</v>
+      </c>
+      <c r="G4" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" t="s">
+        <v>78</v>
+      </c>
+      <c r="I4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E5" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" t="s">
+        <v>78</v>
+      </c>
+      <c r="G5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I5" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
@@ -2234,844 +2350,841 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H2" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="J2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="K2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="N2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D3" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="G4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="K4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="N4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="O4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="K5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="L5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E6" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H6" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="L6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C7" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D7" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E7" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="G7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H7" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K7" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M7" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N7" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="O7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C8" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E8" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G8" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="H8" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="K8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M8" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="N8" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="O8" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E9" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H9" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I9" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M9" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="N9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="O9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D10" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E10" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H10" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J10" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K10" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L10" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="M10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="N10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="O10" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C11" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E11" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G11" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H11" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J11" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="K11" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M11" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="N11" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="O11" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C12" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E12" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G12" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I12" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="J12" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="K12" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L12" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M12" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="N12" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="O12" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C13" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D13" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="G13" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I13" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="J13" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K13" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M13" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="N13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="O13" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C14" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D14" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E14" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G14" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="H14" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K14" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="N14" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O14" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C15" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D15" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E15" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G15" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H15" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="K15" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="N15" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="O15" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C16" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D16" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E16" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="G16" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="H16" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J16" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="K16" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L16" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M16" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="N16" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="O16" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C17" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D17" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G17" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="H17" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I17" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="J17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="L17" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M17" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="N17" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="O17" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C18" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D18" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E18" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="G18" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="H18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J18" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="K18" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="N18" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="O18" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -3097,182 +3210,182 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G2" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F3" t="s">
         <v>273</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="I3" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C4" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G4" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I4" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="I5" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -3319,527 +3432,531 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>350</v>
+        <v>353</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C2" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C2" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C3" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C4" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D4" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C5" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="D5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">