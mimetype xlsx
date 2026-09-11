--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1706,50 +1706,94 @@
     <t>To evaluate the safety and tolerability of escalating doses GX-I7 in combination with standard dose pembrolizumab, and to evaluate objective response rate (ORR) in subjects with refractory or relapsed TNBC</t>
   </si>
   <si>
     <t>Study of GX-I7 in Combination With Pembrolizumab in Refractory or Relapsed (R/R) TNBC Subjects(GX-I7-CA-006/KEYNOTE-899)</t>
   </si>
   <si>
     <t>Pembrolizumab(KEYTRUDA®)</t>
   </si>
   <si>
     <t>2019-03-27</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>2023-05-11</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 1. Triple negative must be defined as guidelines of American Society of Clinical Oncology(ASCO)/ College of American Pathologist(CAP): Estrogen Receptor (ER) \&lt; 1% positive tumor nuclei, Progesterone Receptor (PR) \&lt; 1% positive tumor nuclei, and negative for HER2 by IHC 1+, 0 or negativity status confirmed by in situ hybridization (ISH).
 2. Subject must have received anthracycline and taxane based chemotherapy for TNBC
 3. Has measurable disease as defined by RECIST 1.1 as assessed by the the local site Investigator/radiology.
 4. Female subjects, age ≥ 19 years at the time of consent.
 Key Exclusion Criteria:
 1. Known severe hypersensitivity (≥ Grade 3) to pembrolizumab, pembrolizumab formulation excipients or GX-I7 formulation excipients or cyclophosphamide.</t>
+  </si>
+  <si>
+    <t>GX-E4-CKD-002-erythropoietin (EPO)</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06466785</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>An investigator-blinded, randomized, multicenter, active-controlled Phase III study for the treatment of anemia in patients with CKD on hemodialysis</t>
+  </si>
+  <si>
+    <t>A Phase 3 Study of Efepoetin Alfa for Treatment of Anemia in Patients With Chronic Kidney Disease on Dialysis</t>
+  </si>
+  <si>
+    <t>Armenia, Bulgaria, Czechia, Georgia, Indonesia, Italy, Poland, Serbia, Taiwan, Province of China, Türkiye</t>
+  </si>
+  <si>
+    <t>Darbepoetin Alfa</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2027-06-01</t>
+  </si>
+  <si>
+    <t>2028-03-01</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Adult males and females ≥ 18 years old.
+2. Patient (or patient's legally acceptable representative) has voluntarily signed and dated an informed consent form (ICF), approved by an Ethics Committee (EC) or institutional review board (IRB), after the nature of the study has been explained and the patient has had the opportunity to ask questions.
+3. Patient with stage 5 CKD defined by estimated GFR (eGFR, ≤15 mL/min/1.73m2) on adequate HD for a minimum of 12 weeks prior to Day 1. \*CKD staging will be based on the five-stage system for classification of CKD based on KDIGO guidelines.
+4. Hemodialysis patients with single-pool Kt/V ≥ 1.2 or urea reduction ratio ≥ 65%.
+   \*Single-pool Kt/V or urea reduction ratio will be based on results measured within 4 weeks prior to</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -2400,51 +2444,51 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02860715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03651466" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03144934" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03309891" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05191784" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01951027" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04298749" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03962010" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03276988" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946606" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02044653" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06490939" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04730427" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04065087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03733587" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03619239" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03478995" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02291991" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04810637" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03752723" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02860715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03651466" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03144934" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03309891" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05191784" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01951027" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04298749" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03962010" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03276988" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946606" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02044653" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06490939" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04730427" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04065087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03733587" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03619239" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03478995" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02291991" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04810637" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03752723" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06466785" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Pqf1lUDYxak8Bu0DANTnN5unvlO2XU4DJ1YaUib4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gfesoLjuPvaEoFgtS593TlQhCd2nU0ffoEdUZW8j.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iEgk3UxZz6OOAXe4OAgSKjIieRHOyxdt7K37qjN2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QYeRk0cu7NfZFgmls8Pz3mTe4zqZSFMh9YeTXpal.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/619/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/628/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
@@ -2778,360 +2822,360 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="C2" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="D2" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="E2" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="F2" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C2" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="C3" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="C4" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="C5" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="C6" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="C7" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="C8" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="C9" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="C10" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="C11" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="C12" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="C13" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="C14" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="C15" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="C16" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="C17" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="C18" t="s">
-        <v>587</v>
+        <v>600</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
@@ -3843,54 +3887,54 @@
       <c r="I8" t="s">
         <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ21"/>
+  <dimension ref="A1:AZ22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5897,136 +5941,223 @@
       <c r="AI21" t="s">
         <v>77</v>
       </c>
       <c r="AJ21" t="s">
         <v>489</v>
       </c>
       <c r="AP21" t="s">
         <v>267</v>
       </c>
       <c r="AQ21">
         <v>84</v>
       </c>
       <c r="AS21" t="s">
         <v>441</v>
       </c>
       <c r="AU21" t="s">
         <v>312</v>
       </c>
       <c r="AY21" t="s">
         <v>273</v>
       </c>
       <c r="AZ21" t="s">
         <v>72</v>
       </c>
     </row>
+    <row r="22" spans="1:52">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" t="s">
+        <v>490</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E22" t="s">
+        <v>105</v>
+      </c>
+      <c r="F22" t="s">
+        <v>492</v>
+      </c>
+      <c r="G22" t="s">
+        <v>254</v>
+      </c>
+      <c r="H22" t="s">
+        <v>493</v>
+      </c>
+      <c r="I22" t="s">
+        <v>494</v>
+      </c>
+      <c r="J22" t="s">
+        <v>495</v>
+      </c>
+      <c r="M22" t="s">
+        <v>399</v>
+      </c>
+      <c r="O22" t="s">
+        <v>496</v>
+      </c>
+      <c r="X22" t="s">
+        <v>497</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>498</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>499</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>500</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>501</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>322</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>76</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>502</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>267</v>
+      </c>
+      <c r="AQ22">
+        <v>429</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>268</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>269</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>391</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6042,204 +6173,204 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>516</v>
+        <v>529</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="C2" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="D2" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="C3" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="D3" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="C4" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="D4" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="C5" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="D5" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6250,180 +6381,180 @@
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="C2" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="H2" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="J2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C3" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="H3" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="J3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C4" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="H4" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="J4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C5" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="H5" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="J5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="C6" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="H6" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="J6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="C7" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="H7" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="J7" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 