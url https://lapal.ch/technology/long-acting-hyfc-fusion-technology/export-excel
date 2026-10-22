--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="603">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -414,51 +414,51 @@
   <si>
     <t>PDL1 inhibitors(Programmed death-ligand 1 inhibitors)</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>NCT04298749</t>
   </si>
   <si>
     <t>Autoimmune disease, and Organ Transplatation</t>
   </si>
   <si>
     <t>Colony stimulating factors</t>
   </si>
   <si>
     <t>Granulocyte colony-stimulating factor</t>
   </si>
   <si>
     <t>NCT01951027</t>
   </si>
   <si>
     <t>Neutropenia</t>
   </si>
   <si>
-    <t>Glucagon-like peptide-1 (GLP-1) analogues</t>
+    <t>Glucagon-like peptide-1 (GLP-1) analogues and associated</t>
   </si>
   <si>
     <t>GLP-1 and its analogues</t>
   </si>
   <si>
     <t>NCT03651466</t>
   </si>
   <si>
     <t>Diabetes Mellitus and Obesity</t>
   </si>
   <si>
     <t>Recombinant human thyroid-stimulating hormone</t>
   </si>
   <si>
     <t>Recombinant human thyroid stimulating hormone</t>
   </si>
   <si>
     <t>NCT03276988</t>
   </si>
   <si>
     <t>Differentiated thyroid carcinoma</t>
   </si>
   <si>
     <t>Patients who are undergoing Total or Partial Thyroidectomy</t>
   </si>
@@ -755,53 +755,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -816,50 +813,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GX-I7-HV-001</t>
   </si>
   <si>
     <t>NCT02860715</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02860715</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Genexine, Inc.</t>
   </si>
   <si>
     <t>This is a Phase 1, randomized, double-blind, placebo-controlled, single ascending dose study designed to assess the safety, tolerability, pharmacokinetics and pharmacodynamics of GX-I7 in healthy volunteers.</t>
   </si>
   <si>
     <t>Clinical Trial of GX-I7 in Healthy Volunteers</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
@@ -899,50 +899,53 @@
 1. Suspected or confirmed malignancy, or has malignancy history
 2. Any clinically significant acute or chronic medical condition requiring care of a physician, in liver, biliary tract, renal, nervous system (CNS or peripheral).</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Diabetes, Oncology, Other(s)</t>
+  </si>
+  <si>
     <t>GX-G6_HV1</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03651466</t>
   </si>
   <si>
     <t>This study is a single-center, double-blind, placebo-controlled, phase I study with healthy male subjects receiving ascending single s.c. doses of GX-G6</t>
   </si>
   <si>
     <t>Safety and Tolerability of GX-G6 in Healthy Male Subjects</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Gx-G6</t>
   </si>
   <si>
     <t>2017-08-31</t>
   </si>
   <si>
     <t>2018-08-27</t>
   </si>
   <si>
     <t>2018-06-06</t>
@@ -1023,51 +1026,51 @@
   <si>
     <t>Dose Finding Study of GX-H9 in Paeditaric Patients With Growth Hormone Deficiency</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>GX-H9</t>
   </si>
   <si>
     <t>Genotropin</t>
   </si>
   <si>
     <t>2016-01-18</t>
   </si>
   <si>
     <t>2020-04-16</t>
   </si>
   <si>
     <t>2017-10-27</t>
   </si>
   <si>
     <t>2019-05-15</t>
   </si>
   <si>
-    <t>Children</t>
+    <t>Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Pre-pubertal children with either isolated GHD, or GH insufficiency as part of multiple pituitary hormone insufficiency, idiopathic or organic GH insufficiency (e.g., due to pituitary tumor, pituitary or brain surgery):
    * Boys: 3 years ≤ boy's age ≤ 11 years
    * Girls: 3 years ≤ girl's age ≤ 10 years
 2. GHD confirmed by 2 different GH provocation tests with peak GH concentration below 10 ng/mL as described in consensus guidelines. Well documented historical GH provocation tests can be used for study eligibility providing that the tests are performed as defined in Appendix 2 (e.g. the same sampling time points). Data of each historical GH stimulation test will be reviewed by Medical Monitor and Sponsor in order to assess acceptance for the study.</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>GX-I7-CA-010</t>
   </si>
   <si>
     <t>NCT05191784</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05191784</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of GX-I7 in combination with bevacizumab in subjects with recurrent glioblastoma.</t>
   </si>
   <si>
     <t>GX-I7 in Combination With Bevacizumab in Recurrent Glioblastoma (GBM) Patients</t>
@@ -1228,53 +1231,50 @@
     <t>GX30_P1/2</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03276988</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>This study is designed as a combination of phase 1 (Part A) and phase 2 (Part B). The purpose of Part A was to determine the safety, tolerability, and pharmacokinetics in patients with total thyroidectomy or near total thyroidectomy of GX-30 and it has been completed. The Part B is currently recruiting and will investigate the efficacy and safety of GX-30 compared with THYROGEN®.</t>
   </si>
   <si>
     <t>Tolerability, Safety and Pharmacokinetics Study of GX-30 in Total Thyroidectomy or Near Total Thyroidectomy Patients</t>
   </si>
   <si>
     <t>Thyrotropin alpha (THYROGEN)</t>
   </si>
   <si>
     <t>2017-09-07</t>
   </si>
   <si>
     <t>2020-09-07</t>
   </si>
   <si>
     <t>2020-01-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Neonates</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Subjects who voluntarily consented, after listing enough explanation for this study and investigational product.
 * Minimum 19 years old.
 * Minimum 50kg of body weight.
 * Patients who had undergone total thyroidectomy or near total thyroidectomy due to differentiated thyroid carcinoma.
 * Patient undergoing thyroid hormone administration.
 Exclusion Criteria:
 * Thyroid cancer excluding differentiated thyroid carcinoma.
 * Thyroidectomy excluding total thyroidectomy and near total thyroidectomy.
 * Patients with heart, renal, or liver failure.
 * Patients with ischemic stroke or the history of ischemic stroke.
 * Smoker or Ex-smoker with less than 3 months of stopping
 * Patients with migraine or the history of migraine.
 * Patients that the researchers do not think fit into.</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Two doses</t>
   </si>
   <si>
     <t>GX-H9-002</t>
@@ -1659,53 +1659,50 @@
   <si>
     <t>PT Kalbe Genexine Biologics</t>
   </si>
   <si>
     <t>This is a Phase 2 prospective, randomized, placebo-controlled, double-blinded, parallel group, single administration, multi-center study to assess the safety and efficacy of efineptakin alfa single treatment compared to placebo in elderly participants (adults ≥50years) with asymptomatic or mild COVID-19</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety and Efficacy of GX-I7 in Elderly Patients With Asymptomatic or Mild Symptoms of COVID-19</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>2020-11-01</t>
   </si>
   <si>
     <t>2021-03-22</t>
   </si>
   <si>
     <t>2021-06-01</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>Older Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. Adults aged 50 years and above at the time of consent
 2. Subjects who have been confirmed to be COVID-19 corresponding to asymptomatic case or mild cases of severity categorization classified by FDA through authorized molecular saliva-based test or polymerase chain reaction (PCR) test and who can be available to be administered within 7 days from the onset of any symptoms.
 3. Patients who provide a voluntarily consent to participate in the study and sign the consent form in his/her own handwriting.
 4. Female patients of childbearing potential (including female received a tubal ligation) should be prove negative pregnancy through pregnancy test before 24 hours of the IP administration, and must be willing to maintain abstinence (restraint sexual relationships).</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>GX-I7-CA-006</t>
   </si>
   <si>
     <t>NCT03752723</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03752723</t>
   </si>
   <si>
     <t>To evaluate the safety and tolerability of escalating doses GX-I7 in combination with standard dose pembrolizumab, and to evaluate objective response rate (ORR) in subjects with refractory or relapsed TNBC</t>
   </si>
   <si>
     <t>Study of GX-I7 in Combination With Pembrolizumab in Refractory or Relapsed (R/R) TNBC Subjects(GX-I7-CA-006/KEYNOTE-899)</t>
   </si>
   <si>
@@ -1741,53 +1738,50 @@
   <si>
     <t>An investigator-blinded, randomized, multicenter, active-controlled Phase III study for the treatment of anemia in patients with CKD on hemodialysis</t>
   </si>
   <si>
     <t>A Phase 3 Study of Efepoetin Alfa for Treatment of Anemia in Patients With Chronic Kidney Disease on Dialysis</t>
   </si>
   <si>
     <t>Armenia, Bulgaria, Czechia, Georgia, Indonesia, Italy, Poland, Serbia, Taiwan, Province of China, Türkiye</t>
   </si>
   <si>
     <t>Darbepoetin Alfa</t>
   </si>
   <si>
     <t>2024-01-25</t>
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>2027-06-01</t>
   </si>
   <si>
     <t>2028-03-01</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. Adult males and females ≥ 18 years old.
 2. Patient (or patient's legally acceptable representative) has voluntarily signed and dated an informed consent form (ICF), approved by an Ethics Committee (EC) or institutional review board (IRB), after the nature of the study has been explained and the patient has had the opportunity to ask questions.
 3. Patient with stage 5 CKD defined by estimated GFR (eGFR, ≤15 mL/min/1.73m2) on adequate HD for a minimum of 12 weeks prior to Day 1. \*CKD staging will be based on the five-stage system for classification of CKD based on KDIGO guidelines.
 4. Hemodialysis patients with single-pool Kt/V ≥ 1.2 or urea reduction ratio ≥ 65%.
    \*Single-pool Kt/V or urea reduction ratio will be based on results measured within 4 weeks prior to</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
@@ -1890,66 +1884,78 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation</t>
   </si>
   <si>
     <t>GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023 (1).pdf</t>
   </si>
   <si>
     <t>resources/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023 (1).pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kim, Y. J., Koh, E. M., Song, C. H., Byun, M. S., Choi, Y. R., Jeon, E. J., Hwang, K., Kim, S. K., Yang, S. I., &amp;amp; Jung, K. J. (2021). Preclinical immunogenicity testing using anti-drug antibody analysis of GX-G3, Fc-fused recombinant human granulocyte colony-stimulating factor, in rat and monkey models.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Scientific reports&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;11&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 12004. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41598-021-91360-7" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41598-021-91360-7&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;We optimized and validated analytical tools by adopting validation parameters for immunogenicity assessment. Using these validated tools, we analyzed serum samples from rats and monkeys injected subcutaneously with GX-G3 (1, 3 or 10 mg/kg once a week for 4 weeks followed by a 4-week recovery period) to determine immunogenicity response and toxicokinetic parameters with serum concentration of GX-G3. Several rats and monkeys were determined to be positive for anti-GX-G3 antibodies. Moreover, the immunogenicity response of GX-G3 was lower in monkeys than in rats, which was relevant to show less inhibition of toxicokinetic profiles in monkeys, at least 1 mg/kg administered group, compared to rats. These results suggested the establishment and validation for analyzing anti-GX-G3 antibodies and measurement of serum levels of GX-G3 and anti-GX-G3 antibodies, which were related to toxicokinetic profiles. Taken together, this study provides immunogenicity assessment which is closely implicated with a toxicokinetic study of GX-G3 in 4-week repeated administrated toxicological studies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1038/s41598-021-91360-7</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Choi, Y. J., Hur, S. Y., Kim, T. J., Hong, S. R., Lee, J. K., Cho, C. H., Park, K. S., Woo, J. W., Sung, Y. C., Suh, Y. S., &amp;amp; Park, J. S. (2020). A Phase II, Prospective, Randomized, Multicenter, Open-Label Study of GX-188E, an HPV DNA Vaccine, in Patients with Cervical Intraepithelial Neoplasia 3.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical cancer research : an official journal of the American Association for Cancer Research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(7), 1616–1623. &lt;/span&gt;&lt;a href="https://doi.org/10.1158/1078-0432.CCR-19-1513" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1158/1078-0432.CCR-19-1513&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;We conducted a prospective, randomized, multicenter, open-label, phase II clinical trial of GX-188E in CIN3 patients positive for human papillomavirus (HPV) type 16/18. The primary endpoint was to determine the histopathologic regression to ≤CIN1 at visit seven (V7; 20 weeks after the first GX-188E injection), and an extension study was pursued until visit 8 (V8; 36 weeks after the first GX-188E injection). HPV-sequencing analysis and an&amp;nbsp;&lt;em&gt;ex vivo&lt;/em&gt;&amp;nbsp;IFNγ ELISpot assay were performed using the collected cervical biopsy and blood samples from patients.&lt;/p&gt;&lt;p&gt;In total, 72 patients were enrolled and underwent randomization. Of them, 64 patients were included in per-protocol analysis (V7) and 52 in extension analysis (V8). Our data showed 52% (33/64) of patients at V7 and 67% (35/52) of patients at V8 presented histopathologic regression after receiving the GX-188E injection. We found that 73% (V7) and 77% (V8) of the patients with histologic regression showed HPV clearance.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1158/1078-0432.CCR-19-1513</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Youn, J. W., Hur, S. Y., Woo, J. W., Kim, Y. M., Lim, M. C., Park, S. Y., Seo, S. S., No, J. H., Kim, B. G., Lee, J. K., Shin, S. J., Kim, K., Chaney, M. F., Choi, Y. J., Suh, Y. S., Park, J. S., &amp;amp; Sung, Y. C. (2020). Pembrolizumab plus GX-188E therapeutic DNA vaccine in patients with HPV-16-positive or HPV-18-positive advanced cervical cancer: interim results of a single-arm, phase 2 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Lancet. Oncology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;21&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(12), 1653–1660. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S1470-2045(20)30486-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S1470-2045(20)30486-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;In this open-label, single-arm, phase 2 trial, patients with recurrent or advanced, inoperable cervical cancer, who were aged 18 years or older with Eastern Cooperative Oncology Group performance status of 0 or 1 and histologically confirmed recurrent or advanced HPV-positive (HPV-16 or HPV-18) cervical cancer, and who had progressed after available standard-of-care therapy were recruited from seven hospitals in South Korea. Patients received intramuscular 2 mg GX-188E at weeks 1, 2, 4, 7, 13, and 19, with one optional dose at week 46 that was at the investigator's discretion, and intravenous pembrolizumab 200 mg every 3 weeks for up to 2 years or until disease progression. The primary endpoint was the overall response rate within 24 weeks assessed by the investigator using Response Evaluation Criteria in Solid Tumors version 1.1 in patients who received at least 45 days of treatment 45 days of treatment with at least one post-baseline tumour assessment, and this is the report of a planned interim analysis. This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03444376" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03444376&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/S1470-2045(20)30486-1</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Yang, S. H., Yang, S. I., &amp;amp; Chung, Y. K. (2012). A long-acting erythropoietin fused with noncytolytic human Fc for the treatment of anemia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Archives of pharmacal research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;35&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 757–759. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s12272-012-0500-5" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s12272-012-0500-5&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The Fc fusion technology has been introduced to generate long-acting antagonistic drugs such as Enbrel, Orencia and Amevive. Here, Genexine created a novel noncytolytic hybrid Fc (hyFc) as a carrier of agonistic protein drugs using naturally existing IgD and IgG4 Fcs without any mutation in the hyFc region. The erythropoietin (EPO) fused with hyFc exhibited little binding activity to FcγR and C1q molecules that are main mediators for death of target cells. The EPO-hyFc showed higher in vitro and in vivo bioactivities than EPOIgG1 Fc and highly glycosylated EPO (Aranesp). Phase I clinical trial with EPO-hyFc is currently undergoing in Korea.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s12272-012-0500-5</t>
   </si>
   <si>
     <t>Press Release</t>
   </si>
   <si>
     <t>WSW_Genexine-Press-Kit_ENG_2023 (1).pdf</t>
   </si>
   <si>
     <t>resources/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023 (1).pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Genexine</t>
   </si>
@@ -2460,51 +2466,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02860715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03651466" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03144934" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03309891" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05191784" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01951027" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04298749" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03962010" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03276988" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946606" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02044653" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06490939" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04730427" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04065087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03733587" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03619239" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03478995" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02291991" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04810637" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03752723" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06466785" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Pqf1lUDYxak8Bu0DANTnN5unvlO2XU4DJ1YaUib4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gfesoLjuPvaEoFgtS593TlQhCd2nU0ffoEdUZW8j.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iEgk3UxZz6OOAXe4OAgSKjIieRHOyxdt7K37qjN2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QYeRk0cu7NfZFgmls8Pz3mTe4zqZSFMh9YeTXpal.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/619/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/628/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023%20%281%29.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/619/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-021-91360-7" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1158/1078-0432.CCR-19-1513" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1470-2045(20)30486-1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12272-012-0500-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/628/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2642,69 +2648,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2764,418 +2770,418 @@
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
         <v>76</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>77</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>77</v>
       </c>
       <c r="AP2" t="s">
         <v>78</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C2" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D2" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E2" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F2" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C2" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C3" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C4" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C5" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C6" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C7" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C8" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C9" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C10" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C11" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C12" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C13" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C14" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C15" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C16" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C17" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C18" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
@@ -4038,108 +4044,108 @@
       <c r="V1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>232</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>250</v>
       </c>
       <c r="C2" t="s">
         <v>251</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E2" t="s">
@@ -4160,909 +4166,915 @@
       <c r="J2" t="s">
         <v>257</v>
       </c>
       <c r="M2" t="s">
         <v>258</v>
       </c>
       <c r="O2" t="s">
         <v>259</v>
       </c>
       <c r="X2" t="s">
         <v>260</v>
       </c>
       <c r="Y2" t="s">
         <v>261</v>
       </c>
       <c r="AB2" t="s">
         <v>262</v>
       </c>
       <c r="AC2" t="s">
         <v>263</v>
       </c>
       <c r="AD2" t="s">
         <v>264</v>
       </c>
       <c r="AE2" t="s">
-        <v>264</v>
+        <v>76</v>
       </c>
       <c r="AF2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG2" t="s">
         <v>78</v>
       </c>
       <c r="AH2" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI2" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>266</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>267</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>30</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>268</v>
+      </c>
       <c r="AR2" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>269</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>270</v>
       </c>
+      <c r="AV2" t="s">
+        <v>271</v>
+      </c>
       <c r="AW2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AX2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="AY2" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ2" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
         <v>120</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
         <v>111</v>
       </c>
       <c r="F3" t="s">
         <v>253</v>
       </c>
       <c r="G3" t="s">
         <v>254</v>
       </c>
       <c r="H3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="M3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="O3" t="s">
         <v>259</v>
       </c>
       <c r="X3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Y3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="AB3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AC3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AD3" t="s">
         <v>264</v>
       </c>
       <c r="AE3" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="AF3" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="AG3" t="s">
         <v>78</v>
       </c>
       <c r="AH3" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI3" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO3" t="s">
         <v>267</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>48</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>268</v>
+      </c>
       <c r="AR3" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>269</v>
       </c>
-      <c r="AU3" t="s">
-        <v>286</v>
+      <c r="AT3" t="s">
+        <v>287</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>271</v>
       </c>
       <c r="AW3" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="AX3" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="AY3" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ3" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C4" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E4" t="s">
         <v>111</v>
       </c>
       <c r="F4" t="s">
         <v>253</v>
       </c>
       <c r="G4" t="s">
         <v>254</v>
       </c>
       <c r="H4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="I4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J4" t="s">
         <v>257</v>
       </c>
       <c r="M4" t="s">
         <v>258</v>
       </c>
       <c r="O4" t="s">
         <v>259</v>
       </c>
       <c r="X4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Y4" t="s">
         <v>261</v>
       </c>
       <c r="AB4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="AC4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="AD4" t="s">
         <v>264</v>
       </c>
       <c r="AE4" t="s">
-        <v>264</v>
+        <v>295</v>
       </c>
       <c r="AF4" t="s">
-        <v>294</v>
+        <v>78</v>
       </c>
       <c r="AG4" t="s">
         <v>78</v>
       </c>
       <c r="AH4" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI4" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
+        <v>296</v>
+      </c>
+      <c r="AO4" t="s">
         <v>267</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>32</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>268</v>
+      </c>
       <c r="AR4" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>269</v>
       </c>
-      <c r="AU4" t="s">
-        <v>286</v>
+      <c r="AT4" t="s">
+        <v>287</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>297</v>
       </c>
       <c r="AW4" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="AX4" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="AY4" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ4" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E5" t="s">
         <v>99</v>
       </c>
       <c r="F5" t="s">
         <v>253</v>
       </c>
       <c r="G5" t="s">
         <v>254</v>
       </c>
       <c r="H5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="O5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="X5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="Y5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="AB5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="AC5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="AD5" t="s">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="AE5" t="s">
-        <v>310</v>
+        <v>76</v>
       </c>
       <c r="AF5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG5" t="s">
         <v>78</v>
       </c>
       <c r="AH5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI5" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AO5" t="s">
         <v>267</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>56</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>268</v>
+      </c>
       <c r="AR5" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS5" t="s">
         <v>269</v>
       </c>
-      <c r="AU5" t="s">
-        <v>312</v>
+      <c r="AT5" t="s">
+        <v>313</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E6" t="s">
         <v>99</v>
       </c>
       <c r="G6" t="s">
         <v>254</v>
       </c>
       <c r="H6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M6" t="s">
         <v>258</v>
       </c>
       <c r="O6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="X6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="Y6" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="Z6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="AA6" t="s">
-        <v>321</v>
+        <v>322</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>323</v>
       </c>
       <c r="AE6" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG6" t="s">
         <v>78</v>
       </c>
       <c r="AH6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI6" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP6" t="s">
+        <v>324</v>
+      </c>
+      <c r="AO6" t="s">
         <v>267</v>
       </c>
-      <c r="AQ6">
+      <c r="AP6">
         <v>20</v>
       </c>
-      <c r="AS6" t="s">
-[...3 lines deleted...]
-        <v>312</v>
+      <c r="AR6" t="s">
+        <v>325</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>313</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>273</v>
       </c>
       <c r="AY6" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ6" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C7" t="s">
         <v>116</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E7" t="s">
         <v>111</v>
       </c>
       <c r="F7" t="s">
         <v>253</v>
       </c>
       <c r="G7" t="s">
         <v>254</v>
       </c>
       <c r="H7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J7" t="s">
         <v>257</v>
       </c>
       <c r="M7" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="O7" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="Q7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="S7" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="X7" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="Y7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="AB7" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="AC7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="AD7" t="s">
         <v>264</v>
       </c>
       <c r="AE7" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="AF7" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="AG7" t="s">
         <v>78</v>
       </c>
       <c r="AH7" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI7" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="AP7" t="s">
+        <v>338</v>
+      </c>
+      <c r="AO7" t="s">
         <v>267</v>
       </c>
-      <c r="AQ7">
+      <c r="AP7">
         <v>53</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>268</v>
+      </c>
       <c r="AR7" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS7" t="s">
         <v>269</v>
       </c>
-      <c r="AU7" t="s">
-        <v>286</v>
+      <c r="AT7" t="s">
+        <v>287</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>271</v>
       </c>
       <c r="AW7" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="AX7" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="AY7" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ7" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C8" t="s">
         <v>112</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E8" t="s">
         <v>111</v>
       </c>
       <c r="F8" t="s">
         <v>253</v>
       </c>
       <c r="G8" t="s">
         <v>254</v>
       </c>
       <c r="H8" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="X8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="Y8" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="AB8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AC8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AD8" t="s">
         <v>264</v>
       </c>
       <c r="AE8" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="AF8" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="AG8" t="s">
         <v>78</v>
       </c>
       <c r="AH8" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI8" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="AP8" t="s">
+        <v>346</v>
+      </c>
+      <c r="AO8" t="s">
         <v>267</v>
       </c>
-      <c r="AQ8">
+      <c r="AP8">
         <v>24</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>268</v>
+      </c>
       <c r="AR8" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS8" t="s">
         <v>269</v>
       </c>
-      <c r="AU8" t="s">
-        <v>286</v>
+      <c r="AT8" t="s">
+        <v>287</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>72</v>
       </c>
       <c r="AZ8" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C9" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E9" t="s">
         <v>99</v>
       </c>
       <c r="F9" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G9" t="s">
         <v>254</v>
       </c>
       <c r="H9" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I9" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="W9" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="Y9" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="Z9" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="AA9" t="s">
-        <v>355</v>
+        <v>356</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>323</v>
       </c>
       <c r="AE9" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG9" t="s">
         <v>78</v>
       </c>
       <c r="AH9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>357</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP9">
         <v>78</v>
       </c>
-      <c r="AI9" t="s">
-[...9 lines deleted...]
-        <v>78</v>
+      <c r="AQ9" t="s">
+        <v>268</v>
       </c>
       <c r="AR9" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS9" t="s">
         <v>269</v>
       </c>
-      <c r="AU9" t="s">
-        <v>286</v>
+      <c r="AT9" t="s">
+        <v>287</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>273</v>
       </c>
       <c r="AY9" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ9" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C10" t="s">
         <v>124</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F10" t="s">
         <v>253</v>
       </c>
       <c r="G10" t="s">
         <v>254</v>
       </c>
       <c r="H10" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="I10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M10" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="X10" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="Y10" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="AB10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="AC10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="AD10" t="s">
-        <v>366</v>
+        <v>323</v>
       </c>
       <c r="AE10" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG10" t="s">
         <v>78</v>
       </c>
       <c r="AH10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI10" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ10" t="s">
         <v>367</v>
       </c>
-      <c r="AP10" t="s">
+      <c r="AO10" t="s">
         <v>267</v>
       </c>
-      <c r="AQ10">
+      <c r="AP10">
         <v>8</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>268</v>
+      </c>
       <c r="AR10" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS10" t="s">
         <v>368</v>
       </c>
-      <c r="AU10" t="s">
-        <v>286</v>
+      <c r="AT10" t="s">
+        <v>287</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>369</v>
       </c>
       <c r="AW10" t="s">
-        <v>369</v>
+        <v>298</v>
       </c>
       <c r="AX10" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="AY10" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ10" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>370</v>
       </c>
       <c r="C11" t="s">
         <v>371</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>372</v>
       </c>
       <c r="E11" t="s">
         <v>99</v>
       </c>
       <c r="F11" t="s">
         <v>253</v>
       </c>
       <c r="G11" t="s">
         <v>254</v>
       </c>
       <c r="H11" t="s">
         <v>373</v>
       </c>
       <c r="I11" t="s">
         <v>374</v>
       </c>
       <c r="J11" t="s">
         <v>257</v>
       </c>
       <c r="M11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="O11" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="X11" t="s">
         <v>375</v>
       </c>
       <c r="Y11" t="s">
         <v>376</v>
       </c>
       <c r="AB11" t="s">
         <v>377</v>
       </c>
       <c r="AC11" t="s">
         <v>377</v>
       </c>
       <c r="AD11" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE11" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG11" t="s">
         <v>78</v>
       </c>
       <c r="AH11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI11" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ11" t="s">
         <v>378</v>
       </c>
-      <c r="AP11" t="s">
+      <c r="AO11" t="s">
         <v>267</v>
       </c>
-      <c r="AQ11">
+      <c r="AP11">
         <v>45</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>268</v>
+      </c>
       <c r="AR11" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS11" t="s">
         <v>269</v>
       </c>
-      <c r="AU11" t="s">
-        <v>312</v>
+      <c r="AT11" t="s">
+        <v>313</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>298</v>
       </c>
       <c r="AX11" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="AY11" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ11" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>379</v>
       </c>
       <c r="C12" t="s">
         <v>380</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>381</v>
       </c>
       <c r="E12" t="s">
         <v>99</v>
       </c>
       <c r="F12" t="s">
         <v>253</v>
       </c>
       <c r="G12" t="s">
         <v>254</v>
       </c>
       <c r="H12" t="s">
@@ -5080,185 +5092,188 @@
       <c r="O12" t="s">
         <v>384</v>
       </c>
       <c r="Q12" t="s">
         <v>384</v>
       </c>
       <c r="S12" t="s">
         <v>385</v>
       </c>
       <c r="U12" t="s">
         <v>386</v>
       </c>
       <c r="X12" t="s">
         <v>387</v>
       </c>
       <c r="Y12" t="s">
         <v>388</v>
       </c>
       <c r="AB12" t="s">
         <v>389</v>
       </c>
       <c r="AC12" t="s">
         <v>389</v>
       </c>
       <c r="AD12" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE12" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG12" t="s">
         <v>78</v>
       </c>
       <c r="AH12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI12" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ12" t="s">
         <v>390</v>
       </c>
-      <c r="AP12" t="s">
+      <c r="AO12" t="s">
         <v>267</v>
       </c>
-      <c r="AQ12">
+      <c r="AP12">
         <v>257</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>268</v>
+      </c>
       <c r="AR12" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS12" t="s">
         <v>269</v>
       </c>
-      <c r="AU12" t="s">
+      <c r="AT12" t="s">
         <v>391</v>
       </c>
+      <c r="AV12" t="s">
+        <v>297</v>
+      </c>
       <c r="AW12" t="s">
-        <v>296</v>
+        <v>392</v>
       </c>
       <c r="AX12" t="s">
-        <v>392</v>
+        <v>273</v>
       </c>
       <c r="AY12" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ12" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>393</v>
       </c>
       <c r="C13" t="s">
         <v>394</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>395</v>
       </c>
       <c r="E13" t="s">
         <v>111</v>
       </c>
       <c r="F13" t="s">
         <v>396</v>
       </c>
       <c r="G13" t="s">
         <v>254</v>
       </c>
       <c r="H13" t="s">
         <v>397</v>
       </c>
       <c r="I13" t="s">
         <v>398</v>
       </c>
       <c r="J13" t="s">
         <v>257</v>
       </c>
       <c r="M13" t="s">
         <v>399</v>
       </c>
       <c r="W13" t="s">
         <v>400</v>
       </c>
       <c r="Y13" t="s">
         <v>401</v>
       </c>
       <c r="Z13" t="s">
         <v>402</v>
       </c>
       <c r="AA13" t="s">
         <v>403</v>
       </c>
+      <c r="AD13" t="s">
+        <v>264</v>
+      </c>
       <c r="AE13" t="s">
-        <v>264</v>
+        <v>76</v>
       </c>
       <c r="AF13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG13" t="s">
         <v>78</v>
       </c>
       <c r="AH13" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI13" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="AJ13" t="s">
         <v>404</v>
       </c>
-      <c r="AP13" t="s">
+      <c r="AO13" t="s">
         <v>267</v>
       </c>
-      <c r="AQ13">
+      <c r="AP13">
         <v>40</v>
       </c>
-      <c r="AS13" t="s">
+      <c r="AR13" t="s">
         <v>269</v>
       </c>
-      <c r="AU13" t="s">
-        <v>312</v>
+      <c r="AT13" t="s">
+        <v>313</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>271</v>
       </c>
       <c r="AW13" t="s">
-        <v>271</v>
+        <v>405</v>
       </c>
       <c r="AX13" t="s">
-        <v>405</v>
+        <v>273</v>
       </c>
       <c r="AY13" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ13" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>406</v>
       </c>
       <c r="C14" t="s">
         <v>407</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>408</v>
       </c>
       <c r="E14" t="s">
         <v>111</v>
       </c>
       <c r="F14" t="s">
         <v>409</v>
       </c>
       <c r="G14" t="s">
         <v>254</v>
       </c>
       <c r="H14" t="s">
@@ -5267,182 +5282,182 @@
       <c r="I14" t="s">
         <v>411</v>
       </c>
       <c r="J14" t="s">
         <v>257</v>
       </c>
       <c r="M14" t="s">
         <v>258</v>
       </c>
       <c r="O14" t="s">
         <v>412</v>
       </c>
       <c r="X14" t="s">
         <v>413</v>
       </c>
       <c r="Y14" t="s">
         <v>414</v>
       </c>
       <c r="AB14" t="s">
         <v>415</v>
       </c>
       <c r="AC14" t="s">
         <v>416</v>
       </c>
       <c r="AD14" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE14" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG14" t="s">
         <v>78</v>
       </c>
       <c r="AH14" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI14" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ14" t="s">
         <v>417</v>
       </c>
-      <c r="AP14" t="s">
+      <c r="AO14" t="s">
         <v>267</v>
       </c>
-      <c r="AQ14">
+      <c r="AP14">
         <v>10</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>268</v>
+      </c>
       <c r="AR14" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS14" t="s">
         <v>269</v>
       </c>
-      <c r="AU14" t="s">
+      <c r="AT14" t="s">
         <v>391</v>
       </c>
+      <c r="AX14" t="s">
+        <v>273</v>
+      </c>
       <c r="AY14" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ14" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>418</v>
       </c>
       <c r="C15" t="s">
         <v>419</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F15" t="s">
         <v>421</v>
       </c>
       <c r="G15" t="s">
         <v>254</v>
       </c>
       <c r="H15" t="s">
         <v>422</v>
       </c>
       <c r="I15" t="s">
         <v>423</v>
       </c>
       <c r="J15" t="s">
         <v>257</v>
       </c>
       <c r="M15" t="s">
         <v>258</v>
       </c>
       <c r="O15" t="s">
         <v>259</v>
       </c>
       <c r="Q15" t="s">
         <v>424</v>
       </c>
       <c r="W15" t="s">
         <v>425</v>
       </c>
       <c r="Y15" t="s">
         <v>426</v>
       </c>
       <c r="Z15" t="s">
         <v>427</v>
       </c>
       <c r="AA15" t="s">
         <v>428</v>
       </c>
       <c r="AD15" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE15" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG15" t="s">
         <v>78</v>
       </c>
       <c r="AH15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI15" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ15" t="s">
         <v>429</v>
       </c>
-      <c r="AP15" t="s">
+      <c r="AO15" t="s">
         <v>267</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>268</v>
+      </c>
       <c r="AR15" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS15" t="s">
         <v>269</v>
       </c>
-      <c r="AU15" t="s">
+      <c r="AT15" t="s">
         <v>270</v>
       </c>
+      <c r="AX15" t="s">
+        <v>273</v>
+      </c>
       <c r="AY15" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ15" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>430</v>
       </c>
       <c r="C16" t="s">
         <v>431</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>432</v>
       </c>
       <c r="E16" t="s">
         <v>111</v>
       </c>
       <c r="F16" t="s">
         <v>253</v>
       </c>
       <c r="G16" t="s">
         <v>254</v>
       </c>
       <c r="H16" t="s">
@@ -5454,621 +5469,621 @@
       <c r="J16" t="s">
         <v>257</v>
       </c>
       <c r="M16" t="s">
         <v>258</v>
       </c>
       <c r="O16" t="s">
         <v>435</v>
       </c>
       <c r="Q16" t="s">
         <v>435</v>
       </c>
       <c r="X16" t="s">
         <v>436</v>
       </c>
       <c r="Y16" t="s">
         <v>437</v>
       </c>
       <c r="AB16" t="s">
         <v>438</v>
       </c>
       <c r="AC16" t="s">
         <v>439</v>
       </c>
       <c r="AD16" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE16" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG16" t="s">
         <v>78</v>
       </c>
       <c r="AH16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI16" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ16" t="s">
         <v>440</v>
       </c>
-      <c r="AP16" t="s">
+      <c r="AO16" t="s">
         <v>267</v>
       </c>
-      <c r="AQ16">
+      <c r="AP16">
         <v>24</v>
       </c>
-      <c r="AS16" t="s">
+      <c r="AR16" t="s">
         <v>441</v>
       </c>
-      <c r="AU16" t="s">
-        <v>312</v>
+      <c r="AT16" t="s">
+        <v>313</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>273</v>
       </c>
       <c r="AY16" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ16" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>442</v>
       </c>
       <c r="C17" t="s">
         <v>443</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>444</v>
       </c>
       <c r="E17" t="s">
         <v>111</v>
       </c>
       <c r="F17" t="s">
         <v>253</v>
       </c>
       <c r="G17" t="s">
         <v>254</v>
       </c>
       <c r="H17" t="s">
         <v>445</v>
       </c>
       <c r="I17" t="s">
         <v>446</v>
       </c>
       <c r="J17" t="s">
         <v>257</v>
       </c>
       <c r="M17" t="s">
         <v>258</v>
       </c>
       <c r="X17" t="s">
         <v>447</v>
       </c>
       <c r="Y17" t="s">
         <v>448</v>
       </c>
       <c r="AB17" t="s">
         <v>449</v>
       </c>
       <c r="AC17" t="s">
         <v>449</v>
       </c>
       <c r="AD17" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE17" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG17" t="s">
         <v>78</v>
       </c>
       <c r="AH17" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI17" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ17" t="s">
         <v>450</v>
       </c>
-      <c r="AP17" t="s">
+      <c r="AO17" t="s">
         <v>267</v>
       </c>
-      <c r="AQ17">
+      <c r="AP17">
         <v>15</v>
       </c>
-      <c r="AS17" t="s">
+      <c r="AR17" t="s">
         <v>441</v>
       </c>
-      <c r="AU17" t="s">
-        <v>312</v>
+      <c r="AT17" t="s">
+        <v>313</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>273</v>
       </c>
       <c r="AY17" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ17" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>451</v>
       </c>
       <c r="C18" t="s">
         <v>131</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>452</v>
       </c>
       <c r="E18" t="s">
         <v>111</v>
       </c>
       <c r="F18" t="s">
         <v>253</v>
       </c>
       <c r="G18" t="s">
         <v>254</v>
       </c>
       <c r="H18" t="s">
         <v>453</v>
       </c>
       <c r="I18" t="s">
         <v>454</v>
       </c>
       <c r="X18" t="s">
         <v>455</v>
       </c>
       <c r="Y18" t="s">
         <v>456</v>
       </c>
       <c r="AB18" t="s">
         <v>457</v>
       </c>
       <c r="AC18" t="s">
         <v>457</v>
       </c>
       <c r="AD18" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE18" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG18" t="s">
         <v>78</v>
       </c>
       <c r="AH18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI18" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ18" t="s">
         <v>458</v>
       </c>
-      <c r="AP18" t="s">
+      <c r="AO18" t="s">
         <v>267</v>
       </c>
-      <c r="AQ18">
+      <c r="AP18">
         <v>35</v>
       </c>
-      <c r="AS18" t="s">
+      <c r="AR18" t="s">
         <v>441</v>
       </c>
-      <c r="AU18" t="s">
-[...2 lines deleted...]
-      <c r="AW18" t="s">
+      <c r="AT18" t="s">
+        <v>313</v>
+      </c>
+      <c r="AV18" t="s">
         <v>271</v>
       </c>
+      <c r="AX18" t="s">
+        <v>273</v>
+      </c>
       <c r="AY18" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ18" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>459</v>
       </c>
       <c r="C19" t="s">
         <v>460</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E19" t="s">
         <v>111</v>
       </c>
       <c r="F19" t="s">
         <v>253</v>
       </c>
       <c r="G19" t="s">
         <v>254</v>
       </c>
       <c r="H19" t="s">
         <v>462</v>
       </c>
       <c r="I19" t="s">
         <v>463</v>
       </c>
       <c r="J19" t="s">
         <v>257</v>
       </c>
       <c r="M19" t="s">
         <v>384</v>
       </c>
       <c r="O19" t="s">
         <v>384</v>
       </c>
       <c r="X19" t="s">
         <v>464</v>
       </c>
       <c r="Y19" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="AB19" t="s">
         <v>375</v>
       </c>
       <c r="AC19" t="s">
         <v>375</v>
       </c>
       <c r="AD19" t="s">
         <v>264</v>
       </c>
       <c r="AE19" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="AF19" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="AG19" t="s">
         <v>78</v>
       </c>
       <c r="AH19" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="AI19" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="AJ19" t="s">
         <v>465</v>
       </c>
-      <c r="AP19" t="s">
+      <c r="AO19" t="s">
         <v>267</v>
       </c>
-      <c r="AQ19">
+      <c r="AP19">
         <v>10</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>268</v>
+      </c>
       <c r="AR19" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS19" t="s">
         <v>269</v>
       </c>
-      <c r="AU19" t="s">
+      <c r="AT19" t="s">
         <v>270</v>
       </c>
+      <c r="AV19" t="s">
+        <v>271</v>
+      </c>
       <c r="AW19" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="AX19" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="AY19" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ19" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>466</v>
       </c>
       <c r="C20" t="s">
         <v>467</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>468</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G20" t="s">
         <v>469</v>
       </c>
       <c r="H20" t="s">
         <v>470</v>
       </c>
       <c r="I20" t="s">
         <v>471</v>
       </c>
       <c r="J20" t="s">
         <v>472</v>
       </c>
       <c r="M20" t="s">
         <v>258</v>
       </c>
       <c r="X20" t="s">
         <v>473</v>
       </c>
       <c r="Y20" t="s">
         <v>474</v>
       </c>
       <c r="Z20" t="s">
         <v>475</v>
       </c>
       <c r="AA20" t="s">
         <v>476</v>
       </c>
       <c r="AD20" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE20" t="s">
-        <v>477</v>
+        <v>76</v>
       </c>
       <c r="AF20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG20" t="s">
         <v>78</v>
       </c>
       <c r="AH20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI20" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ20" t="s">
+        <v>477</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP20">
+        <v>210</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>268</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT20" t="s">
         <v>478</v>
       </c>
-      <c r="AP20" t="s">
-[...12 lines deleted...]
-        <v>479</v>
+      <c r="AX20" t="s">
+        <v>273</v>
       </c>
       <c r="AY20" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ20" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C21" t="s">
         <v>480</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="D21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F21" t="s">
         <v>253</v>
       </c>
       <c r="G21" t="s">
         <v>254</v>
       </c>
       <c r="H21" t="s">
+        <v>482</v>
+      </c>
+      <c r="I21" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="J21" t="s">
         <v>257</v>
       </c>
       <c r="M21" t="s">
         <v>258</v>
       </c>
       <c r="O21" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="Q21" t="s">
         <v>435</v>
       </c>
       <c r="X21" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y21" t="s">
         <v>486</v>
       </c>
-      <c r="Y21" t="s">
+      <c r="AB21" t="s">
         <v>487</v>
       </c>
-      <c r="AB21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC21" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="AD21" t="s">
-        <v>264</v>
+        <v>323</v>
       </c>
       <c r="AE21" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="AF21" t="s">
-        <v>294</v>
+        <v>78</v>
       </c>
       <c r="AG21" t="s">
         <v>78</v>
       </c>
       <c r="AH21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI21" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP21" t="s">
+        <v>488</v>
+      </c>
+      <c r="AO21" t="s">
         <v>267</v>
       </c>
-      <c r="AQ21">
+      <c r="AP21">
         <v>84</v>
       </c>
-      <c r="AS21" t="s">
+      <c r="AR21" t="s">
         <v>441</v>
       </c>
-      <c r="AU21" t="s">
-        <v>312</v>
+      <c r="AT21" t="s">
+        <v>313</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>273</v>
       </c>
       <c r="AY21" t="s">
-        <v>273</v>
+        <v>72</v>
       </c>
       <c r="AZ21" t="s">
-        <v>72</v>
+        <v>274</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="G22" t="s">
         <v>254</v>
       </c>
       <c r="H22" t="s">
+        <v>492</v>
+      </c>
+      <c r="I22" t="s">
         <v>493</v>
       </c>
-      <c r="I22" t="s">
+      <c r="J22" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="M22" t="s">
         <v>399</v>
       </c>
       <c r="O22" t="s">
+        <v>495</v>
+      </c>
+      <c r="X22" t="s">
         <v>496</v>
       </c>
-      <c r="X22" t="s">
+      <c r="Y22" t="s">
         <v>497</v>
       </c>
-      <c r="Y22" t="s">
+      <c r="Z22" t="s">
         <v>498</v>
       </c>
-      <c r="Z22" t="s">
+      <c r="AA22" t="s">
         <v>499</v>
       </c>
-      <c r="AA22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD22" t="s">
-        <v>501</v>
+        <v>323</v>
       </c>
       <c r="AE22" t="s">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="AF22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AG22" t="s">
         <v>78</v>
       </c>
       <c r="AH22" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI22" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP22" t="s">
+        <v>500</v>
+      </c>
+      <c r="AO22" t="s">
         <v>267</v>
       </c>
-      <c r="AQ22">
+      <c r="AP22">
         <v>429</v>
       </c>
+      <c r="AQ22" t="s">
+        <v>268</v>
+      </c>
       <c r="AR22" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="AS22" t="s">
         <v>269</v>
       </c>
-      <c r="AU22" t="s">
+      <c r="AT22" t="s">
         <v>391</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -6092,72 +6107,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>507</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6173,204 +6188,204 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>511</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>515</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>519</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>525</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="C2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D2" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C3" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="D3" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C4" t="s">
+        <v>534</v>
+      </c>
+      <c r="D4" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="C5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D5" t="s">
         <v>538</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6381,189 +6396,205 @@
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>507</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C2" t="s">
+        <v>541</v>
+      </c>
+      <c r="H2" t="s">
         <v>542</v>
       </c>
-      <c r="C2" t="s">
+      <c r="I2" s="6" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
       <c r="J2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>544</v>
+      </c>
+      <c r="C3" t="s">
+        <v>545</v>
+      </c>
+      <c r="H3" t="s">
         <v>546</v>
       </c>
-      <c r="C3" t="s">
+      <c r="I3" s="6" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="J3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C4" t="s">
+        <v>548</v>
+      </c>
+      <c r="H4" t="s">
         <v>549</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" s="6" t="s">
         <v>550</v>
       </c>
       <c r="J4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C5" t="s">
         <v>551</v>
       </c>
       <c r="H5" t="s">
         <v>552</v>
       </c>
+      <c r="I5" s="6" t="s">
+        <v>553</v>
+      </c>
       <c r="J5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C6" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H6" t="s">
-        <v>554</v>
+        <v>555</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>556</v>
       </c>
       <c r="J6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="C7" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="H7" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="J7" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I7" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>