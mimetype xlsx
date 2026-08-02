--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1739,50 +1739,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -2747,360 +2750,360 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D2" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E2" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C4" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C6" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C7" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C8" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C9" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C10" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C11" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C12" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C13" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C14" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C15" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C16" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C17" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C18" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
@@ -5962,233 +5965,237 @@
       <c r="E1" s="2" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>492</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>494</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>496</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>497</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>498</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>499</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>500</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>501</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>502</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>503</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>504</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>505</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>506</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>507</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="C3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D3" t="s">
         <v>513</v>
-      </c>
-[...4 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D4" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6211,133 +6218,133 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>490</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>489</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>491</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D5" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D6" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C7" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D7" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>