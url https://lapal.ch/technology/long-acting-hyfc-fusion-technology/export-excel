--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Long-acting hyFc Fusion Technology</t>
   </si>
   <si>
     <t>The novel noncytolytic hybrid Fc (hyFc) is a nonimmunogenic long-acting Fc fusion technology that uses national proteins to maximize drug stability.  hyFc acts as a carrier of agonistic protein drugs using naturally existing IgD and IgG4 Fcs without any mutation in the hyFc region. IgD in the hyFC has high hinge flexibility, minimizing protein-to-protein interaction to increase drug efficacy, and lowering cytotoxicity problems through ADCC and CDC. By binding with neonatal Fc receptor (FcRn), IgG4 is recycled (regeneration) in vivo, enabling it to have long-acting pharmacokinetics.</t>
   </si>
   <si>
     <t>•	Unmodified Natural Proteins as Carriers
 •	Enhanced Efficacy with Reduced Cytotoxicity
 •	Highly stable and versatile
 •	Broad therapeutic potential
 •	Potentially can be used in combination therapy</t>
   </si>
   <si>
     <t>Intramuscular, Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Antibody Fragment proteins</t>
@@ -701,75 +707,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -1705,54 +1711,66 @@
   <si>
     <t>Pembrolizumab(KEYTRUDA®)</t>
   </si>
   <si>
     <t>2019-03-27</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>2023-05-11</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 1. Triple negative must be defined as guidelines of American Society of Clinical Oncology(ASCO)/ College of American Pathologist(CAP): Estrogen Receptor (ER) \&lt; 1% positive tumor nuclei, Progesterone Receptor (PR) \&lt; 1% positive tumor nuclei, and negative for HER2 by IHC 1+, 0 or negativity status confirmed by in situ hybridization (ISH).
 2. Subject must have received anthracycline and taxane based chemotherapy for TNBC
 3. Has measurable disease as defined by RECIST 1.1 as assessed by the the local site Investigator/radiology.
 4. Female subjects, age ≥ 19 years at the time of consent.
 Key Exclusion Criteria:
 1. Known severe hypersensitivity (≥ Grade 3) to pembrolizumab, pembrolizumab formulation excipients or GX-I7 formulation excipients or cyclophosphamide.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1802,50 +1820,53 @@
     <t>Genexine. (n.d.). GX-I7 pipeline. Genexine. Retrieved September 3, 2024, from http://www.genexine.com/en/pipeline/gx-i7</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/gfesoLjuPvaEoFgtS593TlQhCd2nU0ffoEdUZW8j.png</t>
   </si>
   <si>
     <t>hyFC engineered IL-7 composed of IgG4 and IgD</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/iEgk3UxZz6OOAXe4OAgSKjIieRHOyxdt7K37qjN2.png</t>
   </si>
   <si>
     <t>Oligopeptide linkage with IL-7 and IG Fc</t>
   </si>
   <si>
     <t>U.S. Patent No. US20230279069A1. (2023). Title of the patent. https://patentimages.storage.googleapis.com/00/57/97/83cbd38d28301a/US20230279069A1.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/QYeRk0cu7NfZFgmls8Pz3mTe4zqZSFMh9YeTXpal.png</t>
   </si>
   <si>
     <t>The N terminals of IgD is linked to the compound by a human albumin linker</t>
   </si>
   <si>
     <t>U.S. Patent No. US7867491B2. (2011). Title of the patent. https://patentimages.storage.googleapis.com/e1/19/d5/2a007ff60f6fe0/US7867491.pdf</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation</t>
   </si>
   <si>
     <t>GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023 (1).pdf</t>
   </si>
   <si>
     <t>resources/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023 (1).pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kim, Y. J., Koh, E. M., Song, C. H., Byun, M. S., Choi, Y. R., Jeon, E. J., Hwang, K., Kim, S. K., Yang, S. I., &amp;amp; Jung, K. J. (2021). Preclinical immunogenicity testing using anti-drug antibody analysis of GX-G3, Fc-fused recombinant human granulocyte colony-stimulating factor, in rat and monkey models.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Scientific reports&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;11&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 12004. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41598-021-91360-7" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41598-021-91360-7&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;We optimized and validated analytical tools by adopting validation parameters for immunogenicity assessment. Using these validated tools, we analyzed serum samples from rats and monkeys injected subcutaneously with GX-G3 (1, 3 or 10 mg/kg once a week for 4 weeks followed by a 4-week recovery period) to determine immunogenicity response and toxicokinetic parameters with serum concentration of GX-G3. Several rats and monkeys were determined to be positive for anti-GX-G3 antibodies. Moreover, the immunogenicity response of GX-G3 was lower in monkeys than in rats, which was relevant to show less inhibition of toxicokinetic profiles in monkeys, at least 1 mg/kg administered group, compared to rats. These results suggested the establishment and validation for analyzing anti-GX-G3 antibodies and measurement of serum levels of GX-G3 and anti-GX-G3 antibodies, which were related to toxicokinetic profiles. Taken together, this study provides immunogenicity assessment which is closely implicated with a toxicokinetic study of GX-G3 in 4-week repeated administrated toxicological studies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Choi, Y. J., Hur, S. Y., Kim, T. J., Hong, S. R., Lee, J. K., Cho, C. H., Park, K. S., Woo, J. W., Sung, Y. C., Suh, Y. S., &amp;amp; Park, J. S. (2020). A Phase II, Prospective, Randomized, Multicenter, Open-Label Study of GX-188E, an HPV DNA Vaccine, in Patients with Cervical Intraepithelial Neoplasia 3.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical cancer research : an official journal of the American Association for Cancer Research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(7), 1616–1623. &lt;/span&gt;&lt;a href="https://doi.org/10.1158/1078-0432.CCR-19-1513" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1158/1078-0432.CCR-19-1513&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -2395,113 +2416,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02860715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03651466" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03144934" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03309891" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05191784" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01951027" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04298749" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03962010" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03276988" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946606" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02044653" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06490939" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04730427" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04065087" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03733587" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03619239" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03478995" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02291991" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04810637" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03752723" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Pqf1lUDYxak8Bu0DANTnN5unvlO2XU4DJ1YaUib4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gfesoLjuPvaEoFgtS593TlQhCd2nU0ffoEdUZW8j.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iEgk3UxZz6OOAXe4OAgSKjIieRHOyxdt7K37qjN2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QYeRk0cu7NfZFgmls8Pz3mTe4zqZSFMh9YeTXpal.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023 (1).pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/619/I0e1Q2rawSCm_GENEXINE_IR_ENG_Corporate-Presentation-Jan-2023%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/628/JDH7B6Q0sOcn_WSW_Genexine-Press-Kit_ENG_2023%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2590,908 +2613,913 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>64</v>
       </c>
       <c r="W2" t="s">
         <v>65</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>66</v>
       </c>
-      <c r="AB2" t="s">
-        <v>62</v>
+      <c r="Y2" t="s">
+        <v>67</v>
       </c>
       <c r="AC2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AD2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>77</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP2" t="s">
         <v>78</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C2" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="D2" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E2" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="F2" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="C2" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C3" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="C4" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C5" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="C6" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="C7" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="C8" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="C9" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C10" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C11" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="C12" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C13" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="C14" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="C15" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="C16" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="C17" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="C18" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" t="s">
+        <v>106</v>
+      </c>
+      <c r="G4" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" t="s">
         <v>102</v>
       </c>
-      <c r="D4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -3501,341 +3529,341 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F8" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ21"/>
   <sheetViews>
@@ -3882,2110 +3910,2126 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="X2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="Y2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AB2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="AC2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="AD2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="AP2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ2">
         <v>30</v>
       </c>
       <c r="AR2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="AW2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AX2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="AY2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H3" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="I3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="J3" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="O3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="X3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="Y3" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="AB3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="AC3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="AD3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AG3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="AP3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ3">
         <v>48</v>
       </c>
       <c r="AR3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AW3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AX3" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AY3" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G4" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H4" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="I4" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J4" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O4" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="X4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="Y4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AB4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="AC4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="AD4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="AG4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ4" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AP4" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ4">
         <v>32</v>
       </c>
       <c r="AR4" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS4" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU4" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AW4" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="AX4" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="AY4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C5" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H5" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="I5" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J5" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M5" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="O5" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="X5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="Y5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="AB5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="AC5" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AD5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE5" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="AF5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ5" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="AP5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ5">
         <v>56</v>
       </c>
       <c r="AR5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C6" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H6" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="I6" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="J6" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O6" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="X6" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="Y6" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="Z6" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="AA6" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="AE6" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ6" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="AP6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ6">
         <v>20</v>
       </c>
       <c r="AS6" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="AU6" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F7" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G7" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H7" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="I7" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="J7" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M7" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="O7" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="Q7" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="S7" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="X7" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="Y7" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="AB7" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="AC7" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="AD7" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE7" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF7" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AG7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI7" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ7" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="AP7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ7">
         <v>53</v>
       </c>
       <c r="AR7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU7" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AW7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AX7" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AY7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G8" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H8" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I8" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="X8" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="Y8" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="AB8" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="AC8" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="AD8" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE8" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF8" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AG8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI8" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ8" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="AP8" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ8">
         <v>24</v>
       </c>
       <c r="AR8" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS8" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU8" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AZ8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C9" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F9" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="G9" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H9" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="I9" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="W9" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="Y9" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="Z9" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="AA9" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="AE9" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ9" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="AP9" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ9">
         <v>78</v>
       </c>
       <c r="AR9" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS9" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU9" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AY9" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E10" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F10" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G10" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H10" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="I10" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="M10" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="X10" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="Y10" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="AB10" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="AC10" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="AD10" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="AE10" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ10" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="AP10" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ10">
         <v>8</v>
       </c>
       <c r="AR10" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS10" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="AU10" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AW10" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="AX10" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="AY10" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C11" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F11" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G11" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H11" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I11" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="J11" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M11" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="O11" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="X11" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="Y11" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="AB11" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="AC11" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="AD11" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE11" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ11" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="AP11" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ11">
         <v>45</v>
       </c>
       <c r="AR11" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS11" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU11" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AX11" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="AY11" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C12" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F12" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G12" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H12" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="I12" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="J12" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M12" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="O12" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="Q12" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="S12" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="U12" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="X12" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="Y12" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="AB12" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="AC12" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="AD12" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE12" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH12" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ12" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="AP12" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ12">
         <v>257</v>
       </c>
       <c r="AR12" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS12" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU12" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="AW12" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="AX12" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="AY12" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C13" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F13" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H13" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I13" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J13" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M13" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="W13" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="Y13" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="Z13" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="AA13" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="AE13" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI13" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ13" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="AP13" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ13">
         <v>40</v>
       </c>
       <c r="AS13" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU13" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AW13" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AX13" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="AY13" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C14" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F14" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="G14" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H14" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="I14" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="J14" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M14" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O14" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="X14" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="Y14" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="AB14" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="AC14" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="AD14" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE14" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ14" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="AP14" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ14">
         <v>10</v>
       </c>
       <c r="AR14" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS14" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU14" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="AY14" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C15" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E15" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F15" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="G15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H15" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="I15" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="J15" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M15" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="Q15" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="W15" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="Y15" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="Z15" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="AA15" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="AD15" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE15" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ15" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="AP15" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AR15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS15" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="AY15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C16" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F16" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G16" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H16" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="I16" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="J16" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M16" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O16" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="Q16" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="X16" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="Y16" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="AB16" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="AC16" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="AD16" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE16" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ16" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="AP16" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ16">
         <v>24</v>
       </c>
       <c r="AS16" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="AU16" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY16" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C17" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F17" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G17" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H17" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="I17" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="J17" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M17" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="X17" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="Y17" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="AB17" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="AC17" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="AD17" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE17" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ17" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="AP17" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ17">
         <v>15</v>
       </c>
       <c r="AS17" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="AU17" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY17" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F18" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G18" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H18" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="I18" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="X18" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="Y18" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="AB18" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="AC18" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="AD18" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE18" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ18" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="AP18" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ18">
         <v>35</v>
       </c>
       <c r="AS18" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="AU18" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AW18" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AY18" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C19" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F19" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G19" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H19" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="I19" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="J19" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M19" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="O19" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="X19" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="Y19" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="AB19" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="AC19" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="AD19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AF19" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AG19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH19" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI19" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AJ19" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="AP19" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ19">
         <v>10</v>
       </c>
       <c r="AR19" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS19" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU19" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="AW19" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AX19" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AY19" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C20" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F20" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="G20" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H20" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="I20" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="J20" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M20" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="X20" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="Y20" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="Z20" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="AA20" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="AD20" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE20" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="AF20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ20" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="AP20" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ20">
         <v>210</v>
       </c>
       <c r="AR20" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AS20" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AU20" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="AY20" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C21" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E21" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F21" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G21" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H21" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I21" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="J21" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="M21" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O21" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="Q21" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="X21" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="Y21" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="AB21" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AC21" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="AD21" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AE21" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="AF21" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="AG21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ21" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="AP21" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AQ21">
         <v>84</v>
       </c>
       <c r="AS21" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="AU21" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="AY21" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AZ21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>494</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -5998,398 +6042,436 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="C2" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="D2" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C3" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="D3" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C4" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="D4" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C5" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="D5" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>494</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="C2" t="s">
-        <v>523</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>530</v>
+      </c>
+      <c r="H2" t="s">
+        <v>531</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="J2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="C3" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>534</v>
+      </c>
+      <c r="H3" t="s">
+        <v>535</v>
+      </c>
+      <c r="J3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="C4" t="s">
+        <v>536</v>
+      </c>
+      <c r="H4" t="s">
+        <v>537</v>
+      </c>
+      <c r="J4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" t="s">
+        <v>533</v>
+      </c>
+      <c r="C5" t="s">
+        <v>538</v>
+      </c>
+      <c r="H5" t="s">
+        <v>539</v>
+      </c>
+      <c r="J5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C6" t="s">
+        <v>540</v>
+      </c>
+      <c r="H6" t="s">
+        <v>541</v>
+      </c>
+      <c r="J6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" t="s">
         <v>529</v>
       </c>
-      <c r="D4" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>542</v>
+      </c>
+      <c r="H7" t="s">
+        <v>543</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="J7" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E7" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>