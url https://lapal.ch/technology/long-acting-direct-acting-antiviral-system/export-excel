--- v0 (2026-10-08)
+++ v1 (2026-10-28)
@@ -468,53 +468,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -529,50 +526,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -2149,108 +2149,108 @@
       <c r="V1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>