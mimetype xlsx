--- v2 (2026-08-02)
+++ v3 (2026-09-11)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>LAPSCOVERY (Long Acting Protein / Peptide Discovery Platform Technology)</t>
   </si>
   <si>
     <t>LAPSCOVERY is a long-acting platform technology designed to extend the half-life of biologics administered systemically. The API (therapeutic proteins) is fused with aglycosylated Fc fragments, which enhances the pharmacokinetics of the API. The monomeric Fc fragments help to reduce receptor-mediated clearance, thereby delaying renal filtration and prolonging the therapeutic effect.</t>
   </si>
   <si>
     <t>1. The flexible linker minimizes loss of intrinsic activity
 2. Highest bioavailability reduces dose level
 3. Low Immunogenicity
 4. Minimal Loss of activity
 5. Increased cellular solubility
 6. No loss of neonatal Fc receptor (FcRn) binding</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous, Intramuscular</t>
   </si>
   <si>
@@ -541,75 +547,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -712,158 +718,403 @@
   <si>
     <t>Inclusion Criteria:
 * Male or Female adults aged ≥ 40 years.
 * Patients diagnosed with COPD.
 * Patients with FEV1/FVC \&lt; 0.7 at screening.
 * Patients with a post-bronchodilator FEV1 \&lt; 60% of the predicted normal OR Patients with a post-bronchodilator FEV1 \&lt; 80% of the predicted normal if COPD exacerbation is moderate or worse developed at least twice within the past year or hospitalization occurred at least once within the past year due to COPD exacerbation.
 * Patients with COPD Assessment Test ≥ 10.
 * Patients with a history (current or ex-smokers) of smoking 10 pack-years or more (e.g. 10 pack years = 1 pack/day x 10 years, or ½ pack/day x 20 years).
 * Patients who understand the process of clinical trial and signed written informed consent.
 Exclusion Criteria:
 * Patients with a cur</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
+    <t>6024-014</t>
+  </si>
+  <si>
+    <t>NCT06052566</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06052566</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>Merck Sharp &amp; Dohme LLC</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the pharmacokinetics of efinopegdutide in participants with hepatic impairment compared to healthy participants, and to examine the safety and tolerability of efinopegdutide.</t>
+  </si>
+  <si>
+    <t>A Study of Efinopegdutide in Participants With Hepatic Impairment (MK-6024-014)</t>
+  </si>
+  <si>
+    <t>2023-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>2024-12-05</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>The main inclusion and exclusion criteria include but are not limited to the following:
+Inclusion Criteria:
+* A participant assigned female at birth is eligible to participate if not pregnant or breastfeeding, is not a participant of childbearing potential (POCBP), or is a POCBP and agrees to follow contraceptive guidance during the study intervention period and for at least 35 days after the last dose of study intervention.
+* For participants with moderate or severe hepatic impairment: Have a diagnosis of chronic (\&gt;6 months), stable, hepatic impairment with features of cirrhosis due to any etiology (stability of hepatic disease should correspond to no acute episodes of illness within the previous 2 months due to deterioration in hepatic function).
+Exclusion Criteria:
+* History of can</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>6024-016</t>
+  </si>
+  <si>
+    <t>NCT06482112</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06482112</t>
+  </si>
+  <si>
+    <t>This study will evaluate the effect of efinopegdutide administration once every 2 weeks (Q2W) versus once weekly (Q1W) on mean relative reduction from baseline in liver fat content (LFC) after 28 weeks, as well as the safety and tolerability of the different regimens of efinopegdutide.</t>
+  </si>
+  <si>
+    <t>Alternate Dosing Study of MK-6024 in Adults With Metabolic Dysfunction-Associated Steatotic Liver Disease (MASLD) (MK-6024-016)</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>2025-06-23</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+The main inclusion criteria include but are not limited to the following:
+* Has body mass index (BMI) ≥25 kg/m\^2 (≥23 kg/m\^2 for Asian participants) AND has stable weight, defined as ≤5% gain or loss of body weight for at least 3 months before screening
+* Has no history of type 2 diabetes mellitus (T2DM) OR has a history of T2DM with a glycated hemoglobin (A1C) ≤9% AND the T2DM is controlled by diet or stable doses of oral antihyperglycemic agents (AHAs)
+Exclusion Criteria:
+The main exclusion criteria include but are not limited to the following
+* Has a history or evidence of chronic liver disease other than Metabolic dysfunction-associated steatotic liver disease (MASLD) or Metabolic dysfunction-associated steatohepatitis (MASH)
+* Has evidence of decompensated l</t>
+  </si>
+  <si>
+    <t>AMPLITUDE-O</t>
+  </si>
+  <si>
+    <t>NCT03496298</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03496298</t>
+  </si>
+  <si>
+    <t>Terminated</t>
+  </si>
+  <si>
+    <t>Sanofi</t>
+  </si>
+  <si>
+    <t>Primary Objective:
+To demonstrate that efpeglenatide 4 and 6 mg was noninferior to placebo on 3-point major adverse cardiac events (MACE) in Type 2 diabetes mellitus (T2DM) participants at high cardiovascular (CV) risk.
+Secondary Objectives:
+To demonstrate that efpeglenatide 4 and 6 mg was superior to placebo in T2DM participants with high CV risk on the following parameters:
+* 3-point MACE.
+* Expanded CV outcome.
+* Composite outcome of new or worsening nephropathy.
+To assess the safety and tolerability of efpeglenatide 4 and 6 mg, both added to standard of care in T2DM participants at high CV risk.</t>
+  </si>
+  <si>
+    <t>Effect of Efpeglenatide on Cardiovascular Outcomes</t>
+  </si>
+  <si>
+    <t>2018-04-27</t>
+  </si>
+  <si>
+    <t>2021-09-16</t>
+  </si>
+  <si>
+    <t>2020-12-10</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+* T2DM with glycosylated hemoglobin (HbA1c) greater than (\&gt;) 7 percentage.
+* Age 18 years or older who met at least one of the cardiovascular disease criteria or age 50 years (male), 55 years (female) or older with glomerular filtration rate greater than or equal to 25 and less than 60 milliliters per minute and at least had one cardiovascular risk factor.
+* Female participants agreed to follow contraceptive guidance.
+* Signed written informed consent.
+Exclusion criteria:
+* Clinically relevant history of gastrointestinal disease associated with prolonged nausea and vomiting.
+* History of chronic pancreatitis or acute idiopathic pancreatitis or diagnosis of any type of acute pancreatitis within 3 months prior to screening.
+* Personal or family history of medullary th</t>
+  </si>
+  <si>
+    <t>Quadruple-blind masking</t>
+  </si>
+  <si>
     <t>AMPLITUDE-M</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03353350</t>
-  </si>
-[...1 lines deleted...]
-    <t>Completed</t>
   </si>
   <si>
     <t>Primary Objective:
 To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo in glycated hemoglobin (HbA1c) change in participants with T2DM (Type 2 Diabetes Mellitus) inadequately controlled with diet and exercise.
 Secondary Objectives:
 * To demonstrate the superiority of once-weekly injection of efpeglenatide in comparison to placebo on glycemic control
 * To demonstrate the superiority of once-weekly injection of efpeglenatide in comparison to placebo on body weight
 * To evaluate the safety of once-weekly injection of efpeglenatide</t>
   </si>
   <si>
     <t>Efficacy and Safety of Efpeglenatide Versus Placebo in Patients With Type 2 Diabetes Mellitus Inadequately Controlled With Diet and Exercise</t>
   </si>
   <si>
     <t>2017-12-05</t>
   </si>
   <si>
     <t>2022-01-11</t>
   </si>
   <si>
     <t>2020-01-29</t>
   </si>
   <si>
     <t>2020-09-07</t>
   </si>
   <si>
     <t>Inclusion criteria:
 * Participants must be at least 18 years of age at the time of signing the informed consent.
 * Participants with T2DM, and treated with diet and exercise.
 * Hemoglobin A1c between 7.0% and 10.0% (inclusive) measured by the central laboratory at Screening.
 Exclusion criteria:
 * Clinically relevant history of gastrointestinal disease associated with prolonged nausea and vomiting, including (but not limited to) gastroparesis, unstable and not controlled gastroesophageal reflux disease within 6 months prior to Screening or history of surgery affecting gastric emptying.
 * History of pancreatitis (unless pancreatitis was related to gallstone and cholecystectomy has been performed) and pancreatitis during previous treatment with incretin therapies, chronic pancreatitis, and</t>
   </si>
   <si>
-    <t>Quadruple-blind masking</t>
+    <t>AMPLITUDE-D</t>
+  </si>
+  <si>
+    <t>NCT03684642</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03684642</t>
+  </si>
+  <si>
+    <t>Primary Objective:
+To demonstrate the non-inferiority of once weekly injection of efpeglenatide in comparison to once weekly injection of dulaglutide on glycated hemoglobin (HbA1c) change in participants with Type 2 diabetes mellitus (T2DM) inadequately controlled with metformin.
+Secondary Objectives:
+* To demonstrate the superiority of once weekly injection of efpeglenatide with once weekly injection of dulaglutide on glycemic control.
+* To demonstrate the superiority of once weekly injection of efpeglenatide with once weekly injection of dulaglutide on body weight.
+* To evaluate the safety of once weekly injection of efpeglenatide and once weekly injection of dulaglutide.</t>
+  </si>
+  <si>
+    <t>Efficacy and Safety of Efpeglenatide Versus Dulaglutide in Patients With Type 2 Diabetes Mellitus Inadequately Controlled With Metformin</t>
+  </si>
+  <si>
+    <t>2018-09-26</t>
+  </si>
+  <si>
+    <t>2021-10-28</t>
+  </si>
+  <si>
+    <t>2020-10-13</t>
+  </si>
+  <si>
+    <t>2020-11-17</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+* Participant must be greater than or equal to (\&gt;=) 18 years of age at the time of signing the informed consent.
+* Participants with T2DM.
+* Diabetes diagnosed at least 1 year before screening.
+* Participants on stable dose of at least 1500 milligram per day (mg/day) of metformin, or tolerated maximum dose, or as per country regulation if less, for at least 3 months prior to screening.
+* HbA1c between 7.0 percent (%) and 10.0% (inclusive) measured by the central laboratory at screening.
+Exclusion criteria:
+* Retinopathy or maculopathy with one of the following treatments, either recent (within 3 months prior to screening) or planned: intravitreal injections or laser or vitrectomy surgery.
+* Clinically relevant history of gastrointestinal (GI) disease associated with</t>
+  </si>
+  <si>
+    <t>AMPLITUDE-S</t>
+  </si>
+  <si>
+    <t>NCT03770728</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03770728</t>
+  </si>
+  <si>
+    <t>Primary Objective:
+To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo in glycated hemoglobin (HbA1c) change in participants with type 2 diabetes mellitus (T2DM) inadequately controlled with metformin alone or in combination with sulfonylurea (SU).
+Secondary Objectives:
+* To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo on glycemic control.
+* To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo on body weight.
+* To evaluate the safety of once weekly injection of efpeglenatide.</t>
+  </si>
+  <si>
+    <t>Efficacy and Safety of Efpeglenatide Versus Placebo in Patients With Type 2 Diabetes Mellitus Inadequately Controlled With Metformin Alone or in Combination With Sulfonylurea</t>
+  </si>
+  <si>
+    <t>2019-08-01</t>
+  </si>
+  <si>
+    <t>2021-11-04</t>
+  </si>
+  <si>
+    <t>2020-11-28</t>
+  </si>
+  <si>
+    <t>2020-12-27</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+* Participant must be greater than or equal to (\&gt;=)18 years of age at the time of signing the informed consent.
+* Participants with T2DM.
+* Diabetes diagnosed at least 1 year before screening.
+* Participants on metformin alone or in combination with SU, for at least 3 months prior to screening.
+* Glycated hemoglobin between 7.0% and 10.0% (inclusive) measured by the central laboratory at screening.
+Exclusion criteria:
+* History of severe hypoglycemia requiring emergency room admission or hospitalization within 3 months prior to screening.
+* Retinopathy or maculopathy with one of the following treatments, either recent (within 3 months prior to screening) or planned: intravitreal injections or laser or vitrectomy surgery.
+* Clinically relevant history of gastrointest</t>
+  </si>
+  <si>
+    <t>AMPLITUDE-L</t>
+  </si>
+  <si>
+    <t>NCT03713684</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03713684</t>
+  </si>
+  <si>
+    <t>Primary Objective:
+To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo in glycated hemoglobin (HbA1c) change in participants with type 2 diabetes mellitus (T2DM) inadequately controlled with basal insulin alone or in combination with oral antidiabetic drugs (OADs).
+Secondary Objectives:
+* To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo on glycemic control.
+* To demonstrate the superiority of once weekly injection of efpeglenatide in comparison to placebo on body weight.
+* To evaluate the safety of once weekly injection of efpeglenatide.</t>
+  </si>
+  <si>
+    <t>Efficacy and Safety of Efpeglenatide Versus Placebo in Patients With Type 2 Diabetes Mellitus Inadequately Controlled With Basal Insulin Alone or in Combination With Oral Antidiabetic Drug(s)</t>
+  </si>
+  <si>
+    <t>2018-11-09</t>
+  </si>
+  <si>
+    <t>2020-11-20</t>
+  </si>
+  <si>
+    <t>2021-01-04</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+* Participant must be greater than or equal to (\&gt;=)18 years of age at the time of signing the informed consent.
+* Participants with T2DM.
+* Diabetes diagnosed at least 1 year before screening.
+* Participants on basal insulin regimen alone or in combination with OADs for at least 6 months prior to screening.
+* HbA1c between 7.0 percent (%) and 10.0% (inclusive) measured by the central laboratory at screening.
+Exclusion criteria:
+* History of severe hypoglycemia requiring emergency room admission or hospitalization within 3 months prior to screening.
+* Retinopathy or maculopathy with one of the following treatments, either recent (within 3 months prior to screening) or planned: intravitreal injections or laser or vitrectomy surgery.
+* Clinically relevant history of ga</t>
   </si>
   <si>
     <t>HM-LIL2-101</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06724016</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This is a First-in-Human, Phase 1, Dose-Escalation and Dose-Expansion study of HM16390, as a single agent to assess safety, tolerability, MTD, RP2D, PK, and efficacy in patients with advanced or metastatic solid tumors.
 Dose-Escalation Part is planned to establish the MTD or RDs for the randomized Dose-Ranging Part. Based on the results of the Dose-Escalation Part, additional eligible subjects will be randomized 1:1 into at each dose level. After a comprehensive review of available data from both Dose-Escalation Part and Dose-Ranging Part, the potential RP2D to be tested in the Dose-Expansion Part is determined. Dose-Expansion Part is designed to assess the potential efficacy of HM16390 as a single agent when administered at the potential RP2D to subjects in indication-specific expansion</t>
   </si>
   <si>
     <t>Dose Escalation and Expansion Study of HM16390 in Advanced or Metastatic Solid Tumors</t>
   </si>
   <si>
     <t>2024-12-11</t>
   </si>
   <si>
     <t>2030-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Have a histologically and/or cytologically confirmed advanced or metastatic solid tumor and have failed or are intolerant to standard therapy with clinical benefit.
 * Patients in the Dose-Escalation Part must have evaluable or measurable disease at baseline and the patients for Dose-Ranging and Dose-Expansion Part must have at least one measurable lesion at baseline by computed tomography (CT) or magnetic resonance imaging (MRI) per Response Evaluation Criteria in Solid Tumors (RECIST) v1.1.
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 * Age of 18 years or older (or country's legal age of majority if the legal age was \&gt;18 years)
 * Adequate renal function.
 * Adequate hematologic function.
 * Adequate liver function.
 Key Exclusion Crit</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
-    <t>Open label</t>
-[...1 lines deleted...]
-  <si>
     <t>HM-TRIA-101</t>
   </si>
   <si>
     <t>NCT03374241</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03374241</t>
   </si>
   <si>
     <t>Single ascending dose of HM15211 in healthy obese subjects.</t>
   </si>
   <si>
     <t>A First-in-human Study to Evaluate the Safety, Tolerability, Pharmacokinetics and Pharmacodynamics of HM15211(Efocipegtrutide)</t>
   </si>
   <si>
     <t>2018-04-04</t>
   </si>
   <si>
     <t>2025-01-23</t>
   </si>
   <si>
     <t>2018-09-14</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Female subjects must be non-pregnant and non-lactating
 Exclusion Criteria:
 * Participation in an investigational study within 30 days prior to dosing</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>HM-TRIA-102</t>
   </si>
   <si>
     <t>NCT03744182</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03744182</t>
   </si>
   <si>
     <t>This study is a phase 1 study to evaluate the safety, tolerability, pharmacokinetics and pharmacodynamics of multiple doses of HM15211 in obese subjects with NAFLD</t>
   </si>
@@ -906,295 +1157,50 @@
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>2025-05-11</t>
   </si>
   <si>
     <t>2025-11-10</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * United States Sites: Adults ≥ 18 to ≤ 70 years.
 * Korean Sites: Adults ≥ 19 to ≤ 70 years.
 * BMI ≥ 18 kg/m2, with stable body weight (defined as change \&lt; 5%) by history for 3 months prior to screening or since baseline liver biopsy, whichever is earlier.
 * Subjects have a diagnosis of noncirrhotic NASH with liver fibrosis (Fibrosis stage F1-F3) confirmed by liver biopsy within 6 months of Day -7.
 * MRI-PDFF performed at screening with ≥ 8% steatosis.
 Exclusion Criteria:
 * Subjects with a history of active or chronic liver disease, including alcoholic liver disease, viral hepatitis, primary biliary cirrhosis, primary sclerosing cholangitis, autoimmune hepatitis, Wilson's disease, hemochromatosis, alpha-1 antitrypsin deficiency, human immunodeficiency virus (HIV).
 *</t>
   </si>
   <si>
-    <t>6024-014</t>
-[...243 lines deleted...]
-  <si>
     <t>HM-GHA-101</t>
   </si>
   <si>
     <t>NCT01093742</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01093742</t>
   </si>
   <si>
     <t>* Study Design
   * Randomized, Double-blind, Placebo-controlled, escalating single-dose design.
   * Four ascending dose cohorts.
   * In each cohort, subjects will be randomized to receive a single dose of HM10560A or placebo (negative control).
 * Objectives
   * The primary objective of the study is to assess the safety and tolerability of single escalating subcutaneous doses of HM10560A in healthy male subjects.</t>
   </si>
   <si>
     <t>A Study of HM10560A in Healthy Male Subject</t>
   </si>
   <si>
     <t>2010-03-01</t>
   </si>
   <si>
     <t>2014-02-06</t>
   </si>
@@ -1299,57 +1305,120 @@
   <si>
     <t>This is a double-blind, randomized, placebo controlled, single ascending dose (SAD) study to investigate the safety, tolerability, PK and PD of the SC administration of HM15136 in healthy subjects.
 The study will be conducted in approximately 5 sequential dosing cohorts, enrolling 8 subjects per cohort. Subjects will be randomized to HM15136 or placebo in a ratio of 6:2 (6 active, 2 placebo).</t>
   </si>
   <si>
     <t>A First-in-Human, Study to Assess Safety, Tolerability, Pharmacokinetics, and Pharmacodynamics of HM15136(Efpegerglucagon) in Healthy Subjects</t>
   </si>
   <si>
     <t>2018-10-02</t>
   </si>
   <si>
     <t>2025-02-03</t>
   </si>
   <si>
     <t>2019-08-29</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Body mass index ≥ 18.5 and ≤ 27 kg/m2 and with a weight ≥ 50 kg
 Exclusion Criteria:
 * with personal or family history of hypercoagulability or thromboembolic disease
 * has had treatment with any incretin therapy
 * has FPG \&lt; 70 or \&gt; 110 mg/dL</t>
   </si>
   <si>
+    <t>HM-GCG-201</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04732416</t>
+  </si>
+  <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
+    <t>This study is designed to evaluate the safety, tolerability, pharmacokinetics (PK), and efficacy of HM15136 when used as add-on therapy in subjects with CHI with persistent hypoglycemia while on standard of care treatment (SoC). HM15136 will be administered once weekly in multiple doses to subjects in multiple age including pediatric to find appropriate exposure-response data.</t>
+  </si>
+  <si>
+    <t>HM15136 (Efpegerglucagon) Treatment for 8 Weeks in Subjects Aged ≥2 Years With Congenital Hyperinsulinism (CHI)</t>
+  </si>
+  <si>
+    <t>United States of America, Germany, Israel, United Kingdom</t>
+  </si>
+  <si>
+    <t>HM15136</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2027-05-01</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>Children, Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Children, Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Male and female subjects aged ≥2 years with CHI with persistent hypoglycemia despite current SoC treatment according to the investigator's evaluation or documentation
+* Stable therapy with SoC medications with or without nutritional supplementation
+* Previously undergone near-total pancreatectomy or being treated with a nonsurgical approach, having been evaluated as not eligible for pancreatic surgery
+* HbA1c \&lt;7%
+Exclusion Criteria:
+* Subjects with type 1 or type 2 diabetes mellitus
+* Other reasons for hypoglycemia, including but not limited to drug-induced hyperinsulinemic hypoglycemia, etc
+* Treatment of CHI with continuous intravenous glucose or glucagon infusion within 3 months prior to screening
+* Subjects with current use of any drugs that are known to inter</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1384,50 +1453,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/4T69kTwRGshZLxOsP657gaBGjY6uMGKpNeYainK4.png</t>
   </si>
   <si>
     <t>API binded with the Aglycosylated Fc fragment via a Flexible PEG linker</t>
   </si>
   <si>
     <t>Hanmi Pharm. (n.d.). LAPScovery™: Long-Acting Pharmaceutical Solutions. Retrieved February 18, 2025, from https://hanmipharm.com</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/WHI7V97nyTxdV3pp4d22J3qQyMQmqg2majQBerEu.png</t>
   </si>
   <si>
     <t>Mechanism of Action of Sonefpeglutide in the intestinal villi</t>
   </si>
   <si>
     <t>Hanmi Pharmaceutical. (n.d.). HM15912: Weekly GLP-1/glucagon dual agonist. Retrieved [Date], from https://hanmipharm.com/science/pipeline/focused/hm15912.hm</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Monograph of Efpeglenatide</t>
   </si>
   <si>
     <t>Efpeglenatide-Monograph-Final.pdf</t>
   </si>
   <si>
     <t>resources/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Choi, J., Lee, J., Park, E., Kwon, H., Kim, D., Bae, S., Choi, I. Y., &amp;amp; Kim, H. H. (2023). HM15912, a Novel Long-Acting Glucagon-Like Peptide-2 Analog, Improves Intestinal Growth and Absorption Capacity in a Male Rat Model of Short Bowel Syndrome.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of pharmacology and experimental therapeutics&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 277–286. &lt;/span&gt;&lt;a href="https://doi.org/10.1124/jpet.122.001381" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1124/jpet.122.001381&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Extensive bowel resection caused by various diseases that affect the intestines, such as Crohn's disease, volvulus, and cancer, leads to short bowel syndrome (SBS). Teduglutide is the only approved glucagon-like peptide-2 (GLP-2) drug for SBS; however, it requires daily administration. A novel GLP-2 analog with a prolonged duration of action to reduce dosing frequency and promote a greater efficacy may provide patients with a better quality of life. In the present study, the sustained exposure of HM15912 was characterized in normal male rats. The efficacy of HM15912 on intestinal growth and absorption capacity was also evaluated in normal male mice, rats, and SBS rats. HM15912 exhibited a remarkably extended half-life (42.3 hours) compared with teduglutide (0.6 hours) in rats. Despite somewhat lower in vitro potency on GLP-2 receptor than human GLP-2 or teduglutide, this longer-lasting mode of action promotes HM15912 to be more effective in terms of small intestinal growth than existing GLP-2 analogs even with a less frequent dosing interval of as little as once a week in rodents, including SBS rats. Furthermore, the small intestinal weight was approximately doubled, and the D-xylose absorption was significantly increased after pre-treatment of existing GLP-2 analogs on the market or under clinical development followed by HM15912 in rodents. These results indicate that HM15912 possesses a significant small bowel trophic effect driven by continuously increased exposure, supporting that HM15912 may be a novel treatment option with greater efficacy and the longest dosing interval among existing GLP-2 analogs for SBS with intestinal failure. SIGNIFICANCE STATEMENT: HM15912, a novel long-acting glucagon-like peptide-2 (GLP-2) analog, has a significant small bowel hypertrophic effect in rodents with a reduced frequency of administration compared to the existing GLP-2 analogs on the market or currently under clinical development. This study supports the possibility that HM15912 could be administered much less frequently than other long-acting GLP-2 analogs for patients with short bowel syndrome.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>American diabetes association (ADA) 81st Scientific sessions, 2021 Poster Presentation</t>
   </si>
@@ -1847,129 +1919,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02941679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03353350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724016" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02941679" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374241" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03744182" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04505436" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06052566" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06482112" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03496298" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03353350" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03684642" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03770728" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713684" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724016" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374241" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03744182" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04505436" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01093742" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04076293" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04775706" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04032782" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02941679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06052566" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06482112" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03496298" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03353350" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03684642" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03770728" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713684" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724016" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374241" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03744182" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04505436" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01093742" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04076293" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04775706" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04032782" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04732416" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4T69kTwRGshZLxOsP657gaBGjY6uMGKpNeYainK4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WHI7V97nyTxdV3pp4d22J3qQyMQmqg2majQBerEu.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/iHkyRYszEtGZ_2021_ADA_poster_efpeglenatide, HM15136_657-P_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/726/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/728/iHkyRYszEtGZ_2021_ADA_poster_efpeglenatide,%20HM15136_657-P_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2058,587 +2132,592 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="V2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="AA2" t="s">
         <v>64</v>
       </c>
+      <c r="X2" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>58</v>
+      </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AE2" t="s">
-        <v>65</v>
+        <v>58</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>58</v>
       </c>
       <c r="AG2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>72</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>403</v>
+        <v>424</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>405</v>
+        <v>426</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>406</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>407</v>
+        <v>428</v>
       </c>
       <c r="C2" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="D2" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="E2" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="F2" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
       <c r="C2" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>404</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H3" t="s">
         <v>89</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2648,264 +2727,264 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ23"/>
+  <dimension ref="A1:AZ18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2925,1894 +3004,1544 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="X2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="Y2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="Z2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AA2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AE2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AP2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ2">
         <v>252</v>
       </c>
       <c r="AR2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AU2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="E3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G3" t="s">
+        <v>223</v>
+      </c>
+      <c r="H3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I3" t="s">
+        <v>225</v>
+      </c>
+      <c r="X3" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>227</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>228</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>228</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>229</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>215</v>
+      </c>
+      <c r="AQ3">
+        <v>22</v>
+      </c>
+      <c r="AS3" t="s">
         <v>217</v>
       </c>
-      <c r="C3" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AU3" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C4" t="s">
-        <v>104</v>
+        <v>233</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E4" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>85</v>
       </c>
       <c r="G4" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="H4" t="s">
+        <v>235</v>
+      </c>
+      <c r="I4" t="s">
+        <v>236</v>
+      </c>
+      <c r="X4" t="s">
+        <v>237</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>239</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>239</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>240</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AQ4">
+        <v>129</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>217</v>
+      </c>
+      <c r="AU4" t="s">
         <v>231</v>
-      </c>
-[...43 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>200</v>
+        <v>241</v>
       </c>
       <c r="C5" t="s">
-        <v>201</v>
+        <v>242</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>202</v>
+        <v>243</v>
       </c>
       <c r="E5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F5" t="s">
-        <v>203</v>
+        <v>244</v>
       </c>
       <c r="G5" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="H5" t="s">
-        <v>205</v>
+        <v>246</v>
       </c>
       <c r="I5" t="s">
-        <v>206</v>
+        <v>247</v>
       </c>
       <c r="X5" t="s">
-        <v>207</v>
+        <v>248</v>
       </c>
       <c r="Y5" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>249</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>250</v>
       </c>
       <c r="AE5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ5" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="AP5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ5">
+        <v>4076</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>217</v>
+      </c>
+      <c r="AU5" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
-        <v>239</v>
+        <v>100</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F6" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H6" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="I6" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="X6" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="Y6" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="AB6" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="AC6" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="AE6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI6" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="AJ6" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="AP6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ6">
-        <v>41</v>
+        <v>406</v>
       </c>
       <c r="AR6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS6" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="AU6" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="C7" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="E7" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F7" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="G7" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="H7" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="I7" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="X7" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="Y7" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="AB7" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="AC7" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="AE7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI7" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="AJ7" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="AP7" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ7">
-        <v>66</v>
+        <v>908</v>
       </c>
       <c r="AR7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS7" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="AU7" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="C8" t="s">
-        <v>84</v>
+        <v>273</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="E8" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="F8" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="G8" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="H8" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="I8" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="X8" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="Y8" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>278</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>280</v>
       </c>
       <c r="AE8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI8" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ8" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="AP8" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ8">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="AR8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AU8" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="C9" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="E9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F9" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="G9" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="H9" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="I9" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="X9" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="Y9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="AB9" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="AC9" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="AE9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI9" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="AJ9" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="AP9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ9">
-        <v>22</v>
+        <v>370</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>216</v>
       </c>
       <c r="AS9" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AU9" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C10" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="E10" t="s">
-        <v>83</v>
+        <v>105</v>
+      </c>
+      <c r="F10" t="s">
+        <v>293</v>
       </c>
       <c r="G10" t="s">
-        <v>270</v>
+        <v>206</v>
       </c>
       <c r="H10" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="I10" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>295</v>
+      </c>
+      <c r="W10" t="s">
+        <v>296</v>
       </c>
       <c r="Y10" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="Z10" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="AA10" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="AE10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI10" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ10" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="AP10" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ10">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AS10" t="s">
-        <v>215</v>
+        <v>299</v>
       </c>
       <c r="AU10" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C11" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="E11" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F11" t="s">
-        <v>289</v>
+        <v>222</v>
       </c>
       <c r="G11" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="H11" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="I11" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="X11" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="Y11" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="AB11" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="AC11" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="AE11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI11" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="AJ11" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="AP11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ11">
-        <v>4076</v>
+        <v>41</v>
       </c>
       <c r="AR11" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS11" t="s">
-        <v>215</v>
+        <v>309</v>
       </c>
       <c r="AU11" t="s">
-        <v>227</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>217</v>
+        <v>311</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>312</v>
       </c>
       <c r="D12" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="E12" t="s">
+        <v>105</v>
+      </c>
+      <c r="F12" t="s">
+        <v>222</v>
+      </c>
+      <c r="G12" t="s">
+        <v>206</v>
+      </c>
+      <c r="H12" t="s">
+        <v>314</v>
+      </c>
+      <c r="I12" t="s">
+        <v>315</v>
+      </c>
+      <c r="X12" t="s">
+        <v>316</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>306</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>317</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>317</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>229</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>318</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>215</v>
+      </c>
+      <c r="AQ12">
+        <v>66</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>309</v>
+      </c>
+      <c r="AU12" t="s">
         <v>218</v>
-      </c>
-[...58 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="C13" t="s">
-        <v>298</v>
+        <v>86</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="E13" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="F13" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G13" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="H13" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
       <c r="I13" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
       <c r="X13" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="Y13" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>324</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>325</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>326</v>
       </c>
       <c r="AE13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI13" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ13" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
       <c r="AP13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ13">
-        <v>908</v>
+        <v>240</v>
       </c>
       <c r="AR13" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS13" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AU13" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="C14" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="E14" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F14" t="s">
-        <v>289</v>
+        <v>222</v>
       </c>
       <c r="G14" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="H14" t="s">
+        <v>331</v>
+      </c>
+      <c r="I14" t="s">
+        <v>332</v>
+      </c>
+      <c r="X14" t="s">
+        <v>333</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>334</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>335</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>335</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>336</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>337</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>229</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>338</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>215</v>
+      </c>
+      <c r="AQ14">
+        <v>32</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>299</v>
+      </c>
+      <c r="AU14" t="s">
         <v>310</v>
-      </c>
-[...46 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="C15" t="s">
-        <v>318</v>
+        <v>340</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="E15" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F15" t="s">
-        <v>289</v>
+        <v>222</v>
       </c>
       <c r="G15" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="H15" t="s">
-        <v>320</v>
+        <v>342</v>
       </c>
       <c r="I15" t="s">
-        <v>321</v>
+        <v>343</v>
       </c>
       <c r="X15" t="s">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="Y15" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="AB15" t="s">
-        <v>323</v>
+        <v>345</v>
       </c>
       <c r="AC15" t="s">
-        <v>324</v>
+        <v>346</v>
       </c>
       <c r="AE15" t="s">
-        <v>68</v>
+        <v>336</v>
       </c>
       <c r="AF15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI15" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="AJ15" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="AP15" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ15">
-        <v>370</v>
+        <v>40</v>
       </c>
       <c r="AR15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS15" t="s">
-        <v>215</v>
+        <v>309</v>
       </c>
       <c r="AU15" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>228</v>
+        <v>348</v>
       </c>
       <c r="C16" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>229</v>
+        <v>349</v>
       </c>
       <c r="E16" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="F16" t="s">
-        <v>230</v>
+        <v>293</v>
       </c>
       <c r="G16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H16" t="s">
-        <v>231</v>
+        <v>350</v>
       </c>
       <c r="I16" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>351</v>
+      </c>
+      <c r="X16" t="s">
+        <v>352</v>
       </c>
       <c r="Y16" t="s">
-        <v>233</v>
+        <v>353</v>
       </c>
       <c r="Z16" t="s">
-        <v>234</v>
+        <v>354</v>
       </c>
       <c r="AA16" t="s">
-        <v>234</v>
+        <v>355</v>
       </c>
       <c r="AE16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI16" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AJ16" t="s">
-        <v>235</v>
+        <v>356</v>
       </c>
       <c r="AP16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ16">
-        <v>215</v>
+        <v>18</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>216</v>
       </c>
       <c r="AS16" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="AU16" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>238</v>
+        <v>357</v>
       </c>
       <c r="C17" t="s">
-        <v>239</v>
+        <v>358</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>240</v>
+        <v>359</v>
       </c>
       <c r="E17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F17" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="G17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H17" t="s">
-        <v>241</v>
+        <v>360</v>
       </c>
       <c r="I17" t="s">
-        <v>242</v>
+        <v>361</v>
       </c>
       <c r="X17" t="s">
-        <v>243</v>
+        <v>362</v>
       </c>
       <c r="Y17" t="s">
-        <v>244</v>
+        <v>363</v>
       </c>
       <c r="AB17" t="s">
-        <v>245</v>
+        <v>364</v>
       </c>
       <c r="AC17" t="s">
-        <v>245</v>
+        <v>364</v>
       </c>
       <c r="AE17" t="s">
-        <v>68</v>
+        <v>336</v>
       </c>
       <c r="AF17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI17" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="AJ17" t="s">
-        <v>247</v>
+        <v>365</v>
       </c>
       <c r="AP17" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ17">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AR17" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AS17" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="AU17" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>250</v>
+        <v>366</v>
       </c>
       <c r="C18" t="s">
-        <v>251</v>
+        <v>93</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>252</v>
+        <v>367</v>
       </c>
       <c r="E18" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>219</v>
+        <v>368</v>
       </c>
       <c r="G18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H18" t="s">
-        <v>253</v>
+        <v>369</v>
       </c>
       <c r="I18" t="s">
-        <v>254</v>
+        <v>370</v>
+      </c>
+      <c r="J18" t="s">
+        <v>371</v>
+      </c>
+      <c r="M18" t="s">
+        <v>372</v>
       </c>
       <c r="X18" t="s">
-        <v>255</v>
+        <v>373</v>
       </c>
       <c r="Y18" t="s">
-        <v>244</v>
+        <v>374</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>375</v>
       </c>
       <c r="AB18" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>376</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>377</v>
       </c>
       <c r="AE18" t="s">
-        <v>68</v>
+        <v>378</v>
       </c>
       <c r="AF18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI18" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="AJ18" t="s">
-        <v>257</v>
+        <v>379</v>
       </c>
       <c r="AP18" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AQ18">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>17</v>
       </c>
       <c r="AS18" t="s">
-        <v>248</v>
+        <v>309</v>
       </c>
       <c r="AU18" t="s">
-        <v>216</v>
-[...369 lines deleted...]
-        <v>216</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
-[...3 lines deleted...]
-    <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>384</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -4825,326 +4554,355 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>389</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>370</v>
+        <v>390</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>371</v>
+        <v>391</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>383</v>
+        <v>403</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>386</v>
+        <v>406</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="C2" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="D2" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="C3" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="D3" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>384</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>413</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
       <c r="C2" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>415</v>
+      </c>
+      <c r="H2" t="s">
+        <v>416</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="J2" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>397</v>
+        <v>418</v>
       </c>
       <c r="C3" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>419</v>
+      </c>
+      <c r="H3" t="s">
+        <v>420</v>
+      </c>
+      <c r="J3" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
       <c r="C4" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>421</v>
+      </c>
+      <c r="H4" t="s">
+        <v>422</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="J4" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>