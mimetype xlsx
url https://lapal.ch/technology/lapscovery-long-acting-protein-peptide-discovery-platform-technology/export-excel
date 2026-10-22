--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -595,53 +595,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -656,50 +653,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>HM-FLUT-301</t>
   </si>
   <si>
     <t>NCT02941679</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02941679</t>
   </si>
   <si>
     <t>Unknown status</t>
   </si>
   <si>
     <t>Hanmi Pharmaceutical Company Limited</t>
   </si>
   <si>
     <t>A phase 3 study to evaluate efficacy and safety of HCP1202</t>
   </si>
   <si>
     <t>Clinical Efficacy and Safety Evaluation of HCP1202 in COPD Patients</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
@@ -716,50 +716,53 @@
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or Female adults aged ≥ 40 years.
 * Patients diagnosed with COPD.
 * Patients with FEV1/FVC \&lt; 0.7 at screening.
 * Patients with a post-bronchodilator FEV1 \&lt; 60% of the predicted normal OR Patients with a post-bronchodilator FEV1 \&lt; 80% of the predicted normal if COPD exacerbation is moderate or worse developed at least twice within the past year or hospitalization occurred at least once within the past year due to COPD exacerbation.
 * Patients with COPD Assessment Test ≥ 10.
 * Patients with a history (current or ex-smokers) of smoking 10 pack-years or more (e.g. 10 pack years = 1 pack/day x 10 years, or ½ pack/day x 20 years).
 * Patients who understand the process of clinical trial and signed written informed consent.
 Exclusion Criteria:
 * Patients with a cur</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>Diabetes, Oncology, Other(s)</t>
   </si>
   <si>
     <t>6024-014</t>
   </si>
   <si>
     <t>NCT06052566</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06052566</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the pharmacokinetics of efinopegdutide in participants with hepatic impairment compared to healthy participants, and to examine the safety and tolerability of efinopegdutide.</t>
   </si>
   <si>
     <t>A Study of Efinopegdutide in Participants With Hepatic Impairment (MK-6024-014)</t>
   </si>
   <si>
     <t>2023-11-21</t>
   </si>
@@ -1131,74 +1134,88 @@
     <t>Inclusion Criteria:
 * Body mass index ≥ 30 kg/m2
 * Waist circumference ≤ 57 inches
 * Fasting Plasma Glucose \&lt; 7 mmol/L (126 mg/dL)
 * HbA1c \&lt; 6.5%
 * Controlled Attenuation Parameter ≥ 300 dB/m by FibroScan
 * Liver fat by MRI-PDFF ≥ 10%.
 Exclusion Criteria:
 * A history of or active chronic liver disease due to alcohol, auto-immune, HIV, HBV or active HCV-infection or NASH disease
 * Any history of clinically significant chronic liver disease including esophageal varices, ascites, encephalopathy or any hospitalization for treatment of chronic liver disease; or Model for End Stage Liver Disease (MELD) ≥ 10
 * Previous surgical treatment for obesity
 * Uncontrolled hypertension
 * Any weight control treatment
 * History or current diagnosis of acute or chronic pancreatitis or factors for pancre</t>
   </si>
   <si>
     <t>HM-TRIA-201</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04505436</t>
   </si>
   <si>
     <t>This study is a phase 2 study to Evaluate Efficacy, Safety and Tolerability of HM15211 Treatment for 12 Months in Subjects with Biopsy Confirmed NASH</t>
   </si>
   <si>
-    <t>Study to Evaluate Efficacy, Safety and Tolerability of HM15211(efocipegtrutide) in Subjects</t>
+    <t>Efocipegtrutide (HM15211) in Adults With Biopsy-Confirmed Nonalcoholic Steatohepatitis (NASH)</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>HM15211</t>
+  </si>
+  <si>
+    <t>Placebo of HM15211</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
-    <t>2025-01-20</t>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2025-05-11</t>
   </si>
   <si>
     <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * United States Sites: Adults ≥ 18 to ≤ 70 years.
 * Korean Sites: Adults ≥ 19 to ≤ 70 years.
 * BMI ≥ 18 kg/m2, with stable body weight (defined as change \&lt; 5%) by history for 3 months prior to screening or since baseline liver biopsy, whichever is earlier.
-* Subjects have a diagnosis of noncirrhotic NASH with liver fibrosis (Fibrosis stage F1-F3) confirmed by liver biopsy within 6 months of Day -7.
+* Subjects have a diagnosis of non-cirrhotic NASH with liver fibrosis (Fibrosis stage F1-F3) confirmed by liver biopsy within 6 months of Day -7.
 * MRI-PDFF performed at screening with ≥ 8% steatosis.
 Exclusion Criteria:
-* Subjects with a history of active or chronic liver disease, including alcoholic liver disease, viral hepatitis, primary biliary cirrhosis, primary sclerosing cholangitis, autoimmune hepatitis, Wilson's disease, hemochromatosis, alpha-1 antitrypsin deficiency, human immunodeficiency virus (HIV).
-*</t>
+* Subjects with a history of active or chronic liver disease, including alcoholic liver disease, viral hepatitis, primary biliary cirrhosis, primary sclerosing cholangitis, autoimmune hepatitis, Wilson's disease, hemochromatosis, alpha-1 antitrypsin deficiency, human immunodeficiency virus (HIV).</t>
   </si>
   <si>
     <t>HM-GHA-101</t>
   </si>
   <si>
     <t>NCT01093742</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01093742</t>
   </si>
   <si>
     <t>* Study Design
   * Randomized, Double-blind, Placebo-controlled, escalating single-dose design.
   * Four ascending dose cohorts.
   * In each cohort, subjects will be randomized to receive a single dose of HM10560A or placebo (negative control).
 * Objectives
   * The primary objective of the study is to assess the safety and tolerability of single escalating subcutaneous doses of HM10560A in healthy male subjects.</t>
   </si>
   <si>
     <t>A Study of HM10560A in Healthy Male Subject</t>
   </si>
   <si>
     <t>2010-03-01</t>
   </si>
   <si>
@@ -1338,53 +1355,50 @@
   <si>
     <t>This study is designed to evaluate the safety, tolerability, pharmacokinetics (PK), and efficacy of HM15136 when used as add-on therapy in subjects with CHI with persistent hypoglycemia while on standard of care treatment (SoC). HM15136 will be administered once weekly in multiple doses to subjects in multiple age including pediatric to find appropriate exposure-response data.</t>
   </si>
   <si>
     <t>HM15136 (Efpegerglucagon) Treatment for 8 Weeks in Subjects Aged ≥2 Years With Congenital Hyperinsulinism (CHI)</t>
   </si>
   <si>
     <t>United States of America, Germany, Israel, United Kingdom</t>
   </si>
   <si>
     <t>HM15136</t>
   </si>
   <si>
     <t>2022-05-05</t>
   </si>
   <si>
     <t>2026-08-24</t>
   </si>
   <si>
     <t>2027-05-01</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
-    <t>Children, Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male and female subjects aged ≥2 years with CHI with persistent hypoglycemia despite current SoC treatment according to the investigator's evaluation or documentation
 * Stable therapy with SoC medications with or without nutritional supplementation
 * Previously undergone near-total pancreatectomy or being treated with a nonsurgical approach, having been evaluated as not eligible for pancreatic surgery
 * HbA1c \&lt;7%
 Exclusion Criteria:
 * Subjects with type 1 or type 2 diabetes mellitus
 * Other reasons for hypoglycemia, including but not limited to drug-induced hyperinsulinemic hypoglycemia, etc
 * Treatment of CHI with continuous intravenous glucose or glucagon infusion within 3 months prior to screening
 * Subjects with current use of any drugs that are known to inter</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
@@ -1477,50 +1491,53 @@
     <t>Hanmi Pharmaceutical. (n.d.). HM15912: Weekly GLP-1/glucagon dual agonist. Retrieved [Date], from https://hanmipharm.com/science/pipeline/focused/hm15912.hm</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Monograph of Efpeglenatide</t>
   </si>
   <si>
     <t>Efpeglenatide-Monograph-Final.pdf</t>
   </si>
   <si>
     <t>resources/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Choi, J., Lee, J., Park, E., Kwon, H., Kim, D., Bae, S., Choi, I. Y., &amp;amp; Kim, H. H. (2023). HM15912, a Novel Long-Acting Glucagon-Like Peptide-2 Analog, Improves Intestinal Growth and Absorption Capacity in a Male Rat Model of Short Bowel Syndrome.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of pharmacology and experimental therapeutics&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 277–286. &lt;/span&gt;&lt;a href="https://doi.org/10.1124/jpet.122.001381" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1124/jpet.122.001381&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Extensive bowel resection caused by various diseases that affect the intestines, such as Crohn's disease, volvulus, and cancer, leads to short bowel syndrome (SBS). Teduglutide is the only approved glucagon-like peptide-2 (GLP-2) drug for SBS; however, it requires daily administration. A novel GLP-2 analog with a prolonged duration of action to reduce dosing frequency and promote a greater efficacy may provide patients with a better quality of life. In the present study, the sustained exposure of HM15912 was characterized in normal male rats. The efficacy of HM15912 on intestinal growth and absorption capacity was also evaluated in normal male mice, rats, and SBS rats. HM15912 exhibited a remarkably extended half-life (42.3 hours) compared with teduglutide (0.6 hours) in rats. Despite somewhat lower in vitro potency on GLP-2 receptor than human GLP-2 or teduglutide, this longer-lasting mode of action promotes HM15912 to be more effective in terms of small intestinal growth than existing GLP-2 analogs even with a less frequent dosing interval of as little as once a week in rodents, including SBS rats. Furthermore, the small intestinal weight was approximately doubled, and the D-xylose absorption was significantly increased after pre-treatment of existing GLP-2 analogs on the market or under clinical development followed by HM15912 in rodents. These results indicate that HM15912 possesses a significant small bowel trophic effect driven by continuously increased exposure, supporting that HM15912 may be a novel treatment option with greater efficacy and the longest dosing interval among existing GLP-2 analogs for SBS with intestinal failure. SIGNIFICANCE STATEMENT: HM15912, a novel long-acting glucagon-like peptide-2 (GLP-2) analog, has a significant small bowel hypertrophic effect in rodents with a reduced frequency of administration compared to the existing GLP-2 analogs on the market or currently under clinical development. This study supports the possibility that HM15912 could be administered much less frequently than other long-acting GLP-2 analogs for patients with short bowel syndrome.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1124/jpet.122.001381</t>
   </si>
   <si>
     <t>American diabetes association (ADA) 81st Scientific sessions, 2021 Poster Presentation</t>
   </si>
   <si>
     <t>2021_ADA_poster_efpeglenatide, HM15136_657-P_final.pdf</t>
   </si>
   <si>
     <t>resources/iHkyRYszEtGZ_2021_ADA_poster_efpeglenatide, HM15136_657-P_final.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Hanmi Pharmaceutical</t>
   </si>
@@ -1935,51 +1952,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02941679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06052566" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06482112" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03496298" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03353350" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03684642" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03770728" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713684" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724016" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374241" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03744182" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04505436" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01093742" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04076293" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04775706" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04032782" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04732416" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4T69kTwRGshZLxOsP657gaBGjY6uMGKpNeYainK4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WHI7V97nyTxdV3pp4d22J3qQyMQmqg2majQBerEu.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/726/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/728/iHkyRYszEtGZ_2021_ADA_poster_efpeglenatide,%20HM15136_657-P_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/726/nxDl1k8iq0bG_Efpeglenatide-Monograph-Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1124/jpet.122.001381" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/728/iHkyRYszEtGZ_2021_ADA_poster_efpeglenatide,%20HM15136_657-P_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2117,69 +2134,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2239,242 +2256,242 @@
       </c>
       <c r="AD2" t="s">
         <v>58</v>
       </c>
       <c r="AE2" t="s">
         <v>58</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>72</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D2" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E2" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="F2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
@@ -3088,108 +3105,108 @@
       <c r="V1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>202</v>
       </c>
       <c r="C2" t="s">
         <v>203</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E2" t="s">
@@ -3197,1263 +3214,1326 @@
       </c>
       <c r="F2" t="s">
         <v>205</v>
       </c>
       <c r="G2" t="s">
         <v>206</v>
       </c>
       <c r="H2" t="s">
         <v>207</v>
       </c>
       <c r="I2" t="s">
         <v>208</v>
       </c>
       <c r="X2" t="s">
         <v>209</v>
       </c>
       <c r="Y2" t="s">
         <v>210</v>
       </c>
       <c r="Z2" t="s">
         <v>211</v>
       </c>
       <c r="AA2" t="s">
         <v>212</v>
       </c>
+      <c r="AD2" t="s">
+        <v>70</v>
+      </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI2" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>214</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>215</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>252</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>216</v>
+      </c>
       <c r="AR2" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>217</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>218</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E3" t="s">
         <v>105</v>
       </c>
       <c r="F3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="X3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="Y3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="AB3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="AC3" t="s">
-        <v>228</v>
+        <v>229</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>70</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG3" t="s">
         <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI3" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>231</v>
+      </c>
+      <c r="AO3" t="s">
         <v>215</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>22</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
         <v>217</v>
       </c>
-      <c r="AU3" t="s">
-        <v>231</v>
+      <c r="AT3" t="s">
+        <v>232</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="G4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="X4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Z4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="AA4" t="s">
-        <v>239</v>
+        <v>240</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>70</v>
       </c>
       <c r="AE4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG4" t="s">
         <v>72</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI4" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AO4" t="s">
         <v>215</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>129</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>216</v>
+      </c>
       <c r="AR4" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>217</v>
       </c>
-      <c r="AU4" t="s">
-        <v>231</v>
+      <c r="AT4" t="s">
+        <v>232</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E5" t="s">
         <v>99</v>
       </c>
       <c r="F5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="X5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="Y5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AB5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AC5" t="s">
-        <v>250</v>
+        <v>251</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>70</v>
       </c>
       <c r="AE5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG5" t="s">
         <v>72</v>
       </c>
       <c r="AH5" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI5" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AO5" t="s">
         <v>215</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>4076</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>216</v>
+      </c>
       <c r="AR5" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS5" t="s">
         <v>217</v>
       </c>
-      <c r="AU5" t="s">
-        <v>252</v>
+      <c r="AT5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C6" t="s">
         <v>100</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E6" t="s">
         <v>99</v>
       </c>
       <c r="F6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G6" t="s">
         <v>206</v>
       </c>
       <c r="H6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="X6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="Y6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AB6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AC6" t="s">
-        <v>260</v>
+        <v>261</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>70</v>
       </c>
       <c r="AE6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG6" t="s">
         <v>72</v>
       </c>
       <c r="AH6" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI6" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AO6" t="s">
         <v>215</v>
       </c>
-      <c r="AQ6">
+      <c r="AP6">
         <v>406</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>216</v>
+      </c>
       <c r="AR6" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS6" t="s">
         <v>217</v>
       </c>
-      <c r="AU6" t="s">
-        <v>252</v>
+      <c r="AT6" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E7" t="s">
         <v>99</v>
       </c>
       <c r="F7" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G7" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H7" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="I7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="X7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="Y7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="AB7" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="AC7" t="s">
-        <v>270</v>
+        <v>271</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>70</v>
       </c>
       <c r="AE7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG7" t="s">
         <v>72</v>
       </c>
       <c r="AH7" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI7" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP7" t="s">
+        <v>272</v>
+      </c>
+      <c r="AO7" t="s">
         <v>215</v>
       </c>
-      <c r="AQ7">
+      <c r="AP7">
         <v>908</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>216</v>
+      </c>
       <c r="AR7" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS7" t="s">
         <v>217</v>
       </c>
-      <c r="AU7" t="s">
-        <v>231</v>
+      <c r="AT7" t="s">
+        <v>232</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E8" t="s">
         <v>99</v>
       </c>
       <c r="F8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G8" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I8" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="X8" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Y8" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AB8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AC8" t="s">
-        <v>280</v>
+        <v>281</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>70</v>
       </c>
       <c r="AE8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG8" t="s">
         <v>72</v>
       </c>
       <c r="AH8" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI8" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP8" t="s">
+        <v>282</v>
+      </c>
+      <c r="AO8" t="s">
         <v>215</v>
       </c>
-      <c r="AQ8">
+      <c r="AP8">
         <v>312</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>216</v>
+      </c>
       <c r="AR8" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS8" t="s">
         <v>217</v>
       </c>
-      <c r="AU8" t="s">
-        <v>252</v>
+      <c r="AT8" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C9" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E9" t="s">
         <v>99</v>
       </c>
       <c r="F9" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H9" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I9" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="X9" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="Y9" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AB9" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="AC9" t="s">
-        <v>289</v>
+        <v>290</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>70</v>
       </c>
       <c r="AE9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG9" t="s">
         <v>72</v>
       </c>
       <c r="AH9" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI9" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AO9" t="s">
         <v>215</v>
       </c>
-      <c r="AQ9">
+      <c r="AP9">
         <v>370</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>216</v>
+      </c>
       <c r="AR9" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS9" t="s">
         <v>217</v>
       </c>
-      <c r="AU9" t="s">
-        <v>252</v>
+      <c r="AT9" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E10" t="s">
         <v>105</v>
       </c>
       <c r="F10" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G10" t="s">
         <v>206</v>
       </c>
       <c r="H10" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="W10" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="Y10" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="Z10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AA10" t="s">
-        <v>297</v>
+        <v>298</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>70</v>
       </c>
       <c r="AE10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG10" t="s">
         <v>72</v>
       </c>
       <c r="AH10" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI10" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP10" t="s">
+        <v>299</v>
+      </c>
+      <c r="AO10" t="s">
         <v>215</v>
       </c>
-      <c r="AQ10">
+      <c r="AP10">
         <v>215</v>
       </c>
-      <c r="AS10" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AR10" t="s">
+        <v>300</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>232</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C11" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G11" t="s">
         <v>206</v>
       </c>
       <c r="H11" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="X11" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="Y11" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="AB11" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="AC11" t="s">
-        <v>307</v>
+        <v>308</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>70</v>
       </c>
       <c r="AE11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG11" t="s">
         <v>72</v>
       </c>
       <c r="AH11" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI11" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP11" t="s">
+        <v>309</v>
+      </c>
+      <c r="AO11" t="s">
         <v>215</v>
       </c>
-      <c r="AQ11">
+      <c r="AP11">
         <v>41</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>216</v>
+      </c>
       <c r="AR11" t="s">
-        <v>216</v>
-[...4 lines deleted...]
-      <c r="AU11" t="s">
         <v>310</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>311</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C12" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E12" t="s">
         <v>105</v>
       </c>
       <c r="F12" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G12" t="s">
         <v>206</v>
       </c>
       <c r="H12" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="I12" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="X12" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Y12" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="AB12" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AC12" t="s">
-        <v>317</v>
+        <v>318</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>70</v>
       </c>
       <c r="AE12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG12" t="s">
         <v>72</v>
       </c>
       <c r="AH12" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI12" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP12" t="s">
+        <v>319</v>
+      </c>
+      <c r="AO12" t="s">
         <v>215</v>
       </c>
-      <c r="AQ12">
+      <c r="AP12">
         <v>66</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>216</v>
+      </c>
       <c r="AR12" t="s">
-        <v>216</v>
-[...4 lines deleted...]
-      <c r="AU12" t="s">
+        <v>310</v>
+      </c>
+      <c r="AT12" t="s">
         <v>218</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E13" t="s">
         <v>85</v>
       </c>
       <c r="F13" t="s">
-        <v>293</v>
+        <v>223</v>
       </c>
       <c r="G13" t="s">
         <v>206</v>
       </c>
       <c r="H13" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I13" t="s">
-        <v>322</v>
+        <v>323</v>
+      </c>
+      <c r="J13" t="s">
+        <v>324</v>
+      </c>
+      <c r="M13" t="s">
+        <v>325</v>
+      </c>
+      <c r="O13" t="s">
+        <v>326</v>
       </c>
       <c r="X13" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="Y13" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="Z13" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="AA13" t="s">
-        <v>326</v>
+        <v>330</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>331</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>70</v>
       </c>
       <c r="AE13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG13" t="s">
         <v>72</v>
       </c>
       <c r="AH13" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI13" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP13" t="s">
+        <v>333</v>
+      </c>
+      <c r="AO13" t="s">
         <v>215</v>
       </c>
-      <c r="AQ13">
-        <v>240</v>
+      <c r="AP13">
+        <v>215</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>216</v>
       </c>
       <c r="AR13" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS13" t="s">
         <v>217</v>
       </c>
-      <c r="AU13" t="s">
-        <v>252</v>
+      <c r="AT13" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C14" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="E14" t="s">
         <v>105</v>
       </c>
       <c r="F14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G14" t="s">
         <v>206</v>
       </c>
       <c r="H14" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="I14" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="X14" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="Y14" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="AB14" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="AC14" t="s">
-        <v>335</v>
+        <v>341</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>342</v>
       </c>
       <c r="AE14" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="AF14" t="s">
-        <v>337</v>
+        <v>72</v>
       </c>
       <c r="AG14" t="s">
         <v>72</v>
       </c>
       <c r="AH14" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI14" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP14" t="s">
+        <v>344</v>
+      </c>
+      <c r="AO14" t="s">
         <v>215</v>
       </c>
-      <c r="AQ14">
+      <c r="AP14">
         <v>32</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>216</v>
+      </c>
       <c r="AR14" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>300</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>311</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C15" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="E15" t="s">
         <v>105</v>
       </c>
       <c r="F15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G15" t="s">
         <v>206</v>
       </c>
       <c r="H15" t="s">
+        <v>348</v>
+      </c>
+      <c r="I15" t="s">
+        <v>349</v>
+      </c>
+      <c r="X15" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>307</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>351</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>352</v>
+      </c>
+      <c r="AD15" t="s">
         <v>342</v>
       </c>
-      <c r="I15" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE15" t="s">
-        <v>336</v>
+        <v>71</v>
       </c>
       <c r="AF15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG15" t="s">
         <v>72</v>
       </c>
       <c r="AH15" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI15" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP15" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO15" t="s">
         <v>215</v>
       </c>
-      <c r="AQ15">
+      <c r="AP15">
         <v>40</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>216</v>
+      </c>
       <c r="AR15" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>310</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>253</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C16" t="s">
         <v>113</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G16" t="s">
         <v>206</v>
       </c>
       <c r="H16" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I16" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="X16" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="Y16" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="Z16" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="AA16" t="s">
-        <v>355</v>
+        <v>361</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>70</v>
       </c>
       <c r="AE16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG16" t="s">
         <v>72</v>
       </c>
       <c r="AH16" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI16" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP16" t="s">
+        <v>362</v>
+      </c>
+      <c r="AO16" t="s">
         <v>215</v>
       </c>
-      <c r="AQ16">
+      <c r="AP16">
         <v>18</v>
       </c>
+      <c r="AQ16" t="s">
+        <v>216</v>
+      </c>
       <c r="AR16" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS16" t="s">
         <v>217</v>
       </c>
-      <c r="AU16" t="s">
+      <c r="AT16" t="s">
         <v>218</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C17" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="E17" t="s">
         <v>105</v>
       </c>
       <c r="F17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G17" t="s">
         <v>206</v>
       </c>
       <c r="H17" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="I17" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="X17" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="Y17" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="AB17" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="AC17" t="s">
-        <v>364</v>
+        <v>370</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>342</v>
       </c>
       <c r="AE17" t="s">
-        <v>336</v>
+        <v>71</v>
       </c>
       <c r="AF17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG17" t="s">
         <v>72</v>
       </c>
       <c r="AH17" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="AI17" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="AP17" t="s">
+        <v>371</v>
+      </c>
+      <c r="AO17" t="s">
         <v>215</v>
       </c>
-      <c r="AQ17">
+      <c r="AP17">
         <v>40</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>216</v>
+      </c>
       <c r="AR17" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="AS17" t="s">
         <v>217</v>
       </c>
-      <c r="AU17" t="s">
+      <c r="AT17" t="s">
         <v>218</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C18" t="s">
         <v>93</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="G18" t="s">
         <v>206</v>
       </c>
       <c r="H18" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="I18" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="J18" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="M18" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="X18" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="Y18" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="AA18" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="AB18" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="AD18" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="AE18" t="s">
-        <v>378</v>
+        <v>71</v>
       </c>
       <c r="AF18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG18" t="s">
         <v>72</v>
       </c>
       <c r="AH18" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="AI18" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="AP18" t="s">
+        <v>384</v>
+      </c>
+      <c r="AO18" t="s">
         <v>215</v>
       </c>
-      <c r="AQ18">
+      <c r="AP18">
         <v>17</v>
       </c>
-      <c r="AS18" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="AR18" t="s">
+        <v>310</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>232</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -4473,72 +4553,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4554,176 +4634,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C2" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="D2" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C3" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="D3" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -4732,138 +4812,142 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C2" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="H2" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="J2" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="H3" t="s">
-        <v>420</v>
+        <v>425</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>426</v>
       </c>
       <c r="J3" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C4" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H4" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="J4" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>