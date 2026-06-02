--- v0 (2026-04-02)
+++ v1 (2026-06-02)
@@ -244,51 +244,51 @@
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>Single-dose prefilled syringe</t>
   </si>
   <si>
     <t xml:space="preserve">Small molecules
 LAPSCOVERY specially focuses on protein-based small molecules designed to target epidermal growth factor receptors (EGFR), including HER2 and HER4, with compounds such as poziotinib,Tuspetinib.
 Proteins
 LAPSCOVERY targets a diverse range of proteins, including insulin homologues, human growth hormone, GLP-1 agonists, glucagon, granulocyte colony-stimulating factor, interleukins, and bispecific antibodies.
 </t>
   </si>
   <si>
     <t>50-75 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>Hanmi has a bio plant in Pyeongtaek for the LAPSCOVERY-based biologics occupying a 4,600 m² area.</t>
   </si>
   <si>
-    <t xml:space="preserve">Diabetes, Obesity/ metabolic disorders and rare diseases, </t>
+    <t xml:space="preserve">, Obesity/ metabolic disorders and rare diseases, </t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2025-02-17 10:16:31</t>
   </si>
   <si>
     <t>2025-03-01 06:36:02</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>