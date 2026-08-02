--- v1 (2026-06-02)
+++ v2 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1336,50 +1336,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -2215,184 +2218,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
@@ -4789,205 +4792,209 @@
       <c r="E1" s="2" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>368</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>369</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>373</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>374</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>375</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>376</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>377</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>378</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>379</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>380</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>381</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>382</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>383</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C3" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -5008,91 +5015,91 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>366</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>365</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D3" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D4" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>