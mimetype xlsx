--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -512,53 +512,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -575,113 +572,116 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>PHIO-762-2301</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06014086</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Phio Pharmaceuticals Inc.</t>
   </si>
   <si>
     <t>The goal of this clinical trial is to evaluate the safety and tolerability of intratumoral injections of PH-762 in squamous cell carcinoma, melanoma, or Merkel cell carcinomas of the skin, to understand what the body does to the PH-762, and to observe how the tumor responds to the drug. Participants will receive four injections of PH-762 at weekly intervals, into a single tumor, followed by surgical removal of the tumor approximately two weeks later.</t>
   </si>
   <si>
     <t>Intratumoral PH-762 for Cutaneous Carcinoma</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2023-11-07</t>
   </si>
   <si>
     <t>2025-01-24</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
     <t>2025-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Histologically confirmed cutaneous squamous cell carcinoma (cSCC), melanoma, or Merkel cell carcinoma, meeting one of the following criteria:
   * cSCC, resectable local tumors: must be Stage II or lower, amenable to curative resection and in a location where acceptable surgical margins are anticipated
   * cSCC, unresectable local tumors: must be Stage II or lower, tumor has been unresponsive to prior radiation therapy or is not a candidate for curative radiation therapy
   * cSCC, metastatic disease: disease has progressed during or following prior checkpoint inhibitor therapy (anti-PD-1 or anti-PD-L1 antibody)
   * Melanoma, metastatic disease: Stage IV disease with a cutaneous lesion that has progressed during or following checkpoint inhibitor therapy.</t>
   </si>
   <si>
     <t>Cutaneous Carcinoma</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Intratumoral</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology</t>
   </si>
   <si>
     <t>RXI-109-1501</t>
   </si>
   <si>
     <t>NCT02599064</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02599064</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Unknown status</t>
   </si>
   <si>
     <t>RXi Pharmaceuticals, Corp.</t>
   </si>
   <si>
     <t>This study is designed to evaluate the safety, tolerability and clinical activity of RXI-109 administered by intravitreal injection to reduce the progression of subretinal fibrosis in subjects with advanced neovascular age-related macular degeneration (NVAMD).</t>
   </si>
   <si>
     <t>Evaluating RXI-109 to Reduce the Progression of Subretinal Fibrosis in Subjects With NVAMD</t>
   </si>
@@ -809,54 +809,60 @@
   <si>
     <t>Phio Pharmaceuticals Corp. (2025). Phio Pharmaceuticals: INTASYL® siRNA Patented Technology. https://d2ghdaxqb194v2.cloudfront.net/2839/196675.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/GdhTPJi1xeHT9ii2dLztkXAxwLWra96bEUM0p3iS.png</t>
   </si>
   <si>
     <t>Example of RNAi model and its mechanism of action</t>
   </si>
   <si>
     <t>Ehrlich, G., &amp; Fenster, M. (2021). Methods and systems for anonymously selecting subjects for treatment against an infectious disease caused by a pathogen. U.S. Patent No. US20210147849A1.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Maxwell, M., Holton, K., Looby, R. J., Byrne, M., &amp;amp; Cardia, J. (2024). Self-Delivering RNAi Compounds for Reduction of Hyperpigmentation.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical, cosmetic and investigational dermatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;17&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 3033–3044. &lt;/span&gt;&lt;a href="https://doi.org/10.2147/CCID.S498987" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.2147/CCID.S498987&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose:&amp;nbsp;&lt;/strong&gt;Abnormal melanin synthesis causes hyperpigmentation disorders like melasma and lentigines, impacting psychological well-being. RNA interference (RNAi) uses small RNA molecules to inhibit gene expression by targeting specific mRNA, silencing genes involved in undesirable cellular functions. This study assessed INTASYL compounds, self-delivering RNAi molecules, designed to target and reduce tyrosinase gene expression to decrease pigmentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;36 INTASYL compounds were designed to target and reduce TYR gene expression and tested in a screening assay. RXI-231, the lead compound, was tested in normal human epithelial melanocytes and the MelanoDerm™ model, a 3D reconstituted human epidermal culture. RXI-231 was evaluated for its ability to reduce tyrosinase mRNA expression, in vitro dopachrome formation, and melanin content. Penetration of fluorescently labeled INTASYL compounds through the stratum corneum into the epidermis was tested in cultured porcine skin explants using a DermaPen®&amp;nbsp;microneedle device and a proprietary mixture of penetration enhancers. RXI-231 was also tested for skin irritation in the MatTek EpiDerm™ model to determine its non-irritant profile.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;RXI-231 significantly reduced tyrosinase mRNA expression, dopachrome formation, and melanin content in both normal human melanocytes and the MelanoDerm model. Application of INTASYL compounds every other day visibly reduced pigmentation in the 3D epidermal cultures. Penetration studies showed efficient delivery into the epidermis, overcoming the stratum corneum barrier. RXI-231 showed no irritation, with viability above 50% in the MatTek EpiDerm model, confirming its non-irritant profile.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.2147/CCID.S498987</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cuiffo, B., Maxwell, M., Yan, D., Guemiri, R., Boone, A., Bellet, D., Rivest, B., Cardia, J., Robert, C., &amp;amp; Fricker, S. P. (2024). Self-delivering RNAi immunotherapeutic PH-762 silences PD-1 to generate local and abscopal antitumor efficacy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Frontiers in immunology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;15&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 1501679. &lt;/span&gt;&lt;a href="https://doi.org/10.3389/fimmu.2024.1501679" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.3389/fimmu.2024.1501679&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;Immunotherapeutic inhibition of PD-1 by systemically administered monoclonal antibodies is widely used in cancer treatment, but it may cause severe immune-related adverse events (irSAEs). Neoadjuvant PD-1 inhibition before surgery has shown promise in reducing recurrence by stimulating durable antitumor immunity. Local intratumoral (IT) immunotherapy is a potential strategy to minimize irSAEs, but antibodies have limited tumor penetration, making them less suitable for this approach. Therapeutic self-delivering RNAi (INTASYL) is an emerging modality well-suited for neoadjuvant immunotherapy. This study presents preclinical proof-of-concept for PH-762, an INTASYL designed to silence PD-1, currently in clinical development for advanced cutaneous malignancies (ClinicalTrials.gov&lt;a href="http://clinicaltrials.gov/show/NCT06014086" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;#NCT06014086&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods and analysis:&amp;nbsp;&lt;/strong&gt;PH-762 pharmacology was characterized&amp;nbsp;&lt;em&gt;in vitro&lt;/em&gt;, and&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;&amp;nbsp;antitumor efficacy was evaluated using a murine analogue (mPH-762) in syngeneic tumor models with varying PD-1 responsiveness. Bilateral Hepa1-6 models assessed abscopal effects of local treatment. Ex vivo analyses explored mechanisms of direct and abscopal efficacy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;PH-762 was rapidly internalized by human T cells, silencing PD-1 mRNA and decreasing PD-1 surface protein, enhancing TCR-stimulated IFN-γ and CXCL10 secretion.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;, IT mPH-762 provided robust antitumor efficacy, local and lymphatic biodistribution, and was well tolerated. Ex vivo analyses revealed that IT mPH-762 depleted PD-1 protein, promoted leukocyte and T cell infiltration, and correlated with tumor control. IT mPH-762 also demonstrated efficacy against untreated distal tumors (abscopal effect) by priming systemic antitumor immunity.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3389/fimmu.2024.1501679</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Phio Pharmaceuticals</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://phiopharma.com/</t>
   </si>
   <si>
     <t>Phio Pharmaceuticals, founded in 2011 and headquartered in Marlborough, Massachusetts, is a biotechnology company specializing in RNA-based immuno-oncology therapies. Initially named RXi Pharmaceuticals, it rebranded in 2018 to reflect its focus on self-delivering RNAi technology. The company develops tumor-targeting therapeutics, leveraging cutting-edge RNAi platforms.</t>
   </si>
@@ -1277,51 +1283,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06014086" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02599064" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NUJHYxnkQA5WuDR4WArpRbBiwNrDQwDSO0a2YIkx.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/GdhTPJi1xeHT9ii2dLztkXAxwLWra96bEUM0p3iS.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/CCID.S498987" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fimmu.2024.1501679" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1459,69 +1465,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s">
         <v>51</v>
       </c>
       <c r="H2" t="s">
         <v>52</v>
       </c>
@@ -1575,275 +1581,275 @@
       </c>
       <c r="AD2" t="s">
         <v>64</v>
       </c>
       <c r="AE2" t="s">
         <v>65</v>
       </c>
       <c r="AF2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>72</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E2" t="s">
         <v>181</v>
       </c>
       <c r="F2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C4" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2332,108 +2338,108 @@
       <c r="V1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>175</v>
       </c>
       <c r="C2" t="s">
         <v>86</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E2" t="s">
@@ -2448,188 +2454,188 @@
       <c r="H2" t="s">
         <v>179</v>
       </c>
       <c r="I2" t="s">
         <v>180</v>
       </c>
       <c r="J2" t="s">
         <v>181</v>
       </c>
       <c r="M2" t="s">
         <v>83</v>
       </c>
       <c r="X2" t="s">
         <v>182</v>
       </c>
       <c r="Y2" t="s">
         <v>183</v>
       </c>
       <c r="Z2" t="s">
         <v>184</v>
       </c>
       <c r="AA2" t="s">
         <v>185</v>
       </c>
       <c r="AD2" t="s">
-        <v>186</v>
+        <v>70</v>
       </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="AI2" t="s">
         <v>187</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AN2" t="s">
         <v>188</v>
       </c>
       <c r="AO2" t="s">
         <v>189</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>30</v>
+      </c>
+      <c r="AR2" t="s">
         <v>190</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>191</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AW2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AX2" t="s">
         <v>193</v>
       </c>
       <c r="AY2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>195</v>
       </c>
       <c r="C3" t="s">
         <v>196</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E3" t="s">
         <v>198</v>
       </c>
       <c r="F3" t="s">
         <v>199</v>
       </c>
       <c r="G3" t="s">
         <v>200</v>
       </c>
       <c r="H3" t="s">
         <v>201</v>
       </c>
       <c r="I3" t="s">
         <v>202</v>
       </c>
       <c r="J3" t="s">
         <v>181</v>
       </c>
       <c r="M3" t="s">
         <v>203</v>
       </c>
       <c r="X3" t="s">
         <v>204</v>
       </c>
       <c r="Y3" t="s">
         <v>205</v>
       </c>
       <c r="Z3" t="s">
         <v>206</v>
       </c>
       <c r="AA3" t="s">
         <v>207</v>
       </c>
       <c r="AD3" t="s">
-        <v>186</v>
+        <v>70</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG3" t="s">
         <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="AI3" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>208</v>
       </c>
+      <c r="AN3" t="s">
+        <v>209</v>
+      </c>
       <c r="AO3" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="AP3" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR3" t="s">
         <v>190</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AT3" t="s">
         <v>191</v>
       </c>
-      <c r="AU3" t="s">
-        <v>192</v>
+      <c r="AV3" t="s">
+        <v>210</v>
       </c>
       <c r="AW3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AX3" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="AY3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2871,51 +2877,51 @@
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>214</v>
@@ -2933,72 +2939,82 @@
         <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>246</v>
       </c>
       <c r="C2" t="s">
         <v>247</v>
       </c>
       <c r="H2" t="s">
         <v>248</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>249</v>
+      </c>
       <c r="J2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>246</v>
       </c>
       <c r="C3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H3" t="s">
-        <v>250</v>
+        <v>251</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>252</v>
       </c>
       <c r="J3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>