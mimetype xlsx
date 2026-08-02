--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -731,50 +731,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -803,51 +806,51 @@
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Maxwell, M., Holton, K., Looby, R. J., Byrne, M., &amp;amp; Cardia, J. (2024). Self-Delivering RNAi Compounds for Reduction of Hyperpigmentation.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical, cosmetic and investigational dermatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;17&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 3033–3044. &lt;/span&gt;&lt;a href="https://doi.org/10.2147/CCID.S498987" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.2147/CCID.S498987&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose:&amp;nbsp;&lt;/strong&gt;Abnormal melanin synthesis causes hyperpigmentation disorders like melasma and lentigines, impacting psychological well-being. RNA interference (RNAi) uses small RNA molecules to inhibit gene expression by targeting specific mRNA, silencing genes involved in undesirable cellular functions. This study assessed INTASYL compounds, self-delivering RNAi molecules, designed to target and reduce tyrosinase gene expression to decrease pigmentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;36 INTASYL compounds were designed to target and reduce TYR gene expression and tested in a screening assay. RXI-231, the lead compound, was tested in normal human epithelial melanocytes and the MelanoDerm™ model, a 3D reconstituted human epidermal culture. RXI-231 was evaluated for its ability to reduce tyrosinase mRNA expression, in vitro dopachrome formation, and melanin content. Penetration of fluorescently labeled INTASYL compounds through the stratum corneum into the epidermis was tested in cultured porcine skin explants using a DermaPen®&amp;nbsp;microneedle device and a proprietary mixture of penetration enhancers. RXI-231 was also tested for skin irritation in the MatTek EpiDerm™ model to determine its non-irritant profile.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;RXI-231 significantly reduced tyrosinase mRNA expression, dopachrome formation, and melanin content in both normal human melanocytes and the MelanoDerm model. Application of INTASYL compounds every other day visibly reduced pigmentation in the 3D epidermal cultures. Penetration studies showed efficient delivery into the epidermis, overcoming the stratum corneum barrier. RXI-231 showed no irritation, with viability above 50% in the MatTek EpiDerm model, confirming its non-irritant profile.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cuiffo, B., Maxwell, M., Yan, D., Guemiri, R., Boone, A., Bellet, D., Rivest, B., Cardia, J., Robert, C., &amp;amp; Fricker, S. P. (2024). Self-delivering RNAi immunotherapeutic PH-762 silences PD-1 to generate local and abscopal antitumor efficacy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Frontiers in immunology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;15&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 1501679. &lt;/span&gt;&lt;a href="https://doi.org/10.3389/fimmu.2024.1501679" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.3389/fimmu.2024.1501679&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;Immunotherapeutic inhibition of PD-1 by systemically administered monoclonal antibodies is widely used in cancer treatment, but it may cause severe immune-related adverse events (irSAEs). Neoadjuvant PD-1 inhibition before surgery has shown promise in reducing recurrence by stimulating durable antitumor immunity. Local intratumoral (IT) immunotherapy is a potential strategy to minimize irSAEs, but antibodies have limited tumor penetration, making them less suitable for this approach. Therapeutic self-delivering RNAi (INTASYL) is an emerging modality well-suited for neoadjuvant immunotherapy. This study presents preclinical proof-of-concept for PH-762, an INTASYL designed to silence PD-1, currently in clinical development for advanced cutaneous malignancies (ClinicalTrials.gov&lt;a href="http://clinicaltrials.gov/show/NCT06014086" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;#NCT06014086&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods and analysis:&amp;nbsp;&lt;/strong&gt;PH-762 pharmacology was characterized&amp;nbsp;&lt;em&gt;in vitro&lt;/em&gt;, and&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;&amp;nbsp;antitumor efficacy was evaluated using a murine analogue (mPH-762) in syngeneic tumor models with varying PD-1 responsiveness. Bilateral Hepa1-6 models assessed abscopal effects of local treatment. Ex vivo analyses explored mechanisms of direct and abscopal efficacy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;PH-762 was rapidly internalized by human T cells, silencing PD-1 mRNA and decreasing PD-1 surface protein, enhancing TCR-stimulated IFN-γ and CXCL10 secretion.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;, IT mPH-762 provided robust antitumor efficacy, local and lymphatic biodistribution, and was well tolerated. Ex vivo analyses revealed that IT mPH-762 depleted PD-1 protein, promoted leukocyte and T cell infiltration, and correlated with tumor control. IT mPH-762 also demonstrated efficacy against untreated distal tumors (abscopal effect) by priming systemic antitumor immunity.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Phio Pharmaceuticals, Ltd.</t>
+    <t>Phio Pharmaceuticals</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://phiopharma.com/</t>
   </si>
   <si>
     <t>Phio Pharmaceuticals, founded in 2011 and headquartered in Marlborough, Massachusetts, is a biotechnology company specializing in RNA-based immuno-oncology therapies. Initially named RXi Pharmaceuticals, it rebranded in 2018 to reflect its focus on self-delivering RNAi technology. The company develops tumor-targeting therapeutics, leveraging cutting-edge RNAi platforms.</t>
   </si>
   <si>
     <t>Glycostem Ltd.</t>
   </si>
   <si>
     <t>https://www.glycostem.com/</t>
   </si>
   <si>
     <t>Helmholtz Zentrum München</t>
   </si>
   <si>
     <t>https://www.helmholtz-munich.de/</t>
   </si>
   <si>
     <t>Medigene AG</t>
   </si>
@@ -1602,217 +1605,217 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E2" t="s">
         <v>179</v>
       </c>
       <c r="F2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2635,205 +2638,209 @@
       <c r="E1" s="2" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>224</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>225</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>229</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2854,71 +2861,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">