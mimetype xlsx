--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>INTASYL self-delivery technology</t>
   </si>
   <si>
     <t>INTASYL™ Technology is a proprietary self-delivering RNA interference (sd-rxRNA®) platform designed for precise gene silencing in immuno-oncology. Unlike traditional RNAi therapies, INTASYL allows direct cellular uptake without requiring complex delivery systems. Engineered for immune cells, it enhances anti-tumor responses while ensuring safety, stability, and efficiency. The sd-rxRNA molecules are chemically modified with hydrophobic and hydrophilic elements, enabling passive diffusion into cells. These modifications also provide stability and resist disintegration.</t>
   </si>
   <si>
     <t>1. Chemically modified siRNA structure and self-delivery system
 2. Cellular uptake mechanism via direct membrane penetration
 3. Intracellular processing and RNA-induced silencing complex (RISC) Activation
 4. Gene silencing and Immuno-oncology applications
 5. Target specificity</t>
   </si>
   <si>
     <t>Intratumoral, Intra-vitreal</t>
   </si>
   <si>
     <t>Chemically modified siRNA for self-delivery</t>
@@ -458,75 +464,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -695,54 +701,66 @@
     <t>2018-05-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Subjects presenting with advanced NVAMD in the study eye with BCVA ≤20/100 potentially due to subretinal fibrosis involving the fovea
 * BCVA ≥20/800 in the contralateral eye and better than the study eye
 * ≥50 years of age
 * Subfoveal choroidal neovascularization (CNV) of any type
 Exclusion Criteria:
 * Presence of other causes of CNV including pathologic myopia, ocular histoplasmosis syndrome, angioid streaks, choroidal rupture, and multifocal choroiditis
 * Evidence of inflammation (Grade 1 or higher) in the anterior or posterior chamber.</t>
   </si>
   <si>
     <t>Advanced neovascular age-related macular degeneration</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Intravitreal</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -777,50 +795,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/NUJHYxnkQA5WuDR4WArpRbBiwNrDQwDSO0a2YIkx.png</t>
   </si>
   <si>
     <t>Guide strand acts as active strand with RISC and the passenger strand is inactive but plays a role in structural integrity.</t>
   </si>
   <si>
     <t>Phio Pharmaceuticals Corp. (2025). Phio Pharmaceuticals: INTASYL® siRNA Patented Technology. https://d2ghdaxqb194v2.cloudfront.net/2839/196675.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/GdhTPJi1xeHT9ii2dLztkXAxwLWra96bEUM0p3iS.png</t>
   </si>
   <si>
     <t>Example of RNAi model and its mechanism of action</t>
   </si>
   <si>
     <t>Ehrlich, G., &amp; Fenster, M. (2021). Methods and systems for anonymously selecting subjects for treatment against an infectious disease caused by a pathogen. U.S. Patent No. US20210147849A1.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Maxwell, M., Holton, K., Looby, R. J., Byrne, M., &amp;amp; Cardia, J. (2024). Self-Delivering RNAi Compounds for Reduction of Hyperpigmentation.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical, cosmetic and investigational dermatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;17&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 3033–3044. &lt;/span&gt;&lt;a href="https://doi.org/10.2147/CCID.S498987" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.2147/CCID.S498987&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose:&amp;nbsp;&lt;/strong&gt;Abnormal melanin synthesis causes hyperpigmentation disorders like melasma and lentigines, impacting psychological well-being. RNA interference (RNAi) uses small RNA molecules to inhibit gene expression by targeting specific mRNA, silencing genes involved in undesirable cellular functions. This study assessed INTASYL compounds, self-delivering RNAi molecules, designed to target and reduce tyrosinase gene expression to decrease pigmentation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;36 INTASYL compounds were designed to target and reduce TYR gene expression and tested in a screening assay. RXI-231, the lead compound, was tested in normal human epithelial melanocytes and the MelanoDerm™ model, a 3D reconstituted human epidermal culture. RXI-231 was evaluated for its ability to reduce tyrosinase mRNA expression, in vitro dopachrome formation, and melanin content. Penetration of fluorescently labeled INTASYL compounds through the stratum corneum into the epidermis was tested in cultured porcine skin explants using a DermaPen®&amp;nbsp;microneedle device and a proprietary mixture of penetration enhancers. RXI-231 was also tested for skin irritation in the MatTek EpiDerm™ model to determine its non-irritant profile.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;RXI-231 significantly reduced tyrosinase mRNA expression, dopachrome formation, and melanin content in both normal human melanocytes and the MelanoDerm model. Application of INTASYL compounds every other day visibly reduced pigmentation in the 3D epidermal cultures. Penetration studies showed efficient delivery into the epidermis, overcoming the stratum corneum barrier. RXI-231 showed no irritation, with viability above 50% in the MatTek EpiDerm model, confirming its non-irritant profile.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cuiffo, B., Maxwell, M., Yan, D., Guemiri, R., Boone, A., Bellet, D., Rivest, B., Cardia, J., Robert, C., &amp;amp; Fricker, S. P. (2024). Self-delivering RNAi immunotherapeutic PH-762 silences PD-1 to generate local and abscopal antitumor efficacy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Frontiers in immunology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;15&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 1501679. &lt;/span&gt;&lt;a href="https://doi.org/10.3389/fimmu.2024.1501679" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.3389/fimmu.2024.1501679&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;Immunotherapeutic inhibition of PD-1 by systemically administered monoclonal antibodies is widely used in cancer treatment, but it may cause severe immune-related adverse events (irSAEs). Neoadjuvant PD-1 inhibition before surgery has shown promise in reducing recurrence by stimulating durable antitumor immunity. Local intratumoral (IT) immunotherapy is a potential strategy to minimize irSAEs, but antibodies have limited tumor penetration, making them less suitable for this approach. Therapeutic self-delivering RNAi (INTASYL) is an emerging modality well-suited for neoadjuvant immunotherapy. This study presents preclinical proof-of-concept for PH-762, an INTASYL designed to silence PD-1, currently in clinical development for advanced cutaneous malignancies (ClinicalTrials.gov&lt;a href="http://clinicaltrials.gov/show/NCT06014086" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;#NCT06014086&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods and analysis:&amp;nbsp;&lt;/strong&gt;PH-762 pharmacology was characterized&amp;nbsp;&lt;em&gt;in vitro&lt;/em&gt;, and&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;&amp;nbsp;antitumor efficacy was evaluated using a murine analogue (mPH-762) in syngeneic tumor models with varying PD-1 responsiveness. Bilateral Hepa1-6 models assessed abscopal effects of local treatment. Ex vivo analyses explored mechanisms of direct and abscopal efficacy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;PH-762 was rapidly internalized by human T cells, silencing PD-1 mRNA and decreasing PD-1 surface protein, enhancing TCR-stimulated IFN-γ and CXCL10 secretion.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;, IT mPH-762 provided robust antitumor efficacy, local and lymphatic biodistribution, and was well tolerated. Ex vivo analyses revealed that IT mPH-762 depleted PD-1 protein, promoted leukocyte and T cell infiltration, and correlated with tumor control. IT mPH-762 also demonstrated efficacy against untreated distal tumors (abscopal effect) by priming systemic antitumor immunity.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -1264,105 +1285,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06014086" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02599064" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NUJHYxnkQA5WuDR4WArpRbBiwNrDQwDSO0a2YIkx.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/GdhTPJi1xeHT9ii2dLztkXAxwLWra96bEUM0p3iS.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1451,498 +1474,503 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N2" t="s">
+        <v>55</v>
+      </c>
+      <c r="O2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="P2" t="s">
         <v>56</v>
       </c>
       <c r="Q2" t="s">
         <v>57</v>
       </c>
       <c r="R2" t="s">
         <v>58</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="U2" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
         <v>61</v>
       </c>
-      <c r="AA2" t="s">
-[...2 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="X2" t="s">
         <v>62</v>
       </c>
+      <c r="Y2" t="s">
+        <v>63</v>
+      </c>
       <c r="AC2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s">
         <v>64</v>
       </c>
+      <c r="AE2" t="s">
+        <v>65</v>
+      </c>
       <c r="AF2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>72</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="E2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C2" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C4" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" t="s">
         <v>88</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1952,228 +1980,228 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="I3" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -2220,445 +2248,461 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I2" t="s">
+        <v>180</v>
+      </c>
+      <c r="J2" t="s">
+        <v>181</v>
+      </c>
+      <c r="M2" t="s">
         <v>83</v>
       </c>
-      <c r="F2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Z2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AA2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AD2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AE2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AJ2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AO2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AP2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AQ2">
         <v>30</v>
       </c>
       <c r="AS2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AU2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AW2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="E3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G3" t="s">
+        <v>200</v>
+      </c>
+      <c r="H3" t="s">
+        <v>201</v>
+      </c>
+      <c r="I3" t="s">
+        <v>202</v>
+      </c>
+      <c r="J3" t="s">
+        <v>181</v>
+      </c>
+      <c r="M3" t="s">
+        <v>203</v>
+      </c>
+      <c r="X3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>205</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>207</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>187</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>208</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>209</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>190</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>192</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>210</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AY3" t="s">
         <v>194</v>
       </c>
-      <c r="D3" s="6" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>216</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2671,302 +2715,328 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C3" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>216</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>247</v>
+      </c>
+      <c r="H2" t="s">
+        <v>248</v>
+      </c>
+      <c r="J2" t="s">
+        <v>187</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>249</v>
+      </c>
+      <c r="H3" t="s">
+        <v>250</v>
+      </c>
+      <c r="J3" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>