--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1182,50 +1182,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -2085,206 +2088,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -4160,233 +4163,237 @@
       <c r="E1" s="2" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>344</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>347</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>348</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>349</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>350</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>351</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>352</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>353</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>354</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>355</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>356</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>357</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C4" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D4" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C5" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4409,85 +4416,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>340</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D4" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">