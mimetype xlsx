--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -258,51 +258,51 @@
   <si>
     <t>The viscosity of the ISM is targeted to fall within the range of 0.50 to 4.0 Pascal-seconds (Pa·s).</t>
   </si>
   <si>
     <t>30-50 wt%</t>
   </si>
   <si>
     <t>1 single API</t>
   </si>
   <si>
     <t>Only hydrophilic and partial hydrophilic drugs are suitable</t>
   </si>
   <si>
     <t>ROVI Farmaceuticos has expanded its injectable manufacturing capacity with three new plants, producing 250 million syringes and 160 million vials annually.</t>
   </si>
   <si>
     <t>ISM manufacturing unit is in accordance with ISO 140001:2015 for the production of pharmaceutical specialties and health products in low-volume injectable forms and suppositories. 
 The manufacturing process for these products involves the following steps:
 1) Mixing lactic acid and glycolic acid monomeric polymers at a range from 48:52 to 100:0.
 2) Mixing the mixture with API dissolved in a water-miscible solvent.
 3) Expose the mixture to Beta-radiation (5 - 23 KGy).
 4) Sterilize the solvent by filtering it through a medium having a pore size of 0.22 microns or less.
 5) Reconstitution process.</t>
   </si>
   <si>
-    <t xml:space="preserve">, </t>
+    <t>breast cancer, schizophrenia</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2024-08-13 13:27:14</t>
   </si>
   <si>
     <t>2024-10-31 11:58:56</t>
   </si>