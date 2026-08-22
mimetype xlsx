--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>In-situ Microimplants</t>
   </si>
   <si>
     <t>Insitu implant (ISM) technology addresses common limitations associated with traditional prolonged-release oral and injectable formulations. This innovative approach utilizes a solid, biodegradable polymer composed of L-lactide and glycolide monomers.  By employing a polymeric matrix, ISM addresses several critical limitations, including complex administration procedures, low encapsulation efficiency, and compromised stability of active substances. Furthermore, this technology enables precise control over the initial release of the drug, resulting in consistent therapeutic efficacy.</t>
   </si>
   <si>
     <t>The in situ implant is a monthly intramuscular injectable no-particulate solid implant composed of a biodegradable copolymer matrix of dimethylaminomethacrylate and other acrylate monomers, exhibiting enhanced encapsulation efficiency and improved stability of the API. The molecular weight of the copolymers exceeds 15 kDa, contributing to the controlled degradation and release profile. Upon injection, the formulation forms a solid depot at the site, enabling the gradual and sustained drug release over several weeks to months. The API particles are maintained within a size range of 10 to 225 microns, optimizing the balance between immediate and sustained release kinetics.</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Polymer-based in-situ implant</t>
   </si>
   <si>
     <t>Biodegradable, Drug-eluting, Monolithic, Removable, At least 1 year shelf life, Needs insertion kit</t>
   </si>
@@ -519,75 +525,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -751,104 +757,69 @@
   </si>
   <si>
     <t>2021-12-01</t>
   </si>
   <si>
     <t>2019-03-23</t>
   </si>
   <si>
     <t>2019-04-06</t>
   </si>
   <si>
     <t>Subjects will be considered eligible to participate in this study if each one of the following inclusion criteria is satisfied at screening (or at baseline when specified):
 1. Male or female aged ≥18 and \&lt;65 years with a body mass index (BMI) of ≥17 kg/m2 but ≤35 kg/m2
 2. Current diagnosis of schizophrenia, according to the Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM-5) criteria
 3. Outpatient; not hospitalized for worsening of schizophrenia within the last 3 months (hospitalization for social management within this time period is acceptable)
 4. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation over the last 3 months based on the investigator's judgement
 5. On oral risperidone 4 mg daily dose.</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
-    <t>ROV-RISP-2020-01</t>
-[...11 lines deleted...]
-    <t>Comparative Bioavailability of Risperidone.</t>
+    <t>PRISMA-2</t>
+  </si>
+  <si>
+    <t>NCT02086786</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02086786</t>
+  </si>
+  <si>
+    <t>Phase II</t>
+  </si>
+  <si>
+    <t>To characterize the pharmacokinetics (PK) of the injectable intramuscular (IM) long-acting formulation (in situ microparticle, ISM) of risperidone over four IM injections in the gluteal and deltoid muscle at 28-day intervals and at one dose strength (75 mg) in patients with schizophrenia.</t>
+  </si>
+  <si>
+    <t>Pharmacokinetics and Tolerability Study of Risperidone ISM® in Schizophrenia</t>
   </si>
   <si>
     <t>United States of America</t>
-  </si>
-[...36 lines deleted...]
-    <t>Pharmacokinetics and Tolerability Study of Risperidone ISM® in Schizophrenia</t>
   </si>
   <si>
     <t>Risperidone ISM</t>
   </si>
   <si>
     <t>2014-03-01</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>2015-03-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Capable of providing informed consent.
 2. Male or female aged ≥18 years to ≤65 years.
 3. Current diagnosis of schizophrenia, according to Diagnostic and Statistical Manual
 4. Body mass index (BMI) ≥17 kg/m2 but ≤35 kg/m2.
 5. Medically stable over the last month, and psychiatrically stable
 6. On oral stable dosage of risperidone ≥4 mg daily as maintenance therapy.
 7. Total score ≤70 on the Positive and Negative Syndrome Scale.
 8. Using a medically accepted contraceptive method
 9. Agrees to washout all prohibited medications prior to baseline (day -1)
 Exclusion Criteria:
@@ -1057,50 +1028,77 @@
   <si>
     <t>Oral risperidone; QUAR F1/2, Dose 3 - Deltoids</t>
   </si>
   <si>
     <t>2023-09-26</t>
   </si>
   <si>
     <t>2024-07-08</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Capable of providing informed consent.
 * Male or female aged ≥ 18 years to \&lt; 65 years with BMI ≥17.0 to ≤35.0 kg/m2
 * Current diagnosis of schizophrenia, according to the Diagnostic and DSM-5 criteria.
 * Medically stable over the last month, and psychiatrically stable without significant symptom exacerbation over the last three months based on the investigator's judgment
 * currently taking oral risperidone as maintenance therapy
 * Score of ≤ 4 (moderately ill at most) on the Clinical Global Impression - Severity of Illness (CGI-S)
 * If a sexually active female of childbearing potential, using a medically accepted method of birth control.
 Exclusion Criteria:
 * Presence of an uncontrolled, unstable, clinically significant medical condition</t>
   </si>
   <si>
+    <t>ROV-RISP-2020-01</t>
+  </si>
+  <si>
+    <t>NCT05179525</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05179525</t>
+  </si>
+  <si>
+    <t>This is an Open-Label, One-Sequence Study to Evaluate the Steady- State Comparative Bioavailability of Intramuscular Risperidone ISM® and EU Risperdal® (Sourced From Germany).</t>
+  </si>
+  <si>
+    <t>Comparative Bioavailability of Risperidone.</t>
+  </si>
+  <si>
+    <t>Risperdal 4mg Tablet</t>
+  </si>
+  <si>
+    <t>2021-03-09</t>
+  </si>
+  <si>
+    <t>2021-12-16</t>
+  </si>
+  <si>
+    <t>2021-09-17</t>
+  </si>
+  <si>
     <t>Inclusion Criteria:
 Subjects will be considered eligible to participate in this study if each one of the following inclusion criteria is satisfied at screening (or at baseline when specified):
 1. Male or female aged ≥18 and \&lt;65 years with a body mass index (BMI) of ≥17 kg/m2 but ≤35 kg/m2
 2. Current diagnosis of schizophrenia, according to the Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM-5) criteria
 3. Outpatient; not hospitalized for worsening of schizophrenia within the last 3 months (hospitalization for social management within this time period is acceptable)
 4. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation over the last 3 months based on the investigator's judgement</t>
   </si>
   <si>
     <t>LEILA-1</t>
   </si>
   <si>
     <t>NCT06315205</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06315205</t>
   </si>
   <si>
     <t>This is a Phase I, open label, sequential, single ascending dose (SAD) study to evaluate the pharmacokinetic (PK), safety, and tolerability of Letrozole LEBE in healthy post-menopausal women.</t>
   </si>
   <si>
     <t>Evaluation of the Pharmacokinetics, Safety, and Tolerability of IM Letrozole LEBE in Healthy Post-menopausal Women</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
@@ -1148,54 +1146,66 @@
   <si>
     <t>Evaluation of IM Letrozole ISM® Pharmacokinetics, Safety, and Tolerability in Healthy Post-menopausal Women (LISA-1)</t>
   </si>
   <si>
     <t>Letrozole ISM</t>
   </si>
   <si>
     <t>2017-11-06</t>
   </si>
   <si>
     <t>2024-03-22</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Healthy post-menopausal women, ≥ 18 and ≤ 75 years of age, who have achieved complete menopause, either natural or surgical, and amenorrhea, and have not been on hormone replacement therapy in the last 3 months.
 2. Post-menopausal subjects should have absence of menses for 1 year, and oophorectomized subjects should have absence of menses for at least 6 weeks. For oophorectomized subjects and subjects who have had a hysterectomy, a surgical pathology report documenting the absence of malignant disease is required. In addition, for oophorectomized subjects an operative report documenting bilateral oophorectomy is required.
 3. Baseline follicle-stimulating hormone (FSH) and 17β-estradiol plasma levels should be consistent with the post-menopausal status of the subject</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1248,50 +1258,53 @@
     <t>https://lapal.ch/storage/illustrations/3Llo5vusBzARRuMaPB2ubEgbKstk0DNAbQkjooqi.png</t>
   </si>
   <si>
     <t>Exemplary embodiment of syringes suitable for administering the ISM injectable composition .</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/58/1f/46/a896079d169a11/US20180318208A1.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PK2UCNGqm1iYl3WgoK1X7HPPxpBDyYXkfXVLGnMT.png</t>
   </si>
   <si>
     <t>Mean (SD) PANSS total score at each time point in Unstable, Stabilized and Stable patients treated with monthly Risperidone ISM® (pooled 75 and 100 mg).</t>
   </si>
   <si>
     <t>Filts, Y., Litman, R. E., Martínez, J., Anta, L., Naber, D., &amp; Correll, C. U. (2022). Long-term efficacy and safety of once-monthly Risperidone ISM® in the treatment of schizophrenia: Results from a 1</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/TwTKIyiqk4QeDAs0LcoNVq8eW0XujiRAZe5vGaAh.png</t>
   </si>
   <si>
     <t>Exemplary embodiment of the patented injection kit of ISM and its step-wise usage procedure</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/0f/c9/bc/7d836740c18f54/US11987410.pdf</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Messer, T., Bernardo, M., Anta, L., &amp;amp; Martínez-González, J. (2024). Risperidone ISM®: review and update of its usefulness in all phases of schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Therapeutic advances in psychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;14&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 20451253241280046. &lt;/span&gt;&lt;a href="https://doi.org/10.1177/20451253241280046" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1177/20451253241280046&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;One of the most important challenges in the management of patients with schizophrenia is to ensure adherence to antipsychotic treatment. The contribution of long-acting injectables (LAI) is undeniable in this matter, but there are still some unmet medical needs not covered by these drugs (e.g. quick onset of action for patients with acute exacerbation of schizophrenia). This article summarises the pharmacokinetics, efficacy and safety of Risperidone ISM (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in situ&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;microparticles). The aim of this review is to provide information about the potential uses of this new LAI formulation of risperidone for the treatment of schizophrenia, contextualising and diving into the published evidence. Risperidone ISM shows a rapid release which allows achieving within 12 h risperidone active moiety levels similar to those observed in the steady-state for oral risperidone treatment, achieving a mean average concentration of 38.63 ng/mL. The plasma concentration of active moiety achieved by Risperidone ISM comes with a predictable dopamine D2 receptor occupancy above 65% throughout the 28-day dosing period, which is accepted as a threshold for the efficacy of the antipsychotic treatment. This can be associated with the positive efficacy findings throughout its clinical development. In the short term, it provides an early and progressive reduction of symptoms in adult patients with acute exacerbation of schizophrenia without the need for loading doses or oral risperidone supplementation, which could contribute to reinforcing the therapeutic alliance between the patient and the psychiatrist. In addition, long-term treatment was effective, safe and well tolerated regardless of the initial disease severity or whether patients were previously treated with Risperidone ISM during an acute exacerbation or switched from stable doses of oral risperidone. Improvement and maintenance of personal and social functioning and health-related quality of life were observed in each setting, respectively. All these findings endorse Risperidone ISM as a useful and valuable treatment for the acute and maintenance management of patients with schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Laveille, C., Snoeck, E., Ochoa Díaz de Monasterioguren, L., Martínez-González, J., Llaudó, J., Anta, L., &amp;amp; Gutierro, I. (2024). Development of a population pharmacokinetic model for the novel long-acting injectable antipsychotic risperidone ISM®.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;British journal of clinical pharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;90&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 2256–2270. &lt;/span&gt;&lt;a href="https://doi.org/10.1111/bcp.16115" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1111/bcp.16115&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The final model adequately described the pharmacokinetics of 6288 active moiety concentrations in 17 healthy volunteers and 430 patients with schizophrenia. This one-compartment disposition model had a complex absorption process, combining a small amount immediately entering the central active moiety compartment, two first-order absorption processes and a combined zero-order and first order process, with first-order elimination from the central compartment. Significant covariates on CL40&amp;nbsp;were BMI and sex. Goodness-of-fit (GOF) plots and visual predictive checks (VPC) confirmed acceptable description of the data.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Anta, L., Llaudó, J., Ayani, I., Martínez, J., Litman, R. E., &amp;amp; Gutierro, I. (2018). A phase II study to evaluate the pharmacokinetics, safety, and tolerability of Risperidone ISM multiple intramuscular injections once every 4 weeks in patients with schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;International clinical psychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;33&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 79–87. &lt;/span&gt;&lt;a href="https://doi.org/10.1097/YIC.0000000000000203" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1097/YIC.0000000000000203&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This study characterized the pharmacokinetics, safety, and tolerability of Risperidone ISM, a new long-acting intramuscular formulation, for monthly administration without oral supplementation. Patients with schizophrenia received multiple intramuscular injections of 75 mg in the gluteal or deltoid muscle at 28-day intervals. Of the 70 randomized patients, 67 received at least one dose of study medication. The mean Cmax of the active moiety was achieved 24-48 h (tmax) after each administration, regardless of injection site. They ranged over four consecutive doses from 39.6 to 53.2 and 54.1 to 61 ng/ml, when given in gluteal or deltoid muscle, respectively. Active moiety achieved therapeutic levels by 2 h after dose, and the levels were maintained throughout the 4-week dosing period. No significant changes across the study were observed on either Positive and Negative Syndrome Scale or Extrapyramidal Symptoms Scale. Overall, 63 (94%) patients experienced at least one treatment-emergent adverse event (TEAE). One serious TEAE (dystonia) was related to study treatment. The most frequently reported TEAEs were hyperprolactinaemia (57.7%) and injection site pain (32.8%). Risperidone ISM achieved therapeutic levels from the first hours after drug administration and provided a sustained release throughout the 4-week dosing period over multiple intramuscular injections and was found to be safe and well tolerated.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1714,129 +1727,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01788774" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03527186" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05179525" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02086786" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03160521" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03870880" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01630148" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05480046" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06276361" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05179525" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315205" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03401320" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01788774" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03527186" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02086786" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03160521" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03870880" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01630148" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05480046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06276361" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05179525" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315205" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03401320" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qLcgFAIU0rpVx3HtdDliwUFxe9Ank90r6bIKmFZE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3Llo5vusBzARRuMaPB2ubEgbKstk0DNAbQkjooqi.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PK2UCNGqm1iYl3WgoK1X7HPPxpBDyYXkfXVLGnMT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TwTKIyiqk4QeDAs0LcoNVq8eW0XujiRAZe5vGaAh.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1925,525 +1940,530 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
         <v>63</v>
       </c>
       <c r="U2" t="s">
         <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>65</v>
       </c>
-      <c r="X2">
+      <c r="W2" t="s">
+        <v>66</v>
+      </c>
+      <c r="X2" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z2">
         <v>-1.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3.0</v>
       </c>
-      <c r="Z2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB2" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="AC2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AD2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s">
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>55</v>
       </c>
       <c r="AG2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AH2" t="s">
         <v>71</v>
       </c>
+      <c r="AI2" t="s">
+        <v>72</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>73</v>
       </c>
       <c r="AL2" t="s">
         <v>74</v>
       </c>
       <c r="AM2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>76</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP2" t="s">
         <v>77</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="D2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="E2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="F2" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="C2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C3" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C4" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2453,310 +2473,310 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F3" t="s">
+        <v>128</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="I3" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ13"/>
+  <dimension ref="A1:AZ12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2776,1414 +2796,1346 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Q2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="X2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="Y2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AB2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AC2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AD2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AP2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ2">
         <v>36</v>
       </c>
       <c r="AR2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AS2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AU2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="I3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="J3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="X3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="Y3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AB3" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AC3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AD3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ3" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AP3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ3">
         <v>81</v>
       </c>
       <c r="AS3" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AU3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AW3" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F4" t="s">
+        <v>198</v>
+      </c>
+      <c r="G4" t="s">
+        <v>199</v>
+      </c>
+      <c r="H4" t="s">
+        <v>235</v>
+      </c>
+      <c r="I4" t="s">
+        <v>236</v>
+      </c>
+      <c r="J4" t="s">
+        <v>237</v>
+      </c>
+      <c r="M4" t="s">
+        <v>238</v>
+      </c>
+      <c r="X4" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>211</v>
+      </c>
+      <c r="AQ4">
+        <v>70</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>214</v>
+      </c>
+      <c r="AW4" t="s">
         <v>230</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...69 lines deleted...]
-        <v>212</v>
+      <c r="AX4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>91</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E5" t="s">
-        <v>243</v>
+        <v>90</v>
       </c>
       <c r="F5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G5" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="M5" t="s">
-        <v>246</v>
+        <v>204</v>
+      </c>
+      <c r="O5" t="s">
+        <v>205</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>248</v>
       </c>
       <c r="X5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="Y5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AB5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="AC5" t="s">
-        <v>249</v>
+        <v>251</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>209</v>
       </c>
       <c r="AE5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AP5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ5">
-        <v>70</v>
+        <v>438</v>
       </c>
       <c r="AR5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AS5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AU5" t="s">
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="AW5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C6" t="s">
-        <v>89</v>
+        <v>255</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G6" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H6" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="I6" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="J6" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="M6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="O6" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>205</v>
       </c>
       <c r="X6" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="Y6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="AB6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AC6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AD6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ6" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="AP6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ6">
-        <v>438</v>
+        <v>215</v>
       </c>
       <c r="AR6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AS6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AU6" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
       <c r="AW6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>265</v>
       </c>
       <c r="F7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G7" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="H7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J7" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="M7" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>270</v>
       </c>
       <c r="X7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="Y7" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="AB7" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="AC7" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="AD7" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE7" t="s">
-        <v>72</v>
+        <v>273</v>
       </c>
       <c r="AF7" t="s">
-        <v>73</v>
+        <v>274</v>
       </c>
       <c r="AG7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ7" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="AP7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ7">
+        <v>774</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>212</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>213</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>230</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY7" t="s">
         <v>215</v>
       </c>
-      <c r="AR7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AZ7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C8" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
+      </c>
+      <c r="E8" t="s">
+        <v>101</v>
       </c>
       <c r="F8" t="s">
-        <v>196</v>
+        <v>280</v>
       </c>
       <c r="G8" t="s">
-        <v>274</v>
+        <v>199</v>
       </c>
       <c r="H8" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I8" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="J8" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="M8" t="s">
-        <v>278</v>
+        <v>238</v>
+      </c>
+      <c r="O8" t="s">
+        <v>284</v>
       </c>
       <c r="X8" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="Y8" t="s">
-        <v>280</v>
+        <v>286</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>287</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>287</v>
       </c>
       <c r="AB8" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
       <c r="AC8" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
       <c r="AD8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE8" t="s">
-        <v>281</v>
+        <v>209</v>
       </c>
       <c r="AF8" t="s">
-        <v>282</v>
+        <v>75</v>
       </c>
       <c r="AG8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI8" t="s">
-        <v>75</v>
+        <v>289</v>
       </c>
       <c r="AJ8" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="AP8" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ8">
-        <v>774</v>
+        <v>1200</v>
       </c>
       <c r="AR8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AS8" t="s">
-        <v>211</v>
+        <v>291</v>
       </c>
       <c r="AU8" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="AW8" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY8" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="C9" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="E9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F9" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="G9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H9" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="I9" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="J9" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="M9" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="O9" t="s">
-        <v>292</v>
+        <v>299</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>300</v>
+      </c>
+      <c r="S9" t="s">
+        <v>301</v>
       </c>
       <c r="X9" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="Y9" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="Z9" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="AA9" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="AD9" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE9" t="s">
-        <v>207</v>
+        <v>74</v>
       </c>
       <c r="AF9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI9" t="s">
-        <v>297</v>
+        <v>77</v>
       </c>
       <c r="AJ9" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="AP9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ9">
-        <v>1200</v>
+        <v>100</v>
       </c>
       <c r="AR9" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AS9" t="s">
-        <v>299</v>
+        <v>229</v>
       </c>
       <c r="AU9" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
       <c r="AW9" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ9" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="C10" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="E10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F10" t="s">
-        <v>288</v>
+        <v>198</v>
       </c>
       <c r="G10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H10" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="I10" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="J10" t="s">
-        <v>305</v>
+        <v>237</v>
       </c>
       <c r="M10" t="s">
-        <v>306</v>
+        <v>223</v>
       </c>
       <c r="O10" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="X10" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="Y10" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>313</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>314</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>314</v>
       </c>
       <c r="AD10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ10" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="AP10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ10">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>80</v>
       </c>
       <c r="AS10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AU10" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AW10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY10" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ10" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>316</v>
+      </c>
+      <c r="C11" t="s">
+        <v>317</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="E11" t="s">
+        <v>101</v>
+      </c>
+      <c r="F11" t="s">
+        <v>280</v>
+      </c>
+      <c r="G11" t="s">
+        <v>199</v>
+      </c>
+      <c r="H11" t="s">
+        <v>319</v>
+      </c>
+      <c r="I11" t="s">
+        <v>320</v>
+      </c>
+      <c r="J11" t="s">
+        <v>321</v>
+      </c>
+      <c r="M11" t="s">
+        <v>322</v>
+      </c>
+      <c r="O11" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>324</v>
+      </c>
+      <c r="X11" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>326</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>327</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>327</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>209</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>274</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>289</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>328</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>211</v>
+      </c>
+      <c r="AQ11">
+        <v>90</v>
+      </c>
+      <c r="AS11" t="s">
         <v>229</v>
       </c>
-      <c r="C11" t="s">
+      <c r="AU11" t="s">
+        <v>214</v>
+      </c>
+      <c r="AW11" t="s">
         <v>230</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AX11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ11" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="C12" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>101</v>
       </c>
       <c r="G12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H12" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="I12" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="J12" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M12" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="X12" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="Y12" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="Z12" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="AA12" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="AD12" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AE12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AF12" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="AG12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AI12" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="AJ12" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="AP12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AQ12">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="AS12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AU12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AW12" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AX12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY12" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AZ12" t="s">
-        <v>214</v>
-[...88 lines deleted...]
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>343</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -4196,346 +4148,375 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="C3" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="D3" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C4" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="D4" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C5" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="D5" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>340</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>343</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>378</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C2" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>380</v>
+      </c>
+      <c r="H2" t="s">
+        <v>381</v>
+      </c>
+      <c r="J2" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C3" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>382</v>
+      </c>
+      <c r="H3" t="s">
+        <v>383</v>
+      </c>
+      <c r="J3" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C4" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>384</v>
+      </c>
+      <c r="H4" t="s">
+        <v>385</v>
+      </c>
+      <c r="J4" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>