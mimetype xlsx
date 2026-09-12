--- v3 (2026-08-22)
+++ v4 (2026-09-12)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1063,122 +1063,128 @@
   </si>
   <si>
     <t>Comparative Bioavailability of Risperidone.</t>
   </si>
   <si>
     <t>Risperdal 4mg Tablet</t>
   </si>
   <si>
     <t>2021-03-09</t>
   </si>
   <si>
     <t>2021-12-16</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Subjects will be considered eligible to participate in this study if each one of the following inclusion criteria is satisfied at screening (or at baseline when specified):
 1. Male or female aged ≥18 and \&lt;65 years with a body mass index (BMI) of ≥17 kg/m2 but ≤35 kg/m2
 2. Current diagnosis of schizophrenia, according to the Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM-5) criteria
 3. Outpatient; not hospitalized for worsening of schizophrenia within the last 3 months (hospitalization for social management within this time period is acceptable)
 4. Medically stable over the last month and psychiatrically stable without significant symptom exacerbation over the last 3 months based on the investigator's judgement</t>
   </si>
   <si>
-    <t>LEILA-1</t>
+    <t>LEILA-1-letrozole</t>
   </si>
   <si>
     <t>NCT06315205</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06315205</t>
   </si>
   <si>
     <t>This is a Phase I, open label, sequential, single ascending dose (SAD) study to evaluate the pharmacokinetic (PK), safety, and tolerability of Letrozole LEBE in healthy post-menopausal women.</t>
   </si>
   <si>
     <t>Evaluation of the Pharmacokinetics, Safety, and Tolerability of IM Letrozole LEBE in Healthy Post-menopausal Women</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t>Letrozole LEBE 75 mg</t>
   </si>
   <si>
     <t>Letrozole LEBE 150 mg</t>
   </si>
   <si>
     <t>Letrozole LEBE 225 mg</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
-    <t>2024-03-18</t>
+    <t>2026-07-23</t>
   </si>
   <si>
     <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Healthy post-menopausal women.
 * Capable of providing informed consent.
 * Weight of ≥50 kg and a BMI ≥19 and ≤39 kg/m2.
 * Subjects should be able to communicate with clinic staff.
 Exclusion Criteria:
 * Subjects who have a history of allergy or hypersensitivity to letrozole or any of the inactive ingredients.
 * Subjects who have a history of galactose intolerance, severe hereditary lactase deficiency glucose-galactose malabsorption.
 * Subjects who have used estrogen or progesterone hormone replacement therapy, thyroid replacement therapy, oral contraceptives, androgens, luteinizing hormone (LH) releasing hormone analogs, prolactin inhibitors, or antiandrogens within prior to Screening.</t>
   </si>
   <si>
     <t>ROV-LET-2017-01</t>
   </si>
   <si>
     <t>NCT03401320</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03401320</t>
   </si>
   <si>
     <t>This is a Phase I, open label, dose escalation study designed to evaluate the pharmacokinetics, safety, and tolerability of single intramuscular injections of Letrozole ISM® at different strengths in voluntary healthy post menopausal women</t>
   </si>
   <si>
     <t>Evaluation of IM Letrozole ISM® Pharmacokinetics, Safety, and Tolerability in Healthy Post-menopausal Women (LISA-1)</t>
   </si>
   <si>
     <t>Letrozole ISM</t>
   </si>
   <si>
     <t>2017-11-06</t>
   </si>
   <si>
-    <t>2024-03-22</t>
+    <t>2024-11-29</t>
   </si>
   <si>
     <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Healthy post-menopausal women, ≥ 18 and ≤ 75 years of age, who have achieved complete menopause, either natural or surgical, and amenorrhea, and have not been on hormone replacement therapy in the last 3 months.
 2. Post-menopausal subjects should have absence of menses for 1 year, and oophorectomized subjects should have absence of menses for at least 6 weeks. For oophorectomized subjects and subjects who have had a hysterectomy, a surgical pathology report documenting the absence of malignant disease is required. In addition, for oophorectomized subjects an operative report documenting bilateral oophorectomy is required.
 3. Baseline follicle-stimulating hormone (FSH) and 17β-estradiol plasma levels should be consistent with the post-menopausal status of the subject</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
@@ -2108,206 +2114,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C2" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D2" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E2" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F2" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C2" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C3" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C4" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -3842,200 +3848,215 @@
       </c>
       <c r="AY10" t="s">
         <v>215</v>
       </c>
       <c r="AZ10" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>316</v>
       </c>
       <c r="C11" t="s">
         <v>317</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E11" t="s">
         <v>101</v>
       </c>
       <c r="F11" t="s">
-        <v>280</v>
+        <v>198</v>
       </c>
       <c r="G11" t="s">
         <v>199</v>
       </c>
       <c r="H11" t="s">
         <v>319</v>
       </c>
       <c r="I11" t="s">
         <v>320</v>
       </c>
       <c r="J11" t="s">
         <v>321</v>
       </c>
       <c r="M11" t="s">
         <v>322</v>
       </c>
       <c r="O11" t="s">
         <v>323</v>
       </c>
       <c r="Q11" t="s">
         <v>324</v>
       </c>
       <c r="X11" t="s">
         <v>325</v>
       </c>
       <c r="Y11" t="s">
         <v>326</v>
       </c>
       <c r="Z11" t="s">
         <v>327</v>
       </c>
       <c r="AA11" t="s">
         <v>327</v>
       </c>
+      <c r="AB11" t="s">
+        <v>328</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>328</v>
+      </c>
       <c r="AD11" t="s">
         <v>209</v>
       </c>
       <c r="AE11" t="s">
         <v>74</v>
       </c>
       <c r="AF11" t="s">
         <v>274</v>
       </c>
       <c r="AG11" t="s">
         <v>76</v>
       </c>
       <c r="AH11" t="s">
         <v>76</v>
       </c>
       <c r="AI11" t="s">
         <v>289</v>
       </c>
       <c r="AJ11" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AP11" t="s">
         <v>211</v>
       </c>
       <c r="AQ11">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="AS11" t="s">
         <v>229</v>
       </c>
       <c r="AU11" t="s">
         <v>214</v>
       </c>
       <c r="AW11" t="s">
         <v>230</v>
       </c>
       <c r="AX11" t="s">
         <v>49</v>
       </c>
       <c r="AY11" t="s">
         <v>215</v>
       </c>
       <c r="AZ11" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C12" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E12" t="s">
         <v>101</v>
       </c>
+      <c r="F12" t="s">
+        <v>198</v>
+      </c>
       <c r="G12" t="s">
         <v>199</v>
       </c>
       <c r="H12" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I12" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J12" t="s">
         <v>321</v>
       </c>
       <c r="M12" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="X12" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="Y12" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="Z12" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="AA12" t="s">
-        <v>337</v>
+        <v>338</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>339</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>339</v>
       </c>
       <c r="AD12" t="s">
         <v>209</v>
       </c>
       <c r="AE12" t="s">
         <v>74</v>
       </c>
       <c r="AF12" t="s">
         <v>274</v>
       </c>
       <c r="AG12" t="s">
         <v>76</v>
       </c>
       <c r="AH12" t="s">
         <v>76</v>
       </c>
       <c r="AI12" t="s">
         <v>289</v>
       </c>
       <c r="AJ12" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="AP12" t="s">
         <v>211</v>
       </c>
       <c r="AQ12">
-        <v>120</v>
+        <v>53</v>
       </c>
       <c r="AS12" t="s">
         <v>229</v>
       </c>
       <c r="AU12" t="s">
         <v>214</v>
       </c>
       <c r="AW12" t="s">
         <v>230</v>
       </c>
       <c r="AX12" t="s">
         <v>49</v>
       </c>
       <c r="AY12" t="s">
         <v>215</v>
       </c>
       <c r="AZ12" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
@@ -4067,72 +4088,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4148,204 +4169,204 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C2" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D2" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C3" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D3" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C4" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D4" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C5" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4356,123 +4377,123 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C2" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H2" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="J2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H3" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="J3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C4" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H4" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="J4" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>