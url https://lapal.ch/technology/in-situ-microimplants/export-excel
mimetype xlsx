--- v4 (2026-09-12)
+++ v5 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -573,53 +573,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -636,122 +633,125 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>PRISMA-1</t>
   </si>
   <si>
     <t>NCT01788774</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01788774</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Rovi Pharmaceuticals Laboratories</t>
   </si>
   <si>
     <t>This clinical trial is designed to evaluate different dosages of risperidone ISM, a new long-acting injectable form.</t>
   </si>
   <si>
     <t>Pharmacokinetic, Safety, and Tolerability Study of Risperidone ISM® at Different Dose Strengths</t>
   </si>
   <si>
     <t>Croatia, Russian Federation, South Africa, Spain</t>
   </si>
   <si>
     <t>Risperidone ISM 50 mg</t>
   </si>
   <si>
     <t>Risperidone ISM 75 mg</t>
   </si>
   <si>
     <t>Risperidone ISM 100 mg</t>
   </si>
   <si>
     <t>2013-04-01</t>
   </si>
   <si>
     <t>2023-10-19</t>
   </si>
   <si>
     <t>2014-02-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Capable of providing informed consent.
 * Male or female aged ≥ 18 years to \&lt; 65 years
 * Current diagnosis of schizophrenia or schizoaffective disorder, according to the Structured Clinical Interview for Diagnostic and Statistical Manual of Mental Disorders Clinical Trials (SCID-CT) or the DSM-IV-TR
 * Medically stable over the last month, and psychiatrically stable without significant symptom exacerbation over the last three months based on the investigator's judgment
 * Score of ≤ 4 (moderately ill) on the Clinical Global Impression - Severity of Illness (CGI-S)
 * If a sexually active female of childbearing potential, using a medically accepted contraceptive method.
 Exclusion Criteria:
 * Presence of an uncontrolled, unstable, clinically significant medical condition</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
+  </si>
+  <si>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.), Oncology</t>
   </si>
   <si>
     <t>RPV-RISP-2016-02</t>
   </si>
   <si>
     <t>NCT03527186</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03527186</t>
   </si>
   <si>
     <t>This is an open-label, one sequence study to evaluate the steady-state comparative bioavailability of 100 mg Risperidone ISM® injectable every 4 weeks compared to once daily 4 mg oral risperidone in subjects with schizophrenia stabilized on oral risperidone treatment.</t>
   </si>
   <si>
     <t>Comparative Bioavailability of Risperidone</t>
   </si>
   <si>
     <t>Germany, United States of America</t>
   </si>
   <si>
     <t>Risperidone ISM® 100 mg</t>
   </si>
   <si>
     <t>2018-07-09</t>
   </si>
@@ -964,50 +964,53 @@
   <si>
     <t>This is a prospective, non-interventional, multicentre study designed to collect information about the effectiveness, safety and tolerability of Risperidone ISM in patients diagnosed with schizophrenia who are suffering an acute exacerbation, according to routine clinical practice.</t>
   </si>
   <si>
     <t>Non-interventional Study of Risperidone ISM® in Schizophrenia Patients Hospitalised Due to a Relapse</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Clexane</t>
   </si>
   <si>
     <t>2022-10-18</t>
   </si>
   <si>
     <t>2024-09-09</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>2015-12-01</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Subject provides informed consent (approved by an Independent Ethical Committee (IEC)) before any study specific evaluation is performed.
 2. Subject is between the ages of 18 and 45 years, inclusive.
 3. All female subjects must have a negative pregnancy test at Screening and upon check-in to the clinic.
 4. Women of childbearing potential must use or have used one of the following acceptable birth control methods: Surgical sterilization (bilateral tubal ligation, hysterectomy, bilateral oophorectomy) for at least 6 months before the first dose of study drug;Intrauterine device in place for at least 3 months before the first dose of study drug; or barrier method (condom, diaphragm) for at least 21 days before the first dose of study drug and throughout the study.</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>QUARTZ</t>
   </si>
   <si>
     <t>NCT06276361</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06276361</t>
   </si>
   <si>
     <t>This is a single ascending dose phase 1 study to evaluate the pharmacokinetics (PK), safety, and tolerability of a single intramuscular (IM) injection of quarterly Risperidone (QUAR) for different formulations and dose strengths in participants with schizophrenia.</t>
   </si>
   <si>
@@ -1278,60 +1281,69 @@
   <si>
     <t>Filts, Y., Litman, R. E., Martínez, J., Anta, L., Naber, D., &amp; Correll, C. U. (2022). Long-term efficacy and safety of once-monthly Risperidone ISM® in the treatment of schizophrenia: Results from a 1</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/TwTKIyiqk4QeDAs0LcoNVq8eW0XujiRAZe5vGaAh.png</t>
   </si>
   <si>
     <t>Exemplary embodiment of the patented injection kit of ISM and its step-wise usage procedure</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/0f/c9/bc/7d836740c18f54/US11987410.pdf</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Messer, T., Bernardo, M., Anta, L., &amp;amp; Martínez-González, J. (2024). Risperidone ISM®: review and update of its usefulness in all phases of schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Therapeutic advances in psychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;14&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 20451253241280046. &lt;/span&gt;&lt;a href="https://doi.org/10.1177/20451253241280046" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1177/20451253241280046&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;One of the most important challenges in the management of patients with schizophrenia is to ensure adherence to antipsychotic treatment. The contribution of long-acting injectables (LAI) is undeniable in this matter, but there are still some unmet medical needs not covered by these drugs (e.g. quick onset of action for patients with acute exacerbation of schizophrenia). This article summarises the pharmacokinetics, efficacy and safety of Risperidone ISM (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in situ&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;microparticles). The aim of this review is to provide information about the potential uses of this new LAI formulation of risperidone for the treatment of schizophrenia, contextualising and diving into the published evidence. Risperidone ISM shows a rapid release which allows achieving within 12 h risperidone active moiety levels similar to those observed in the steady-state for oral risperidone treatment, achieving a mean average concentration of 38.63 ng/mL. The plasma concentration of active moiety achieved by Risperidone ISM comes with a predictable dopamine D2 receptor occupancy above 65% throughout the 28-day dosing period, which is accepted as a threshold for the efficacy of the antipsychotic treatment. This can be associated with the positive efficacy findings throughout its clinical development. In the short term, it provides an early and progressive reduction of symptoms in adult patients with acute exacerbation of schizophrenia without the need for loading doses or oral risperidone supplementation, which could contribute to reinforcing the therapeutic alliance between the patient and the psychiatrist. In addition, long-term treatment was effective, safe and well tolerated regardless of the initial disease severity or whether patients were previously treated with Risperidone ISM during an acute exacerbation or switched from stable doses of oral risperidone. Improvement and maintenance of personal and social functioning and health-related quality of life were observed in each setting, respectively. All these findings endorse Risperidone ISM as a useful and valuable treatment for the acute and maintenance management of patients with schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1177/20451253241280046</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Laveille, C., Snoeck, E., Ochoa Díaz de Monasterioguren, L., Martínez-González, J., Llaudó, J., Anta, L., &amp;amp; Gutierro, I. (2024). Development of a population pharmacokinetic model for the novel long-acting injectable antipsychotic risperidone ISM®.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;British journal of clinical pharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;90&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 2256–2270. &lt;/span&gt;&lt;a href="https://doi.org/10.1111/bcp.16115" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1111/bcp.16115&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The final model adequately described the pharmacokinetics of 6288 active moiety concentrations in 17 healthy volunteers and 430 patients with schizophrenia. This one-compartment disposition model had a complex absorption process, combining a small amount immediately entering the central active moiety compartment, two first-order absorption processes and a combined zero-order and first order process, with first-order elimination from the central compartment. Significant covariates on CL40&amp;nbsp;were BMI and sex. Goodness-of-fit (GOF) plots and visual predictive checks (VPC) confirmed acceptable description of the data.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1111/bcp.16115</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Anta, L., Llaudó, J., Ayani, I., Martínez, J., Litman, R. E., &amp;amp; Gutierro, I. (2018). A phase II study to evaluate the pharmacokinetics, safety, and tolerability of Risperidone ISM multiple intramuscular injections once every 4 weeks in patients with schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;International clinical psychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;33&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 79–87. &lt;/span&gt;&lt;a href="https://doi.org/10.1097/YIC.0000000000000203" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1097/YIC.0000000000000203&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This study characterized the pharmacokinetics, safety, and tolerability of Risperidone ISM, a new long-acting intramuscular formulation, for monthly administration without oral supplementation. Patients with schizophrenia received multiple intramuscular injections of 75 mg in the gluteal or deltoid muscle at 28-day intervals. Of the 70 randomized patients, 67 received at least one dose of study medication. The mean Cmax of the active moiety was achieved 24-48 h (tmax) after each administration, regardless of injection site. They ranged over four consecutive doses from 39.6 to 53.2 and 54.1 to 61 ng/ml, when given in gluteal or deltoid muscle, respectively. Active moiety achieved therapeutic levels by 2 h after dose, and the levels were maintained throughout the 4-week dosing period. No significant changes across the study were observed on either Positive and Negative Syndrome Scale or Extrapyramidal Symptoms Scale. Overall, 63 (94%) patients experienced at least one treatment-emergent adverse event (TEAE). One serious TEAE (dystonia) was related to study treatment. The most frequently reported TEAEs were hyperprolactinaemia (57.7%) and injection site pain (32.8%). Risperidone ISM achieved therapeutic levels from the first hours after drug administration and provided a sustained release throughout the 4-week dosing period over multiple intramuscular injections and was found to be safe and well tolerated.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/YIC.0000000000000203</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>ROVI</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.rovi.es/</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
@@ -1749,51 +1761,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01788774" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03527186" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02086786" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03160521" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03870880" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01630148" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05480046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06276361" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05179525" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315205" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03401320" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qLcgFAIU0rpVx3HtdDliwUFxe9Ank90r6bIKmFZE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3Llo5vusBzARRuMaPB2ubEgbKstk0DNAbQkjooqi.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PK2UCNGqm1iYl3WgoK1X7HPPxpBDyYXkfXVLGnMT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TwTKIyiqk4QeDAs0LcoNVq8eW0XujiRAZe5vGaAh.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/20451253241280046" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/bcp.16115" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/YIC.0000000000000203" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1931,69 +1943,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2056,264 +2068,264 @@
       </c>
       <c r="AD2" t="s">
         <v>55</v>
       </c>
       <c r="AE2" t="s">
         <v>70</v>
       </c>
       <c r="AF2" t="s">
         <v>55</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AI2" t="s">
         <v>72</v>
       </c>
       <c r="AJ2" t="s">
         <v>73</v>
       </c>
       <c r="AL2" t="s">
         <v>74</v>
       </c>
       <c r="AM2" t="s">
         <v>75</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>76</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>76</v>
       </c>
       <c r="AP2" t="s">
         <v>77</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C2" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D2" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E2" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="F2" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C3" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C4" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2886,108 +2898,108 @@
       <c r="V1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>195</v>
       </c>
       <c r="C2" t="s">
         <v>196</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>197</v>
       </c>
       <c r="E2" t="s">
@@ -3008,87 +3020,87 @@
       <c r="J2" t="s">
         <v>202</v>
       </c>
       <c r="M2" t="s">
         <v>203</v>
       </c>
       <c r="O2" t="s">
         <v>204</v>
       </c>
       <c r="Q2" t="s">
         <v>205</v>
       </c>
       <c r="X2" t="s">
         <v>206</v>
       </c>
       <c r="Y2" t="s">
         <v>207</v>
       </c>
       <c r="AB2" t="s">
         <v>208</v>
       </c>
       <c r="AC2" t="s">
         <v>208</v>
       </c>
       <c r="AD2" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG2" t="s">
         <v>76</v>
       </c>
       <c r="AH2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI2" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
+        <v>209</v>
+      </c>
+      <c r="AO2" t="s">
         <v>210</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>36</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="AR2" t="s">
         <v>212</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>213</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AW2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX2" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY2" t="s">
         <v>215</v>
       </c>
       <c r="AZ2" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>217</v>
       </c>
       <c r="C3" t="s">
         <v>218</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E3" t="s">
         <v>101</v>
       </c>
       <c r="F3" t="s">
@@ -3100,87 +3112,87 @@
       <c r="H3" t="s">
         <v>220</v>
       </c>
       <c r="I3" t="s">
         <v>221</v>
       </c>
       <c r="J3" t="s">
         <v>222</v>
       </c>
       <c r="M3" t="s">
         <v>223</v>
       </c>
       <c r="X3" t="s">
         <v>224</v>
       </c>
       <c r="Y3" t="s">
         <v>225</v>
       </c>
       <c r="AB3" t="s">
         <v>226</v>
       </c>
       <c r="AC3" t="s">
         <v>227</v>
       </c>
       <c r="AD3" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG3" t="s">
         <v>76</v>
       </c>
       <c r="AH3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI3" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>228</v>
       </c>
-      <c r="AP3" t="s">
-[...2 lines deleted...]
-      <c r="AQ3">
+      <c r="AO3" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP3">
         <v>81</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
         <v>229</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX3" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY3" t="s">
         <v>215</v>
       </c>
       <c r="AZ3" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>231</v>
       </c>
       <c r="C4" t="s">
         <v>232</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>233</v>
       </c>
       <c r="E4" t="s">
         <v>234</v>
       </c>
       <c r="F4" t="s">
@@ -3191,88 +3203,91 @@
       </c>
       <c r="H4" t="s">
         <v>235</v>
       </c>
       <c r="I4" t="s">
         <v>236</v>
       </c>
       <c r="J4" t="s">
         <v>237</v>
       </c>
       <c r="M4" t="s">
         <v>238</v>
       </c>
       <c r="X4" t="s">
         <v>239</v>
       </c>
       <c r="Y4" t="s">
         <v>240</v>
       </c>
       <c r="AB4" t="s">
         <v>241</v>
       </c>
       <c r="AC4" t="s">
         <v>241</v>
       </c>
+      <c r="AD4" t="s">
+        <v>74</v>
+      </c>
       <c r="AE4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG4" t="s">
         <v>76</v>
       </c>
       <c r="AH4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI4" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>242</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AO4" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP4">
+        <v>70</v>
+      </c>
+      <c r="AQ4" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="AR4" t="s">
         <v>212</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
         <v>213</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AV4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX4" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY4" t="s">
         <v>215</v>
       </c>
       <c r="AZ4" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>243</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E5" t="s">
         <v>90</v>
       </c>
       <c r="F5" t="s">
@@ -3290,90 +3305,90 @@
       <c r="J5" t="s">
         <v>247</v>
       </c>
       <c r="M5" t="s">
         <v>204</v>
       </c>
       <c r="O5" t="s">
         <v>205</v>
       </c>
       <c r="Q5" t="s">
         <v>248</v>
       </c>
       <c r="X5" t="s">
         <v>249</v>
       </c>
       <c r="Y5" t="s">
         <v>250</v>
       </c>
       <c r="AB5" t="s">
         <v>251</v>
       </c>
       <c r="AC5" t="s">
         <v>251</v>
       </c>
       <c r="AD5" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG5" t="s">
         <v>76</v>
       </c>
       <c r="AH5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI5" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ5" t="s">
         <v>252</v>
       </c>
-      <c r="AP5" t="s">
+      <c r="AO5" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP5">
+        <v>438</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="AR5" t="s">
         <v>212</v>
       </c>
-      <c r="AS5" t="s">
-[...2 lines deleted...]
-      <c r="AU5" t="s">
+      <c r="AT5" t="s">
         <v>253</v>
       </c>
+      <c r="AV5" t="s">
+        <v>230</v>
+      </c>
       <c r="AW5" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
       <c r="AX5" t="s">
-        <v>49</v>
+        <v>214</v>
       </c>
       <c r="AY5" t="s">
         <v>215</v>
       </c>
       <c r="AZ5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>254</v>
       </c>
       <c r="C6" t="s">
         <v>255</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E6" t="s">
         <v>90</v>
       </c>
       <c r="F6" t="s">
@@ -3388,90 +3403,90 @@
       <c r="I6" t="s">
         <v>258</v>
       </c>
       <c r="J6" t="s">
         <v>247</v>
       </c>
       <c r="M6" t="s">
         <v>204</v>
       </c>
       <c r="O6" t="s">
         <v>205</v>
       </c>
       <c r="X6" t="s">
         <v>259</v>
       </c>
       <c r="Y6" t="s">
         <v>260</v>
       </c>
       <c r="AB6" t="s">
         <v>261</v>
       </c>
       <c r="AC6" t="s">
         <v>261</v>
       </c>
       <c r="AD6" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG6" t="s">
         <v>76</v>
       </c>
       <c r="AH6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ6" t="s">
         <v>262</v>
       </c>
-      <c r="AP6" t="s">
+      <c r="AO6" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP6">
+        <v>215</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="AR6" t="s">
         <v>212</v>
       </c>
-      <c r="AS6" t="s">
+      <c r="AT6" t="s">
         <v>213</v>
       </c>
-      <c r="AU6" t="s">
+      <c r="AV6" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX6" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY6" t="s">
         <v>215</v>
       </c>
       <c r="AZ6" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>263</v>
       </c>
       <c r="C7" t="s">
         <v>264</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>265</v>
       </c>
       <c r="F7" t="s">
         <v>198</v>
       </c>
       <c r="G7" t="s">
@@ -3480,90 +3495,90 @@
       <c r="H7" t="s">
         <v>267</v>
       </c>
       <c r="I7" t="s">
         <v>268</v>
       </c>
       <c r="J7" t="s">
         <v>269</v>
       </c>
       <c r="M7" t="s">
         <v>270</v>
       </c>
       <c r="X7" t="s">
         <v>271</v>
       </c>
       <c r="Y7" t="s">
         <v>272</v>
       </c>
       <c r="AB7" t="s">
         <v>239</v>
       </c>
       <c r="AC7" t="s">
         <v>239</v>
       </c>
       <c r="AD7" t="s">
-        <v>209</v>
+        <v>273</v>
       </c>
       <c r="AE7" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AF7" t="s">
-        <v>274</v>
+        <v>76</v>
       </c>
       <c r="AG7" t="s">
         <v>76</v>
       </c>
       <c r="AH7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI7" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ7" t="s">
         <v>275</v>
       </c>
-      <c r="AP7" t="s">
+      <c r="AO7" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP7">
+        <v>774</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="AR7" t="s">
         <v>212</v>
       </c>
-      <c r="AS7" t="s">
-[...2 lines deleted...]
-      <c r="AU7" t="s">
+      <c r="AT7" t="s">
         <v>276</v>
       </c>
+      <c r="AV7" t="s">
+        <v>230</v>
+      </c>
       <c r="AW7" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
       <c r="AX7" t="s">
-        <v>49</v>
+        <v>214</v>
       </c>
       <c r="AY7" t="s">
         <v>215</v>
       </c>
       <c r="AZ7" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>277</v>
       </c>
       <c r="C8" t="s">
         <v>278</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>279</v>
       </c>
       <c r="E8" t="s">
         <v>101</v>
       </c>
       <c r="F8" t="s">
@@ -3584,491 +3599,491 @@
       <c r="M8" t="s">
         <v>238</v>
       </c>
       <c r="O8" t="s">
         <v>284</v>
       </c>
       <c r="X8" t="s">
         <v>285</v>
       </c>
       <c r="Y8" t="s">
         <v>286</v>
       </c>
       <c r="Z8" t="s">
         <v>287</v>
       </c>
       <c r="AA8" t="s">
         <v>287</v>
       </c>
       <c r="AB8" t="s">
         <v>288</v>
       </c>
       <c r="AC8" t="s">
         <v>288</v>
       </c>
       <c r="AD8" t="s">
-        <v>209</v>
+        <v>289</v>
       </c>
       <c r="AE8" t="s">
-        <v>209</v>
+        <v>75</v>
       </c>
       <c r="AF8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG8" t="s">
         <v>76</v>
       </c>
       <c r="AH8" t="s">
-        <v>76</v>
+        <v>290</v>
       </c>
       <c r="AI8" t="s">
-        <v>289</v>
-[...4 lines deleted...]
-      <c r="AP8" t="s">
+        <v>291</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP8">
+        <v>1200</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>211</v>
       </c>
-      <c r="AQ8">
-[...1 lines deleted...]
-      </c>
       <c r="AR8" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      <c r="AU8" t="s">
+        <v>292</v>
+      </c>
+      <c r="AT8" t="s">
         <v>253</v>
       </c>
+      <c r="AV8" t="s">
+        <v>230</v>
+      </c>
       <c r="AW8" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
       <c r="AX8" t="s">
-        <v>49</v>
+        <v>214</v>
       </c>
       <c r="AY8" t="s">
         <v>215</v>
       </c>
       <c r="AZ8" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C9" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E9" t="s">
         <v>101</v>
       </c>
       <c r="F9" t="s">
         <v>280</v>
       </c>
       <c r="G9" t="s">
         <v>199</v>
       </c>
       <c r="H9" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="I9" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="J9" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M9" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="O9" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="Q9" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="S9" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="X9" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="Y9" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="Z9" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AA9" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AD9" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG9" t="s">
         <v>76</v>
       </c>
       <c r="AH9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI9" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP9" t="s">
+        <v>306</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP9">
+        <v>100</v>
+      </c>
+      <c r="AQ9" t="s">
         <v>211</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="AS9" t="s">
         <v>229</v>
       </c>
-      <c r="AU9" t="s">
+      <c r="AT9" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX9" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY9" t="s">
         <v>215</v>
       </c>
       <c r="AZ9" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C10" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E10" t="s">
         <v>101</v>
       </c>
       <c r="F10" t="s">
         <v>198</v>
       </c>
       <c r="G10" t="s">
         <v>199</v>
       </c>
       <c r="H10" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="I10" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J10" t="s">
         <v>237</v>
       </c>
       <c r="M10" t="s">
         <v>223</v>
       </c>
       <c r="O10" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="X10" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="Y10" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AB10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AC10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AD10" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AF10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG10" t="s">
         <v>76</v>
       </c>
       <c r="AH10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AI10" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="AQ10">
+        <v>316</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP10">
         <v>80</v>
       </c>
-      <c r="AS10" t="s">
+      <c r="AR10" t="s">
         <v>229</v>
       </c>
-      <c r="AU10" t="s">
+      <c r="AT10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX10" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY10" t="s">
         <v>215</v>
       </c>
       <c r="AZ10" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E11" t="s">
         <v>101</v>
       </c>
       <c r="F11" t="s">
         <v>198</v>
       </c>
       <c r="G11" t="s">
         <v>199</v>
       </c>
       <c r="H11" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I11" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J11" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M11" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="O11" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="Q11" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="X11" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="Y11" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="Z11" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AA11" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AB11" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AC11" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AD11" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE11" t="s">
-        <v>74</v>
+        <v>274</v>
       </c>
       <c r="AF11" t="s">
-        <v>274</v>
+        <v>76</v>
       </c>
       <c r="AG11" t="s">
         <v>76</v>
       </c>
       <c r="AH11" t="s">
-        <v>76</v>
+        <v>290</v>
       </c>
       <c r="AI11" t="s">
-        <v>289</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>330</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP11">
         <v>84</v>
       </c>
-      <c r="AS11" t="s">
+      <c r="AR11" t="s">
         <v>229</v>
       </c>
-      <c r="AU11" t="s">
+      <c r="AT11" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX11" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY11" t="s">
         <v>215</v>
       </c>
       <c r="AZ11" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C12" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E12" t="s">
         <v>101</v>
       </c>
       <c r="F12" t="s">
         <v>198</v>
       </c>
       <c r="G12" t="s">
         <v>199</v>
       </c>
       <c r="H12" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I12" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J12" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M12" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="X12" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="Y12" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="Z12" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AA12" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AB12" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="AC12" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="AD12" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="AE12" t="s">
-        <v>74</v>
+        <v>274</v>
       </c>
       <c r="AF12" t="s">
-        <v>274</v>
+        <v>76</v>
       </c>
       <c r="AG12" t="s">
         <v>76</v>
       </c>
       <c r="AH12" t="s">
-        <v>76</v>
+        <v>290</v>
       </c>
       <c r="AI12" t="s">
-        <v>289</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>341</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>210</v>
+      </c>
+      <c r="AP12">
         <v>53</v>
       </c>
-      <c r="AS12" t="s">
+      <c r="AR12" t="s">
         <v>229</v>
       </c>
-      <c r="AU12" t="s">
+      <c r="AT12" t="s">
+        <v>213</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>230</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX12" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AY12" t="s">
         <v>215</v>
       </c>
       <c r="AZ12" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -4088,72 +4103,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4169,337 +4184,351 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D5" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H2" t="s">
-        <v>383</v>
+        <v>384</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>385</v>
       </c>
       <c r="J2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C3" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H3" t="s">
-        <v>385</v>
+        <v>387</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>388</v>
       </c>
       <c r="J3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H4" t="s">
-        <v>387</v>
+        <v>390</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>391</v>
       </c>
       <c r="J4" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>