--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -839,50 +839,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -944,51 +947,51 @@
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Carreras, C. W., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2022). A long-acting C-natriuretic peptide for achondroplasia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Proceedings of the National Academy of Sciences of the United States of America&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;119&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(30), e2201067119.&lt;/span&gt;&lt;a href=" https://doi.org/10.1073/pnas.2201067119" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1073/pnas.2201067119&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The C-natriuretic peptide (CNP) analog vosoritide has recently been approved for treatment of achondroplasia in children. However, the regimen requires daily subcutaneous injections in pediatric patients over multiple years. The present work sought to develop a long-acting CNP that would provide efficacy equal to or greater than that of vosoritide but require less frequent injections. We used a technology for half-life extension, whereby a drug is attached to tetra-polyethylene glycol hydrogels (tetra-PEG) by β-eliminative linkers that cleave at predetermined rates. These hydrogels-fabricated as uniform ∼60-μm microspheres-are injected subcutaneously, where they serve as a stationary depot to slowly release the drug into the systemic circulation. We prepared a highly active, stable CNP analog-[Gln6,14]CNP-38-composed of the 38 C-terminal amino acids of human CNP-53 containing Asn to Gln substitutions to preclude degradative deamidation. Two microsphere [Gln6,14]CNP-38 conjugates were prepared, with release rates designed to allow once-weekly and once-monthly administration. After subcutaneous injection of the conjugates in mice, [Gln6,14]CNP-38 was slowly released into the systemic circulation and showed biphasic elimination pharmacokinetics with terminal half-lives of ∼200 and ∼600 h. Both preparations increased growth of mice comparable to or exceeding that produced by daily vosoritide. Simulations of the pharmacokinetics in humans indicated that plasma [Gln6,14]CNP-38 levels should be maintained within a therapeutic window over weekly, biweekly, and likely, monthly dosing intervals. Compared with vosoritide, which requires ∼30 injections per month, microsphere [Gln6,14]CNP-38 conjugates-especially the biweekly and monthly dosing-could provide an alternative that would be well accepted by physicians, patients, and patient caregivers.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Henise, J., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2016). Hydrogel Drug Delivery System Using Self-Cleaving Covalent Linkers for Once-a-Week Administration of Exenatide.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioconjugate chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 1210–1215. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.bioconjchem.5b00690" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.bioconjchem.5b00690&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;We have developed a unique long-acting drug-delivery system for the GLP-1 agonist exenatide. The peptide was covalently attached to Tetra-PEG hydrogel microspheres by a cleavable β-eliminative linker; upon s.c. injection, the exenatide is slowly released at a rate dictated by the linker. A second β-eliminative linker with a slower cleavage rate was incorporated in polymer cross-links to trigger gel degradation after drug release. The uniform 40 μm microspheres were fabricated using a flow-focusing microfluidic device and in situ polymerization within droplets. The exenatide-laden microspheres were injected subcutaneously into the rat, and serum exenatide measured over a one-month period. Pharmacokinetic analysis showed a t1/2,β of released exenatide of about 7 days which represents over a 300-fold half-life extension in the rat and exceeds the half-life of any currently approved long-acting GLP-1 agonist. Hydrogel-exenatide conjugates gave an excellent Level A in vitro-in vivo correlation of release rates of the peptide from the gel, and indicated that exenatide release was 3-fold faster in vivo than in vitro. Pharmacokinetic simulations indicate that the hydrogel-exenatide microspheres should support weekly or biweekly subcutaneous dosing in humans. The rare ability to modify in vivo pharmacokinetics by the chemical nature of the linker indicates that an even longer acting exenatide is feasible.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>ProLync, Inc.</t>
+    <t>ProLync</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://prolynxinc.com</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>ProLynx is a biotechnology company that specializes in developing long-acting drug delivery systems. Their technology involves attaching therapeutic agents to proprietary linkers that degrade at a controlled rate, allowing for the sustained release of drugs over extended periods. This approach is designed to reduce the frequency of dosing and improve patient compliance.</t>
   </si>
   <si>
     <t>Daiichi Sankyo</t>
   </si>
   <si>
     <t>https://www.daiichisankyo.com/</t>
   </si>
   <si>
     <t>Bayer HealthCare LLC</t>
   </si>
   <si>
     <t>https://www.bayer.com/en/</t>
   </si>
@@ -1740,206 +1743,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2956,233 +2959,237 @@
       <c r="E1" s="2" t="s">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>253</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>254</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>255</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>256</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>257</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>258</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C4" t="s">
+        <v>269</v>
+      </c>
+      <c r="D4" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3205,113 +3212,113 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">