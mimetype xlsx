--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Hydrogel Microspheres with β-eliminative Linker Technology</t>
   </si>
   <si>
     <t>ProLynx's platform leverages custom-synthesized chemical linkers to conjugate therapeutic molecules to carrier systems, thereby enabling controlled and sustained drug release. The biodegradable nature of these linkers, which degrade at predefined rates determined by their molecular architecture, facilitates predictable and prolonged therapeutic efficacy. This technology is versatile, accommodating a broad spectrum of therapeutic modalities, including small molecules, peptides, and proteins.</t>
   </si>
   <si>
     <t>1) Drug release in the Prolynx formulation is mediated by β-eliminative linkers, which undergo a rate-controlled elimination reaction. 
 2) Each linker within the library incorporates a unique “modulator” that independently regulates the drug release kinetics, irrespective of enzymatic influence. 
 3) The carrier system is composed of circulating macromolecules, such as polyethylene glycol (PEG), fabricated into 40 µm porous PEG-hydrogel microspheres.
 4) To synchronize drug release with the degradation of the polymeric matrix, slower-cleaving linkers are integrated into the hydrogel crosslinks.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous, Intratumoral</t>
   </si>
   <si>
     <t>Polymer-based particles, PEGylated hydrogel and beta-eliminative cross-linker</t>
   </si>
@@ -516,75 +522,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -803,54 +809,66 @@
   </si>
   <si>
     <t>2025-06-15</t>
   </si>
   <si>
     <t>2029-02-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Willing and able to comply with the protocol and provide written informed consent prior to study-specific screening procedures.
 * Age ≥ 18 years.
 * Locally advanced or metastatic solid cancer that is not amenable to curative treatment.
 * Measurable disease (per RECIST version 1.1).
 * Received a minimum of one and a maximum of six prior cytotoxic chemotherapy regimens for locally advanced or metastatic cancer.
 * Resolution of chemotherapy and radiation therapy related toxicities to NCI-CTCAE version 5.0 Grade 1 or lower severity, except for stable sensory neuropathy (≤ Grade 2), alopecia (any grade), presence of clinically managed chronic autoimmune AEs from prior immune therapy.
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 * Adequate orga</t>
   </si>
   <si>
     <t>Previously treated advanced or metastatic cancer</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -900,50 +918,53 @@
     <t>ProLynx, Inc. (n.d.). Technology. Retrieved August 16, 2024, from https://www.prolynxinc.com/technology.html</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/n4rI6x6iLLvDlirMxlWdV6IGNbbIF3H9ZZisT8CS.png</t>
   </si>
   <si>
     <t>β- elimination of  a macromolecular carrier that is attached to a linker that is attached to a drug via a carbamate functional group</t>
   </si>
   <si>
     <t>Schneider, E. L., Henise, J., Reid, R., Ashley, G. W., &amp; Santi, D. V. (2016). Hydrogel Drug Delivery System Using Self-Cleaving Covalent Linkers for Once-a-Week Administration of Exenatide.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/y4Nkj3u5dCqPblCuAjJsYeJWe31zTqJPXVQUDrSt.png</t>
   </si>
   <si>
     <t>Tetra-PEG hydrogel microspheres by a cleavable β-eliminative linker</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/3JJYOCkIpVmsxd7gRZadBkhAZnsXYkTHHu3Y1zhY.png</t>
   </si>
   <si>
     <t>Hydrogel with β- eliminative linker</t>
   </si>
   <si>
     <t>ProLynx. (n.d.). ProLynx Incorporated. Retrieved August 21, 2024, from https://prolynxinc.com/</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Henise, J. et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://prolynxinc.com/pdf/Henise_SciReports2024.pdf" rel="noopener noreferrer" target="_blank" style="color: rgb(248, 117, 0); background-color: rgb(255, 255, 255);"&gt;A Platform Technology for Ultra-Long Acting Intratumoral Therapy&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Sci Reports&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;14:14000. doi:org/&lt;/span&gt;&lt;a href="10.1038/s41598-024-64261-8" rel="noopener noreferrer" target="_blank" style="color: rgb(51, 51, 51);"&gt;10.1038/s41598-024-64261-8&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;. (2024)&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Intratumoral (IT) therapy is a powerful method of controlling tumor growth, but a major unsolved problem is the rapidity that injected drugs exit tumors, limiting on-target exposure and efcacy. We have developed a generic long acting IT delivery system in which a drug is covalently tethered to hydrogel microspheres (MS) by a cleavable linker; upon injection the conjugate forms a depot that slowly releases the drug and “bathes” the tumor for long periods. We established technology to measure tissue pharmacokinetics and studied MSs attached to SN-38, a topoisomerase 1 inhibitor. When MS~SN-38 was injected locally, tissues showed high levels of SN-38 with a long half-life of ~ 1 week. IT MS~SN-38 was ~ tenfold more efcacious as an anti-tumor agent than systemic SN-38. We also propose and provide an example that long-acting IT therapy might enable safe use of two drugs with overlapping toxicities. Here, long-acting IT MS~SN-38 is delivered with concurrent systemic PARP inhibitor. The tumor is exposed to both drugs whereas other tissues are exposed only to the systemic drug; synergistic anti-tumor activity supported the validity of this approach. We propose use of this approach to increase efcacy and reduce toxicities of combinations of immune checkpoint inhibitors such as αCTLA-4 and αPD-1&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Carreras, C. et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://prolynxinc.com/pdf/Carreras_BC2024.pdf" rel="noopener noreferrer" target="_blank" style="color: rgb(248, 117, 0); background-color: rgb(255, 255, 255);"&gt;Long-Acting Poly(ADP-ribose) Polymerase Inhibitor Prodrug for Humans.&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Bioconjugate Chem&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;35(4), 551-558. (2024) &lt;/span&gt;&lt;a href="https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112" rel="noopener noreferrer" target="_blank"&gt;https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Poly(ADP-ribose) polymerase inhibitors (PARPi) have been approved for once or twice daily oral use in the treatment of cancers with BRCA defects. However, for some patients, oral administration of PARPi may be impractical or intolerable, and a long-acting injectable formulation is desirable. We recently developed a long-acting PEGylated PARPi prodrug, PEG∼talazoparib (TLZ), which suppressed the growth of PARPi-sensitive tumors in mice for very long periods. However, the release rate of TLZ from the conjugate was too fast to be optimal in humans. We prepared several new PEG∼TLZ prodrugs having longer half-lives of drug release and accurately measured their pharmacokinetics in the rat. Using the rates of release of TLZ from these prodrugs and the known pharmacokinetics of free TLZ in humans, we simulated the pharmacokinetics of the macromolecular prodrugs and released TLZ in humans. From several possibilities, we chose two conjugates that could be administered intravenously every 2 weeks and maintain TLZ within its known therapeutic window. We describe situations where the PEG∼TLZ conjugates would find utility in humans and suggest how the intravenously administered long-acting prodrugs could in fact be more effective than daily oral administration of free TLZ&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fontaine, S. D., Carreras, C. W., Reid, R. R., Ashley, G. W., &amp;amp; Santi, D. V. (2023). A Very Long-acting Exatecan and Its Synergism with DNA Damage Response Inhibitors.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;3&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 908–916. &lt;/span&gt;&lt;a href="https://doi.org/10.1158/2767-9764.CRC-22-0517" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1158/2767-9764.CRC-22-0517&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Exatecan (Exa) is a very potent inhibitor of topoisomerase I and anticancer agent. It has been intensively studied as a single agent, a large macromolecular conjugate and as the payload component of antigen-dependent antibody–drug conjugates. The current work describes an antigen-independent conjugate of Exa with polyethylene glycol (PEG) that slowly releases free Exa. Exa was conjugated to a 4-arm 40 kDa PEG through a β-eliminative cleavable linker. Pharmacokinetic studies in mice showed that the conjugate has an apparent circulating half-life of 12 hours, which reflects a composite of both the rate of renal elimination (half-life ∼18 hours) and release of Exa (half-life ∼40 hours). Remarkably, a single low dose of 10 μmol/kg PEG-Exa—only approximately 0.2 μmol/mouse—caused complete suppression of tumor growth of BRCA1-deficient MX-1 xenografts lasting over 40 days. A single low dose of 2.5 μmol/kg PEG-Exa administered with low but efficacious doses of the PARP inhibitor talazoparib showed strong synergy and caused significant tumor regression. Furthermore, the same low, single dose of PEG-Exa administered with the ATR inhibitor VX970 at doses of the DNA damage response inhibitor that do not affect tumor growth show high tumor regression, strong synergy, and synthetic lethality.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Carreras, C. W., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2022). A long-acting C-natriuretic peptide for achondroplasia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Proceedings of the National Academy of Sciences of the United States of America&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;119&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(30), e2201067119.&lt;/span&gt;&lt;a href=" https://doi.org/10.1073/pnas.2201067119" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1073/pnas.2201067119&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -1402,105 +1423,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02646852" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06162351" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06337630" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/A0xkLgNw7L0Lwtn0QYagOvmuwbuvHbIs8E5Fc7xl.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/n4rI6x6iLLvDlirMxlWdV6IGNbbIF3H9ZZisT8CS.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/y4Nkj3u5dCqPblCuAjJsYeJWe31zTqJPXVQUDrSt.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3JJYOCkIpVmsxd7gRZadBkhAZnsXYkTHHu3Y1zhY.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1589,574 +1612,579 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
+      <c r="R2" t="s">
+        <v>60</v>
+      </c>
       <c r="S2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="V2" t="s">
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>55</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
       </c>
       <c r="AC2" t="s">
         <v>62</v>
       </c>
       <c r="AD2" t="s">
         <v>63</v>
       </c>
       <c r="AE2" t="s">
         <v>64</v>
       </c>
       <c r="AF2" t="s">
         <v>65</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>72</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP2" t="s">
         <v>73</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E2" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="F2" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C3" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C4" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2166,254 +2194,254 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F3" t="s">
+        <v>129</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="I3" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -2460,526 +2488,542 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="J2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="X2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="Y2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AB2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AC2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AD2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AJ2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AP2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AQ2">
         <v>40</v>
       </c>
       <c r="AS2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AU2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AW2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AX2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AY2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AZ2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="X3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Y3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="Z3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AA3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AD3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AE3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AF3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AJ3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AO3" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AP3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AQ3">
         <v>44</v>
       </c>
       <c r="AS3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AU3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AW3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="AX3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AY3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AZ3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="G4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="J4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="W4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="Y4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="Z4" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="AA4" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="AE4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AF4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AJ4" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="AO4" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="AP4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AQ4">
         <v>92</v>
       </c>
       <c r="AS4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AU4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>245</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2992,374 +3036,409 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C3" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="D3" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C4" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D4" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="D5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>245</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>281</v>
+      </c>
+      <c r="H2" t="s">
+        <v>282</v>
+      </c>
+      <c r="J2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C3" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>283</v>
+      </c>
+      <c r="H3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C4" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>285</v>
+      </c>
+      <c r="H4" t="s">
+        <v>286</v>
+      </c>
+      <c r="J4" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C5" t="s">
+        <v>287</v>
+      </c>
+      <c r="H5" t="s">
+        <v>288</v>
+      </c>
+      <c r="J5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>280</v>
       </c>
-      <c r="D5" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>289</v>
+      </c>
+      <c r="H6" t="s">
+        <v>290</v>
+      </c>
+      <c r="J6" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>