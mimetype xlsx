--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -255,51 +255,51 @@
   <si>
     <t>A large-scale aseptic manufacturing of injectable microsphere is proposed. This unit is capable of preparing up to ∼2 L of high-quality 50 μm diameter hydrogel microspheres/day.</t>
   </si>
   <si>
     <t>•	Reflux Condensers
 •	Magnetic Stirrer
 •	Centrifuge
 •	Filtration Equipment (vacuum filters)
 •	Rotary Evaporator
 •	pH Meter
 •	Oven or Drying Chamber
 •	Cryogenic Freezer</t>
   </si>
   <si>
     <t>Manufacturing process requires ISO Class 5 or 7 environment. The manufacturing process includes:
 •	Reflux Apparatus - Crosslinking of Polymers and Incorporation of Drugs
 •	Filtration and Centrifugation Equipment
 •	Spectroscopic Instruments</t>
   </si>
   <si>
     <t>•	Size Exclusion Chromatography (SEC)
 •	Dynamic Light Scattering (DLS)
 •	Mechanical Testing</t>
   </si>
   <si>
-    <t xml:space="preserve">Ocular disorders and achondroplasia, Pain management, </t>
+    <t xml:space="preserve">Ocular disorders and achondroplasia, Pain management (incl. joints, lower back, knee), </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Monthly, Once every 2 weeks</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2024-08-21 12:30:20</t>
   </si>
@@ -570,53 +570,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -631,50 +628,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>D15-11073</t>
   </si>
   <si>
     <t>NCT02646852</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02646852</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ProLynx LLC</t>
   </si>
   <si>
     <t>This is a Phase I, open-label, two-arm, dose escalation study of PLX038 intravenous infusion administered to patients with refractory or relapsed solid tumors. This study will explore two different dosing schedules: Arm 1, once every 3 week (q3w), and Arm 2, once weekly for 2 consecutive weeks of a 4-week cycle.</t>
   </si>
   <si>
     <t>A Phase I Study of PLX038 in Patients With Advanced Solid Tumors</t>
   </si>
@@ -709,50 +709,53 @@
   * platelets ≥ 100 × 10\^9/L
   * hemoglobin ≥ 9.0 g/dL (transfusions permissible)
   * plasma creatinine ≤ 1.5 × upper limit of normal (ULN) for the institution or calculated clearance ≥ 60 mL/min (Cockcroft-Gault formula)
   * bilirubin ≤ 1.5 × ULN
   * alanine transaminase (ALT) and aspartate transaminase (AST) \&lt; 2.5 × ULN (\&lt; 5 x ULN if documented hepatic metastases)</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once every 2 weeks and every 3 weeks</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Oncology, Pain management (incl. joints, lower back, knee), Other(s)</t>
+  </si>
+  <si>
     <t>TOPOLOGY</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06162351</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Institut Curie</t>
   </si>
   <si>
     <t>Single arm phase II study for with primary objective to evaluate the efficacy of PLX038 on response rate for patients with pretreated, metastatic or locally advanced triple negative breast cancer.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Efficacy and Toxicities of PLX038, in Patients With Locally Advanced or Metastatic Triple-negative Breast Cancer</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>2024-04-17</t>
   </si>
   <si>
     <t>2024-05-16</t>
@@ -944,60 +947,69 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Henise, J. et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://prolynxinc.com/pdf/Henise_SciReports2024.pdf" rel="noopener noreferrer" target="_blank" style="color: rgb(248, 117, 0); background-color: rgb(255, 255, 255);"&gt;A Platform Technology for Ultra-Long Acting Intratumoral Therapy&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Sci Reports&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;14:14000. doi:org/&lt;/span&gt;&lt;a href="10.1038/s41598-024-64261-8" rel="noopener noreferrer" target="_blank" style="color: rgb(51, 51, 51);"&gt;10.1038/s41598-024-64261-8&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;. (2024)&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Intratumoral (IT) therapy is a powerful method of controlling tumor growth, but a major unsolved problem is the rapidity that injected drugs exit tumors, limiting on-target exposure and efcacy. We have developed a generic long acting IT delivery system in which a drug is covalently tethered to hydrogel microspheres (MS) by a cleavable linker; upon injection the conjugate forms a depot that slowly releases the drug and “bathes” the tumor for long periods. We established technology to measure tissue pharmacokinetics and studied MSs attached to SN-38, a topoisomerase 1 inhibitor. When MS~SN-38 was injected locally, tissues showed high levels of SN-38 with a long half-life of ~ 1 week. IT MS~SN-38 was ~ tenfold more efcacious as an anti-tumor agent than systemic SN-38. We also propose and provide an example that long-acting IT therapy might enable safe use of two drugs with overlapping toxicities. Here, long-acting IT MS~SN-38 is delivered with concurrent systemic PARP inhibitor. The tumor is exposed to both drugs whereas other tissues are exposed only to the systemic drug; synergistic anti-tumor activity supported the validity of this approach. We propose use of this approach to increase efcacy and reduce toxicities of combinations of immune checkpoint inhibitors such as αCTLA-4 and αPD-1&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Carreras, C. et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://prolynxinc.com/pdf/Carreras_BC2024.pdf" rel="noopener noreferrer" target="_blank" style="color: rgb(248, 117, 0); background-color: rgb(255, 255, 255);"&gt;Long-Acting Poly(ADP-ribose) Polymerase Inhibitor Prodrug for Humans.&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Bioconjugate Chem&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;35(4), 551-558. (2024) &lt;/span&gt;&lt;a href="https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112" rel="noopener noreferrer" target="_blank"&gt;https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Poly(ADP-ribose) polymerase inhibitors (PARPi) have been approved for once or twice daily oral use in the treatment of cancers with BRCA defects. However, for some patients, oral administration of PARPi may be impractical or intolerable, and a long-acting injectable formulation is desirable. We recently developed a long-acting PEGylated PARPi prodrug, PEG∼talazoparib (TLZ), which suppressed the growth of PARPi-sensitive tumors in mice for very long periods. However, the release rate of TLZ from the conjugate was too fast to be optimal in humans. We prepared several new PEG∼TLZ prodrugs having longer half-lives of drug release and accurately measured their pharmacokinetics in the rat. Using the rates of release of TLZ from these prodrugs and the known pharmacokinetics of free TLZ in humans, we simulated the pharmacokinetics of the macromolecular prodrugs and released TLZ in humans. From several possibilities, we chose two conjugates that could be administered intravenously every 2 weeks and maintain TLZ within its known therapeutic window. We describe situations where the PEG∼TLZ conjugates would find utility in humans and suggest how the intravenously administered long-acting prodrugs could in fact be more effective than daily oral administration of free TLZ&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fontaine, S. D., Carreras, C. W., Reid, R. R., Ashley, G. W., &amp;amp; Santi, D. V. (2023). A Very Long-acting Exatecan and Its Synergism with DNA Damage Response Inhibitors.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;3&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 908–916. &lt;/span&gt;&lt;a href="https://doi.org/10.1158/2767-9764.CRC-22-0517" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1158/2767-9764.CRC-22-0517&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Exatecan (Exa) is a very potent inhibitor of topoisomerase I and anticancer agent. It has been intensively studied as a single agent, a large macromolecular conjugate and as the payload component of antigen-dependent antibody–drug conjugates. The current work describes an antigen-independent conjugate of Exa with polyethylene glycol (PEG) that slowly releases free Exa. Exa was conjugated to a 4-arm 40 kDa PEG through a β-eliminative cleavable linker. Pharmacokinetic studies in mice showed that the conjugate has an apparent circulating half-life of 12 hours, which reflects a composite of both the rate of renal elimination (half-life ∼18 hours) and release of Exa (half-life ∼40 hours). Remarkably, a single low dose of 10 μmol/kg PEG-Exa—only approximately 0.2 μmol/mouse—caused complete suppression of tumor growth of BRCA1-deficient MX-1 xenografts lasting over 40 days. A single low dose of 2.5 μmol/kg PEG-Exa administered with low but efficacious doses of the PARP inhibitor talazoparib showed strong synergy and caused significant tumor regression. Furthermore, the same low, single dose of PEG-Exa administered with the ATR inhibitor VX970 at doses of the DNA damage response inhibitor that do not affect tumor growth show high tumor regression, strong synergy, and synthetic lethality.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1158/2767-9764.CRC-22-0517</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Carreras, C. W., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2022). A long-acting C-natriuretic peptide for achondroplasia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Proceedings of the National Academy of Sciences of the United States of America&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;119&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(30), e2201067119.&lt;/span&gt;&lt;a href=" https://doi.org/10.1073/pnas.2201067119" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1073/pnas.2201067119&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The C-natriuretic peptide (CNP) analog vosoritide has recently been approved for treatment of achondroplasia in children. However, the regimen requires daily subcutaneous injections in pediatric patients over multiple years. The present work sought to develop a long-acting CNP that would provide efficacy equal to or greater than that of vosoritide but require less frequent injections. We used a technology for half-life extension, whereby a drug is attached to tetra-polyethylene glycol hydrogels (tetra-PEG) by β-eliminative linkers that cleave at predetermined rates. These hydrogels-fabricated as uniform ∼60-μm microspheres-are injected subcutaneously, where they serve as a stationary depot to slowly release the drug into the systemic circulation. We prepared a highly active, stable CNP analog-[Gln6,14]CNP-38-composed of the 38 C-terminal amino acids of human CNP-53 containing Asn to Gln substitutions to preclude degradative deamidation. Two microsphere [Gln6,14]CNP-38 conjugates were prepared, with release rates designed to allow once-weekly and once-monthly administration. After subcutaneous injection of the conjugates in mice, [Gln6,14]CNP-38 was slowly released into the systemic circulation and showed biphasic elimination pharmacokinetics with terminal half-lives of ∼200 and ∼600 h. Both preparations increased growth of mice comparable to or exceeding that produced by daily vosoritide. Simulations of the pharmacokinetics in humans indicated that plasma [Gln6,14]CNP-38 levels should be maintained within a therapeutic window over weekly, biweekly, and likely, monthly dosing intervals. Compared with vosoritide, which requires ∼30 injections per month, microsphere [Gln6,14]CNP-38 conjugates-especially the biweekly and monthly dosing-could provide an alternative that would be well accepted by physicians, patients, and patient caregivers.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1073/pnas.2201067119</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Henise, J., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2016). Hydrogel Drug Delivery System Using Self-Cleaving Covalent Linkers for Once-a-Week Administration of Exenatide.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioconjugate chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 1210–1215. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.bioconjchem.5b00690" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.bioconjchem.5b00690&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;We have developed a unique long-acting drug-delivery system for the GLP-1 agonist exenatide. The peptide was covalently attached to Tetra-PEG hydrogel microspheres by a cleavable β-eliminative linker; upon s.c. injection, the exenatide is slowly released at a rate dictated by the linker. A second β-eliminative linker with a slower cleavage rate was incorporated in polymer cross-links to trigger gel degradation after drug release. The uniform 40 μm microspheres were fabricated using a flow-focusing microfluidic device and in situ polymerization within droplets. The exenatide-laden microspheres were injected subcutaneously into the rat, and serum exenatide measured over a one-month period. Pharmacokinetic analysis showed a t1/2,β of released exenatide of about 7 days which represents over a 300-fold half-life extension in the rat and exceeds the half-life of any currently approved long-acting GLP-1 agonist. Hydrogel-exenatide conjugates gave an excellent Level A in vitro-in vivo correlation of release rates of the peptide from the gel, and indicated that exenatide release was 3-fold faster in vivo than in vitro. Pharmacokinetic simulations indicate that the hydrogel-exenatide microspheres should support weekly or biweekly subcutaneous dosing in humans. The rare ability to modify in vivo pharmacokinetics by the chemical nature of the linker indicates that an even longer acting exenatide is feasible.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1021/acs.bioconjchem.5b00690</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>ProLync</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://prolynxinc.com</t>
   </si>
   <si>
     <t>United States</t>
   </si>
@@ -1415,51 +1427,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02646852" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06162351" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06337630" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/A0xkLgNw7L0Lwtn0QYagOvmuwbuvHbIs8E5Fc7xl.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/n4rI6x6iLLvDlirMxlWdV6IGNbbIF3H9ZZisT8CS.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/y4Nkj3u5dCqPblCuAjJsYeJWe31zTqJPXVQUDrSt.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3JJYOCkIpVmsxd7gRZadBkhAZnsXYkTHHu3Y1zhY.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1158/2767-9764.CRC-22-0517" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.2201067119" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.bioconjchem.5b00690" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1597,69 +1609,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1713,264 +1725,264 @@
       </c>
       <c r="AE2" t="s">
         <v>64</v>
       </c>
       <c r="AF2" t="s">
         <v>65</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C3" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C4" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2572,108 +2584,108 @@
       <c r="V1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>192</v>
       </c>
       <c r="C2" t="s">
         <v>193</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E2" t="s">
@@ -2688,339 +2700,342 @@
       <c r="H2" t="s">
         <v>198</v>
       </c>
       <c r="I2" t="s">
         <v>199</v>
       </c>
       <c r="J2" t="s">
         <v>200</v>
       </c>
       <c r="M2" t="s">
         <v>201</v>
       </c>
       <c r="X2" t="s">
         <v>202</v>
       </c>
       <c r="Y2" t="s">
         <v>203</v>
       </c>
       <c r="AB2" t="s">
         <v>204</v>
       </c>
       <c r="AC2" t="s">
         <v>205</v>
       </c>
       <c r="AD2" t="s">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="AE2" t="s">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AI2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>207</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>208</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>40</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AR2" t="s">
         <v>209</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>210</v>
       </c>
+      <c r="AV2" t="s">
+        <v>211</v>
+      </c>
       <c r="AW2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AX2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AY2" t="s">
-        <v>213</v>
+        <v>67</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C3" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E3" t="s">
         <v>86</v>
       </c>
       <c r="F3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M3" t="s">
         <v>201</v>
       </c>
       <c r="X3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Y3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Z3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AA3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AD3" t="s">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="AE3" t="s">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG3" t="s">
         <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AI3" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>226</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>227</v>
       </c>
       <c r="AO3" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="AP3" t="s">
         <v>208</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>44</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
         <v>209</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>210</v>
       </c>
+      <c r="AV3" t="s">
+        <v>228</v>
+      </c>
       <c r="AW3" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="AX3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AY3" t="s">
-        <v>213</v>
+        <v>67</v>
       </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E4" t="s">
         <v>195</v>
       </c>
       <c r="F4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="W4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Y4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="Z4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="AA4" t="s">
-        <v>238</v>
+        <v>239</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>206</v>
       </c>
       <c r="AE4" t="s">
-        <v>206</v>
+        <v>71</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG4" t="s">
         <v>72</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AI4" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>240</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>241</v>
       </c>
       <c r="AO4" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="AP4" t="s">
         <v>208</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>92</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AR4" t="s">
         <v>209</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AT4" t="s">
         <v>210</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3036,371 +3051,385 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="C4" t="s">
+        <v>276</v>
+      </c>
+      <c r="D4" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H4" t="s">
-        <v>286</v>
+        <v>287</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>288</v>
       </c>
       <c r="J4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H5" t="s">
-        <v>288</v>
+        <v>290</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>291</v>
       </c>
       <c r="J5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C6" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H6" t="s">
-        <v>290</v>
+        <v>293</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>294</v>
       </c>
       <c r="J6" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>