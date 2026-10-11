--- v2 (2026-09-01)
+++ v3 (2026-10-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -289,51 +289,51 @@
   <si>
     <t>Active ingredients</t>
   </si>
   <si>
     <t>Classe(s)</t>
   </si>
   <si>
     <t>Development stage</t>
   </si>
   <si>
     <t>Clinical trial number(s)</t>
   </si>
   <si>
     <t>Foreseen approved indication(s)</t>
   </si>
   <si>
     <t>Foreseen user group</t>
   </si>
   <si>
     <t>Foreseen duration between application(s)</t>
   </si>
   <si>
     <t>Regulatory approvals</t>
   </si>
   <si>
-    <t>Glucagon-like peptide-1 (GLP-1) analogues</t>
+    <t>Glucagon-like peptide-1 (GLP-1) analogues and associated</t>
   </si>
   <si>
     <t>Anti-obesity agent</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>NCT07400653</t>
   </si>
   <si>
     <t>Obesity and over-weight management</t>
   </si>
   <si>
     <t>Male or female adults, aged ≥18 years with BMI ≥27.0 kg/m2</t>
   </si>
   <si>
     <t>Once monthly; Once weekly</t>
   </si>
   <si>
     <t xml:space="preserve">Not provided </t>
   </si>
   <si>
     <t>Anti-Obesity Agent</t>
   </si>
@@ -673,74 +673,80 @@
   * No known or suspected hepatic impairment.
   * Normal liver function tests (ALT, AST, bilirubin, albumin, PT within normal limits, with protocol-specified exceptions such as Gilbert's syndrome).
 * Groups 2-4 (with hepatic impairment):
   * Stable hepatic impairment classified as Child-Pugh Class A (mild), B (moderate), or C (severe).
   * No clinically significant worsening of hepatic status within 28 days prior to screening.
 * Women of childbearing potential must not be pregnant or breastfeeding and must agree to use highly effective contraception.
 Exclusion Criteria:
 * Clinically significant medical or psychiatric conditio</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>hepatic impairment</t>
   </si>
   <si>
     <t>C6491013</t>
   </si>
   <si>
     <t>NCT07595549</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07595549</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>The purpose of this clinical study is to learn about the effects and safety of berobenatide (PF-08653944). This may help people with overweight or obesity lose weight. People in this study may also have type 2 diabetes.
 About 950 adults will be in this study. Berobenatide will be compared to a placebo. A placebo does not have any medicine in it but looks just like the medicine being studied. Berobenatide or placebo is given by a shot under the skin in the belly area. The objective of the study is to compare the experiences of people receiving berobenatide to those of the people who do not to assess if the study medicine is effective and safe.
 People will take part in this study for about 20 months. During this time, they will have about 15 study visits at the site. They will also have 2</t>
   </si>
   <si>
     <t>A Study to Learn About the Study Medicine Called Berobenatide (PF-08653944) in People With Overweight or Obesity</t>
   </si>
   <si>
+    <t>United States of America, Brazil, Canada, Japan, Spain</t>
+  </si>
+  <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
-    <t>2026-05-26</t>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
   </si>
   <si>
     <t>2028-05-04</t>
   </si>
   <si>
     <t>2028-06-21</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Aged ≥18 years.
 * BMI of: ≥30 kg/m2 or ≥27.0 kg/m2 to \&lt;30.0 kg/m2 and must have at least 1 of the following weight-related co-morbidities: hypertension, dyslipidemia, obstructive sleep apnea, cardiovascular disease, or T2D.
 Exclusion Criteria:
 * Have a self-reported body weight change greater than 5% within 90 days prior to Screening.
 * Diagnosis of type 1 diabetes or any other form of diabetes other than T2D.
 * History of acute or chronic pancreatitis.
 * Personal or family history of medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia type 2 (MEN-2).</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>SOLIS-1</t>
   </si>
   <si>
     <t>NCT07575932</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07575932</t>
@@ -766,62 +772,68 @@
   <si>
     <t>2027-08-04</t>
   </si>
   <si>
     <t>2028-01-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Eligible participants for this study include:
 * adults aged 18 years or older with
 * obesity (BMI of 30.0 kg/m2 to 50.0 kg/m2) or with
 * overweight (BMI of 27.0 kg/m2 to \&lt;30.0 kg/m2) who also have at least 1 prespecified weight-related comorbidity (hypertension, dyslipidemia, cardiovascular disease, or obstructive sleep apnea), at the screening visit.
 Exclusion Criteria:
 Participants who are not eligible include those with diabetes mellitus, a body weight change of \&gt;5% or use of weight loss medications in the 12 weeks prior to screening, a history of or plan for surgical treatment for obesity, and those who are unable or unwilling to comply with contraceptive requirements or are pregnant or lactating.</t>
   </si>
   <si>
     <t>weight management</t>
   </si>
   <si>
     <t>C6491008</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07400653</t>
   </si>
   <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
     <t>The purpose of this clinical study is to learn about the safety and effects of the study medicine to help adults with obesity or overweight and type 2 diabetes lose weight. Being overweight or obese means carrying too much body weight. Type 2 diabetes is a condition where there is too much sugar in the blood.
 The study medicine is given by a shot under the skin in the belly area. The participants will be trained to do this at home once every week.
 About 660 out of 1000 adults will also receive the study medicine and about 330 out of 1000 adults will receive placebo. A placebo does not have any medicine in it but looks just like the medicine being studied. The investigators will compare the experiences of people receiving the study medicine to those of the people who do not. This will hel</t>
   </si>
   <si>
     <t>A Study to Learn About the Study Medicine (PF-08653944) in People With Obesity or Overweight and Type 2 Diabetes (T2D)</t>
   </si>
   <si>
     <t>United States of America, Argentina, Bulgaria, Canada, Czechia, Germany, Poland, Romania, Slovakia, Spain, United Kingdom</t>
   </si>
   <si>
     <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
   </si>
   <si>
     <t>2027-10-12</t>
   </si>
   <si>
     <t>2028-05-16</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Provision of signed and dated informed consent form (ICF)
 * Male or female adults, aged ≥18 years
 * Have a BMI at Screening of ≥27.0 kg/m2
 * Have T2DM for at least 6 months before Screening based on participant reported history or documentation of the disease diagnostic criteria
 * Have HbA1c value between ≥6.5% (48 mmol/mol) and ≤10.0% (86.0 mmol/mol) at Screening with stable therapy for at least 90 days prior to Screening/Visit 1. T2DM may be treated with:
   --Diet and exercise alone or in combination with: Any oral antidiabetic therapy per local labeling EXCEPT DPP-4 inhibitors. Participant may NOT be on GLP-1 agonists or insulin
 * Participants must be motivated and willing to:
   * Self-inject study medication (or be aided by caregiver if needed),
   * Perform fin</t>
   </si>
   <si>
     <t>weight management, Glycaemic management (diabetes)</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
@@ -871,107 +883,104 @@
   <si>
     <t>VESPER-4</t>
   </si>
   <si>
     <t>NCT07311850</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07311850</t>
   </si>
   <si>
     <t>This study investigates the efficacy and safety of once weekly injectable MET097 in adult participants with obesity or overweight with weight-related comorbidities excluding T2D. This trial will last for a duration of 84 weeks. The primary endpoint will be assessed after 64 weeks of treatment with the secondary at 84 weeks.</t>
   </si>
   <si>
     <t>Efficacy and Safety of MET097 Once-Weekly in People With Overweight or Obesity</t>
   </si>
   <si>
     <t>United States of America, Bulgaria, Canada, Czechia, Germany, Poland, Romania, Slovakia, Spain, United Kingdom</t>
   </si>
   <si>
     <t>MET097</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
-    <t>2026-06-10</t>
+    <t>2026-09-23</t>
   </si>
   <si>
     <t>2027-09-21</t>
   </si>
   <si>
     <t>2028-04-25</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * BMI ≥ 30 kg/m2 or BMI ≥ 27.0 kg/m2 to \&lt;30.0 kg/m2 and presence of at least 1 of the following weight- related comorbidities: Hypertension, dyslipidemia, obstructive sleep apnea, or cardiovascular disease)
 Exclusion Criteria:
 * Have any form of diabetes
 * Have a self-reported body weight change \&gt; 5 kg (11 pounds) within 3 months prior to Screening
 * Personal or family history of medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia syndrome type 2 (MEN-2)
 * History of chronic pancreatitis or presence of acute pancreatitis within the past 180 days prior to the Screening visit; or active/current, symptomatic gallbladder disease</t>
   </si>
   <si>
-    <t>obstructive sleep apnea</t>
+    <t>Obstructive sleep apnea (OSA)</t>
   </si>
   <si>
     <t>Hypertension, dyslipidemia, obstructive &amp; cardiovascular disease</t>
   </si>
   <si>
     <t>MET233-24-101</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07022977</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The goal of this clinical trial is to assess the safety, tolerability, pharmacokinetics, and pharmacodynamics of once-weekly subcutaneous injections of MET233 in otherwise healthy adults with overweight or obesity.
 This study will be conducted in four parts:
 * Part A will evaluate single ascending doses of MET233 or placebo.
 * Part B will evaluate multiple ascending doses, with participants receiving five once-weekly doses of MET233 or placebo.
 * Part C will evaluate once-weekly dosing of MET233 or placebo for 12 weeks, followed by a single higher, potential monthly dose.
 * Part D will evaluate a longer dosing schedule, in which participants will receive twelve once-weekly doses, followed by three monthly doses of MET233 or placebo. Participants in this part will be followed for 14 weeks</t>
   </si>
   <si>
     <t>A Study of MET233 in Individuals With Obesity or Overweight</t>
   </si>
   <si>
     <t>MET233</t>
   </si>
   <si>
     <t>2024-11-06</t>
   </si>
   <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>2026-04-21</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult (≥18 to ≤70 years) male and female participants with obesity or overweight (BMI 27.0 kg/m2 to 38.0 kg/m2, inclusive) but otherwise healthy.
 Exclusion Criteria:
 * Female who is lactating or who is pregnant according to the pregnancy test at the Screening visit or prior to the first study drug administration
 * Seated blood pressure higher than 160/95 mmHg at the Screening visit
 * Elevated resting pulse greater than 100 beats per minute at Screening visit
 * Presence of clinically significant ECG abnormalities
 * Diagnosis of diabetes (type 1 or type 2)
 * Participation in a weight loss program with or without pharmacotherapy during the 3 months prior to study administration
 * Obesity induced by endocrinologic disorders (e.g., Cushing's syndrome) or diagnosed monog</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
@@ -1696,69 +1705,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s">
         <v>51</v>
       </c>
       <c r="H2" t="s">
         <v>52</v>
       </c>
@@ -1812,251 +1821,251 @@
       </c>
       <c r="AE2" t="s">
         <v>54</v>
       </c>
       <c r="AF2" t="s">
         <v>54</v>
       </c>
       <c r="AG2" t="s">
         <v>64</v>
       </c>
       <c r="AH2" t="s">
         <v>65</v>
       </c>
       <c r="AI2" t="s">
         <v>66</v>
       </c>
       <c r="AJ2" t="s">
         <v>67</v>
       </c>
       <c r="AL2" t="s">
         <v>68</v>
       </c>
       <c r="AM2" t="s">
         <v>69</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>70</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>70</v>
       </c>
       <c r="AP2" t="s">
         <v>70</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E2" t="s">
         <v>171</v>
       </c>
       <c r="F2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>168</v>
       </c>
       <c r="C3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D3" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E3" t="s">
         <v>171</v>
       </c>
       <c r="F3" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2810,610 +2819,616 @@
       </c>
       <c r="AY3" t="s">
         <v>185</v>
       </c>
       <c r="AZ3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>198</v>
       </c>
       <c r="C4" t="s">
         <v>199</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E4" t="s">
         <v>83</v>
       </c>
       <c r="F4" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="G4" t="s">
         <v>168</v>
       </c>
       <c r="H4" t="s">
+        <v>201</v>
+      </c>
+      <c r="I4" t="s">
         <v>202</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>203</v>
       </c>
       <c r="M4" t="s">
         <v>172</v>
       </c>
       <c r="O4" t="s">
         <v>204</v>
       </c>
       <c r="W4" t="s">
         <v>205</v>
       </c>
+      <c r="X4" t="s">
+        <v>206</v>
+      </c>
       <c r="Y4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Z4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AA4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AD4" t="s">
-        <v>176</v>
+        <v>210</v>
       </c>
       <c r="AE4" t="s">
         <v>68</v>
       </c>
       <c r="AF4" t="s">
         <v>69</v>
       </c>
       <c r="AG4" t="s">
         <v>70</v>
       </c>
       <c r="AH4" t="s">
         <v>70</v>
       </c>
       <c r="AI4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AJ4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AP4" t="s">
         <v>179</v>
       </c>
       <c r="AQ4">
         <v>954</v>
       </c>
       <c r="AR4" t="s">
         <v>180</v>
       </c>
       <c r="AS4" t="s">
         <v>181</v>
       </c>
       <c r="AU4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AW4" t="s">
         <v>183</v>
       </c>
       <c r="AX4" t="s">
         <v>184</v>
       </c>
       <c r="AY4" t="s">
         <v>185</v>
       </c>
       <c r="AZ4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F5" t="s">
         <v>189</v>
       </c>
       <c r="G5" t="s">
         <v>168</v>
       </c>
       <c r="H5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="I5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J5" t="s">
         <v>171</v>
       </c>
       <c r="M5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="O5" t="s">
         <v>172</v>
       </c>
       <c r="Q5" t="s">
         <v>204</v>
       </c>
       <c r="X5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Y5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="Z5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AA5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AD5" t="s">
         <v>176</v>
       </c>
       <c r="AE5" t="s">
         <v>68</v>
       </c>
       <c r="AF5" t="s">
         <v>69</v>
       </c>
       <c r="AG5" t="s">
         <v>70</v>
       </c>
       <c r="AH5" t="s">
         <v>70</v>
       </c>
       <c r="AI5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AJ5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AK5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="AP5" t="s">
         <v>179</v>
       </c>
       <c r="AQ5">
         <v>872</v>
       </c>
       <c r="AR5" t="s">
         <v>180</v>
       </c>
       <c r="AS5" t="s">
         <v>181</v>
       </c>
       <c r="AU5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AX5" t="s">
         <v>184</v>
       </c>
       <c r="AY5" t="s">
         <v>185</v>
       </c>
       <c r="AZ5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C6" t="s">
         <v>84</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E6" t="s">
         <v>83</v>
       </c>
       <c r="F6" t="s">
-        <v>189</v>
+        <v>229</v>
       </c>
       <c r="G6" t="s">
         <v>168</v>
       </c>
       <c r="H6" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="I6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="J6" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M6" t="s">
         <v>172</v>
       </c>
       <c r="O6" t="s">
         <v>204</v>
       </c>
       <c r="X6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="Y6" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="Z6" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="AA6" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="AD6" t="s">
-        <v>176</v>
+        <v>210</v>
       </c>
       <c r="AE6" t="s">
         <v>68</v>
       </c>
       <c r="AF6" t="s">
         <v>69</v>
       </c>
       <c r="AG6" t="s">
         <v>70</v>
       </c>
       <c r="AH6" t="s">
         <v>70</v>
       </c>
       <c r="AI6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AJ6" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="AK6" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="AP6" t="s">
         <v>179</v>
       </c>
       <c r="AQ6">
-        <v>999</v>
+        <v>1078</v>
       </c>
       <c r="AR6" t="s">
         <v>180</v>
       </c>
       <c r="AS6" t="s">
         <v>181</v>
       </c>
       <c r="AU6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AX6" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="AY6" t="s">
         <v>185</v>
       </c>
       <c r="AZ6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C7" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E7" t="s">
         <v>90</v>
       </c>
       <c r="F7" t="s">
         <v>189</v>
       </c>
       <c r="G7" t="s">
         <v>168</v>
       </c>
       <c r="H7" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="I7" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="J7" t="s">
         <v>171</v>
       </c>
       <c r="M7" t="s">
         <v>172</v>
       </c>
       <c r="O7" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="X7" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="Y7" t="s">
         <v>193</v>
       </c>
       <c r="Z7" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="AA7" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="AD7" t="s">
         <v>176</v>
       </c>
       <c r="AE7" t="s">
         <v>68</v>
       </c>
       <c r="AF7" t="s">
         <v>69</v>
       </c>
       <c r="AG7" t="s">
         <v>70</v>
       </c>
       <c r="AH7" t="s">
         <v>70</v>
       </c>
       <c r="AI7" t="s">
         <v>177</v>
       </c>
       <c r="AJ7" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="AK7" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="AO7" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AP7" t="s">
         <v>179</v>
       </c>
       <c r="AQ7">
         <v>20</v>
       </c>
       <c r="AS7" t="s">
         <v>181</v>
       </c>
       <c r="AU7" t="s">
         <v>182</v>
       </c>
       <c r="AX7" t="s">
         <v>184</v>
       </c>
       <c r="AY7" t="s">
         <v>185</v>
       </c>
       <c r="AZ7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C8" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E8" t="s">
         <v>83</v>
       </c>
       <c r="F8" t="s">
-        <v>189</v>
+        <v>229</v>
       </c>
       <c r="G8" t="s">
         <v>168</v>
       </c>
       <c r="H8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="I8" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="J8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="M8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="O8" t="s">
         <v>204</v>
       </c>
       <c r="X8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="Y8" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="Z8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="AA8" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="AD8" t="s">
-        <v>176</v>
+        <v>210</v>
       </c>
       <c r="AE8" t="s">
         <v>68</v>
       </c>
       <c r="AF8" t="s">
         <v>69</v>
       </c>
       <c r="AG8" t="s">
         <v>70</v>
       </c>
       <c r="AH8" t="s">
         <v>70</v>
       </c>
       <c r="AI8" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AJ8" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="AK8" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="AO8" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AP8" t="s">
         <v>179</v>
       </c>
       <c r="AQ8">
-        <v>3501</v>
+        <v>3578</v>
       </c>
       <c r="AR8" t="s">
         <v>180</v>
       </c>
       <c r="AS8" t="s">
         <v>181</v>
       </c>
       <c r="AU8" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AX8" t="s">
         <v>184</v>
       </c>
       <c r="AY8" t="s">
         <v>185</v>
       </c>
       <c r="AZ8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C9" t="s">
         <v>94</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E9" t="s">
         <v>90</v>
       </c>
       <c r="F9" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="G9" t="s">
         <v>168</v>
       </c>
       <c r="H9" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="J9" t="s">
         <v>171</v>
       </c>
       <c r="M9" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="O9" t="s">
         <v>204</v>
       </c>
       <c r="X9" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="Y9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="AB9" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="AC9" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="AD9" t="s">
-        <v>270</v>
+        <v>210</v>
       </c>
       <c r="AE9" t="s">
         <v>68</v>
       </c>
       <c r="AF9" t="s">
         <v>69</v>
       </c>
       <c r="AG9" t="s">
         <v>70</v>
       </c>
       <c r="AH9" t="s">
         <v>70</v>
       </c>
       <c r="AI9" t="s">
         <v>177</v>
       </c>
       <c r="AJ9" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="AP9" t="s">
         <v>179</v>
       </c>
       <c r="AQ9">
         <v>144</v>
       </c>
       <c r="AR9" t="s">
         <v>180</v>
       </c>
       <c r="AS9" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AU9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -3424,72 +3439,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3505,176 +3520,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C3" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D3" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3683,126 +3698,126 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="J2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="J3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>119</v>
       </c>
       <c r="C4" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="J4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>