--- v3 (2026-10-11)
+++ v4 (2026-11-01)
@@ -478,53 +478,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -539,123 +536,126 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>C6491016</t>
   </si>
   <si>
     <t>NCT07400679</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07400679</t>
   </si>
   <si>
     <t>Pfizer</t>
   </si>
   <si>
     <t>This study is being done to learn how the study medicine affects the body and how safe it is for people who take it. The researchers will look at a number of health tests, including blood tests such as calcitonin, amylase, and lipase, because similar medicines have sometimes caused changes in these tests.
 This study is seeking participants who are:
 * Adults who are obese or overweight with weight-related health conditions, and
 * Meet health and other checks assessed by the study doctor.
 The study team will give a single dose of the study treatment at the clinic to the participants. At each study visit, blood samples will be collected, vital signs will be checked, and the study team will ask about any reactions or health changes. Vital signs are basic measurements that show how well the</t>
   </si>
   <si>
     <t>A Study to Learn How the Study Medicine Called PF-08653944 is Taken up Into the Blood in Adults With Overweight or Obesity</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PF-08653944</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
     <t>2026-09-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Participants 18 years of age or older at Screening who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and ECGs.
 * BMI of 27-45 kg/m2 ; and a total body weight \&gt;50 kg (110 lb).
 * For Japanese participants only: BMI of 20-45 kg/m2 and a total body weight \&gt;50 kg (110 lb) and must have 4 biological Japanese grandparents who were born in Japan.
 Key Exclusion Criteria:
 * Pregnant or breastfeeding women, or those planning pregnancy during the study.
 * Clinically significant medical conditions including hematologic, renal, endocrine, pulmonary, gastrointestinal (including pancreatitis, gallbladder disease, clinically relevant gastric emptying disorders), cardiovascular, hepatic, psychiatric,</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Diabetes, Obesity / Weight Management, Other(s)</t>
   </si>
   <si>
     <t>C6491009</t>
   </si>
   <si>
     <t>NCT07519135</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07519135</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This study is being done to learn more about an investigational medicine called PF-08653944. The goal is to understand how the body handles the medicine and to check its safety after a single dose.
 The study includes adults with normal liver function and adults who have mild, moderate, or severe liver problems. By comparing these groups, researchers want to understand whether liver function changes how the medicine behaves in the body.
 People who join the study will receive one injection of the study medicine. They will stay at the study clinic for a short time and return for follow-up visits so doctors can do blood tests, physical exams, and safety checks.
 This study is not expected to provide direct medical benefit to participants. The information collected will help researchers devel</t>
   </si>
   <si>
     <t>A Study to Learn About the Medicine Called PF-08653944 in People With and Without Reduced Liver Function</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
@@ -702,53 +702,50 @@
   <si>
     <t>A Study to Learn About the Study Medicine Called Berobenatide (PF-08653944) in People With Overweight or Obesity</t>
   </si>
   <si>
     <t>United States of America, Brazil, Canada, Japan, Spain</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-09-25</t>
   </si>
   <si>
     <t>2028-05-04</t>
   </si>
   <si>
     <t>2028-06-21</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Aged ≥18 years.
 * BMI of: ≥30 kg/m2 or ≥27.0 kg/m2 to \&lt;30.0 kg/m2 and must have at least 1 of the following weight-related co-morbidities: hypertension, dyslipidemia, obstructive sleep apnea, cardiovascular disease, or T2D.
 Exclusion Criteria:
 * Have a self-reported body weight change greater than 5% within 90 days prior to Screening.
 * Diagnosis of type 1 diabetes or any other form of diabetes other than T2D.
 * History of acute or chronic pancreatitis.
 * Personal or family history of medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia type 2 (MEN-2).</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>SOLIS-1</t>
   </si>
   <si>
     <t>NCT07575932</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07575932</t>
   </si>
   <si>
@@ -1066,50 +1063,53 @@
     <t>Comparison of LYS-26 lapidated conjugate Vs HALO platform lipidation</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2040807/000095017025044778/mtsr-20241231.htm</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cQR7cAPlUJLuURFnTef3b74ectQZ0ClLmOf3VDZp.png</t>
   </si>
   <si>
     <t>Structure of HALO platform based drug conjugate - Berobenatide</t>
   </si>
   <si>
     <t>https://www.peptideprotocolwiki.com/blog/comparisons/met-097i-vs-zovaglutide</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;CHARLOTTE HINDS, JAMES S. MINNION, GEORGIA ZOUMPOULIDOU; 794-P: MET-097: Preclinical Characterization of a Potent and Ultra-Long-Acting GLP-1 Receptor Agonist. &lt;em&gt;Diabetes&lt;/em&gt; 20 June 2025; 74 (Supplement_1): 794–P. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.2337/db25-794-P"&gt;https://doi.org/10.2337/db25-794-P&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction and Objective:&lt;/strong&gt; MET-097 is a potent, fully Gs protein biased glucagon-like peptide-1 receptor agonist (GLP-1RA) currently in phase 2 development for overweight and obesity. Using HALO™ technology, MET-097 was engineered for sustained half-life (&lt;em&gt;t&lt;/em&gt;1/2) to potentially allow less frequent dosing. Here we describe the pharmacology of MET-097 in preclinical species in comparison to other NuSH therapies.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&lt;/strong&gt; The pharmacokinetics of MET-097 were determined after single and repeat subcutaneous (SC) administration to rats and pigs. The impact of MET-097 on weight was measured in DIO mice over 22 d and compared to equimolar doses of semaglutide, tirzepatide, and other multi-agonists.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&lt;/strong&gt; The &lt;em&gt;t&lt;/em&gt;1/2 of MET-097 was determined to be 24 h in rats and 99 h in pigs, both longer than the &lt;em&gt;t&lt;/em&gt;1/2of semaglutide (7.2 h and 46.1 h, literature values). Daily SC administration led to body weight loss that was significantly greater for MET-097 than for semaglutide and tirzepatide (all &lt;em&gt;P&lt;/em&gt; values &amp;lt;0.001). At one-third the dose in DIO mice, MET-097 was equally effective as semaglutide and tirzepatide for body weight loss.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&lt;/strong&gt; Preclinical characterization of MET-097 suggests best-in-class efficacy and an ultra-long &lt;em&gt;t&lt;/em&gt;1/2 for MET-097. The long &lt;em&gt;t&lt;/em&gt;1/2 of MET-097 may unlock versatile dosing options and scalability advantages due to superior weight loss per mg of peptide.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2337/db25-794-P</t>
   </si>
   <si>
     <t>Robust Phase 2b Efficacy and Favorable Tolerability Support Monthly Dosing for Pfizer’s GLP-1 RA Berobenatide</t>
   </si>
   <si>
     <t>https://www.pfizer.com/news/press-release/press-release-detail/robust-phase-2b-efficacy-and-favorable-tolerability-support</t>
   </si>
   <si>
     <t>Pfizer reports positive results from Phase IIb trial of berobenatide</t>
   </si>
   <si>
     <t>https://www.clinicaltrialsarena.com/news/pfizer-berobenatide-trial-positive-results/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
@@ -1523,51 +1523,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07519135" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07575932" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400653" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07508241" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07311850" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07022977" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ugNZlveoPjMxMqHF1XFtIhrpwVFOXrvWH5112IWC.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cQR7cAPlUJLuURFnTef3b74ectQZ0ClLmOf3VDZp.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizer.com/news/press-release/press-release-detail/robust-phase-2b-efficacy-and-favorable-tolerability-support" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/pfizer-berobenatide-trial-positive-results/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2337/db25-794-P" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizer.com/news/press-release/press-release-detail/robust-phase-2b-efficacy-and-favorable-tolerability-support" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/pfizer-berobenatide-trial-positive-results/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1882,51 +1882,51 @@
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>322</v>
       </c>
       <c r="C2" t="s">
         <v>323</v>
       </c>
       <c r="D2" t="s">
         <v>324</v>
       </c>
       <c r="E2" t="s">
@@ -2543,108 +2543,108 @@
       <c r="V1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>165</v>
       </c>
       <c r="C2" t="s">
         <v>166</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>167</v>
       </c>
       <c r="E2" t="s">
@@ -2656,194 +2656,194 @@
       <c r="H2" t="s">
         <v>169</v>
       </c>
       <c r="I2" t="s">
         <v>170</v>
       </c>
       <c r="J2" t="s">
         <v>171</v>
       </c>
       <c r="M2" t="s">
         <v>172</v>
       </c>
       <c r="X2" t="s">
         <v>173</v>
       </c>
       <c r="Y2" t="s">
         <v>174</v>
       </c>
       <c r="Z2" t="s">
         <v>175</v>
       </c>
       <c r="AA2" t="s">
         <v>175</v>
       </c>
       <c r="AD2" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="AE2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>70</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="AI2" t="s">
         <v>177</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AO2" t="s">
         <v>178</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>54</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AR2" t="s">
         <v>180</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>181</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>182</v>
       </c>
       <c r="AW2" t="s">
         <v>183</v>
       </c>
       <c r="AX2" t="s">
         <v>184</v>
       </c>
       <c r="AY2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>186</v>
       </c>
       <c r="C3" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E3" t="s">
         <v>90</v>
       </c>
       <c r="F3" t="s">
         <v>189</v>
       </c>
       <c r="G3" t="s">
         <v>168</v>
       </c>
       <c r="H3" t="s">
         <v>190</v>
       </c>
       <c r="I3" t="s">
         <v>191</v>
       </c>
       <c r="J3" t="s">
         <v>171</v>
       </c>
       <c r="M3" t="s">
         <v>172</v>
       </c>
       <c r="X3" t="s">
         <v>192</v>
       </c>
       <c r="Y3" t="s">
         <v>193</v>
       </c>
       <c r="Z3" t="s">
         <v>194</v>
       </c>
       <c r="AA3" t="s">
         <v>194</v>
       </c>
       <c r="AD3" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="AE3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG3" t="s">
         <v>70</v>
       </c>
       <c r="AH3" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="AI3" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="AJ3" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="AK3" t="s">
         <v>196</v>
       </c>
+      <c r="AN3" t="s">
+        <v>197</v>
+      </c>
       <c r="AO3" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="AQ3">
+        <v>178</v>
+      </c>
+      <c r="AP3">
         <v>26</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
+        <v>180</v>
+      </c>
+      <c r="AT3" t="s">
         <v>181</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AV3" t="s">
         <v>182</v>
       </c>
       <c r="AW3" t="s">
         <v>183</v>
       </c>
       <c r="AX3" t="s">
         <v>184</v>
       </c>
       <c r="AY3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>198</v>
       </c>
       <c r="C4" t="s">
         <v>199</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E4" t="s">
         <v>83</v>
       </c>
       <c r="F4" t="s">
         <v>189</v>
       </c>
       <c r="G4" t="s">
         <v>168</v>
       </c>
       <c r="H4" t="s">
@@ -2855,580 +2855,580 @@
       <c r="J4" t="s">
         <v>203</v>
       </c>
       <c r="M4" t="s">
         <v>172</v>
       </c>
       <c r="O4" t="s">
         <v>204</v>
       </c>
       <c r="W4" t="s">
         <v>205</v>
       </c>
       <c r="X4" t="s">
         <v>206</v>
       </c>
       <c r="Y4" t="s">
         <v>207</v>
       </c>
       <c r="Z4" t="s">
         <v>208</v>
       </c>
       <c r="AA4" t="s">
         <v>209</v>
       </c>
       <c r="AD4" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="AE4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG4" t="s">
         <v>70</v>
       </c>
       <c r="AH4" t="s">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="AI4" t="s">
         <v>211</v>
       </c>
-      <c r="AJ4" t="s">
-[...2 lines deleted...]
-      <c r="AP4" t="s">
+      <c r="AO4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP4">
+        <v>954</v>
+      </c>
+      <c r="AQ4" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="AR4" t="s">
         <v>180</v>
       </c>
-      <c r="AS4" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="AT4" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>182</v>
       </c>
       <c r="AW4" t="s">
         <v>183</v>
       </c>
       <c r="AX4" t="s">
         <v>184</v>
       </c>
       <c r="AY4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ4" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C5" t="s">
         <v>214</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F5" t="s">
         <v>189</v>
       </c>
       <c r="G5" t="s">
         <v>168</v>
       </c>
       <c r="H5" t="s">
+        <v>217</v>
+      </c>
+      <c r="I5" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="J5" t="s">
         <v>171</v>
       </c>
       <c r="M5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="O5" t="s">
         <v>172</v>
       </c>
       <c r="Q5" t="s">
         <v>204</v>
       </c>
       <c r="X5" t="s">
+        <v>220</v>
+      </c>
+      <c r="Y5" t="s">
         <v>221</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>222</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AA5" t="s">
         <v>223</v>
       </c>
-      <c r="AA5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD5" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="AE5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG5" t="s">
         <v>70</v>
       </c>
       <c r="AH5" t="s">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="AI5" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="AJ5" t="s">
         <v>225</v>
       </c>
-      <c r="AK5" t="s">
-[...2 lines deleted...]
-      <c r="AP5" t="s">
+      <c r="AO5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP5">
+        <v>872</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="AR5" t="s">
         <v>180</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="AT5" t="s">
+        <v>212</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>183</v>
       </c>
       <c r="AX5" t="s">
         <v>184</v>
       </c>
       <c r="AY5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C6" t="s">
         <v>84</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="E6" t="s">
         <v>83</v>
       </c>
       <c r="F6" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G6" t="s">
         <v>168</v>
       </c>
       <c r="H6" t="s">
+        <v>229</v>
+      </c>
+      <c r="I6" t="s">
         <v>230</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="M6" t="s">
         <v>172</v>
       </c>
       <c r="O6" t="s">
         <v>204</v>
       </c>
       <c r="X6" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y6" t="s">
         <v>233</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="Z6" t="s">
         <v>234</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AA6" t="s">
         <v>235</v>
       </c>
-      <c r="AA6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD6" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="AE6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG6" t="s">
         <v>70</v>
       </c>
       <c r="AH6" t="s">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="AI6" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="AJ6" t="s">
         <v>237</v>
       </c>
-      <c r="AK6" t="s">
-[...2 lines deleted...]
-      <c r="AP6" t="s">
+      <c r="AO6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP6">
+        <v>1078</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="AR6" t="s">
         <v>180</v>
       </c>
-      <c r="AS6" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="AT6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>238</v>
       </c>
       <c r="AX6" t="s">
-        <v>239</v>
+        <v>184</v>
       </c>
       <c r="AY6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C7" t="s">
         <v>240</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" s="5" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E7" t="s">
         <v>90</v>
       </c>
       <c r="F7" t="s">
         <v>189</v>
       </c>
       <c r="G7" t="s">
         <v>168</v>
       </c>
       <c r="H7" t="s">
+        <v>242</v>
+      </c>
+      <c r="I7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="J7" t="s">
         <v>171</v>
       </c>
       <c r="M7" t="s">
         <v>172</v>
       </c>
       <c r="O7" t="s">
+        <v>244</v>
+      </c>
+      <c r="X7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="Y7" t="s">
         <v>193</v>
       </c>
       <c r="Z7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AA7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AD7" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="AE7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG7" t="s">
         <v>70</v>
       </c>
       <c r="AH7" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="AI7" t="s">
-        <v>177</v>
+        <v>247</v>
       </c>
       <c r="AJ7" t="s">
         <v>248</v>
       </c>
-      <c r="AK7" t="s">
+      <c r="AN7" t="s">
         <v>249</v>
       </c>
       <c r="AO7" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-      <c r="AQ7">
+        <v>178</v>
+      </c>
+      <c r="AP7">
         <v>20</v>
       </c>
-      <c r="AS7" t="s">
+      <c r="AR7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AT7" t="s">
         <v>181</v>
       </c>
-      <c r="AU7" t="s">
-        <v>182</v>
+      <c r="AW7" t="s">
+        <v>183</v>
       </c>
       <c r="AX7" t="s">
         <v>184</v>
       </c>
       <c r="AY7" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ7" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" t="s">
         <v>251</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" s="5" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E8" t="s">
         <v>83</v>
       </c>
       <c r="F8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G8" t="s">
         <v>168</v>
       </c>
       <c r="H8" t="s">
+        <v>253</v>
+      </c>
+      <c r="I8" t="s">
         <v>254</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>255</v>
       </c>
-      <c r="J8" t="s">
+      <c r="M8" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="O8" t="s">
         <v>204</v>
       </c>
       <c r="X8" t="s">
+        <v>257</v>
+      </c>
+      <c r="Y8" t="s">
         <v>258</v>
       </c>
-      <c r="Y8" t="s">
+      <c r="Z8" t="s">
         <v>259</v>
       </c>
-      <c r="Z8" t="s">
+      <c r="AA8" t="s">
         <v>260</v>
       </c>
-      <c r="AA8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD8" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="AE8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG8" t="s">
         <v>70</v>
       </c>
       <c r="AH8" t="s">
-        <v>70</v>
+        <v>210</v>
       </c>
       <c r="AI8" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="AJ8" t="s">
         <v>262</v>
       </c>
-      <c r="AK8" t="s">
+      <c r="AN8" t="s">
         <v>263</v>
       </c>
       <c r="AO8" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="AP8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP8">
+        <v>3578</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>3578</v>
       </c>
       <c r="AR8" t="s">
         <v>180</v>
       </c>
-      <c r="AS8" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="AT8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>183</v>
       </c>
       <c r="AX8" t="s">
         <v>184</v>
       </c>
       <c r="AY8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AZ8" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C9" t="s">
         <v>94</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E9" t="s">
         <v>90</v>
       </c>
       <c r="F9" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G9" t="s">
         <v>168</v>
       </c>
       <c r="H9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I9" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="J9" t="s">
         <v>171</v>
       </c>
       <c r="M9" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="O9" t="s">
         <v>204</v>
       </c>
       <c r="X9" t="s">
+        <v>270</v>
+      </c>
+      <c r="Y9" t="s">
         <v>271</v>
       </c>
-      <c r="Y9" t="s">
+      <c r="AB9" t="s">
         <v>272</v>
       </c>
-      <c r="AB9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC9" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="AD9" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="AE9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AF9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AG9" t="s">
         <v>70</v>
       </c>
       <c r="AH9" t="s">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="AI9" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="AJ9" t="s">
+        <v>273</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP9">
+        <v>144</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR9" t="s">
         <v>274</v>
       </c>
-      <c r="AP9" t="s">
-[...8 lines deleted...]
-      <c r="AS9" t="s">
+      <c r="AT9" t="s">
         <v>275</v>
       </c>
-      <c r="AU9" t="s">
-        <v>276</v>
+      <c r="AZ9" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -3439,72 +3439,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3520,176 +3520,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="L1" s="4" t="s">
+      <c r="M1" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="N1" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C2" t="s">
         <v>304</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C3" t="s">
         <v>307</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3698,132 +3698,136 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C2" t="s">
         <v>311</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" t="s">
         <v>312</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" s="5" t="s">
         <v>313</v>
       </c>
       <c r="J2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>119</v>
       </c>
       <c r="C3" t="s">
         <v>314</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>315</v>
       </c>
       <c r="J3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>119</v>
       </c>
       <c r="C4" t="s">
         <v>316</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>317</v>
       </c>
       <c r="J4" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>