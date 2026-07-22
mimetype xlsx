--- v0 (2026-07-02)
+++ v1 (2026-07-22)
@@ -232,51 +232,51 @@
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t xml:space="preserve">Proteins
 GLP-1 peptide analogues, NuSH (Nutrient-Stimulated Hormone) analog peptides and other analogues used in the treatment of Overweight and obesity are the targeted molecules for HALO peptide lipidated complex.
 </t>
   </si>
   <si>
     <t>75-90 wt%</t>
   </si>
   <si>
     <t>1 single API</t>
   </si>
   <si>
     <t>MET-097 (PF-08653944) is planned to be scaled and manufactured by Pfizer, Inc at their Andover, Massachusetts (mammalian cell platform) and Kalamazoo, Michigan (sterile injectables) sites in the United States of America.</t>
   </si>
   <si>
-    <t>T2DM, Cardiovascular diseases, Inflammation, Metabolic disorders, Obesity / Weight Management</t>
+    <t xml:space="preserve">T2DM, Cardiovascular diseases, Inflammation, Metabolic disorders, </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2026-05-11 09:07:09</t>
   </si>
   <si>
     <t>2026-07-01 09:06:55</t>
   </si>