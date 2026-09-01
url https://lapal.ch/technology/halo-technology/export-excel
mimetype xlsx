--- v1 (2026-07-22)
+++ v2 (2026-09-01)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>HALO Technology</t>
   </si>
   <si>
     <t>The HALO (Half-life Augmented Ligand Oligomer) is a peptide lipidation–based drug delivery technology designed to extend the PK of peptide therapeutics, particularly glucagon-like peptide‑1 (GLP‑1) analogues. This approach involves the covalent conjugation of lipid moieties to peptide backbones, a process commonly referred to as peptide lipidation. The resulting modified peptides exhibit prolonged systemic exposure due to reduced clearance and enhanced stability, enabling extended dosing intervals. In addition, the sustained pharmacokinetic profile minimizes peak-to-trough fluctuations.</t>
   </si>
   <si>
     <t>1. Enhances plasma protein binding, particularly to albumin, thereby increasing systemic retention.
 2. Reduces renal clearance, contributing to prolonged circulation time.
 3. Improves resistance to enzymatic degradation, including proteolytic cleavage.
 4. Enables the development of ultra‑long‑acting peptide therapeutics with extended pharmacokinetic and pharmacodynamic profiles.
 5. HALO utilizes proprietary oligonucleotide sequence which reduces renal clearance.</t>
   </si>
   <si>
     <t>Subcutaneous, Oral</t>
   </si>
   <si>
     <t>peptide lipidation technology</t>
@@ -424,75 +430,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -889,57 +895,122 @@
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2027-09-21</t>
   </si>
   <si>
     <t>2028-04-25</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * BMI ≥ 30 kg/m2 or BMI ≥ 27.0 kg/m2 to \&lt;30.0 kg/m2 and presence of at least 1 of the following weight- related comorbidities: Hypertension, dyslipidemia, obstructive sleep apnea, or cardiovascular disease)
 Exclusion Criteria:
 * Have any form of diabetes
 * Have a self-reported body weight change \&gt; 5 kg (11 pounds) within 3 months prior to Screening
 * Personal or family history of medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia syndrome type 2 (MEN-2)
 * History of chronic pancreatitis or presence of acute pancreatitis within the past 180 days prior to the Screening visit; or active/current, symptomatic gallbladder disease</t>
   </si>
   <si>
     <t>obstructive sleep apnea</t>
   </si>
   <si>
     <t>Hypertension, dyslipidemia, obstructive &amp; cardiovascular disease</t>
   </si>
   <si>
+    <t>MET233-24-101</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07022977</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>The goal of this clinical trial is to assess the safety, tolerability, pharmacokinetics, and pharmacodynamics of once-weekly subcutaneous injections of MET233 in otherwise healthy adults with overweight or obesity.
+This study will be conducted in four parts:
+* Part A will evaluate single ascending doses of MET233 or placebo.
+* Part B will evaluate multiple ascending doses, with participants receiving five once-weekly doses of MET233 or placebo.
+* Part C will evaluate once-weekly dosing of MET233 or placebo for 12 weeks, followed by a single higher, potential monthly dose.
+* Part D will evaluate a longer dosing schedule, in which participants will receive twelve once-weekly doses, followed by three monthly doses of MET233 or placebo. Participants in this part will be followed for 14 weeks</t>
+  </si>
+  <si>
+    <t>A Study of MET233 in Individuals With Obesity or Overweight</t>
+  </si>
+  <si>
+    <t>MET233</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Adult (≥18 to ≤70 years) male and female participants with obesity or overweight (BMI 27.0 kg/m2 to 38.0 kg/m2, inclusive) but otherwise healthy.
+Exclusion Criteria:
+* Female who is lactating or who is pregnant according to the pregnancy test at the Screening visit or prior to the first study drug administration
+* Seated blood pressure higher than 160/95 mmHg at the Screening visit
+* Elevated resting pulse greater than 100 beats per minute at Screening visit
+* Presence of clinically significant ECG abnormalities
+* Diagnosis of diabetes (type 1 or type 2)
+* Participation in a weight loss program with or without pharmacotherapy during the 3 months prior to study administration
+* Obesity induced by endocrinologic disorders (e.g., Cushing's syndrome) or diagnosed monog</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>Quadruple-blind masking</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -974,50 +1045,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/ugNZlveoPjMxMqHF1XFtIhrpwVFOXrvWH5112IWC.png</t>
   </si>
   <si>
     <t>Comparison of LYS-26 lapidated conjugate Vs HALO platform lipidation</t>
   </si>
   <si>
     <t>https://www.sec.gov/Archives/edgar/data/2040807/000095017025044778/mtsr-20241231.htm</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cQR7cAPlUJLuURFnTef3b74ectQZ0ClLmOf3VDZp.png</t>
   </si>
   <si>
     <t>Structure of HALO platform based drug conjugate - Berobenatide</t>
   </si>
   <si>
     <t>https://www.peptideprotocolwiki.com/blog/comparisons/met-097i-vs-zovaglutide</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;CHARLOTTE HINDS, JAMES S. MINNION, GEORGIA ZOUMPOULIDOU; 794-P: MET-097: Preclinical Characterization of a Potent and Ultra-Long-Acting GLP-1 Receptor Agonist. &lt;em&gt;Diabetes&lt;/em&gt; 20 June 2025; 74 (Supplement_1): 794–P. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.2337/db25-794-P"&gt;https://doi.org/10.2337/db25-794-P&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction and Objective:&lt;/strong&gt; MET-097 is a potent, fully Gs protein biased glucagon-like peptide-1 receptor agonist (GLP-1RA) currently in phase 2 development for overweight and obesity. Using HALO™ technology, MET-097 was engineered for sustained half-life (&lt;em&gt;t&lt;/em&gt;1/2) to potentially allow less frequent dosing. Here we describe the pharmacology of MET-097 in preclinical species in comparison to other NuSH therapies.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&lt;/strong&gt; The pharmacokinetics of MET-097 were determined after single and repeat subcutaneous (SC) administration to rats and pigs. The impact of MET-097 on weight was measured in DIO mice over 22 d and compared to equimolar doses of semaglutide, tirzepatide, and other multi-agonists.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&lt;/strong&gt; The &lt;em&gt;t&lt;/em&gt;1/2 of MET-097 was determined to be 24 h in rats and 99 h in pigs, both longer than the &lt;em&gt;t&lt;/em&gt;1/2of semaglutide (7.2 h and 46.1 h, literature values). Daily SC administration led to body weight loss that was significantly greater for MET-097 than for semaglutide and tirzepatide (all &lt;em&gt;P&lt;/em&gt; values &amp;lt;0.001). At one-third the dose in DIO mice, MET-097 was equally effective as semaglutide and tirzepatide for body weight loss.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&lt;/strong&gt; Preclinical characterization of MET-097 suggests best-in-class efficacy and an ultra-long &lt;em&gt;t&lt;/em&gt;1/2 for MET-097. The long &lt;em&gt;t&lt;/em&gt;1/2 of MET-097 may unlock versatile dosing options and scalability advantages due to superior weight loss per mg of peptide.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Robust Phase 2b Efficacy and Favorable Tolerability Support Monthly Dosing for Pfizer’s GLP-1 RA Berobenatide</t>
   </si>
   <si>
     <t>https://www.pfizer.com/news/press-release/press-release-detail/robust-phase-2b-efficacy-and-favorable-tolerability-support</t>
   </si>
   <si>
     <t>Pfizer reports positive results from Phase IIb trial of berobenatide</t>
   </si>
   <si>
     <t>https://www.clinicaltrialsarena.com/news/pfizer-berobenatide-trial-positive-results/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1424,129 +1498,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07519135" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07575932" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400653" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07508241" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07311850" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400679" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07519135" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595549" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07575932" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07400653" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07508241" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07311850" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07022977" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ugNZlveoPjMxMqHF1XFtIhrpwVFOXrvWH5112IWC.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cQR7cAPlUJLuURFnTef3b74ectQZ0ClLmOf3VDZp.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizer.com/news/press-release/press-release-detail/robust-phase-2b-efficacy-and-favorable-tolerability-support" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/pfizer-berobenatide-trial-positive-results/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1635,532 +1711,537 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N2" t="s">
+        <v>55</v>
+      </c>
+      <c r="O2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="P2" t="s">
         <v>56</v>
       </c>
       <c r="Q2" t="s">
         <v>57</v>
       </c>
       <c r="R2" t="s">
         <v>58</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="U2" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="AA2" t="s">
+        <v>54</v>
+      </c>
+      <c r="W2" t="s">
         <v>61</v>
       </c>
-      <c r="AB2" t="s">
-        <v>52</v>
+      <c r="X2" t="s">
+        <v>62</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AE2" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="AF2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="AG2" t="s">
         <v>64</v>
       </c>
       <c r="AH2" t="s">
         <v>65</v>
       </c>
+      <c r="AI2" t="s">
+        <v>66</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>67</v>
       </c>
       <c r="AL2" t="s">
         <v>68</v>
       </c>
       <c r="AM2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>70</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>71</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D2" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F2" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C3" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D3" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="E3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F3" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D5" t="s">
         <v>90</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G5" t="s">
         <v>88</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2170,186 +2251,186 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ8"/>
+  <dimension ref="A1:AZ9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2369,946 +2450,1049 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="X2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="Y2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Z2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AA2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AD2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AJ2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AP2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ2">
         <v>54</v>
       </c>
       <c r="AR2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AS2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="AW2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AX2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AY2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="X3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="Y3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="Z3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AA3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AD3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AJ3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AK3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AO3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AP3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ3">
         <v>26</v>
       </c>
       <c r="AS3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="AW3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AX3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AY3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="I4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="W4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="Y4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="Z4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AA4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AD4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AJ4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AP4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ4">
         <v>954</v>
       </c>
       <c r="AR4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AS4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AW4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AX4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AY4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J5" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="O5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Q5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="X5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Y5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="Z5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="AA5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AD5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AJ5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AK5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AP5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ5">
         <v>872</v>
       </c>
       <c r="AR5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AS5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AX5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AY5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M6" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="X6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="Y6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Z6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AA6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AD6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AJ6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AK6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AP6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ6">
         <v>999</v>
       </c>
       <c r="AR6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AS6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AX6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AY6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C7" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F7" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H7" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="I7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O7" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="X7" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="Y7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="Z7" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AA7" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AD7" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH7" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AJ7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AK7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AO7" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="AP7" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ7">
         <v>20</v>
       </c>
       <c r="AS7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AU7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="AX7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AY7" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="AZ7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C8" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H8" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="I8" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J8" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M8" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="O8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="X8" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="Y8" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="Z8" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="AA8" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="AD8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AE8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AF8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="AG8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AH8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AI8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AJ8" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="AK8" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="AO8" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="AP8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AQ8">
         <v>3501</v>
       </c>
       <c r="AR8" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AS8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>185</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>261</v>
+      </c>
+      <c r="C9" t="s">
+        <v>94</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E9" t="s">
+        <v>90</v>
+      </c>
+      <c r="F9" t="s">
+        <v>263</v>
+      </c>
+      <c r="G9" t="s">
+        <v>168</v>
+      </c>
+      <c r="H9" t="s">
+        <v>264</v>
+      </c>
+      <c r="I9" t="s">
+        <v>265</v>
+      </c>
+      <c r="J9" t="s">
+        <v>171</v>
+      </c>
+      <c r="M9" t="s">
+        <v>266</v>
+      </c>
+      <c r="O9" t="s">
+        <v>204</v>
+      </c>
+      <c r="X9" t="s">
+        <v>267</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>268</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>269</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>269</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>270</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>271</v>
+      </c>
+      <c r="AP9" t="s">
         <v>179</v>
       </c>
-      <c r="AU8" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="AQ9">
+        <v>144</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>272</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>278</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3321,320 +3505,349 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="L1" s="4" t="s">
-        <v>273</v>
+        <v>292</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="D2" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="C3" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="D3" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>278</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>307</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>309</v>
+      </c>
+      <c r="H2" t="s">
+        <v>310</v>
+      </c>
+      <c r="J2" t="s">
+        <v>209</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>311</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="J3" t="s">
+        <v>209</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C4" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>313</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="J4" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>