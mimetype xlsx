--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -260,51 +260,51 @@
     <t>1 single API</t>
   </si>
   <si>
     <t>1. Teflon Etch
 2. Square Wave Generator
 3. Sonicator Bath
 4. Liposome Extruder</t>
   </si>
   <si>
     <t>Fusogenic Nanoparticle Manufacturing in Small Scale includes:
 Etch a silicon wafer in HF using square wave currents (50 mA/cm² for 0.6 s, 400 mA/cm² for 0.36 s) for 500 cycles. Detach the porous layer (3.7 mA/cm², 250 s), rinse with ethanol and water, and store silicon chips in RNase-free water. Sonicate chips (35 kHz, 12 h). Prepare DMPC, DSPE-PEG, and DOTAP lipid film, hydrate with siRNA-loaded calcium-coated nanoparticles, and extrude 20× through a polycarbonate membrane. Conjugate targeting peptides (1 mg/mL, 20 min), purify via 30 kDa filtration, and store at -80°C.</t>
   </si>
   <si>
     <t>1. Dynamic Light Scattering (DLS)
 2. Zeta Potential Analyzer
 3. Transmission Electron Microscopy (TEM)
 4. Confocal Laser Scanning Microscopy (CLSM)
 5. Fourier Transform Infrared Spectroscopy (FTIR)
 6. Ultraviolet-Visible Spectroscopy (UV-Vis)
 7. Inductively Coupled Plasma Mass Spectrometry (ICP-MS)
 8. Differential Scanning Calorimetry (DSC)
 9. Nanoparticle Tracking Analysis (NTA)
 10. High-Performance Liquid Chromatography (HPLC)</t>
   </si>
   <si>
-    <t xml:space="preserve">Fibrosis, nosocomial and community acquired infections, </t>
+    <t>Fibrosis, nosocomial and community acquired infections</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2025-02-24 12:18:30</t>
   </si>
   <si>
     <t>2025-03-01 06:35:52</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>
@@ -593,50 +593,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -677,51 +680,51 @@
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>PhD Thesis of Fusogenic Porous Silicon Nanoparticles as a Platform Technology for Gene Therapy</t>
   </si>
   <si>
     <t>eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>resources/OXrF9H0KP1Gz_eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>University of California San Diego</t>
+    <t>University of California</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.universityofcalifornia.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>The University of California, San Diego (UCSD), founded in 1960, is a leading research institution known for innovation in science and technology. UCSD excels in drug delivery research, focusing on nanomedicine, biomaterials, and targeted therapies. Its infrastructure includes advanced labs like the Center for Drug Discovery Innovation, fostering interdisciplinary collaborations.</t>
   </si>
   <si>
     <t>Sanford Burnham Prebys Medical Discovery Institute</t>
   </si>
   <si>
     <t>https://sbpdiscovery.org/</t>
   </si>
   <si>
     <t>Huazhong University of Science and Technology</t>
   </si>
   <si>
     <t>https://english.hust.edu.cn/</t>
   </si>
@@ -1485,228 +1488,228 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2324,205 +2327,209 @@
       <c r="E1" s="2" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>178</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>179</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>183</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2543,88 +2550,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>