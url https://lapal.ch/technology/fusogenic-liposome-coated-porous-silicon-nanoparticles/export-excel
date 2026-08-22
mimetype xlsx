--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Fusogenic Liposome-coated Porous Silicon Nanoparticles</t>
   </si>
   <si>
     <t>Fusogenic liposome-coated porous silicon nanoparticles represent a biodegradable drug delivery system for oligonucleotides, capable of bypassing endocytic pathways to facilitate direct cytoplasmic delivery. This system enables the release of the API from the nanoparticle core into the cell cytoplasm. The fusogenic liposome layer, which surrounds the silicon-based core, is functionalized with polyethylene glycol (PEG) to enhance stability and circulation time</t>
   </si>
   <si>
     <t>1. The API is encapsulated within the porous structure of the fusogenic liposomal nanoparticle.
 2. The API is released into the cytoplasm through the shedding of the nanoparticle's fusogenic lipid coating, facilitating direct intracellular delivery.
 3. The nanoparticle exhibits a high API loading capacity, allowing for the efficient delivery of therapeutic agents.
 4. The formulation demonstrates low cytotoxicity, ensuring biocompatibility for in vitro and in vivo applications.
 5. The fusogenic nanoparticles achieve 90–100% transfection efficiency due to enhanced cellular uptake through membrane fusion and endosomal escape.</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Intravenous, Topical (Rectal), Transmucosal, Transdermal</t>
   </si>
   <si>
     <t>Inorganic nanoparticles</t>
@@ -443,75 +449,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -557,54 +563,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -641,57 +659,63 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/a37EKe1mt6AV8HOuMhhT4w26elXYQTgCThnHdYYM.png</t>
   </si>
   <si>
     <t>Structure of Fusogenic Nanoparticles for Oligonucleotide delivery</t>
   </si>
   <si>
     <t>Kim, Byungji, et al. "Securing the payload, finding the cell, and avoiding the endosome: peptide‐targeted, fusogenic porous silicon nanoparticles for delivery of siRNA." Advanced Materials 31.35 (2019</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/6OjyE9NttFxrKDk0uKbkl3ya9glCUqsYYePwKwxP.png</t>
   </si>
   <si>
     <t>The peptide-targeted, fusogenic porous silicon nanoparticles (F-pSiNPs) and their mode of action in delivering and silencing the Irf5 gene in macrophages, as a broad-class strategy for treatment of Gr</t>
   </si>
   <si>
     <t>Kim, Byungji, et al. "Fusogenic porous silicon nanoparticles as a broad-spectrum immunotherapy against bacterial infections." Nanoscale horizons 6.4 (2021): 330-340.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Kim, B., &amp;amp; Sailor, M. J. (2019). Synthesis, Functionalization, and Characterization of Fusogenic Porous Silicon Nanoparticles for Oligonucleotide Delivery.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of visualized experiments : JoVE&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;, (146), 10.3791/59440. &lt;/span&gt;&lt;a href="https://doi.org/10.3791/59440" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.3791/59440&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;With the advent of gene therapy, the development of an effective in vivo nucleotide-payload delivery system has become of parallel import. Fusogenic porous silicon nanoparticles (F-pSiNPs) have recently demonstrated high in vivo gene silencing efficacy due to its high oligonucleotide loading capacity and unique cellular uptake pathway that avoids endocytosis. The synthesis of F-pSiNPs is a multi-step process that includes: (1) loading and sealing of oligonucleotide payloads in the silicon pores; (2) simultaneous coating and sizing of fusogenic lipids around the porous silicon cores; and (3) conjugation of targeting peptides and washing to remove excess oligonucleotide, silicon debris, and peptide. The particle’s size uniformity is characterized by dynamic light scattering, and its core-shell structure may be verified by transmission electron microscopy. The fusogenic uptake is validated by loading a lipophilic dye, 1,1'-dioctadecyl-3,3,3',3'-tetramethylindocarbocyanine perchlorate (DiI), into the fusogenic lipid bilayer and treating it to cells in vitro to observe for plasma membrane staining versus endocytic localizations. The targeting and in vivo gene silencing efficacies were previously quantified in a mouse model of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Staphylococcus aureus&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;pneumonia, in which the targeting peptide is expected to help the F-pSiNPs to home to the site of infection. Beyond its application in S.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;aureus&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;infection, the F-pSiNP system may be used to deliver any oligonucleotide for gene therapy of a wide range of diseases, including viral infections, cancer, and autoimmune diseases.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kim, B., Sun, S., Varner, J. A., Howell, S. B., Ruoslahti, E., &amp;amp; Sailor, M. J. (2019). Securing the payload, finding the cell, and avoiding the endosome: peptide‐targeted, fusogenic porous silicon nanoparticles for delivery of siRNA.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Advanced Materials&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;31&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;(35), 1902952.&lt;/span&gt;&lt;span style="color: rgb(118, 118, 118);"&gt;&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1002/adma.201902952" rel="noopener noreferrer" target="_blank" style="color: var(--wiley-blue-color);"&gt;https://doi.org/10.1002/adma.201902952&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Despite the promise of ribonucleic acid interference therapeutics, the delivery of oligonucleotides selectively to diseased tissues in the body, and specifically to the cellular location in the tissues needed to provide optimal therapeutic outcome, remains a significant challenge. Here, key material properties and biological mechanisms for delivery of short interfering RNAs (siRNAs) to effectively silence target-specific cells in vivo are identified. Using porous silicon nanoparticles as the siRNA host, tumor-targeting peptides for selective tissue homing, and fusogenic lipid coatings to induce fusion with the plasma membrane, it is shown that the uptake mechanism can be engineered to be independent of common receptor-mediated endocytosis pathways. Two examples of the potential broad clinical applicability of this concept in a mouse xenograft model of ovarian cancer peritoneal carcinomatosis are provided: silencing the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;Rev3l&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;subunit of polymerase Pol ζ to impair DNA repair in combination with cisplatin; and reprogramming tumor-associated macrophages into a proinflammatory state.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>PhD Thesis of Fusogenic Porous Silicon Nanoparticles as a Platform Technology for Gene Therapy</t>
   </si>
   <si>
     <t>eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>resources/OXrF9H0KP1Gz_eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
@@ -1139,113 +1163,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a37EKe1mt6AV8HOuMhhT4w26elXYQTgCThnHdYYM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6OjyE9NttFxrKDk0uKbkl3ya9glCUqsYYePwKwxP.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/OXrF9H0KP1Gz_eScholarship UC item 650030mf.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/734/OXrF9H0KP1Gz_eScholarship%20UC%20item%20650030mf.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1334,538 +1360,543 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>54</v>
       </c>
       <c r="M2" t="s">
         <v>55</v>
       </c>
       <c r="N2" t="s">
         <v>56</v>
       </c>
       <c r="O2" t="s">
         <v>57</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="AB2" t="s">
+        <v>54</v>
+      </c>
+      <c r="W2" t="s">
         <v>63</v>
       </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
+      <c r="AF2" t="s">
+        <v>67</v>
+      </c>
       <c r="AG2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="AH2" t="s">
         <v>68</v>
       </c>
+      <c r="AI2" t="s">
+        <v>69</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>73</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F2" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C3" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C4" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" t="s">
         <v>87</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" t="s">
         <v>88</v>
       </c>
-      <c r="C4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1875,185 +1906,185 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2100,254 +2131,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>170</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2360,322 +2407,351 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="D2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C3" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D3" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>170</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>199</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>201</v>
+      </c>
+      <c r="H2" t="s">
+        <v>202</v>
+      </c>
+      <c r="J2" t="s">
+        <v>203</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C3" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>204</v>
+      </c>
+      <c r="H3" t="s">
+        <v>205</v>
+      </c>
+      <c r="J3" t="s">
+        <v>203</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C4" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>207</v>
+      </c>
+      <c r="H4" t="s">
+        <v>208</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="J4" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>