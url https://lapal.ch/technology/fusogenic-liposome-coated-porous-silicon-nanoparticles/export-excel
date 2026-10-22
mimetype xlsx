--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -497,53 +497,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -560,50 +557,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -671,57 +671,63 @@
   <si>
     <t>Kim, Byungji, et al. "Securing the payload, finding the cell, and avoiding the endosome: peptide‐targeted, fusogenic porous silicon nanoparticles for delivery of siRNA." Advanced Materials 31.35 (2019</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/6OjyE9NttFxrKDk0uKbkl3ya9glCUqsYYePwKwxP.png</t>
   </si>
   <si>
     <t>The peptide-targeted, fusogenic porous silicon nanoparticles (F-pSiNPs) and their mode of action in delivering and silencing the Irf5 gene in macrophages, as a broad-class strategy for treatment of Gr</t>
   </si>
   <si>
     <t>Kim, Byungji, et al. "Fusogenic porous silicon nanoparticles as a broad-spectrum immunotherapy against bacterial infections." Nanoscale horizons 6.4 (2021): 330-340.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Kim, B., &amp;amp; Sailor, M. J. (2019). Synthesis, Functionalization, and Characterization of Fusogenic Porous Silicon Nanoparticles for Oligonucleotide Delivery.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of visualized experiments : JoVE&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;, (146), 10.3791/59440. &lt;/span&gt;&lt;a href="https://doi.org/10.3791/59440" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.3791/59440&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;With the advent of gene therapy, the development of an effective in vivo nucleotide-payload delivery system has become of parallel import. Fusogenic porous silicon nanoparticles (F-pSiNPs) have recently demonstrated high in vivo gene silencing efficacy due to its high oligonucleotide loading capacity and unique cellular uptake pathway that avoids endocytosis. The synthesis of F-pSiNPs is a multi-step process that includes: (1) loading and sealing of oligonucleotide payloads in the silicon pores; (2) simultaneous coating and sizing of fusogenic lipids around the porous silicon cores; and (3) conjugation of targeting peptides and washing to remove excess oligonucleotide, silicon debris, and peptide. The particle’s size uniformity is characterized by dynamic light scattering, and its core-shell structure may be verified by transmission electron microscopy. The fusogenic uptake is validated by loading a lipophilic dye, 1,1'-dioctadecyl-3,3,3',3'-tetramethylindocarbocyanine perchlorate (DiI), into the fusogenic lipid bilayer and treating it to cells in vitro to observe for plasma membrane staining versus endocytic localizations. The targeting and in vivo gene silencing efficacies were previously quantified in a mouse model of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Staphylococcus aureus&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;pneumonia, in which the targeting peptide is expected to help the F-pSiNPs to home to the site of infection. Beyond its application in S.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;aureus&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;infection, the F-pSiNP system may be used to deliver any oligonucleotide for gene therapy of a wide range of diseases, including viral infections, cancer, and autoimmune diseases.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.3791/59440</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kim, B., Sun, S., Varner, J. A., Howell, S. B., Ruoslahti, E., &amp;amp; Sailor, M. J. (2019). Securing the payload, finding the cell, and avoiding the endosome: peptide‐targeted, fusogenic porous silicon nanoparticles for delivery of siRNA.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Advanced Materials&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;31&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;(35), 1902952.&lt;/span&gt;&lt;span style="color: rgb(118, 118, 118);"&gt;&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1002/adma.201902952" rel="noopener noreferrer" target="_blank" style="color: var(--wiley-blue-color);"&gt;https://doi.org/10.1002/adma.201902952&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Despite the promise of ribonucleic acid interference therapeutics, the delivery of oligonucleotides selectively to diseased tissues in the body, and specifically to the cellular location in the tissues needed to provide optimal therapeutic outcome, remains a significant challenge. Here, key material properties and biological mechanisms for delivery of short interfering RNAs (siRNAs) to effectively silence target-specific cells in vivo are identified. Using porous silicon nanoparticles as the siRNA host, tumor-targeting peptides for selective tissue homing, and fusogenic lipid coatings to induce fusion with the plasma membrane, it is shown that the uptake mechanism can be engineered to be independent of common receptor-mediated endocytosis pathways. Two examples of the potential broad clinical applicability of this concept in a mouse xenograft model of ovarian cancer peritoneal carcinomatosis are provided: silencing the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;Rev3l&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;subunit of polymerase Pol ζ to impair DNA repair in combination with cisplatin; and reprogramming tumor-associated macrophages into a proinflammatory state.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/adma.201902952</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>PhD Thesis of Fusogenic Porous Silicon Nanoparticles as a Platform Technology for Gene Therapy</t>
   </si>
   <si>
     <t>eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>resources/OXrF9H0KP1Gz_eScholarship UC item 650030mf.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
@@ -1163,51 +1169,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a37EKe1mt6AV8HOuMhhT4w26elXYQTgCThnHdYYM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6OjyE9NttFxrKDk0uKbkl3ya9glCUqsYYePwKwxP.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/734/OXrF9H0KP1Gz_eScholarship%20UC%20item%20650030mf.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3791/59440" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/adma.201902952" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/734/OXrF9H0KP1Gz_eScholarship%20UC%20item%20650030mf.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1345,69 +1351,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1461,286 +1467,286 @@
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AI2" t="s">
         <v>69</v>
       </c>
       <c r="AJ2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
         <v>72</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>73</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>73</v>
       </c>
       <c r="AP2" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2215,108 +2221,108 @@
       <c r="V1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2625,94 +2631,102 @@
         <v>172</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>200</v>
       </c>
       <c r="C2" t="s">
         <v>201</v>
       </c>
       <c r="H2" t="s">
         <v>202</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>203</v>
+      </c>
       <c r="J2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>200</v>
       </c>
       <c r="C3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="J3" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="J4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>