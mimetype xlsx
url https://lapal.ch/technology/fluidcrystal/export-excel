--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1023,50 +1023,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -1111,50 +1114,53 @@
     <t>&lt;p&gt;Non-lamellar interfacial layer: from the organization of the adsorbed layer to the characterization of the internal structure. The self-assembly of lipids results in the formation of various nano-structures, including non-lamellar liquid crystalline structures like cubic, hexagonal, and sponge phases. These non-lamellar phases are crucial for living systems, providing compartmentalization and acting as biological activity regulators. They are of interest for pharmaceutical, food, and cosmetic applications due to their compartmentalizing nature. Understanding how these structures interact with different interfaces is essential for their use in biomedical devices for drug delivery and analysis. These non-lamellar interfacial layers can entrap functional biomolecules that respond to lipid curvature and confinement. &lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation</t>
   </si>
   <si>
     <t>Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf</t>
   </si>
   <si>
     <t>resources/CBpbuR355xc5_Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Camurus</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.camurus.com</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Camurus AB is a biopharmaceutical company that creates long-acting treatments for serious and chronic diseases. This company originated in 1991. Camurus, based on scientific understanding, aims to enhance patient outcomes through innovative therapies. They specialise in pharmaceutical commercialization and have a portfolio that includes clinical trial products as well as two FDA-approved drugs.</t>
   </si>
   <si>
     <t>https://braeburnrx.com/</t>
   </si>
   <si>
     <t>Rhythm Pharmaceuticals</t>
   </si>
   <si>
     <t>https://rhythmtx.com/</t>
   </si>
   <si>
     <t>NewBridge Pharmaceuticals</t>
   </si>
@@ -1912,217 +1918,217 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>121</v>
+        <v>330</v>
       </c>
       <c r="C2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F2" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C3" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C4" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -3443,219 +3449,223 @@
       <c r="E1" s="2" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>295</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>296</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>298</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>299</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>300</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>301</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>302</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>303</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>304</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>305</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D4" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>313</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3677,88 +3687,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D4" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>