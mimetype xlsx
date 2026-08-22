--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>FluidCrystal®</t>
   </si>
   <si>
     <t>FluidCrystal Technology is an advanced injectable formulation utilizing endogenous lipids, characterized by low viscosity and long-acting properties. This technology enables the administration of active pharmaceutical ingredients (APIs) with controlled release durations ranging from days to months. The mechanism underlying this system involves reversed non-lamellar liquid crystalline phases, which facilitate the efficient encapsulation of APIs. These phases ensure a sustained and steady-state release of the API into the bloodstream, thereby enhancing therapeutic efficacy.</t>
   </si>
   <si>
     <t>•      Self assembling lipids forms a nanostructure reversed-phase nonlamellar liquid crystal around the API in an aqueous environment
 •	Easy and convenient administration
 •	High treatment adherence
 •	Adapted to prefilled syringes and pen injection devices
 •	Small injection volume with a thin needle.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous, Optical</t>
   </si>
   <si>
     <t>Based on other organic particles, Amphiphile-based</t>
@@ -253,51 +259,51 @@
     <t xml:space="preserve">Water-soluble molecules
 Water-insoluble molecules
 Small molecules
 Small molecules that are targeted for FluidCrystal Technology are Opioids, local analgesics, hormones, anti-emetics, local antibiotics, and prostacyclins
 Proteins
 Peptides &amp; proteins that are targeted for FluidCrystal Technology are somatostatin &amp; analogues, LHRH agonists, Glucagon &amp; insulin, GLP-1 &amp; analogues, MC4 agonists, and antibody fragments
 </t>
   </si>
   <si>
     <t>&lt; 10 wt%</t>
   </si>
   <si>
     <t>In 2022, 830,000 doses were manufactured</t>
   </si>
   <si>
     <t>Manufacturing and distribution of Camurus’ products is based on a multi-stage supply chain with several participants involved. Braeburn Pharmaceuticals overlooks the manufacturing of the FDA approved drugs of FluidCrystal in liaison with a third party manufacturer. The manufacturing process includes:
 - Compounding
 - Filtration
 - Filing
 The aim of the manufacturing process setup is to reduce product manufacturing waste by 20% and to increase the use of packaging material originating from sustainable sources to at least 50%.</t>
   </si>
   <si>
     <t>The listed analytical instrument used was HPLC with UV detection</t>
   </si>
   <si>
-    <t>Acromegaly, Polycystic liver disease, Genetic obesity disorders, Raynaud's phenomenon, Pulmonary arterial hypertension, Chemotherapy-induced nausea and vomiting, Endocrine disorders, Pain management, , Substance use disorders</t>
+    <t xml:space="preserve">Acromegaly, Polycystic liver disease, Genetic obesity disorders, Raynaud's phenomenon, Pulmonary arterial hypertension, Chemotherapy-induced nausea and vomiting, Endocrine disorders, Pain management, , </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-06-19 13:29:10</t>
   </si>
   <si>
     <t>2024-06-29 08:13:30</t>
   </si>
@@ -488,75 +494,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -987,54 +993,66 @@
     <t>2016-03-01</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Men ≥40 and ≤85 years of age
 * Histological or cytological proven adenocarcinoma of the prostate requiring hormone therapy
 * Life expectancy over 12 months
 * World Health Organisation/ The Eastern Cooperative Oncology Group (WHO/ECOG) performance status of 0, 1 or 2
 * Adequate and stable renal function
 * Adequate and stable hepatic function
 Exclusion Criteria:
 * Evidence of brain metastasis, spinal cord compression, or urinary tract obstruction
 * Serum Testosterone levels below 150 ng/dL at Screening visit
 * Medical or radiological prostate cancer treatments within 2 months prior to the Screening visit
 * Surgical treatment of prostate cancer within 2 weeks prior to the Screening visit
 * Prior orchiectomy, hypophysectomy, or adrenalectomy
 * Prior use of LHRH agonist</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1075,50 +1093,53 @@
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/8adFTs8YZ62b8VxBsAJ0N38SoUpnpVPqvZEDfnAX.png</t>
   </si>
   <si>
     <t>Self-assembled functional reversed-phase nonlamellar liquid crystal gel formed around API molecules by the phospholipids</t>
   </si>
   <si>
     <t>Camurus. (n.d.). Technology. Retrieved June 20, 2024, from https://www.camurus.com/science/technology/.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/TBZ9Pe1dVFqYpFj2acCbDNiAn1SYQKlj38E0kNoG.png</t>
   </si>
   <si>
     <t>Subcutaneous Administration of FluidCrystal prefilled Injection and the initiation of the encapsulation</t>
   </si>
   <si>
     <t>Camurus. (2023). Camurus Annual Report 2023. Retrieved from https://www.camurus.com/files/Main/13456/3952729/camurus-annual-report-2023.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/hxSjsuK1oHXSIXEZMux4bROdeWTQQK5EB9g7NpeE.png</t>
   </si>
   <si>
     <t>Initial Burst of the API into the body from the FluidCrystal lipid lamellar structure</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Albayaty, M., Linden, M., Olsson, H., Johnsson, M., Strandgården, K., &amp;amp; Tiberg, F. (2017). Pharmacokinetic Evaluation of Once-Weekly and Once-Monthly Buprenorphine Subcutaneous Injection Depots (CAM2038) Versus Intravenous and Sublingual Buprenorphine in Healthy Volunteers Under Naltrexone Blockade: An Open-Label Phase 1 Study.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Advances in therapy&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;34&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 560–575.&lt;/span&gt;&lt;a href=" https://doi.org/10.1007/s12325-016-0472-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1007/s12325-016-0472-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;A study involving 89 healthy volunteers was conducted to evaluate the effectiveness of a new treatment for buprenorphine. The participants were divided into five groups: intravenous buprenorphine 600 µg, sublingual buprenorphine 8, 16, or 24 mg daily for 7 days, or four repeated weekly doses of CAM2038 q1w 16 mg. All subjects received daily naltrexone. The mean duration of buprenorphine release after CAM2038 q4w was 4-10 hours, with a mean terminal half-life of 19-25 days. Both CAM2038 formulations showed complete absolute bioavailability of buprenorphine, with 5.7- to 7.7-fold greater bioavailability compared to sublingual buprenorphine. Both CAM2038 q1w and q4w were well tolerated, with higher acceptance rates for CAM2038 than sublingual buprenorphine 1 hour post-dose.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Chang, D. P., Barauskas, J., Dabkowska, A. P., Wadsäter, M., Tiberg, F., &amp;amp; Nylander, T. (2015). Non-lamellar lipid liquid crystalline structures at interfaces.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Advances in colloid and interface science&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;222&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 135-147.&lt;/span&gt;&lt;a href=" https://doi.org/10.1016/j.cis.2014.11.003" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt; &lt;/a&gt;&lt;a href="https://doi.org/10.1016/j.cis.2014.11.003" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;https://doi.org/10.1016/j.cis.2014.11.003&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-lamellar interfacial layer: from the organization of the adsorbed layer to the characterization of the internal structure. The self-assembly of lipids results in the formation of various nano-structures, including non-lamellar liquid crystalline structures like cubic, hexagonal, and sponge phases. These non-lamellar phases are crucial for living systems, providing compartmentalization and acting as biological activity regulators. They are of interest for pharmaceutical, food, and cosmetic applications due to their compartmentalizing nature. Understanding how these structures interact with different interfaces is essential for their use in biomedical devices for drug delivery and analysis. These non-lamellar interfacial layers can entrap functional biomolecules that respond to lipid curvature and confinement. &lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation</t>
   </si>
   <si>
     <t>Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf</t>
   </si>
@@ -1566,113 +1587,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946073" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04076462" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02299089" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05050942" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04125836" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05281328" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02212197" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8adFTs8YZ62b8VxBsAJ0N38SoUpnpVPqvZEDfnAX.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TBZ9Pe1dVFqYpFj2acCbDNiAn1SYQKlj38E0kNoG.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hxSjsuK1oHXSIXEZMux4bROdeWTQQK5EB9g7NpeE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/CBpbuR355xc5_Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/548/CBpbuR355xc5_Session%202%20FluidCrystal%20-%20a%20new%20lipid%20liquid%20crystal%20based%20LAI%20technology%20platform%20validated%20by%20recent%20product%20approvals%20-Fredrik%20Joabsson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1761,501 +1784,506 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>62</v>
+        <v>56</v>
+      </c>
+      <c r="V2" t="s">
+        <v>56</v>
       </c>
       <c r="W2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>56</v>
       </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AD2" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
+      <c r="AI2" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>74</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C2" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="D2" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E2" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="F2" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C2" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="C3" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="C4" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="C5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2265,234 +2293,234 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -2539,937 +2567,953 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="O2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="X2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="Y2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AB2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AC2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AD2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AP2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ2">
         <v>1053</v>
       </c>
       <c r="AR2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AW2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AX2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="J3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="O3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="X3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="Y3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AB3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AC3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AD3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AP3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ3">
         <v>72</v>
       </c>
       <c r="AR3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="AW3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AX3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="X4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="Y4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AB4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AC4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AD4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AP4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ4">
         <v>12</v>
       </c>
       <c r="AR4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AW4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AX4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="I5" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="J5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="M5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="O5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="Q5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="X5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="Y5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="Z5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="AA5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="AD5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI5" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AP5" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ5">
         <v>332</v>
       </c>
       <c r="AR5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS5" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AW5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AX5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="I6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="X6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="Y6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="Z6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="AA6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="AD6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="AP6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ6">
         <v>135</v>
       </c>
       <c r="AS6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="AU6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AW6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AX6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C7" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E7" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H7" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="I7" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="J7" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="O7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="X7" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="Y7" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="Z7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="AA7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="AB7" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="AC7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AD7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ7" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="AP7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ7">
         <v>71</v>
       </c>
       <c r="AR7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AW7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AX7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C8" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E8" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F8" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H8" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I8" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="J8" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M8" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="O8" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="X8" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="Y8" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="AB8" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AC8" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="AD8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AE8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF8" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="AG8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AJ8" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AP8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AQ8">
         <v>51</v>
       </c>
       <c r="AR8" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AS8" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AU8" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AW8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AX8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AY8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AZ8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>292</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3482,337 +3526,366 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D3" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="D4" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>292</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>323</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C2" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>325</v>
+      </c>
+      <c r="H2" t="s">
+        <v>326</v>
+      </c>
+      <c r="J2" t="s">
+        <v>198</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C3" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>327</v>
+      </c>
+      <c r="H3" t="s">
+        <v>328</v>
+      </c>
+      <c r="J3" t="s">
+        <v>198</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>330</v>
+      </c>
+      <c r="H4" t="s">
+        <v>331</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="J4" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>