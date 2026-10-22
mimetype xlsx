--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -259,51 +259,51 @@
     <t xml:space="preserve">Water-soluble molecules
 Water-insoluble molecules
 Small molecules
 Small molecules that are targeted for FluidCrystal Technology are Opioids, local analgesics, hormones, anti-emetics, local antibiotics, and prostacyclins
 Proteins
 Peptides &amp; proteins that are targeted for FluidCrystal Technology are somatostatin &amp; analogues, LHRH agonists, Glucagon &amp; insulin, GLP-1 &amp; analogues, MC4 agonists, and antibody fragments
 </t>
   </si>
   <si>
     <t>&lt; 10 wt%</t>
   </si>
   <si>
     <t>In 2022, 830,000 doses were manufactured</t>
   </si>
   <si>
     <t>Manufacturing and distribution of Camurus’ products is based on a multi-stage supply chain with several participants involved. Braeburn Pharmaceuticals overlooks the manufacturing of the FDA approved drugs of FluidCrystal in liaison with a third party manufacturer. The manufacturing process includes:
 - Compounding
 - Filtration
 - Filing
 The aim of the manufacturing process setup is to reduce product manufacturing waste by 20% and to increase the use of packaging material originating from sustainable sources to at least 50%.</t>
   </si>
   <si>
     <t>The listed analytical instrument used was HPLC with UV detection</t>
   </si>
   <si>
-    <t xml:space="preserve">Acromegaly, Polycystic liver disease, Genetic obesity disorders, Raynaud's phenomenon, Pulmonary arterial hypertension, Chemotherapy-induced nausea and vomiting, Endocrine disorders, Pain management, , </t>
+    <t xml:space="preserve">Acromegaly, Polycystic liver disease, Genetic obesity disorders, Raynaud's phenomenon, Pulmonary arterial hypertension, Chemotherapy-induced nausea and vomiting, Endocrine disorders, Pain management (incl. joints, lower back, knee), , </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-06-19 13:29:10</t>
   </si>
   <si>
     <t>2024-06-29 08:13:30</t>
   </si>
@@ -542,53 +542,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -605,127 +602,130 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>CAM2038</t>
   </si>
   <si>
     <t>NCT02946073</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02946073</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Braeburn Pharmaceuticals</t>
   </si>
   <si>
     <t>This is a Phase III, placebo-controlled, multicenter study with an enriched-enrollment withdrawal (EEW) design to evaluate the efficacy and safety of CAM2038 in opioid-experienced subjects with moderate to severe CLBP that requires continuous, around-the-clock (ATC) opioid treatment ≥ 40 mg morphine equivalent dose (MED). The study includes 5 phases: A Screening Phase (up to 2 weeks), a Transition Phase (up to 2 weeks), an Open-Label Titration Phase (up to 10 weeks), a Double-Blind Treatment Phase including a Final Study Visit (12 weeks), and a Follow-up Phase (4 weeks). The overall duration of participation in the core phase of the study (randomized Double-Blind Phase) is up to 30 weeks, from the Screening Phase through the Follow-up Phase. Subjects who complete the Double-Blind Treatment</t>
   </si>
   <si>
     <t>Buprenorphine (CAM2038) in Subjects With a Recent History of Moderate to Severe Chronic Low Back Pain</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>buprenorphine</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2016-09-01</t>
   </si>
   <si>
     <t>2021-09-20</t>
   </si>
   <si>
     <t>2018-05-01</t>
   </si>
   <si>
     <t>2019-02-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Written informed consent provided prior to the conduct of any study-related procedures.
 2. Male or non-pregnant, non-lactating female subject, greater than or equal to 18 years old.
 3. Body mass index (BMI) between 18 and 38 kg/m2, inclusive.
 4. Treated with daily opioids for moderate to severe CLBP for a minimum of 3 months prior to Screening.
 5. On a stable dose of ≥40 mg/day of oral morphine or MED during the 14 days prior to Screening.
 6. Systolic blood pressure ≥100 mmHg and diastolic blood pressure ≥60 mmHg.
 7. Female subject of childbearing potential who is willing to use a reliable method of contraception during the entire study (Screening Visit to final Follow-up). To be considered not of childbearing potential, female subjects must be surgically sterile.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology, Substance use disorders, Pain management (incl. joints, lower back, knee), Other(s)</t>
   </si>
   <si>
     <t>ACROINNOVA 1</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04076462</t>
   </si>
   <si>
     <t>The purpose of this trial is to assess the efficacy and safety of CAM2029 in patients with acromegaly. Patients will be randomized to either CAM2029 or placebo administered subcutaneously once monthly during 6 months.</t>
   </si>
   <si>
     <t>A Trial to Assess Efficacy and Safety of Octreotide Subcutaneous Depot in Patients With Acromegaly</t>
   </si>
   <si>
     <t>United States of America, Germany, Greece, Hungary, Italy, Poland, Russian Federation, Spain, United Kingdom</t>
   </si>
   <si>
     <t>CAM2029 (octreotide subcutaneous depot)</t>
   </si>
   <si>
     <t>Matching placebo</t>
   </si>
   <si>
     <t>2019-08-19</t>
   </si>
@@ -1107,54 +1107,60 @@
   <si>
     <t>Subcutaneous Administration of FluidCrystal prefilled Injection and the initiation of the encapsulation</t>
   </si>
   <si>
     <t>Camurus. (2023). Camurus Annual Report 2023. Retrieved from https://www.camurus.com/files/Main/13456/3952729/camurus-annual-report-2023.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/hxSjsuK1oHXSIXEZMux4bROdeWTQQK5EB9g7NpeE.png</t>
   </si>
   <si>
     <t>Initial Burst of the API into the body from the FluidCrystal lipid lamellar structure</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Albayaty, M., Linden, M., Olsson, H., Johnsson, M., Strandgården, K., &amp;amp; Tiberg, F. (2017). Pharmacokinetic Evaluation of Once-Weekly and Once-Monthly Buprenorphine Subcutaneous Injection Depots (CAM2038) Versus Intravenous and Sublingual Buprenorphine in Healthy Volunteers Under Naltrexone Blockade: An Open-Label Phase 1 Study.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Advances in therapy&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;34&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 560–575.&lt;/span&gt;&lt;a href=" https://doi.org/10.1007/s12325-016-0472-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1007/s12325-016-0472-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;A study involving 89 healthy volunteers was conducted to evaluate the effectiveness of a new treatment for buprenorphine. The participants were divided into five groups: intravenous buprenorphine 600 µg, sublingual buprenorphine 8, 16, or 24 mg daily for 7 days, or four repeated weekly doses of CAM2038 q1w 16 mg. All subjects received daily naltrexone. The mean duration of buprenorphine release after CAM2038 q4w was 4-10 hours, with a mean terminal half-life of 19-25 days. Both CAM2038 formulations showed complete absolute bioavailability of buprenorphine, with 5.7- to 7.7-fold greater bioavailability compared to sublingual buprenorphine. Both CAM2038 q1w and q4w were well tolerated, with higher acceptance rates for CAM2038 than sublingual buprenorphine 1 hour post-dose.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1007/s12325-016-0472-9</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Chang, D. P., Barauskas, J., Dabkowska, A. P., Wadsäter, M., Tiberg, F., &amp;amp; Nylander, T. (2015). Non-lamellar lipid liquid crystalline structures at interfaces.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Advances in colloid and interface science&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;222&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 135-147.&lt;/span&gt;&lt;a href=" https://doi.org/10.1016/j.cis.2014.11.003" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt; &lt;/a&gt;&lt;a href="https://doi.org/10.1016/j.cis.2014.11.003" rel="noopener noreferrer" target="_blank" style="color: rgb(31, 31, 31);"&gt;https://doi.org/10.1016/j.cis.2014.11.003&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-lamellar interfacial layer: from the organization of the adsorbed layer to the characterization of the internal structure. The self-assembly of lipids results in the formation of various nano-structures, including non-lamellar liquid crystalline structures like cubic, hexagonal, and sponge phases. These non-lamellar phases are crucial for living systems, providing compartmentalization and acting as biological activity regulators. They are of interest for pharmaceutical, food, and cosmetic applications due to their compartmentalizing nature. Understanding how these structures interact with different interfaces is essential for their use in biomedical devices for drug delivery and analysis. These non-lamellar interfacial layers can entrap functional biomolecules that respond to lipid curvature and confinement. &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.cis.2014.11.003</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation</t>
   </si>
   <si>
     <t>Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf</t>
   </si>
   <si>
     <t>resources/CBpbuR355xc5_Session 2 FluidCrystal - a new lipid liquid crystal based LAI technology platform validated by recent product approvals -Fredrik Joabsson.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
@@ -1587,51 +1593,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02946073" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04076462" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02299089" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05050942" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04125836" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05281328" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02212197" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8adFTs8YZ62b8VxBsAJ0N38SoUpnpVPqvZEDfnAX.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TBZ9Pe1dVFqYpFj2acCbDNiAn1SYQKlj38E0kNoG.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hxSjsuK1oHXSIXEZMux4bROdeWTQQK5EB9g7NpeE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/548/CBpbuR355xc5_Session%202%20FluidCrystal%20-%20a%20new%20lipid%20liquid%20crystal%20based%20LAI%20technology%20platform%20validated%20by%20recent%20product%20approvals%20-Fredrik%20Joabsson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12325-016-0472-9" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cis.2014.11.003" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/548/CBpbuR355xc5_Session%202%20FluidCrystal%20-%20a%20new%20lipid%20liquid%20crystal%20based%20LAI%20technology%20platform%20validated%20by%20recent%20product%20approvals%20-Fredrik%20Joabsson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1769,69 +1775,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1888,275 +1894,275 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>74</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>187</v>
       </c>
       <c r="C2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C3" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C4" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C5" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2651,108 +2657,108 @@
       <c r="V1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>183</v>
       </c>
       <c r="C2" t="s">
         <v>184</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E2" t="s">
@@ -2770,96 +2776,96 @@
       <c r="I2" t="s">
         <v>189</v>
       </c>
       <c r="J2" t="s">
         <v>190</v>
       </c>
       <c r="M2" t="s">
         <v>191</v>
       </c>
       <c r="O2" t="s">
         <v>192</v>
       </c>
       <c r="X2" t="s">
         <v>193</v>
       </c>
       <c r="Y2" t="s">
         <v>194</v>
       </c>
       <c r="AB2" t="s">
         <v>195</v>
       </c>
       <c r="AC2" t="s">
         <v>196</v>
       </c>
       <c r="AD2" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI2" t="s">
         <v>198</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AO2" t="s">
         <v>199</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>1053</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="AR2" t="s">
         <v>201</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>202</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>203</v>
       </c>
       <c r="AW2" t="s">
         <v>204</v>
       </c>
       <c r="AX2" t="s">
         <v>205</v>
       </c>
       <c r="AY2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>207</v>
       </c>
       <c r="C3" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E3" t="s">
         <v>95</v>
       </c>
       <c r="F3" t="s">
         <v>186</v>
       </c>
       <c r="G3" t="s">
         <v>123</v>
       </c>
       <c r="H3" t="s">
@@ -2868,188 +2874,188 @@
       <c r="I3" t="s">
         <v>210</v>
       </c>
       <c r="J3" t="s">
         <v>211</v>
       </c>
       <c r="M3" t="s">
         <v>212</v>
       </c>
       <c r="O3" t="s">
         <v>213</v>
       </c>
       <c r="X3" t="s">
         <v>214</v>
       </c>
       <c r="Y3" t="s">
         <v>215</v>
       </c>
       <c r="AB3" t="s">
         <v>216</v>
       </c>
       <c r="AC3" t="s">
         <v>216</v>
       </c>
       <c r="AD3" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG3" t="s">
         <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI3" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>217</v>
       </c>
-      <c r="AP3" t="s">
+      <c r="AO3" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP3">
+        <v>72</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="AR3" t="s">
         <v>201</v>
       </c>
-      <c r="AS3" t="s">
-[...2 lines deleted...]
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>218</v>
       </c>
+      <c r="AV3" t="s">
+        <v>219</v>
+      </c>
       <c r="AW3" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="AX3" t="s">
         <v>205</v>
       </c>
       <c r="AY3" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>220</v>
       </c>
       <c r="C4" t="s">
         <v>221</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E4" t="s">
         <v>223</v>
       </c>
       <c r="F4" t="s">
         <v>186</v>
       </c>
       <c r="G4" t="s">
         <v>123</v>
       </c>
       <c r="H4" t="s">
         <v>224</v>
       </c>
       <c r="I4" t="s">
         <v>225</v>
       </c>
       <c r="M4" t="s">
         <v>226</v>
       </c>
       <c r="X4" t="s">
         <v>227</v>
       </c>
       <c r="Y4" t="s">
         <v>228</v>
       </c>
       <c r="AB4" t="s">
         <v>229</v>
       </c>
       <c r="AC4" t="s">
         <v>230</v>
       </c>
       <c r="AD4" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG4" t="s">
         <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI4" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>231</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AO4" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP4">
+        <v>12</v>
+      </c>
+      <c r="AQ4" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AR4" t="s">
         <v>201</v>
       </c>
-      <c r="AS4" t="s">
-[...2 lines deleted...]
-      <c r="AU4" t="s">
+      <c r="AT4" t="s">
         <v>232</v>
       </c>
+      <c r="AV4" t="s">
+        <v>233</v>
+      </c>
       <c r="AW4" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="AX4" t="s">
         <v>205</v>
       </c>
       <c r="AY4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ4" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>234</v>
       </c>
       <c r="C5" t="s">
         <v>235</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E5" t="s">
         <v>95</v>
       </c>
       <c r="G5" t="s">
         <v>123</v>
       </c>
       <c r="H5" t="s">
         <v>237</v>
       </c>
       <c r="I5" t="s">
@@ -3058,185 +3064,185 @@
       <c r="J5" t="s">
         <v>239</v>
       </c>
       <c r="M5" t="s">
         <v>240</v>
       </c>
       <c r="O5" t="s">
         <v>241</v>
       </c>
       <c r="Q5" t="s">
         <v>242</v>
       </c>
       <c r="X5" t="s">
         <v>243</v>
       </c>
       <c r="Y5" t="s">
         <v>244</v>
       </c>
       <c r="Z5" t="s">
         <v>245</v>
       </c>
       <c r="AA5" t="s">
         <v>246</v>
       </c>
       <c r="AD5" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG5" t="s">
         <v>74</v>
       </c>
       <c r="AH5" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI5" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ5" t="s">
         <v>247</v>
       </c>
-      <c r="AP5" t="s">
+      <c r="AO5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP5">
+        <v>332</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="AR5" t="s">
         <v>201</v>
       </c>
-      <c r="AS5" t="s">
-[...2 lines deleted...]
-      <c r="AU5" t="s">
+      <c r="AT5" t="s">
         <v>232</v>
       </c>
+      <c r="AV5" t="s">
+        <v>233</v>
+      </c>
       <c r="AW5" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="AX5" t="s">
         <v>205</v>
       </c>
       <c r="AY5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>248</v>
       </c>
       <c r="C6" t="s">
         <v>249</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E6" t="s">
         <v>95</v>
       </c>
       <c r="G6" t="s">
         <v>123</v>
       </c>
       <c r="H6" t="s">
         <v>251</v>
       </c>
       <c r="I6" t="s">
         <v>252</v>
       </c>
       <c r="J6" t="s">
         <v>253</v>
       </c>
       <c r="M6" t="s">
         <v>212</v>
       </c>
       <c r="X6" t="s">
         <v>254</v>
       </c>
       <c r="Y6" t="s">
         <v>255</v>
       </c>
       <c r="Z6" t="s">
         <v>256</v>
       </c>
       <c r="AA6" t="s">
         <v>256</v>
       </c>
       <c r="AD6" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG6" t="s">
         <v>74</v>
       </c>
       <c r="AH6" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI6" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ6" t="s">
         <v>257</v>
       </c>
-      <c r="AP6" t="s">
-[...2 lines deleted...]
-      <c r="AQ6">
+      <c r="AO6" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP6">
         <v>135</v>
       </c>
-      <c r="AS6" t="s">
+      <c r="AR6" t="s">
         <v>258</v>
       </c>
-      <c r="AU6" t="s">
+      <c r="AT6" t="s">
         <v>232</v>
       </c>
+      <c r="AV6" t="s">
+        <v>219</v>
+      </c>
       <c r="AW6" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="AX6" t="s">
         <v>205</v>
       </c>
       <c r="AY6" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>259</v>
       </c>
       <c r="C7" t="s">
         <v>260</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E7" t="s">
         <v>262</v>
       </c>
       <c r="G7" t="s">
         <v>123</v>
       </c>
       <c r="H7" t="s">
         <v>263</v>
       </c>
       <c r="I7" t="s">
@@ -3248,96 +3254,96 @@
       <c r="M7" t="s">
         <v>240</v>
       </c>
       <c r="O7" t="s">
         <v>192</v>
       </c>
       <c r="X7" t="s">
         <v>266</v>
       </c>
       <c r="Y7" t="s">
         <v>267</v>
       </c>
       <c r="Z7" t="s">
         <v>268</v>
       </c>
       <c r="AA7" t="s">
         <v>269</v>
       </c>
       <c r="AB7" t="s">
         <v>270</v>
       </c>
       <c r="AC7" t="s">
         <v>271</v>
       </c>
       <c r="AD7" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG7" t="s">
         <v>74</v>
       </c>
       <c r="AH7" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI7" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ7" t="s">
         <v>272</v>
       </c>
-      <c r="AP7" t="s">
+      <c r="AO7" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP7">
+        <v>71</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="AR7" t="s">
         <v>201</v>
       </c>
-      <c r="AS7" t="s">
+      <c r="AT7" t="s">
         <v>202</v>
       </c>
-      <c r="AU7" t="s">
-        <v>203</v>
+      <c r="AV7" t="s">
+        <v>273</v>
       </c>
       <c r="AW7" t="s">
-        <v>273</v>
+        <v>204</v>
       </c>
       <c r="AX7" t="s">
         <v>205</v>
       </c>
       <c r="AY7" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>274</v>
       </c>
       <c r="C8" t="s">
         <v>275</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E8" t="s">
         <v>223</v>
       </c>
       <c r="F8" t="s">
         <v>186</v>
       </c>
       <c r="G8" t="s">
         <v>123</v>
       </c>
       <c r="H8" t="s">
@@ -3346,96 +3352,96 @@
       <c r="I8" t="s">
         <v>278</v>
       </c>
       <c r="J8" t="s">
         <v>279</v>
       </c>
       <c r="M8" t="s">
         <v>280</v>
       </c>
       <c r="O8" t="s">
         <v>281</v>
       </c>
       <c r="X8" t="s">
         <v>282</v>
       </c>
       <c r="Y8" t="s">
         <v>283</v>
       </c>
       <c r="AB8" t="s">
         <v>284</v>
       </c>
       <c r="AC8" t="s">
         <v>285</v>
       </c>
       <c r="AD8" t="s">
-        <v>197</v>
+        <v>72</v>
       </c>
       <c r="AE8" t="s">
-        <v>72</v>
+        <v>286</v>
       </c>
       <c r="AF8" t="s">
-        <v>286</v>
+        <v>74</v>
       </c>
       <c r="AG8" t="s">
         <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>74</v>
+        <v>197</v>
       </c>
       <c r="AI8" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AJ8" t="s">
         <v>287</v>
       </c>
-      <c r="AP8" t="s">
+      <c r="AO8" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP8">
+        <v>51</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="AR8" t="s">
         <v>201</v>
       </c>
-      <c r="AS8" t="s">
-[...2 lines deleted...]
-      <c r="AU8" t="s">
+      <c r="AT8" t="s">
         <v>232</v>
       </c>
+      <c r="AV8" t="s">
+        <v>219</v>
+      </c>
       <c r="AW8" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="AX8" t="s">
         <v>205</v>
       </c>
       <c r="AY8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ8" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -3759,94 +3765,102 @@
         <v>294</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>324</v>
       </c>
       <c r="C2" t="s">
         <v>325</v>
       </c>
       <c r="H2" t="s">
         <v>326</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>327</v>
+      </c>
       <c r="J2" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>324</v>
       </c>
       <c r="C3" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H3" t="s">
-        <v>328</v>
+        <v>329</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>330</v>
       </c>
       <c r="J3" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C4" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H4" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="J4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>