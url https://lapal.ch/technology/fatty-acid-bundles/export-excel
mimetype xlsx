--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -330,51 +330,51 @@
   <si>
     <t>Foreseen duration between application(s)</t>
   </si>
   <si>
     <t>Regulatory approvals</t>
   </si>
   <si>
     <t>Octreotide</t>
   </si>
   <si>
     <t>Rare disease treatment, oncology drugs. For example somatostatin analog for acromegaly and neuroendocrine tumor treatment</t>
   </si>
   <si>
     <t>Pre-clinical</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Acromegaly, neuroendocrine tumors, carcinoid syndromes</t>
   </si>
   <si>
     <t>Four weeks</t>
   </si>
   <si>
-    <t>Glucagon-like peptide-1 (GLP-1) analogues</t>
+    <t>Glucagon-like peptide-1 (GLP-1) analogues and associated</t>
   </si>
   <si>
     <t>diabetes treatment, metabolic disorder treatment</t>
   </si>
   <si>
     <t>type 2 diabetes, obesity, NASH</t>
   </si>
   <si>
     <t>Two weeks</t>
   </si>
   <si>
     <t>Insulins</t>
   </si>
   <si>
     <t>diabetes treatment, metabolism disorder treatment</t>
   </si>
   <si>
     <t>type 1 diabetes, type 2 diabetes</t>
   </si>
   <si>
     <t>Three days</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -417,66 +417,54 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2019057087</t>
   </si>
   <si>
     <t>Multi-arm linker and fatty acid bundle technology platform</t>
   </si>
   <si>
     <t>IMMUNWORK INC</t>
   </si>
   <si>
     <t>2038-09-19</t>
   </si>
   <si>
     <t>The technology platform of using fatty acid bundles to modify therapeutic peptides and improve in vivo stability , which can be applied to various therapeutic peptides to improve in vivo stability and extend duration of action. Additional patent applications are under pending in multiple major countries and regions including China, Europe, Japan, India, Canada, Israel, Singapore, and Korea.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
-    <t>China</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO)</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Russian Federation</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Multi-arm linker and fatty acid bundle technology platform, which can be applied to various therapeutic peptides to improve in vivo stability and extend duration of action.</t>
   </si>
   <si>
     <t>The technology platform of using fatty acid bundles to modify therapeutic peptides and improve in vivo stability was patented. Additional patent applications are under pending in multiple major countries and regions including China, Europe, Japan, India, Canada, Israel, Singapore, and Korea.</t>
   </si>
   <si>
     <t>TWI688406B, US 16/823,358, RU2020110244, AU2018336482</t>
   </si>
@@ -582,53 +570,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -643,50 +628,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1376,69 +1364,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1489,234 +1477,234 @@
       </c>
       <c r="Y2" t="s">
         <v>68</v>
       </c>
       <c r="AC2" t="s">
         <v>69</v>
       </c>
       <c r="AG2" t="s">
         <v>70</v>
       </c>
       <c r="AI2" t="s">
         <v>71</v>
       </c>
       <c r="AJ2" t="s">
         <v>72</v>
       </c>
       <c r="AK2" t="s">
         <v>73</v>
       </c>
       <c r="AL2" t="s">
         <v>74</v>
       </c>
       <c r="AM2" t="s">
         <v>75</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>76</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>76</v>
       </c>
       <c r="AP2" t="s">
         <v>76</v>
       </c>
       <c r="AR2" t="s">
         <v>77</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E2" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F2" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -1949,67 +1937,55 @@
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C2" t="s">
         <v>117</v>
       </c>
       <c r="E2" t="s">
         <v>118</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>119</v>
       </c>
       <c r="G2" t="s">
         <v>120</v>
       </c>
       <c r="H2" t="s">
         <v>121</v>
       </c>
       <c r="I2" t="s">
         <v>122</v>
       </c>
-      <c r="J2" t="s">
+      <c r="N2" t="s">
         <v>123</v>
       </c>
-      <c r="K2" t="s">
+      <c r="O2" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2019,173 +1995,173 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F2" t="s">
         <v>134</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="D2" t="s">
+      <c r="I2" t="s">
         <v>136</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D3" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C4" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D4" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F4" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C5" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D5" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="I5" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2232,270 +2208,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2511,156 +2487,156 @@
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="P1" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="Q1" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2668,132 +2644,132 @@
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="H2" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="J2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H3" t="s">
         <v>228</v>
       </c>
-      <c r="C3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I3" s="6" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="J3" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H4" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="J4" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>