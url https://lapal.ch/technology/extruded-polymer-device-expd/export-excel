--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -412,51 +412,51 @@
   <si>
     <t>Subcutaneous biodegradable reservoir device</t>
   </si>
   <si>
     <t>Device</t>
   </si>
   <si>
     <t>RES TRIANGLE INST</t>
   </si>
   <si>
     <t>2039-10-16</t>
   </si>
   <si>
     <t>A reservoir device comprising an active agent formulation contained within a reservoir is described. The reservoir is defined by a biodegradable, permeable polymer membrane having a thickness of at least 45 um. The membrane allows for diffusion of an active agent of the formulation there through when positioned subcutaneously in a body of a subject.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>Australia, Japan</t>
+    <t>Australia, United States of America, Japan</t>
   </si>
   <si>
     <t>China, Albania, Serbia, North Macedonia, Türkiye</t>
   </si>
   <si>
     <t>Australia, Canada, Israel, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>