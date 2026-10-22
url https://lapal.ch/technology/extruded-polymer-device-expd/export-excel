--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -409,66 +409,54 @@
   <si>
     <t>WO2020081622</t>
   </si>
   <si>
     <t>Subcutaneous biodegradable reservoir device</t>
   </si>
   <si>
     <t>Device</t>
   </si>
   <si>
     <t>RES TRIANGLE INST</t>
   </si>
   <si>
     <t>2039-10-16</t>
   </si>
   <si>
     <t>A reservoir device comprising an active agent formulation contained within a reservoir is described. The reservoir is defined by a biodegradable, permeable polymer membrane having a thickness of at least 45 um. The membrane allows for diffusion of an active agent of the formulation there through when positioned subcutaneously in a body of a subject.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), Mexico, China, Albania, Serbia, North Macedonia, Türkiye</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Israel, Korea, Republic of, United States of America, Japan, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>A reservoir device comprising an active agent formulation contained within a reservoir is described. The reservoir is defined by a biodegradable, permeable polymer membrane having a thickness of at least 45 µm. The membrane allows for diffusion of an active agent of the formulation there through when positioned subcutaneously in a body of a subject.</t>
   </si>
   <si>
     <t>Description of the reservoir device, list of active agents (including TAF, TDF, tenofovir, emtricitabine, islatravir, naltrexone, tamoxifen citrate, levonorgestrel and etonogestrel and their combinations), list of excipients.</t>
   </si>
   <si>
     <t>WO/2020/081622</t>
   </si>
@@ -542,53 +530,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -605,50 +590,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
@@ -713,50 +701,53 @@
   <si>
     <t>EXPD layers</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/jM33g2OtaCrBN4QBZV2WLDMz3FNcW5jQusiB3iCm.png</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;a href="https://www.mdpi.com/1999-4923/12/11/1057"&gt;&lt;/a&gt;Performance and Stability of Tenofovir Alafenamide Formulations within Subcutaneous Biodegradable Implants for HIV Pre-Exposure Prophylaxis (PrEP).&amp;nbsp;&lt;br&gt;&lt;a href="https://www.mdpi.com/1999-4923/12/11/1057"&gt;&lt;/a&gt;&lt;div&gt;Li L, Johnson L, Krovi A, Demkovich Z, van der Straten A.&lt;br&gt;&lt;div&gt;Pharmaceutics, 2020.&amp;nbsp;&lt;/div&gt;&lt;div&gt;DOI: 10.3390/pharmaceutics12111057&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7694512/"&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div style=""&gt;&lt;font color="#000000" face="Times New Roman, stixgeneral, serif"&gt;&lt;span style="font-size: 15.9991px;"&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7694512/"&gt;&lt;/a&gt;&lt;/span&gt;&lt;/font&gt;&lt;p id="__p1" class="p p-first-last" style="margin: 0.6923em 0px;"&gt;A critical need exists to develop diverse biomedical strategies for the widespread use of HIV Pre-Exposure Prophylaxis (HIV PrEP). This manuscript describes a subcutaneous reservoir-style implant for long-acting delivery of tenofovir alafenamide (TAF) for HIV PrEP. We detail key parameters of the TAF formulation that affect implant performance, including TAF ionization form, the selection of excipient and the exposure to aqueous conditions. Both in-vitro studies and shelf stability tests demonstrate enhanced performance for TAF freebase (TAFFB) in this long-acting implant platform, as TAFFB maintains higher chemical stability than the TAF hemifumarate salt (TAFHF). We also examined the hydrolytic degradation profiles of various formulations of TAF and identified inflection points for the onset of the accelerated drug hydrolysis within the implant using a two-line model. The compositions of unstable formulations are characterized by liquid chromatography-mass spectrometry (LC-MS) and are correlated to predominant products of the TAF hydrolytic pathways. The hydrolysis rate of TAF is affected by pH and water content in the implant microenvironment. We further demonstrate the ability to substantially delay the degradation of TAF by reducing the rates of drug release and thus lowering the water ingress rate. Using this approach, we achieved sustained release of TAFFB formulations over 240 days and maintained &amp;gt; 93% TAF purity under simulated physiological conditions. The opportunities for optimization of TAF formulations in this biodegradable implant supports further advancement of strategies to address long-acting HIV PrEP.&amp;nbsp;&lt;/p&gt;&lt;p id="__p1" class="p p-first-last" style="margin: 0.6923em 0px;"&gt;Keywords: HIV pre-exposure prophylaxis, tenofovir alafenamide, implant, long-acting drug delivery, poly(ε-caprolactone) (PCL), biodegradable polymer&lt;br&gt;&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Johnson LM, Krovi SA, Li L, Girouard N, Demkovich ZR, Myers D, et al. Characterization of a Reservoir-Style Implant for Sustained Release of Tenofovir Alafenamide (TAF) for HIV Pre-Exposure Prophylaxis (PrEP). Pharmaceutics. 2019;11(7). doi: 10.3390/pharmaceutics11070315. PubMed PMID: 31277461; PubMed Central PMCID: PMCPMC6680758&lt;a href="https://pubmed.ncbi.nlm.nih.gov/31277461/"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>Long-acting (LA) HIV pre-exposure prophylaxis (PrEP) offers the potential to improve adherence by lowering the burden of daily or on-demand regimens of antiretroviral (ARV) drugs. This paper details the fabrication and in vitro performance of a subcutaneous and trocar-compatible implant for the LA delivery of tenofovir alafenamide (TAF). The reservoir-style implant comprises an extruded tube of a biodegradable polymer, poly(ε-caprolactone) (PCL), filled with a formulation of TAF and castor oil excipient. Parameters that affect the daily release rates of TAF are described, including the surface area of the implant, the thickness of the PCL tube walls (between 45 and 200 µm), and the properties of the PCL (e.g., crystallinity). In vitro studies show a linear relationship between daily release rates and surface area, demonstrating a membrane-controlled release mechanism from extruded PCL tubes. Release rates of TAF from the implant are inversely proportional to the wall thickness, with release rates between approximately 0.91 and 0.15 mg/day for 45 and 200 µm, respectively. The sustained release of TAF at 0.28 ± 0.06 mg/day over the course of 180 days in vitro was achieved. Progress in the development of this implant platform addresses the need for new biomedical approaches to the LA delivery of ARV drugs.&lt;br&gt;&lt;br&gt;Keywords: implant; long-acting drug delivery systems; poly(ε-caprolactone) (PCL); pre-exposure prophylaxis (PrEP); tenofovir alafenamide (TAF).</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/31277461/</t>
+  </si>
+  <si>
     <t>Krogstad E, Atujuna M, Montgomery E, Minnis A, Ndwayana S, Malapane T, Shapley-Quinn M, Kgahliso M, Bekker L, van der Straten A.&amp;nbsp; Perspectives of South African youth in the development of an implant for HIV prevention. JIAS 2018.</t>
   </si>
   <si>
     <t>Introduction: Implants are a new dosage form in development for HIV pre-exposure prophylaxis (PrEP) with potential for high adherence given that they are provider-administered and are intended for long-acting protection. Integrating end-user preference into early stage product development may further overcome challenges with future product uptake and adherence. Hence, we sought to optimize the design of a PrEP implant in early-stage development by gathering opinions about implant attributes from potential end-users in South Africa.&lt;br&gt;&lt;br&gt;Methods: We conducted 14 focus group discussions (FGDs) with young women and men aged 18 to 24 in Cape Town and Soshanguve, South Africa, inviting participants into discussion as co-designers. FGDs were homogenous by gender and previous implant experience. During FGDs, we showed prototype devices and followed a semi-structured guide with questions on history of contraceptive implant use, preferences for physical characteristics of an implant, implant biodegradability, insertion process, participant-driven ideas for implant design, and social adoption considerations. FGDs were facilitated in English, isiXhosa, Tswana, isiZulu, or Tsonga, audio-recorded, transcribed into English, and qualitatively coded and analysed.&lt;br&gt;&lt;br&gt;Results: In this qualitative sample of 105 youth (68 women and 37 men), 58 participants were from Soshanguve and 47 from Cape Town, and 23% had previously used contraceptive implants. Participants expressed preferences for several implant design features; specifically, longer duration (≥6 months) was more important to most participants than the size or number of devices implanted. A majority preferred a flexible versus stiff implant to minimize palpability, thereby increasing discreetness and comfort. Nearly all participants favoured a biodegradable implant to avoid removal and thus reduce clinic visits. Concerns about the implant centred on its possible side effects and the "plastic" look of the prototype displayed for demonstration.&lt;br&gt;&lt;br&gt;Conclusions: This study offers preliminary insights into an implant for HIV prevention that provides long-lasting protection may be well received among young South Africans. Additionally, flexibility, discreetness, and biodegradability may increase acceptability of the implant. Such end-user feedback is being incorporated into current implant designs in the hope of creating an effective long-acting PrEP product that is likely to achieve high uptake and adherence in target populations.&lt;br&gt;&lt;br&gt;Keywords: South Africa; adolescent; focus groups; implant; pre-exposure prophylaxis; product development.</t>
   </si>
   <si>
     <t>Krogstad E, Montgomery E, Atujuna M, Minnis A, Montgomery E, O’Rourke S, Ahmed K, Bekker L, van der Straten A. Design of an Implant for Long-Acting HIV Pre-Exposure Prophylaxis: Input from Suth African Health Care Providers. AIDS Patient Care and STDs, 2019.&amp;nbsp;</t>
   </si>
   <si>
     <t>Implants are in the pre-clinical stage for long-acting HIV pre-exposure prophylaxis (PrEP), with an opportunity to solicit end-users' feedback early in development. Health care providers (HCPs) have been key gatekeepers for contraceptive implant uptake, and uniquely understand both technical considerations and the social context of use. Given their influential role, we gathered South African HCP perspectives on contraceptive implant implementation and features of PrEP implant prototypes that may influence future provider and patient acceptability. We conducted in-depth interviews with 30 HCPs (20 nurses and 10 doctors) in Cape Town and Soshanguve, South Africa. Interviews were conducted by a bioengineer and later transcribed, coded, and analyzed for key themes. HCPs described health system barriers such as understaffed clinics and inadequate training on contraceptive implant removal as major influences to their PrEP implant design preferences. They preferred a PrEP implant that is long lasting (&amp;gt;6 months) to minimize patient-clinic interactions, biodegradable to avoid need for removal, and flexible (but still palpable in case of removal). Commenting on negative experiences with contraceptive implant rollout, they recommended prioritizing both HCP and community education on the PrEP implant, with emphasis on expected side effects, and planning ahead for adequate training of HCPs before rollout. Challenges experienced with past contraceptive implant rollout may taint perspectives on future PrEP implants and must be carefully considered during product development and planning for clinical studies. Particular consideration should be given to the health system context of future distribution, including staff who would be providing and monitoring implants.&lt;br&gt;&lt;br&gt;Keywords: HIV pre-exposure prophylaxis; South Africa; contraceptive; health care providers; implant; product development.</t>
   </si>
   <si>
     <t>Massud I, Krovi A, Ruone S, Holder A, Gary J, Mills P, Deyounks F, Johnson R, Johnson L, Gatto G, Luecke E, Heneine W, Garcia-Lerma G, Dobard C, van der Straten A. Pharmacokinetics and safety of long-acting tenofovir alafenamide implants in macaques for HIV prevention. Virtual poster at AIDS 2020.</t>
   </si>
   <si>
     <t>&lt;div&gt;BACKGROUND: To fulfill the promise of ending the global HIV epidemic in the absence of an effective vaccine, sustained release of antiretrovirals for months to years is needed. We assessed the pharmacokinetic release profile and biocompatibility of polycaprolactone (PCL) biodegradable implants containing tenofovir alafenamide (TAF) in rhesus macaques.&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;METHODS: TAF or placebo implants were administered subcutaneously in the arm using a trocar. Three macaques were enrolled in one of 3 dosage groups (Table). Drug release and local skin reactions were monitored once-weekly for 8-20 weeks. We measured tenofovir (TFV) in plasma (LOD=10ng/ml) and TFV diphosphate (TFV-DP) in PBMCs and rectal/vaginal tissues. Local toxicity (erythema/swelling) was documented using Draize scale (0-4) and H&amp;amp;E staining following implant removal.&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;RESULTS: TFV was undetectable in plasma. Median TFV-DP in PBMCs in the LD, MD and HD groups were high and sustained during the entire study (378.5, 868.5, and 1,527 fmols/106 cells, respectively). TFV-DP was detected in rectal tissues (4 [BLOQ-10], 8.5 [BLOQ-19], and 32 [10-104] fmols/mg of tissue for LD, MD and HD groups, respectively). TFV-DP in vaginal tissues was mostly undetectable.&lt;br&gt;Local skin reactions were none (grade 0) in 33.3% (LD), 21.2% (MD) and 46.9% (HD) of observations. Mild reactions (grade 1-2) were seen in 61.9% (LD), 69.7% (MD), and 37.5% (HD) of observations. Moderate to severe reactions (grade 3-4) occurred once in the LD group after documented implant breakage and in 9.1% and 3.1% of observations in the MD and HD groups, respectively. H&amp;amp;E staining in the LD and MD group revealed moderate to marked deep dermal inflammation. No local reactions were noted with placebo implants.&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;CONCLUSIONS: Our TAF implants delivered high and sustained TFV-DP levels in PBMCs for more than 3 months, exceeding those from oral TAF (&amp;gt;10-50x above known correlates of PrEP protection by TDF/FTC). Local toxicity was noted in some animals after prolonged use. Our results support further pre-clinical evaluation of these implants in SHIV challenge models for long-lasting protection and minimal toxicity.&lt;span style="color: rgb(51, 51, 51); font-family: &amp;quot;Helvetica Neue&amp;quot;, Helvetica, Arial, sans-serif;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Gatto G, Brand R, Girouard N, Li L, Johnson L, Marzinke M, Krogstad E, Siegel A, Demkovich Z, Luecke E, van der Straten A*. Development of an End-User Informed Tenofovir Alafenamide (TAF) Implant for Long-acting (LA)-HIV Pre-exposure Prophylaxis (PrEP). HIVR4P 2018. Presented by Ariane van der Straten in Madrid, Spain October 21-25, 2018.</t>
   </si>
   <si>
     <t>Background: Implants promise systemic LA-HIV PrEP delivery while minimizing user burden. Our polycaprolactone (PCL) implant device was re-engineered to a more scalable design that is better aligned with the preferred attributes of a subdermal implant for HIV PrEP as expressed by both medical providers and end users. Here, we assessed the pharmacokinetics and safety of sustained TAF delivery through improved flexible rod-shaped reservoir implants.&lt;br&gt;&amp;nbsp;&lt;br&gt;Methods: Extruded PCL tubes (40 mm x 2.5 mm) were loaded with a slurry of TAF and castor oil. Ten female rabbits received two implants (one active and one placebo, or two active) subcutaneously inserted via trocar in the dorsal space. Identical TAF implants were concurrently evaluated in vitro. During the 63-d study, rabbits were sampled for plasma TAF/TFV and peripheral blood mononuclear cells (PBMCs) tenofovir-diphosphate (TFV-DP) weekly, and cervical and vaginal tissue TFV-DP on d63.&lt;br&gt;&amp;nbsp;&lt;br&gt;Results: In vitro TAF release from the implants demonstrated zero-order release kinetics with implants performing as designed, delivering 0.14±0.01 mg/d (low dose) and up to 0.72±0.01 mg/d (high dose). In vivo, PBMC TFV-DP levels of 443±529 fmol/106 and 1293±905 fmol/106 were sustained by the low dose and high doses, respectively. On d63, median vaginal and cervical tissue TFV-DP levels of 139 fmol/mg and 74 fmol/mg were achieved in the high dose group. The plasma TAF/TFV levels were maintained for the study duration. Minimal tissue reactivity at the insertion sites was noted. Residual drug analysis of the retrieved implants indicated similar in vivo and in vitro TAF release rates.&lt;br&gt;&amp;nbsp;&lt;br&gt;Conclusions: TAF device implants were effectively inserted with an approved trocar, well tolerated, and easily retrieved intact from rabbits after &amp;gt;60 days. All implants delivered TAF and maintained PBMC TFV-DP at putative protective concentrations for the study duration, suggesting our re-designed TAF implant device is suitable for continued development as a long-acting subdermal implant for HIV PrEP.</t>
   </si>
   <si>
     <t>Development of an End-user Informed Tenofovir Alafenamide (TAF) Implant for Long-acting (LA)-HIV Pre</t>
@@ -786,50 +777,53 @@
     <t>2020_11_25_tip_program_fact_sheet_final3.pdf</t>
   </si>
   <si>
     <t>resources/hMcC62BmIxMc_2020_11_25_tip_program_fact_sheet_final3.pdf</t>
   </si>
   <si>
     <t>SCHIELD implant</t>
   </si>
   <si>
     <t>https://www.rti.org/impact/schield-implant-preventing-unintended-pregnancy-and-hiv-one-product</t>
   </si>
   <si>
     <t>DAISY Project</t>
   </si>
   <si>
     <t>210414_DAISY.pdf</t>
   </si>
   <si>
     <t>resources/veIRuqX9FCOe_210414_DAISY.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Li L, Gatto GJ, Brand RM, Krovi SA, Cottrell ML, Norton C, van der Straten A, Johnson LM. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34678316/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Long-acting biodegradable implant for sustained delivery of antiretrovirals (ARVs) and hormones. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;J Control Release. 2021 Oct 20;340:188-199. doi: 10.1016/j.jconrel.2021.10.021. Epub ahead of print. PMID: 34678316.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Women worldwide confront two major reproductive health challenges: the need for contraception and protection from sexually transmitted infections, including Human Immunodeficiency Virus (HIV). Multipurpose Prevention Technologies (MPTs) that simultaneously prevent unintended pregnancy and HIV could address these challenges with a single product. Here, we developed a long-acting (LA) subcutaneously administered and biodegradable implant system that provides sustained delivery of contraceptive and antiretroviral (ARV) with zero-order release kinetics. The MPT system involves two implants comprising an extruded tube of a biodegradable polymer, poly(ε-caprolactone) (PCL). Each implant is filled with a formulation of progestin [levonorgestrel (LNG) or etonogestrel (ENG)], or a formulation of a potent ARV [tenofovir alafenamide (TAF), or 4'-Ethynyl-2-fluoro-2'-deoxyadenosine (EFdA)]. We demonstrated sustained in-vitro release of LNG, ENG, and EFdA from the implant system for 13-17 months, while maintaining high stability of the drugs (&amp;gt;99%) within the implant reservoirs. We further elucidated the controlled release mechanism of the implant and leveraged several tunable parameters (e.g., type and quantity of the excipient, PCL properties, and implant wall thickness) to tailor the release kinetics and enhance the mechanical integrity of the MPT implant. The optimized MPT showed sustained in-vitro release of ENG and EFdA over 1 year while maintaining a high level of formulation stability and structural integrity. The MPT implant system was further evaluated in a preclinical study using a rodent model and demonstrated sustained release of EFdA (6 months) and ENG (12 months) with high stability of the drug formulation (&amp;gt;95%). This manuscript supports the continued advancement of LA delivery systems for MPTs.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34678316/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>RTI International</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.rti.org/</t>
   </si>
   <si>
     <t>Foster Delivery Science</t>
   </si>
@@ -1301,51 +1295,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200423&amp;CC=WO&amp;NR=2020081622A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QwtKJRMGT3VS5eaDDNKK9cpjm6I4iPmEtPtXupsF.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jM33g2OtaCrBN4QBZV2WLDMz3FNcW5jQusiB3iCm.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://programme.aids2020.org/Abstract/Abstract/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/focus-area/womens-global-health-imperative" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/10/hMcC62BmIxMc_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/impact/schield-implant-preventing-unintended-pregnancy-and-hiv-one-product" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/41/veIRuqX9FCOe_210414_DAISY.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/31277461/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://programme.aids2020.org/Abstract/Abstract/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/focus-area/womens-global-health-imperative" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/10/hMcC62BmIxMc_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/impact/schield-implant-preventing-unintended-pregnancy-and-hiv-one-product" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/41/veIRuqX9FCOe_210414_DAISY.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34678316/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1483,69 +1477,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1569,374 +1563,374 @@
       </c>
       <c r="X2" t="s">
         <v>59</v>
       </c>
       <c r="Y2" t="s">
         <v>60</v>
       </c>
       <c r="AG2" t="s">
         <v>61</v>
       </c>
       <c r="AH2" t="s">
         <v>62</v>
       </c>
       <c r="AI2" t="s">
         <v>63</v>
       </c>
       <c r="AJ2" t="s">
         <v>64</v>
       </c>
       <c r="AL2" t="s">
         <v>65</v>
       </c>
       <c r="AM2" t="s">
         <v>66</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>67</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>67</v>
       </c>
       <c r="AP2" t="s">
         <v>67</v>
       </c>
       <c r="AQ2" t="s">
         <v>68</v>
       </c>
       <c r="AR2" t="s">
         <v>69</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C2" t="s">
+        <v>253</v>
+      </c>
+      <c r="D2" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C4" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C5" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C6" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C7" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C8" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C9" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C10" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C4" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C5" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
@@ -2317,67 +2311,55 @@
       </c>
       <c r="B2" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C2" t="s">
         <v>117</v>
       </c>
       <c r="D2" t="s">
         <v>118</v>
       </c>
       <c r="E2" t="s">
         <v>119</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G2" t="s">
         <v>121</v>
       </c>
       <c r="H2" t="s">
         <v>122</v>
       </c>
       <c r="I2" t="s">
         <v>123</v>
       </c>
-      <c r="J2" t="s">
+      <c r="N2" t="s">
         <v>124</v>
       </c>
-      <c r="K2" t="s">
+      <c r="O2" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2387,95 +2369,95 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D2" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E2" t="s">
         <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2522,270 +2504,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2798,481 +2780,489 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="P1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="Q1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H2" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="J2" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C3" t="s">
+        <v>219</v>
+      </c>
+      <c r="H3" t="s">
         <v>220</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>224</v>
+      <c r="I3" s="6" t="s">
+        <v>221</v>
       </c>
       <c r="J3" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C4" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="H4" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="J4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C5" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="H5" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="J5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H6" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="J6" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="H7" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="J7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C8" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="J8" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C9" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="J9" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C10" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="J10" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C11" t="s">
+        <v>237</v>
+      </c>
+      <c r="H11" t="s">
+        <v>238</v>
+      </c>
+      <c r="I11" s="6" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
       <c r="J11" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C12" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="J12" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C13" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="H13" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="J13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C14" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H14" t="s">
-        <v>249</v>
+        <v>246</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>247</v>
       </c>
       <c r="J14" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I8" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="I13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>