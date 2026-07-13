--- v0 (2026-04-25)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -636,50 +636,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1601,310 +1604,310 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C9" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
@@ -2717,196 +2720,200 @@
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>201</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>202</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>206</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2927,231 +2934,231 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>141</v>
       </c>
       <c r="C8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>141</v>
       </c>
       <c r="C9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>141</v>
       </c>
       <c r="C10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>141</v>
       </c>
       <c r="C12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>