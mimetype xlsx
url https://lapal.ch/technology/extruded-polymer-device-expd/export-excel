--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Extruded Polymer Device (EXPD)</t>
   </si>
   <si>
     <t>Reservoir implant releasing one or more active pharmaceutical agents with constant release. Implant retrievable during drug release and biodegradable after drug depletion.
 The implant is 2.5mm x 40 mm. One or two implants can be used simultaneously.</t>
   </si>
   <si>
     <t>Bioabsorbable subcutaneous long-acting implant platform with more than 6 month duration; compatible with several potent antiretroviral classes and hormones for HIV and/or contraception; removable for up to at least 6 months (but not required); scalable manufacturing processes.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Polymeric implant</t>
   </si>
   <si>
     <t>Biodegradable, Drug-eluting, Removable, Single-use, Reservoir-type</t>
@@ -488,75 +494,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -602,54 +608,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -675,50 +693,53 @@
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/QwtKJRMGT3VS5eaDDNKK9cpjm6I4iPmEtPtXupsF.png</t>
   </si>
   <si>
     <t>EXPD layers</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/jM33g2OtaCrBN4QBZV2WLDMz3FNcW5jQusiB3iCm.png</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;a href="https://www.mdpi.com/1999-4923/12/11/1057"&gt;&lt;/a&gt;Performance and Stability of Tenofovir Alafenamide Formulations within Subcutaneous Biodegradable Implants for HIV Pre-Exposure Prophylaxis (PrEP).&amp;nbsp;&lt;br&gt;&lt;a href="https://www.mdpi.com/1999-4923/12/11/1057"&gt;&lt;/a&gt;&lt;div&gt;Li L, Johnson L, Krovi A, Demkovich Z, van der Straten A.&lt;br&gt;&lt;div&gt;Pharmaceutics, 2020.&amp;nbsp;&lt;/div&gt;&lt;div&gt;DOI: 10.3390/pharmaceutics12111057&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7694512/"&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div style=""&gt;&lt;font color="#000000" face="Times New Roman, stixgeneral, serif"&gt;&lt;span style="font-size: 15.9991px;"&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC7694512/"&gt;&lt;/a&gt;&lt;/span&gt;&lt;/font&gt;&lt;p id="__p1" class="p p-first-last" style="margin: 0.6923em 0px;"&gt;A critical need exists to develop diverse biomedical strategies for the widespread use of HIV Pre-Exposure Prophylaxis (HIV PrEP). This manuscript describes a subcutaneous reservoir-style implant for long-acting delivery of tenofovir alafenamide (TAF) for HIV PrEP. We detail key parameters of the TAF formulation that affect implant performance, including TAF ionization form, the selection of excipient and the exposure to aqueous conditions. Both in-vitro studies and shelf stability tests demonstrate enhanced performance for TAF freebase (TAFFB) in this long-acting implant platform, as TAFFB maintains higher chemical stability than the TAF hemifumarate salt (TAFHF). We also examined the hydrolytic degradation profiles of various formulations of TAF and identified inflection points for the onset of the accelerated drug hydrolysis within the implant using a two-line model. The compositions of unstable formulations are characterized by liquid chromatography-mass spectrometry (LC-MS) and are correlated to predominant products of the TAF hydrolytic pathways. The hydrolysis rate of TAF is affected by pH and water content in the implant microenvironment. We further demonstrate the ability to substantially delay the degradation of TAF by reducing the rates of drug release and thus lowering the water ingress rate. Using this approach, we achieved sustained release of TAFFB formulations over 240 days and maintained &amp;gt; 93% TAF purity under simulated physiological conditions. The opportunities for optimization of TAF formulations in this biodegradable implant supports further advancement of strategies to address long-acting HIV PrEP.&amp;nbsp;&lt;/p&gt;&lt;p id="__p1" class="p p-first-last" style="margin: 0.6923em 0px;"&gt;Keywords: HIV pre-exposure prophylaxis, tenofovir alafenamide, implant, long-acting drug delivery, poly(ε-caprolactone) (PCL), biodegradable polymer&lt;br&gt;&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Johnson LM, Krovi SA, Li L, Girouard N, Demkovich ZR, Myers D, et al. Characterization of a Reservoir-Style Implant for Sustained Release of Tenofovir Alafenamide (TAF) for HIV Pre-Exposure Prophylaxis (PrEP). Pharmaceutics. 2019;11(7). doi: 10.3390/pharmaceutics11070315. PubMed PMID: 31277461; PubMed Central PMCID: PMCPMC6680758&lt;a href="https://pubmed.ncbi.nlm.nih.gov/31277461/"&gt;&lt;/a&gt;</t>
   </si>
   <si>
     <t>Long-acting (LA) HIV pre-exposure prophylaxis (PrEP) offers the potential to improve adherence by lowering the burden of daily or on-demand regimens of antiretroviral (ARV) drugs. This paper details the fabrication and in vitro performance of a subcutaneous and trocar-compatible implant for the LA delivery of tenofovir alafenamide (TAF). The reservoir-style implant comprises an extruded tube of a biodegradable polymer, poly(ε-caprolactone) (PCL), filled with a formulation of TAF and castor oil excipient. Parameters that affect the daily release rates of TAF are described, including the surface area of the implant, the thickness of the PCL tube walls (between 45 and 200 µm), and the properties of the PCL (e.g., crystallinity). In vitro studies show a linear relationship between daily release rates and surface area, demonstrating a membrane-controlled release mechanism from extruded PCL tubes. Release rates of TAF from the implant are inversely proportional to the wall thickness, with release rates between approximately 0.91 and 0.15 mg/day for 45 and 200 µm, respectively. The sustained release of TAF at 0.28 ± 0.06 mg/day over the course of 180 days in vitro was achieved. Progress in the development of this implant platform addresses the need for new biomedical approaches to the LA delivery of ARV drugs.&lt;br&gt;&lt;br&gt;Keywords: implant; long-acting drug delivery systems; poly(ε-caprolactone) (PCL); pre-exposure prophylaxis (PrEP); tenofovir alafenamide (TAF).</t>
   </si>
   <si>
     <t>Krogstad E, Atujuna M, Montgomery E, Minnis A, Ndwayana S, Malapane T, Shapley-Quinn M, Kgahliso M, Bekker L, van der Straten A.&amp;nbsp; Perspectives of South African youth in the development of an implant for HIV prevention. JIAS 2018.</t>
   </si>
   <si>
     <t>Introduction: Implants are a new dosage form in development for HIV pre-exposure prophylaxis (PrEP) with potential for high adherence given that they are provider-administered and are intended for long-acting protection. Integrating end-user preference into early stage product development may further overcome challenges with future product uptake and adherence. Hence, we sought to optimize the design of a PrEP implant in early-stage development by gathering opinions about implant attributes from potential end-users in South Africa.&lt;br&gt;&lt;br&gt;Methods: We conducted 14 focus group discussions (FGDs) with young women and men aged 18 to 24 in Cape Town and Soshanguve, South Africa, inviting participants into discussion as co-designers. FGDs were homogenous by gender and previous implant experience. During FGDs, we showed prototype devices and followed a semi-structured guide with questions on history of contraceptive implant use, preferences for physical characteristics of an implant, implant biodegradability, insertion process, participant-driven ideas for implant design, and social adoption considerations. FGDs were facilitated in English, isiXhosa, Tswana, isiZulu, or Tsonga, audio-recorded, transcribed into English, and qualitatively coded and analysed.&lt;br&gt;&lt;br&gt;Results: In this qualitative sample of 105 youth (68 women and 37 men), 58 participants were from Soshanguve and 47 from Cape Town, and 23% had previously used contraceptive implants. Participants expressed preferences for several implant design features; specifically, longer duration (≥6 months) was more important to most participants than the size or number of devices implanted. A majority preferred a flexible versus stiff implant to minimize palpability, thereby increasing discreetness and comfort. Nearly all participants favoured a biodegradable implant to avoid removal and thus reduce clinic visits. Concerns about the implant centred on its possible side effects and the "plastic" look of the prototype displayed for demonstration.&lt;br&gt;&lt;br&gt;Conclusions: This study offers preliminary insights into an implant for HIV prevention that provides long-lasting protection may be well received among young South Africans. Additionally, flexibility, discreetness, and biodegradability may increase acceptability of the implant. Such end-user feedback is being incorporated into current implant designs in the hope of creating an effective long-acting PrEP product that is likely to achieve high uptake and adherence in target populations.&lt;br&gt;&lt;br&gt;Keywords: South Africa; adolescent; focus groups; implant; pre-exposure prophylaxis; product development.</t>
   </si>
   <si>
     <t>Krogstad E, Montgomery E, Atujuna M, Minnis A, Montgomery E, O’Rourke S, Ahmed K, Bekker L, van der Straten A. Design of an Implant for Long-Acting HIV Pre-Exposure Prophylaxis: Input from Suth African Health Care Providers. AIDS Patient Care and STDs, 2019.&amp;nbsp;</t>
   </si>
@@ -1280,113 +1301,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200423&amp;CC=WO&amp;NR=2020081622A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QwtKJRMGT3VS5eaDDNKK9cpjm6I4iPmEtPtXupsF.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jM33g2OtaCrBN4QBZV2WLDMz3FNcW5jQusiB3iCm.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://programme.aids2020.org/Abstract/Abstract/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/focus-area/womens-global-health-imperative" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/hMcC62BmIxMc_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/impact/schield-implant-preventing-unintended-pregnancy-and-hiv-one-product" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/veIRuqX9FCOe_210414_DAISY.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://programme.aids2020.org/Abstract/Abstract/7107" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/focus-area/womens-global-health-imperative" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/10/hMcC62BmIxMc_2020_11_25_tip_program_fact_sheet_final3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rti.org/impact/schield-implant-preventing-unintended-pregnancy-and-hiv-one-product" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/41/veIRuqX9FCOe_210414_DAISY.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1475,740 +1498,746 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="O2" t="s">
         <v>53</v>
       </c>
       <c r="P2" t="s">
         <v>54</v>
       </c>
       <c r="Q2" t="s">
         <v>55</v>
       </c>
-      <c r="U2" t="s">
+      <c r="R2" t="s">
         <v>56</v>
       </c>
-      <c r="V2" t="s">
+      <c r="S2" t="s">
         <v>57</v>
       </c>
       <c r="W2" t="s">
         <v>58</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="X2" t="s">
         <v>59</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="Y2" t="s">
         <v>60</v>
       </c>
       <c r="AG2" t="s">
         <v>61</v>
       </c>
       <c r="AH2" t="s">
         <v>62</v>
       </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>64</v>
       </c>
       <c r="AL2" t="s">
         <v>65</v>
       </c>
       <c r="AM2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AP2" t="s">
         <v>67</v>
       </c>
       <c r="AQ2" t="s">
         <v>68</v>
       </c>
       <c r="AR2" t="s">
         <v>69</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="C4" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C5" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C6" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C7" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C8" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C9" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C10" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C4" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C5" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D3" t="s">
         <v>82</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" t="s">
         <v>83</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G7" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
@@ -2218,137 +2247,137 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2358,95 +2387,95 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2493,254 +2522,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>193</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2753,461 +2798,520 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>193</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>221</v>
+      </c>
+      <c r="H2" t="s">
+        <v>222</v>
+      </c>
+      <c r="J2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C3" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>223</v>
+      </c>
+      <c r="H3" t="s">
+        <v>224</v>
+      </c>
+      <c r="J3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C4" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>225</v>
+      </c>
+      <c r="H4" t="s">
+        <v>226</v>
+      </c>
+      <c r="J4" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>220</v>
       </c>
-      <c r="D5" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>229</v>
+      </c>
+      <c r="H6" t="s">
+        <v>230</v>
+      </c>
+      <c r="J6" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C7" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>231</v>
+      </c>
+      <c r="H7" t="s">
+        <v>232</v>
+      </c>
+      <c r="J7" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C8" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>233</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="J8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C9" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>235</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="J9" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C10" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>237</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="J10" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C11" t="s">
-        <v>233</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>240</v>
+      </c>
+      <c r="H11" t="s">
+        <v>241</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J11" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C12" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>243</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="J12" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C13" t="s">
-        <v>238</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>245</v>
+      </c>
+      <c r="H13" t="s">
+        <v>246</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="J13" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>248</v>
+      </c>
+      <c r="H14" t="s">
+        <v>249</v>
+      </c>
+      <c r="J14" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E8" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>