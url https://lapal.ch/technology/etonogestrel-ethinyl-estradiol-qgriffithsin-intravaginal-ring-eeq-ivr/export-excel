--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -487,53 +487,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -550,87 +547,84 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>https://clinicaltrials.gov/study/NCT05128136</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Population Council</t>
   </si>
   <si>
     <t>The overall aim of this study is to assess different external diameters of intravaginal rings (IVRs) for adherence, preference, and acceptability. To assess these domains, women in male-partnered relationships will use three different size IVRs.</t>
   </si>
   <si>
     <t>A Crossover Study Evaluating 3 Non-medicated Silicone IVRs</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Impact of ring size on adherence</t>
   </si>
   <si>
     <t>2022-01-20</t>
   </si>
   <si>
     <t>2023-02-08</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
-  </si>
-[...4 lines deleted...]
-    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Females:
 * Aged 18-40 years old, inclusive, at Screening based on self-report
 * Sexually active, defined as having had penile-vaginal sex with a male partner at least four times per month (e.g. once a week), on average, in the three months before Screening
 * In a mutually monogamous relationship with the same male partner for at least 6 months prior to Screening, based on self-report
 * Male partner is eligible and consents to participation
 * Healthy based on medical history and physical exam at Screening
 * Currently using effective non-vaginal contraception for at least 3 months prior to screening, including injectable, oral contraception, contraceptive patch or sterilization (male or female) based on self-report
 * HIV-negative per test at Screening
 * Not pregnant per</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
@@ -1349,69 +1343,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1471,251 +1465,251 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E2" t="s">
         <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C3" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D3" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E3" t="s">
         <v>170</v>
       </c>
       <c r="F3" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2135,108 +2129,108 @@
       <c r="V1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2">
         <v>957</v>
       </c>
       <c r="C2" t="s">
         <v>89</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>165</v>
       </c>
       <c r="F2" t="s">
@@ -2248,162 +2242,162 @@
       <c r="H2" t="s">
         <v>168</v>
       </c>
       <c r="I2" t="s">
         <v>169</v>
       </c>
       <c r="J2" t="s">
         <v>170</v>
       </c>
       <c r="M2" t="s">
         <v>171</v>
       </c>
       <c r="X2" t="s">
         <v>172</v>
       </c>
       <c r="Y2" t="s">
         <v>173</v>
       </c>
       <c r="AB2" t="s">
         <v>174</v>
       </c>
       <c r="AC2" t="s">
         <v>175</v>
       </c>
       <c r="AD2" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="AE2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>177</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI2" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP2">
+        <v>48</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>178</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AR2" t="s">
         <v>179</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AT2" t="s">
         <v>180</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AW2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX2" t="s">
         <v>181</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AY2" t="s">
         <v>182</v>
       </c>
-      <c r="AX2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2419,176 +2413,176 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="L1" s="4" t="s">
+      <c r="N1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="O1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D2" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2597,92 +2591,92 @@
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="J2" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>