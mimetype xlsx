--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -859,50 +859,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1786,250 +1789,250 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
         <v>208</v>
       </c>
       <c r="F2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>205</v>
       </c>
       <c r="C5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -3010,247 +3013,251 @@
       <c r="E1" s="2" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>254</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>255</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>256</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>257</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>258</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>259</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>260</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>261</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>262</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C4" t="s">
+        <v>273</v>
+      </c>
+      <c r="D4" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="C6" t="s">
+        <v>278</v>
+      </c>
+      <c r="D6" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3274,77 +3281,77 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>