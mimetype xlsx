--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ethylene Vinyl Acetate Implant (VitalDose®)</t>
   </si>
   <si>
     <t>VitalDose is a polymer-based microporous long-acting implant for systemic and local drug delivery. It has a high drug-loading capacity and supports small molecules, peptides, monoclonal antibodies, and iRNA therapeutics. The implant maintains plasma concentrations for months to years, depending on the API’s pharmacokinetics. Available in rod, ring, and film configurations, it enables versatile clinical applications.</t>
   </si>
   <si>
     <t>1) Contraceptive Sustained Release implant (6 months-5 years)
 2) Biodurable design made using hydrophobic polymer
 3) Customizable design
 4) &lt;70% API loading 
 5) Zero Order Kinetics
 6) Refillable, replaced and retrieved
 7) Low off-targeting toxicities
 8) 40% vinyl acetate serves as a drug matrix while 18% vinyl acetate forms the rate control membrane</t>
   </si>
   <si>
     <t>Intratumoral, ocular insert, intrathecal, Subcutaneous, Intra-vitreal, Topical (Vaginal), Transdermal</t>
@@ -571,75 +577,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -825,54 +831,66 @@
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Diagnosis of either open angle glaucoma (i.e. primary, pseudoexfoliation, or pigmentary glaucoma) or ocular hypertenson
 * Zero to three topical intraocular pressure lowering medications at the time of Visit 1 (Screening) exam.
 * Best spectacle corrected visual acuity of 16 letters or more correctly read at 4 meters or better in each eye.
 * Open angle as defined by Shaffer grade ≥ 3 at slit-lamp at the planned implantation site
 Exclusion Criteria:
 * Traumatic, uveitic, neovascular, or angle-closure glaucoma; or glaucoma associated with vascular disorders
 * Active ocular inflammation, infection or edema
 * Clinically significant dystrophy (e.g., bullous keratopathy, Fuch's dystrophy) or clinically significant guttata</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -928,50 +946,53 @@
     <t>VitalDose EVA Implant with Core layer (reservoir) and a Membrane layer (raye limiting membrane)</t>
   </si>
   <si>
     <t>Holmes, C., Chen, K., &amp; Duke, B. (n.d.). Drug delivery platform - VitalDose® EVA implants for systemic &amp; local delivery of therapeutics. Celanese. Retrieved from https://www.celanese.com/-/media/eva%2</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PEdqnizt9ixQ0qTaIObm2hINac7oBEWBM1yaMXlL.png</t>
   </si>
   <si>
     <t>Various Structural forms of EVA implant i.e, rings, rods and films</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/wNwCJvf6DzZeXmQhRjdEkrVLKuDiJuuLP50Dxmxc.png</t>
   </si>
   <si>
     <t>Intracameral VITALDOSE depot of Travoprost</t>
   </si>
   <si>
     <t>Innovative Glaucoma Solutions. (2024). iDose TR prescribing information. iDose TR. https://www.idosetr.com/wp-content/uploads/2024/01/iDose-TR-Prescribing-Information.pdf</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PaWs8ZpBEOxtxf6gIfZn6NlOGtY1fQ6gqGAx7ek5.png</t>
   </si>
   <si>
     <t>Sterile Single-dose inserter used for intracameral depot adminstration</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>VITALDOSE Published Report</t>
   </si>
   <si>
     <t>EVA-Innovative-Excipient-Science-DD-D-April-2024-Article (3).pdf</t>
   </si>
   <si>
     <t>resources/zMXJAhXrQsbz_EVA-Innovative-Excipient-Science-DD-D-April-2024-Article (3).pdf</t>
   </si>
   <si>
     <t>LEAP Workshop Summary</t>
   </si>
   <si>
     <t>LEAP Workshop Summary - Tom Quincy and Keith Henry (1).pdf</t>
   </si>
   <si>
     <t>resources/J7BC7WFQYG8s_LEAP Workshop Summary - Tom Quincy and Keith Henry (1).pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1428,113 +1449,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03519386" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06582732" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SxB4xvx3yWL9hYFkVpqJ7vC0WZPTQnAY3GMYO6NR.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/spvqdzBr6KN5YYo3ZByWfTbaEiWztnGnhmI2oTlp.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PEdqnizt9ixQ0qTaIObm2hINac7oBEWBM1yaMXlL.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/wNwCJvf6DzZeXmQhRjdEkrVLKuDiJuuLP50Dxmxc.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PaWs8ZpBEOxtxf6gIfZn6NlOGtY1fQ6gqGAx7ek5.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/zMXJAhXrQsbz_EVA-Innovative-Excipient-Science-DD-D-April-2024-Article (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/J7BC7WFQYG8s_LEAP Workshop Summary - Tom Quincy and Keith Henry (1).pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/722/zMXJAhXrQsbz_EVA-Innovative-Excipient-Science-DD-D-April-2024-Article%20%283%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/723/J7BC7WFQYG8s_LEAP%20Workshop%20Summary%20-%20Tom%20Quincy%20and%20Keith%20Henry%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1623,630 +1646,635 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>64</v>
       </c>
       <c r="W2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="X2">
+        <v>65</v>
+      </c>
+      <c r="X2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z2">
         <v>-6.9</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="AC2" t="s">
         <v>67</v>
       </c>
       <c r="AD2" t="s">
         <v>68</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
         <v>76</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>77</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
         <v>78</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="C3" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="C4" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C5" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C6" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C7" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C8" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" t="s">
         <v>99</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" t="s">
         <v>106</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2256,272 +2284,272 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -2568,472 +2596,470 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="J2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M2" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="O2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="X2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="Y2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AB2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AC2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AE2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AF2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AG2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="AP2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AQ2">
         <v>590</v>
       </c>
       <c r="AR2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="AS2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="AU2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AW2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AX2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AY2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AZ2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E3" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H3" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="I3" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J3" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M3" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>234</v>
       </c>
       <c r="O3" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>235</v>
       </c>
       <c r="Q3" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>236</v>
       </c>
       <c r="S3" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>237</v>
       </c>
       <c r="U3" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>238</v>
       </c>
       <c r="X3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="Y3" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="AB3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="AC3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="AE3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AF3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AG3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AI3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AJ3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="AP3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AQ3">
         <v>210</v>
       </c>
       <c r="AS3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="AU3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="AW3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AX3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AY3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AZ3" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>249</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3046,357 +3072,383 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C4" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="D4" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C6" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>249</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C2" t="s">
-        <v>280</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>287</v>
+      </c>
+      <c r="H2" t="s">
+        <v>288</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C3" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>290</v>
+      </c>
+      <c r="H3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="J3" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>