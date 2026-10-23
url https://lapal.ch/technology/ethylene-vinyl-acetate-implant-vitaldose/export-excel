--- v2 (2026-08-22)
+++ v3 (2026-10-23)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -625,53 +625,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -686,50 +683,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GC-010</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03519386</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Glaukos Corporation</t>
   </si>
   <si>
     <t>Phase III study to compare the safety and efficacy of intraocular implants containing travoprost at two different elution rates versus Timolol Maleate Ophthalmic Solution, 0.5% (timolol) in reducing elevated intraocular pressure in subjects with open-angle glaucoma (OAG) or ocular hypertension (OHT).</t>
   </si>
   <si>
     <t>Randomized Study Comparing Two Models of a Travoprost Intraocular Implant to Timolol Maleate Ophthalmic Solution, 0.5%</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -764,50 +764,53 @@
 * Retinal disorders not associated with glaucoma.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Single Dose</t>
   </si>
   <si>
     <t>Intraocular</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
     <t>Treatment</t>
+  </si>
+  <si>
+    <t>HIV, Contraception, Oncology, Multipurpose technology</t>
   </si>
   <si>
     <t>IDOS-402-IVIV</t>
   </si>
   <si>
     <t>NCT06582732</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06582732</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>To evaluate the performance of the Travoprost Intracameral Implant by determining residual drug in explanted implants of the Travoprost Intracameral Implant and by determining aqueous humor concentrations of travoprost free acid at specified timepoints post administration through 24 months</t>
   </si>
   <si>
     <t>Performance of the Travoprost Intraocular Implant</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Travoprost Intracameral Implant exchanged at Month 12</t>
   </si>
@@ -1631,69 +1634,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1759,308 +1762,308 @@
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
         <v>76</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>77</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>78</v>
       </c>
       <c r="AP2" t="s">
         <v>78</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E2" t="s">
         <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C4" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>207</v>
       </c>
       <c r="C5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C6" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C7" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2680,108 +2683,108 @@
       <c r="V1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>203</v>
       </c>
       <c r="C2" t="s">
         <v>92</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E2" t="s">
@@ -2798,265 +2801,271 @@
       </c>
       <c r="I2" t="s">
         <v>209</v>
       </c>
       <c r="J2" t="s">
         <v>210</v>
       </c>
       <c r="M2" t="s">
         <v>211</v>
       </c>
       <c r="O2" t="s">
         <v>212</v>
       </c>
       <c r="X2" t="s">
         <v>213</v>
       </c>
       <c r="Y2" t="s">
         <v>214</v>
       </c>
       <c r="AB2" t="s">
         <v>215</v>
       </c>
       <c r="AC2" t="s">
         <v>216</v>
       </c>
+      <c r="AD2" t="s">
+        <v>75</v>
+      </c>
       <c r="AE2" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
       <c r="AF2" t="s">
-        <v>217</v>
+        <v>78</v>
       </c>
       <c r="AG2" t="s">
         <v>78</v>
       </c>
       <c r="AH2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI2" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>218</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>219</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>590</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>220</v>
+      </c>
       <c r="AR2" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>221</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>222</v>
       </c>
+      <c r="AV2" t="s">
+        <v>223</v>
+      </c>
       <c r="AW2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AX2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AY2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AZ2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F3" t="s">
         <v>206</v>
       </c>
       <c r="G3" t="s">
         <v>207</v>
       </c>
       <c r="H3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Q3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="S3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="U3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="X3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Y3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="AB3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="AC3" t="s">
-        <v>241</v>
+        <v>242</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>75</v>
       </c>
       <c r="AE3" t="s">
-        <v>75</v>
+        <v>217</v>
       </c>
       <c r="AF3" t="s">
-        <v>217</v>
+        <v>78</v>
       </c>
       <c r="AG3" t="s">
         <v>78</v>
       </c>
       <c r="AH3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="AI3" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>243</v>
+      </c>
+      <c r="AO3" t="s">
         <v>219</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>210</v>
       </c>
-      <c r="AS3" t="s">
-[...2 lines deleted...]
-      <c r="AU3" t="s">
+      <c r="AR3" t="s">
         <v>244</v>
       </c>
+      <c r="AT3" t="s">
+        <v>245</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>223</v>
+      </c>
       <c r="AW3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AX3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AY3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AZ3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3072,218 +3081,218 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D4" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D6" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3295,112 +3304,112 @@
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H3" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J3" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 