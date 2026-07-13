--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1027,50 +1027,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -1111,90 +1114,93 @@
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Jackson, D., Atkinson, J., Guevara, C. I., Zhang, C., Kery, V., Moon, S. J., Virata, C., Yang, P., Lowe, C., Pinkstaff, J., Cho, H., Knudsen, N., Manibusan, A., Tian, F., Sun, Y., Lu, Y., Sellers, A., Jia, X. C., Joseph, I., Anand, B., … Stover, D. (2014). In vitro and in vivo evaluation of cysteine and site specific conjugated herceptin antibody-drug conjugates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;PloS one&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(1), e83865. &lt;/span&gt;&lt;a href="https://doi.org/10.1371/journal.pone.0083865" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1371/journal.pone.0083865&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We report the results from the first direct preclinical comparison of a site specific non-natural amino acid anti-Her2 ADC and a cysteine conjugated anti-Her2 ADC. We report that the site specific non-natural amino acid anti-Her2 ADCs have superior&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;serum stability and preclinical toxicology profile in rats as compared to the cysteine conjugated anti-Her2 ADCs. We also demonstrate that the site specific non-natural amino acid anti-Her2 ADCs maintain their&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;potency and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;efficacy against Her2 expressing human tumor cell lines. Our data suggests that site specific non-natural amino acid ADCs may have a superior therapeutic window than cysteine conjugated ADCs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Skidmore L, Sakamuri S, Knudsen NA, et al. ARX788, a site-specific anti-HER2 antibody-drug conjugate, demonstrates potent and selective activity in HER2-low and T-DM1–resistant breast and gastric cancer.&amp;nbsp;&lt;em&gt;Mol Cancer Ther&lt;/em&gt;. 2020;19(9):1833-1843. doi:&lt;a href="10.1158/1535-7163.MCT-19-1004" rel="noopener noreferrer" target="_blank"&gt;10.1158/1535-7163.MCT-19-1004&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;First-generation antibody-drug conjugates (ADC) are heterogeneous mixtures that have shown clinical benefit, but generally exhibited safety issues and a narrow therapeutic window due, in part, to off-target toxicity caused by ADC instability. ARX788 is a next-generation, site-specific anti-HER2 ADC that utilizes a unique nonnatural amino acid-enabled conjugation technology and a noncleavable Amberstatin (AS269) drug-linker to generate a homogeneous ADC with a drug-to-antibody ratio of 1.9. ARX788 exhibits high serum stability in mice and a relatively long ADC half-life of 12.5 days. When compared&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;against T-DM1 across a panel of cancer cell lines, ARX788 showed superior activity in the lower HER2-expressing cell lines and no activity in normal cardiomyocyte cells. Similarly, ARX788 significantly inhibited tumor growth, and generally outperformed T-DM1 in HER2-high and HER2-low expression xenograft models. Breast and gastric cancer patient-derived xenograft studies confirmed strong antitumor activity of ARX788 in HER2-positive and HER2-low expression tumors, as well as in a T-DM1-resistant model. The encouraging preclinical data support the further development of ARX788 for treatment of patients with HER2-positive breast and gastric cancer, including those who have developed T-DM1 resistance, and patients with HER2-low expression tumors who are currently ineligible to receive HER2-targeted therapy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Ambrx (acquired by Janssen/Johnson &amp; Johnson)</t>
+    <t>Ambrx</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ambrx.com/</t>
   </si>
   <si>
     <t>Ambrx, founded in 2003 in San Diego, California, emerged from pioneering work in synthetic biology, specifically with the goal of expanding the genetic code to enable precise modifications of proteins. This idea was initiated by co-founders Peter Schultz and others from The Scripps Research Institute.</t>
   </si>
   <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>https://www.jnj.com/</t>
+  </si>
+  <si>
     <t>Zhejiang Medicine Co., Ltd</t>
   </si>
   <si>
     <t>https://www.zmc.top/en/</t>
   </si>
   <si>
     <t>Novocodex Biopharmaceuticals Co., Ltd</t>
   </si>
   <si>
     <t>http://www.novocodex.cn/</t>
   </si>
   <si>
     <t>Sino Biopharmaceutical., Ltd</t>
   </si>
   <si>
     <t>https://www.sinobiopharm.com/en/</t>
   </si>
   <si>
     <t>Beigene</t>
   </si>
   <si>
     <t>https://www.beigene.com</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.jnj.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1907,249 +1913,263 @@
       <c r="AR2" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E2" t="s">
         <v>215</v>
       </c>
       <c r="F2" t="s">
-        <v>336</v>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D3" t="s">
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C3" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -3525,219 +3545,223 @@
       <c r="E1" s="2" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>301</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>302</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>303</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>304</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>305</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>306</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>307</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>308</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>309</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>310</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>311</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="C4" t="s">
+        <v>322</v>
+      </c>
+      <c r="D4" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3759,85 +3783,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>295</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">