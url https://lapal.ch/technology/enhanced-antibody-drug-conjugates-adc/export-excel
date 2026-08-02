--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -255,51 +255,51 @@
 </t>
   </si>
   <si>
     <t>75-90 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>Ambrx has a manufacturing capacity of 2000 liters for ADC formulations.</t>
   </si>
   <si>
     <t>1. Expression and purification of antibodies with non-natural amino acids
 2. Synthesis of ADC payloads and linkers
 3. Site-specific conjugation
 4. Intact Mass determination
 5. DAR determination and antibody preparation evaluation</t>
   </si>
   <si>
     <t>1. Mass Spectrometry (using Thermo Deconvolution 2.0 Software)
 2. HPLC
 3. Flow Cytometry
 4. LCMS</t>
   </si>
   <si>
-    <t xml:space="preserve">inflammatory diseases, </t>
+    <t>Prostate cancer</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2024-11-01 10:26:16</t>
   </si>
@@ -343,53 +343,50 @@
     <t>NCT04829604</t>
   </si>
   <si>
     <t>HER2-positive gastric cancer, advanced or metastatic HER2-positive breast cancer, and other solid tumors</t>
   </si>
   <si>
     <t>Adults &lt; 18 years of old having HER-2 positive gastric cancer</t>
   </si>
   <si>
     <t>Every 3 weeks</t>
   </si>
   <si>
     <t>FDA granted orphan drug designation to ARX788 for the treatment of HER2-positive gastric cancer</t>
   </si>
   <si>
     <t>ARX517</t>
   </si>
   <si>
     <t>anti-PSMA antibody drug conjugate</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>NCT04662580</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prostate cancer</t>
   </si>
   <si>
     <t>Adults who are &lt;18 years old with metastatic castration-resistant prostate cancer</t>
   </si>
   <si>
     <t>Every 3 weeks; Every 4 weeks</t>
   </si>
   <si>
     <t>ARX305</t>
   </si>
   <si>
     <t>anti-CD-70 antibody drug conjugate</t>
   </si>
   <si>
     <t>Pre-clinical</t>
   </si>
   <si>
     <t>ARX107</t>
   </si>
   <si>
     <t>IL2 cytokine (PEGlated)</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1934,242 +1931,242 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C2" t="s">
         <v>334</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>335</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F2" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D3" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C2" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C3" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C4" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C5" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2243,103 +2240,103 @@
       </c>
       <c r="H2" t="s">
         <v>90</v>
       </c>
       <c r="I2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>92</v>
       </c>
       <c r="C3" t="s">
         <v>93</v>
       </c>
       <c r="D3" t="s">
         <v>94</v>
       </c>
       <c r="E3" t="s">
         <v>95</v>
       </c>
       <c r="F3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G3" t="s">
         <v>96</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C4" t="s">
         <v>99</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
         <v>53</v>
       </c>
       <c r="G4" t="s">
         <v>53</v>
       </c>
       <c r="H4" t="s">
         <v>53</v>
       </c>
       <c r="I4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C5" t="s">
         <v>102</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
         <v>53</v>
       </c>
       <c r="G5" t="s">
         <v>53</v>
       </c>
       <c r="H5" t="s">
         <v>53</v>
       </c>
       <c r="I5" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -2364,231 +2361,231 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="G1" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="I1" s="2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2" t="s">
         <v>123</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>124</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>125</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="I2" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" t="s">
         <v>129</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>130</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>131</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="H3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" t="s">
         <v>134</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>135</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>136</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>137</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -2635,872 +2632,872 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AY1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C2" t="s">
         <v>189</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" t="s">
         <v>191</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>192</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>193</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>194</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>195</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="M2" t="s">
         <v>84</v>
       </c>
       <c r="X2" t="s">
+        <v>197</v>
+      </c>
+      <c r="Y2" t="s">
         <v>198</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AB2" t="s">
         <v>199</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>200</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="AE2" t="s">
         <v>70</v>
       </c>
       <c r="AF2" t="s">
         <v>71</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO2" t="s">
         <v>203</v>
       </c>
-      <c r="AO2" t="s">
+      <c r="AP2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="AQ2">
         <v>106</v>
       </c>
       <c r="AS2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AU2" t="s">
         <v>206</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AW2" t="s">
         <v>207</v>
       </c>
-      <c r="AW2" t="s">
+      <c r="AX2" t="s">
         <v>208</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="AY2" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>92</v>
       </c>
       <c r="C3" t="s">
         <v>95</v>
       </c>
       <c r="D3" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F3" t="s">
         <v>211</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s">
+        <v>193</v>
+      </c>
+      <c r="H3" t="s">
         <v>212</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>213</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="M3" t="s">
         <v>92</v>
       </c>
       <c r="X3" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y3" t="s">
         <v>216</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>217</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
         <v>218</v>
       </c>
-      <c r="AA3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE3" t="s">
         <v>70</v>
       </c>
       <c r="AF3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="AG3" t="s">
         <v>72</v>
       </c>
       <c r="AH3" t="s">
         <v>72</v>
       </c>
       <c r="AI3" t="s">
         <v>73</v>
       </c>
       <c r="AJ3" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO3" t="s">
         <v>221</v>
       </c>
-      <c r="AO3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AQ3">
         <v>262</v>
       </c>
       <c r="AS3" t="s">
+        <v>222</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AW3" t="s">
         <v>223</v>
       </c>
-      <c r="AU3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX3" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY3" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C4" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="E4" t="s">
         <v>226</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>211</v>
+      </c>
+      <c r="G4" t="s">
+        <v>193</v>
+      </c>
+      <c r="H4" t="s">
         <v>227</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>228</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="M4" t="s">
         <v>84</v>
       </c>
       <c r="X4" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y4" t="s">
         <v>231</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>232</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>233</v>
       </c>
-      <c r="AA4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD4" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE4" t="s">
         <v>70</v>
       </c>
       <c r="AF4" t="s">
         <v>71</v>
       </c>
       <c r="AG4" t="s">
         <v>72</v>
       </c>
       <c r="AH4" t="s">
         <v>72</v>
       </c>
       <c r="AI4" t="s">
         <v>73</v>
       </c>
       <c r="AJ4" t="s">
+        <v>234</v>
+      </c>
+      <c r="AO4" t="s">
         <v>235</v>
       </c>
-      <c r="AO4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP4" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AQ4">
         <v>71</v>
       </c>
       <c r="AS4" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="AU4" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AW4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AX4" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C5" t="s">
         <v>238</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F5" t="s">
         <v>240</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" t="s">
+        <v>193</v>
+      </c>
+      <c r="H5" t="s">
         <v>241</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>242</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="M5" t="s">
         <v>84</v>
       </c>
       <c r="X5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y5" t="s">
         <v>244</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AB5" t="s">
         <v>245</v>
       </c>
-      <c r="AB5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="AD5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE5" t="s">
         <v>70</v>
       </c>
       <c r="AF5" t="s">
         <v>71</v>
       </c>
       <c r="AG5" t="s">
         <v>72</v>
       </c>
       <c r="AH5" t="s">
         <v>72</v>
       </c>
       <c r="AI5" t="s">
         <v>73</v>
       </c>
       <c r="AJ5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AO5" t="s">
         <v>247</v>
       </c>
-      <c r="AO5" t="s">
+      <c r="AP5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AS5" t="s">
         <v>248</v>
       </c>
-      <c r="AP5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AU5" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AW5" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AX5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY5" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C6" t="s">
         <v>250</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="E6" t="s">
+        <v>226</v>
+      </c>
+      <c r="F6" t="s">
+        <v>192</v>
+      </c>
+      <c r="G6" t="s">
+        <v>193</v>
+      </c>
+      <c r="H6" t="s">
         <v>252</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>253</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>254</v>
       </c>
-      <c r="J6" t="s">
+      <c r="M6" t="s">
         <v>255</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>255</v>
+      </c>
+      <c r="X6" t="s">
         <v>256</v>
       </c>
-      <c r="O6" t="s">
-[...5 lines deleted...]
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>257</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AB6" t="s">
         <v>258</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AC6" t="s">
+        <v>258</v>
+      </c>
+      <c r="AD6" t="s">
         <v>259</v>
       </c>
-      <c r="AC6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AF6" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="AG6" t="s">
         <v>72</v>
       </c>
       <c r="AH6" t="s">
         <v>72</v>
       </c>
       <c r="AI6" t="s">
         <v>73</v>
       </c>
       <c r="AJ6" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="AP6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AQ6">
         <v>36</v>
       </c>
       <c r="AR6" t="s">
+        <v>261</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>248</v>
+      </c>
+      <c r="AU6" t="s">
         <v>262</v>
       </c>
-      <c r="AS6" t="s">
-[...2 lines deleted...]
-      <c r="AU6" t="s">
+      <c r="AW6" t="s">
         <v>263</v>
       </c>
-      <c r="AW6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY6" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7">
         <v>237527</v>
       </c>
       <c r="C7" t="s">
+        <v>264</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="E7" t="s">
+        <v>226</v>
+      </c>
+      <c r="F7" t="s">
         <v>266</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>267</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>268</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>269</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="M7" t="s">
         <v>84</v>
       </c>
       <c r="O7" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q7" t="s">
         <v>271</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="W7" t="s">
         <v>272</v>
       </c>
-      <c r="W7" t="s">
+      <c r="Y7" t="s">
         <v>273</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="Z7" t="s">
         <v>274</v>
       </c>
-      <c r="Z7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="AD7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE7" t="s">
         <v>70</v>
       </c>
       <c r="AF7" t="s">
         <v>71</v>
       </c>
       <c r="AG7" t="s">
         <v>72</v>
       </c>
       <c r="AH7" t="s">
         <v>72</v>
       </c>
       <c r="AI7" t="s">
         <v>73</v>
       </c>
       <c r="AJ7" t="s">
+        <v>275</v>
+      </c>
+      <c r="AO7" t="s">
         <v>276</v>
       </c>
-      <c r="AO7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AQ7">
         <v>36</v>
       </c>
       <c r="AS7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="AU7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AW7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="AX7" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY7" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C8" t="s">
         <v>279</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="E8" t="s">
+        <v>191</v>
+      </c>
+      <c r="F8" t="s">
         <v>281</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>282</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>283</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>284</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="M8" t="s">
         <v>84</v>
       </c>
       <c r="X8" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y8" t="s">
         <v>287</v>
       </c>
-      <c r="Y8" t="s">
+      <c r="AB8" t="s">
         <v>288</v>
       </c>
-      <c r="AB8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="AD8" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="AE8" t="s">
         <v>70</v>
       </c>
       <c r="AF8" t="s">
         <v>71</v>
       </c>
       <c r="AG8" t="s">
         <v>72</v>
       </c>
       <c r="AH8" t="s">
         <v>72</v>
       </c>
       <c r="AI8" t="s">
         <v>73</v>
       </c>
       <c r="AJ8" t="s">
+        <v>289</v>
+      </c>
+      <c r="AO8" t="s">
         <v>290</v>
       </c>
-      <c r="AO8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP8" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="AQ8">
         <v>9</v>
       </c>
       <c r="AS8" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="AU8" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AW8" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AX8" t="s">
+        <v>208</v>
+      </c>
+      <c r="AY8" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AZ8" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -3509,63 +3506,63 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3578,290 +3575,290 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="M1" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" t="s">
         <v>315</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C3" t="s">
         <v>318</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C4" t="s">
         <v>321</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C2" t="s">
         <v>323</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D3" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C4" t="s">
+        <v>327</v>
+      </c>
+      <c r="D4" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">