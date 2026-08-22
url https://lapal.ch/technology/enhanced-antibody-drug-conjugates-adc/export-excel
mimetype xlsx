--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Enhanced Antibody Drug Conjugates (ADC)</t>
   </si>
   <si>
     <t>Antibody-drug conjugates (ADCs) employ site-specific antibodies incorporating non-natural amino acids, novel linker chemistries designed for both in vitro and in vivo stability, and a combination of existing and novel targeted receptor agonists as payloads. The primary mechanism of action for these ADCs involves the accumulation of free payload in the targeted tissues, which emerges as the predominant driver of biological activity. Due to this mechanism, the drug conjugate remains in the body for an extended period with increased plasma concentration peak stability compared to the parent drug.</t>
   </si>
   <si>
     <t>1) ADC contains a novel linker molecule that conjugates the drug molecule/ therapeutic protein with the human antibody.
 2) Linker molecule is a synthetic amino acid (SAA) with site-specificity, homogenous, and undergoes stable conjugation.
 3) These ADCs are based on AMBRX's proprietary genetic code technology i.e., noncanonical amino acids (ncAA) based protein engineering (amber codon (UAG) suppression)
 4) These ADCs target human antigen-presenting immune cells, binding to them to subsequently activate specific cell signaling pathways. This leads to stimulation or inhibition of the targeted protein synthesis. Consequently leading to a sustained pharmacological action of the API payload at the target site.</t>
   </si>
   <si>
     <t>Intravenous, Oral, Subcutaneous, Topical (Rectal), Transdermal</t>
   </si>
   <si>
     <t>Antibody conjugated drug molecule</t>
   </si>
@@ -510,75 +516,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -988,54 +994,66 @@
     <t>Australia, New Zealand</t>
   </si>
   <si>
     <t>2016-03-01</t>
   </si>
   <si>
     <t>2020-06-03</t>
   </si>
   <si>
     <t>2017-01-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Life expectancy \&gt;12 weeks.
 2. BMI is between 18 to 32 kg/m2
 3. Subjects whose advanced cancer has failed treatment or whose cancer has progressed following available standard therapy or for whom such therapy is not acceptable to the subject. Subjects whose tumor tissue local laboratory results are HER2 ISH positive or IHC3+ must have been previously treated with a HER2 targeting therapy (e.g. trastuzumab, in the country or region where such therapies are available and part of standard of care), or have failed SOC therapy. Subjects who have been previously treated with a HER2 targeting therapy such as trastuzumab or ado-trastuzumab emtansine are eligible.
 4. Disease measurability: Phase 1a: measureable or non-measureable disease; Phase 1b: disease must be measureabl</t>
   </si>
   <si>
     <t>Advanced Cancers With HER2 Expression</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1076,50 +1094,53 @@
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cD92oWA0qRORAqS1z6nx1IzVJ3hYzZxt9ZeuW3a6.png</t>
   </si>
   <si>
     <t>Antibody-drug conjugate (ADC)</t>
   </si>
   <si>
     <t>Ambrx, Inc. (2020). Antibody-drug conjugates and methods of use (U.S. Patent No. 10,550,190). U.S. Patent and Trademark Office. https://patents.google.com/patent/US10550190B2/en</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/NF4c1HBSUT6TaHfMj6EXT2JlptUZetBuNHYuJ2wk.png</t>
   </si>
   <si>
     <t>3D illlustration of ADC</t>
   </si>
   <si>
     <t>Ambrx. (n.d.). Enhanced technology. Retrieved November 7, 2024, from https://ambrx.com/technology/#enhanced</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/AcccwqXy1bJKlMewby3UsKSH9q7Nzu409TVwaL4q.png</t>
   </si>
   <si>
     <t>Intracellular Mechanism of Action of ADC Technology</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Lu, H., Wang, D., Kazane, S., Javahishvili, T., Tian, F., Song, F., Sellers, A., Barnett, B., &amp;amp; Schultz, P. G. (2013). Site-specific antibody-polymer conjugates for siRNA delivery.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of the American Chemical Society&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;135&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(37), 13885–13891. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/ja4059525" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1021/ja4059525&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We describe here the development of site-specific antibody-polymer conjugates (APCs) for the selective delivery of small interference RNAs (siRNAs) to target cells. APCs were synthesized in good yields by conjugating an aminooxy-derivatized cationic block copolymer to an anti-HER2 Fab or full length IgG by means of genetically encoded&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;para&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;-acetyl phenylalanine (&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF). The APCs all showed comparable binding affinity to HER2 as their native counterparts and no significant cellular cytotoxicity. Mutant S202-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF Fab and Q389-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF IgG polymer conjugates specifically delivered siRNAs to HER2+&amp;nbsp;cells and mediated potent gene silencing at both the mRNA and protein levels. However, a mutant A121-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF IgG polymer conjugate, despite its high binding affinity to HER2 antigen, did not induce a significant RNA interference response in HER2+&amp;nbsp;cells, presumably due to steric interference with antigen binding and internalization. These results highlight the importance of conjugation site on the activity of antibody-polymer based therapeutics and suggest that such chemically-defined APCs may afford a useful targeted delivery platform for siRNAs or other nucleic acid based therapies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Jackson, D., Atkinson, J., Guevara, C. I., Zhang, C., Kery, V., Moon, S. J., Virata, C., Yang, P., Lowe, C., Pinkstaff, J., Cho, H., Knudsen, N., Manibusan, A., Tian, F., Sun, Y., Lu, Y., Sellers, A., Jia, X. C., Joseph, I., Anand, B., … Stover, D. (2014). In vitro and in vivo evaluation of cysteine and site specific conjugated herceptin antibody-drug conjugates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;PloS one&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(1), e83865. &lt;/span&gt;&lt;a href="https://doi.org/10.1371/journal.pone.0083865" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1371/journal.pone.0083865&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We report the results from the first direct preclinical comparison of a site specific non-natural amino acid anti-Her2 ADC and a cysteine conjugated anti-Her2 ADC. We report that the site specific non-natural amino acid anti-Her2 ADCs have superior&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;serum stability and preclinical toxicology profile in rats as compared to the cysteine conjugated anti-Her2 ADCs. We also demonstrate that the site specific non-natural amino acid anti-Her2 ADCs maintain their&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;potency and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;efficacy against Her2 expressing human tumor cell lines. Our data suggests that site specific non-natural amino acid ADCs may have a superior therapeutic window than cysteine conjugated ADCs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Skidmore L, Sakamuri S, Knudsen NA, et al. ARX788, a site-specific anti-HER2 antibody-drug conjugate, demonstrates potent and selective activity in HER2-low and T-DM1–resistant breast and gastric cancer.&amp;nbsp;&lt;em&gt;Mol Cancer Ther&lt;/em&gt;. 2020;19(9):1833-1843. doi:&lt;a href="10.1158/1535-7163.MCT-19-1004" rel="noopener noreferrer" target="_blank"&gt;10.1158/1535-7163.MCT-19-1004&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;First-generation antibody-drug conjugates (ADC) are heterogeneous mixtures that have shown clinical benefit, but generally exhibited safety issues and a narrow therapeutic window due, in part, to off-target toxicity caused by ADC instability. ARX788 is a next-generation, site-specific anti-HER2 ADC that utilizes a unique nonnatural amino acid-enabled conjugation technology and a noncleavable Amberstatin (AS269) drug-linker to generate a homogeneous ADC with a drug-to-antibody ratio of 1.9. ARX788 exhibits high serum stability in mice and a relatively long ADC half-life of 12.5 days. When compared&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;against T-DM1 across a panel of cancer cell lines, ARX788 showed superior activity in the lower HER2-expressing cell lines and no activity in normal cardiomyocyte cells. Similarly, ARX788 significantly inhibited tumor growth, and generally outperformed T-DM1 in HER2-high and HER2-low expression xenograft models. Breast and gastric cancer patient-derived xenograft studies confirmed strong antitumor activity of ARX788 in HER2-positive and HER2-low expression tumors, as well as in a T-DM1-resistant model. The encouraging preclinical data support the further development of ARX788 for treatment of patients with HER2-positive breast and gastric cancer, including those who have developed T-DM1 resistance, and patients with HER2-low expression tumors who are currently ineligible to receive HER2-targeted therapy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1578,105 +1599,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03255070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04662580" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04829604" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05041972" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00778518" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06224673" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02512237" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cD92oWA0qRORAqS1z6nx1IzVJ3hYzZxt9ZeuW3a6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NF4c1HBSUT6TaHfMj6EXT2JlptUZetBuNHYuJ2wk.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/AcccwqXy1bJKlMewby3UsKSH9q7Nzu409TVwaL4q.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1765,593 +1788,598 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="X2">
+        <v>63</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2">
         <v>3.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6.0</v>
       </c>
-      <c r="AA2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AD2" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
+      <c r="AI2" t="s">
+        <v>70</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>74</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
         <v>75</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C2" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D2" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="E2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F2" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C3" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D3" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C2" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C3" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C4" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="C2" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
         <v>102</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2361,231 +2389,231 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F3" t="s">
+        <v>133</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="I3" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -2632,937 +2660,953 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="X2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="Y2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AB2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AC2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AD2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="AO2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="AP2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ2">
         <v>106</v>
       </c>
       <c r="AS2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AU2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AX2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="X3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="Y3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="Z3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="AA3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="AD3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="AG3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AO3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AP3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ3">
         <v>262</v>
       </c>
       <c r="AS3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AU3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AX3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="X4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="Y4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="Z4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AA4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AD4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="AO4" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="AP4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ4">
         <v>71</v>
       </c>
       <c r="AS4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AU4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW4" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="AX4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F5" t="s">
+        <v>242</v>
+      </c>
+      <c r="G5" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" t="s">
+        <v>243</v>
+      </c>
+      <c r="I5" t="s">
+        <v>244</v>
+      </c>
+      <c r="J5" t="s">
+        <v>216</v>
+      </c>
+      <c r="M5" t="s">
+        <v>86</v>
+      </c>
+      <c r="X5" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AW5" t="s">
         <v>238</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AX5" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="J6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="O6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="Q6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="X6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="Y6" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="AB6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="AC6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="AD6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="AE6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AF6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="AG6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ6" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="AP6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ6">
         <v>36</v>
       </c>
       <c r="AR6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="AS6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AU6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="AW6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="AX6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7">
         <v>237527</v>
       </c>
       <c r="C7" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F7" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="G7" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H7" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="I7" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="J7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O7" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="Q7" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="W7" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="Y7" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="Z7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="AA7" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="AD7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE7" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ7" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="AO7" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="AP7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ7">
         <v>36</v>
       </c>
       <c r="AS7" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AU7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW7" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="AX7" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C8" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F8" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G8" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H8" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I8" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="J8" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="X8" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="Y8" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AB8" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="AC8" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="AD8" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AF8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AJ8" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="AO8" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="AP8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AQ8">
         <v>9</v>
       </c>
       <c r="AS8" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="AU8" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AW8" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="AX8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AY8" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AZ8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>297</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3575,331 +3619,360 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C2" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D2" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C3" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D3" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C4" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D4" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>297</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>328</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C2" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>330</v>
+      </c>
+      <c r="H2" t="s">
+        <v>331</v>
+      </c>
+      <c r="J2" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C3" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>332</v>
+      </c>
+      <c r="H3" t="s">
+        <v>333</v>
+      </c>
+      <c r="J3" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>334</v>
+      </c>
+      <c r="H4" t="s">
+        <v>335</v>
+      </c>
+      <c r="J4" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>