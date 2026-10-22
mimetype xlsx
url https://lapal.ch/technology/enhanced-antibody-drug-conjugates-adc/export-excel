--- v3 (2026-08-22)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -564,53 +564,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -627,120 +624,123 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>ARX788-1711</t>
   </si>
   <si>
     <t>NCT03255070</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03255070</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Ambrx, Inc.</t>
   </si>
   <si>
     <t>This 2-part, Phase 1, open-label study will determine the recommended Phase 2 dose (RP2D) of ARX788 in subjects with advanced HER2 positive cancers and will assess the safety and anticancer activity in breast, gastric and other advanced HER2 positive solid tumors.</t>
   </si>
   <si>
     <t>A Dose-escalation, Expansion Study of ARX788, in Advanced Solid Tumors Subjects With HER2 Expression (ACE-Pan Tumor 01)</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>2018-03-20</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>2023-10-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria
 * Age \&gt;18 years
 * Life expectancy \&gt;3 months.
 * Female or male subjects whose advanced HER2 expressing cancer has failed standard of care treatments, or for whom such therapy is not acceptable to the subject. Subjects with advanced breast, gastric cancer, or other solid tumor who test positive for HER2 by ASCO/CAP criteria (either IHC or FISH) must have received prior treatment with a trastuzumab containing therapy. Subjects who have been previously treated with pertuzumab, TDM-1, lapatinib, or other available and accessible HER2-directed therapies or investigational therapies are eligible.
 * Disease measurability:
   * Phase 1a: measurable or non-measurable disease per RECIST v 1.1.
   * Phase 1b</t>
   </si>
   <si>
     <t>Breast cancer, gastric cancer / gastroesophageal adenocarcinoma, and other advanced HER2-positive solid tumors</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 3 weeks/ Every 4 weeks</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Oncology</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04662580</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This is a phase 1 study to assess the safety and tolerability of ARX517 in adult subjects with Metastatic Castration-Resistant Prostate Cancer (mCRPC).</t>
   </si>
   <si>
     <t>ARX517 in Subjects With Metastatic Castration-Resistant Prostate Cancer</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2021-07-27</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
@@ -870,51 +870,51 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT00778518</t>
   </si>
   <si>
     <t>Study to find the optimal dose of Growth Hormone Replacement in young adult patients suffering from childhood onset growth hormone deficiency (GHD).</t>
   </si>
   <si>
     <t>Safety, Tolerability and PK/PD Study in Young Adult Patients With Childhood Onset Growth Hormone Deficiency (GHD).</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>ARX201</t>
   </si>
   <si>
     <t>2008-07-01</t>
   </si>
   <si>
     <t>2009-10-09</t>
   </si>
   <si>
     <t>2009-10-01</t>
   </si>
   <si>
-    <t>Adolescents</t>
+    <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * 18-30 years old
 * GHD of childhood onset
 * completed growth
 * IGF-1 \&lt;=2SDS
 * rhGH treatment naive
 * hGH levels below cut-off
 Exclusion Criteria:
 * History of malignancy or intracranial tumors
 * ECG abnormality
 * ICH
 * hepatic dysfunction
 * renal impairment
 * major medical conditions
 * inadequate T4
 * positive for HBV, HCV, or HIV
 * alcohol or drug abuse</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single blind masking</t>
@@ -1108,60 +1108,69 @@
   <si>
     <t>3D illlustration of ADC</t>
   </si>
   <si>
     <t>Ambrx. (n.d.). Enhanced technology. Retrieved November 7, 2024, from https://ambrx.com/technology/#enhanced</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/AcccwqXy1bJKlMewby3UsKSH9q7Nzu409TVwaL4q.png</t>
   </si>
   <si>
     <t>Intracellular Mechanism of Action of ADC Technology</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Lu, H., Wang, D., Kazane, S., Javahishvili, T., Tian, F., Song, F., Sellers, A., Barnett, B., &amp;amp; Schultz, P. G. (2013). Site-specific antibody-polymer conjugates for siRNA delivery.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of the American Chemical Society&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;135&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(37), 13885–13891. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/ja4059525" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1021/ja4059525&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We describe here the development of site-specific antibody-polymer conjugates (APCs) for the selective delivery of small interference RNAs (siRNAs) to target cells. APCs were synthesized in good yields by conjugating an aminooxy-derivatized cationic block copolymer to an anti-HER2 Fab or full length IgG by means of genetically encoded&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;para&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;-acetyl phenylalanine (&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF). The APCs all showed comparable binding affinity to HER2 as their native counterparts and no significant cellular cytotoxicity. Mutant S202-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF Fab and Q389-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF IgG polymer conjugates specifically delivered siRNAs to HER2+&amp;nbsp;cells and mediated potent gene silencing at both the mRNA and protein levels. However, a mutant A121-&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;p&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;AcF IgG polymer conjugate, despite its high binding affinity to HER2 antigen, did not induce a significant RNA interference response in HER2+&amp;nbsp;cells, presumably due to steric interference with antigen binding and internalization. These results highlight the importance of conjugation site on the activity of antibody-polymer based therapeutics and suggest that such chemically-defined APCs may afford a useful targeted delivery platform for siRNAs or other nucleic acid based therapies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1021/ja4059525</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Jackson, D., Atkinson, J., Guevara, C. I., Zhang, C., Kery, V., Moon, S. J., Virata, C., Yang, P., Lowe, C., Pinkstaff, J., Cho, H., Knudsen, N., Manibusan, A., Tian, F., Sun, Y., Lu, Y., Sellers, A., Jia, X. C., Joseph, I., Anand, B., … Stover, D. (2014). In vitro and in vivo evaluation of cysteine and site specific conjugated herceptin antibody-drug conjugates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;PloS one&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(1), e83865. &lt;/span&gt;&lt;a href="https://doi.org/10.1371/journal.pone.0083865" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1371/journal.pone.0083865&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We report the results from the first direct preclinical comparison of a site specific non-natural amino acid anti-Her2 ADC and a cysteine conjugated anti-Her2 ADC. We report that the site specific non-natural amino acid anti-Her2 ADCs have superior&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;serum stability and preclinical toxicology profile in rats as compared to the cysteine conjugated anti-Her2 ADCs. We also demonstrate that the site specific non-natural amino acid anti-Her2 ADCs maintain their&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;potency and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;efficacy against Her2 expressing human tumor cell lines. Our data suggests that site specific non-natural amino acid ADCs may have a superior therapeutic window than cysteine conjugated ADCs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1371/journal.pone.0083865</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Skidmore L, Sakamuri S, Knudsen NA, et al. ARX788, a site-specific anti-HER2 antibody-drug conjugate, demonstrates potent and selective activity in HER2-low and T-DM1–resistant breast and gastric cancer.&amp;nbsp;&lt;em&gt;Mol Cancer Ther&lt;/em&gt;. 2020;19(9):1833-1843. doi:&lt;a href="10.1158/1535-7163.MCT-19-1004" rel="noopener noreferrer" target="_blank"&gt;10.1158/1535-7163.MCT-19-1004&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;First-generation antibody-drug conjugates (ADC) are heterogeneous mixtures that have shown clinical benefit, but generally exhibited safety issues and a narrow therapeutic window due, in part, to off-target toxicity caused by ADC instability. ARX788 is a next-generation, site-specific anti-HER2 ADC that utilizes a unique nonnatural amino acid-enabled conjugation technology and a noncleavable Amberstatin (AS269) drug-linker to generate a homogeneous ADC with a drug-to-antibody ratio of 1.9. ARX788 exhibits high serum stability in mice and a relatively long ADC half-life of 12.5 days. When compared&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;against T-DM1 across a panel of cancer cell lines, ARX788 showed superior activity in the lower HER2-expressing cell lines and no activity in normal cardiomyocyte cells. Similarly, ARX788 significantly inhibited tumor growth, and generally outperformed T-DM1 in HER2-high and HER2-low expression xenograft models. Breast and gastric cancer patient-derived xenograft studies confirmed strong antitumor activity of ARX788 in HER2-positive and HER2-low expression tumors, as well as in a T-DM1-resistant model. The encouraging preclinical data support the further development of ARX788 for treatment of patients with HER2-positive breast and gastric cancer, including those who have developed T-DM1 resistance, and patients with HER2-low expression tumors who are currently ineligible to receive HER2-targeted therapy.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1158/1535-7163.MCT-19-1004</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Ambrx</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ambrx.com/</t>
   </si>
   <si>
     <t>Ambrx, founded in 2003 in San Diego, California, emerged from pioneering work in synthetic biology, specifically with the goal of expanding the genetic code to enable precise modifications of proteins. This idea was initiated by co-founders Peter Schultz and others from The Scripps Research Institute.</t>
   </si>
@@ -1591,51 +1600,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03255070" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04662580" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04829604" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05041972" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00778518" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06224673" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02512237" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cD92oWA0qRORAqS1z6nx1IzVJ3hYzZxt9ZeuW3a6.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NF4c1HBSUT6TaHfMj6EXT2JlptUZetBuNHYuJ2wk.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/AcccwqXy1bJKlMewby3UsKSH9q7Nzu409TVwaL4q.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/ja4059525" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0083865" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1158/1535-7163.MCT-19-1004" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1773,69 +1782,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1901,300 +1910,300 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>74</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D2" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E2" t="s">
         <v>216</v>
       </c>
       <c r="F2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C3" t="s">
         <v>344</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C3" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C4" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C5" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C2" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2744,108 +2753,108 @@
       <c r="V1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>190</v>
       </c>
       <c r="C2" t="s">
         <v>191</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E2" t="s">
@@ -2860,378 +2869,378 @@
       <c r="H2" t="s">
         <v>196</v>
       </c>
       <c r="I2" t="s">
         <v>197</v>
       </c>
       <c r="J2" t="s">
         <v>198</v>
       </c>
       <c r="M2" t="s">
         <v>86</v>
       </c>
       <c r="X2" t="s">
         <v>199</v>
       </c>
       <c r="Y2" t="s">
         <v>200</v>
       </c>
       <c r="AB2" t="s">
         <v>201</v>
       </c>
       <c r="AC2" t="s">
         <v>202</v>
       </c>
       <c r="AD2" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI2" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
+        <v>203</v>
+      </c>
+      <c r="AN2" t="s">
         <v>204</v>
       </c>
       <c r="AO2" t="s">
         <v>205</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>106</v>
+      </c>
+      <c r="AR2" t="s">
         <v>206</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>207</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>208</v>
       </c>
       <c r="AW2" t="s">
         <v>209</v>
       </c>
       <c r="AX2" t="s">
         <v>210</v>
       </c>
       <c r="AY2" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>94</v>
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>212</v>
       </c>
       <c r="E3" t="s">
         <v>193</v>
       </c>
       <c r="F3" t="s">
         <v>213</v>
       </c>
       <c r="G3" t="s">
         <v>195</v>
       </c>
       <c r="H3" t="s">
         <v>214</v>
       </c>
       <c r="I3" t="s">
         <v>215</v>
       </c>
       <c r="J3" t="s">
         <v>216</v>
       </c>
       <c r="M3" t="s">
         <v>94</v>
       </c>
       <c r="X3" t="s">
         <v>217</v>
       </c>
       <c r="Y3" t="s">
         <v>218</v>
       </c>
       <c r="Z3" t="s">
         <v>219</v>
       </c>
       <c r="AA3" t="s">
         <v>220</v>
       </c>
       <c r="AD3" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE3" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="AF3" t="s">
-        <v>221</v>
+        <v>74</v>
       </c>
       <c r="AG3" t="s">
         <v>74</v>
       </c>
       <c r="AH3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI3" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>222</v>
       </c>
+      <c r="AN3" t="s">
+        <v>223</v>
+      </c>
       <c r="AO3" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="AQ3">
+        <v>205</v>
+      </c>
+      <c r="AP3">
         <v>262</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AR3" t="s">
         <v>224</v>
       </c>
-      <c r="AU3" t="s">
-        <v>208</v>
+      <c r="AT3" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>225</v>
       </c>
       <c r="AW3" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="AX3" t="s">
         <v>210</v>
       </c>
       <c r="AY3" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>226</v>
       </c>
       <c r="C4" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E4" t="s">
         <v>228</v>
       </c>
       <c r="F4" t="s">
         <v>213</v>
       </c>
       <c r="G4" t="s">
         <v>195</v>
       </c>
       <c r="H4" t="s">
         <v>229</v>
       </c>
       <c r="I4" t="s">
         <v>230</v>
       </c>
       <c r="J4" t="s">
         <v>231</v>
       </c>
       <c r="M4" t="s">
         <v>86</v>
       </c>
       <c r="X4" t="s">
         <v>232</v>
       </c>
       <c r="Y4" t="s">
         <v>233</v>
       </c>
       <c r="Z4" t="s">
         <v>234</v>
       </c>
       <c r="AA4" t="s">
         <v>235</v>
       </c>
       <c r="AD4" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG4" t="s">
         <v>74</v>
       </c>
       <c r="AH4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI4" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>236</v>
       </c>
+      <c r="AN4" t="s">
+        <v>237</v>
+      </c>
       <c r="AO4" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="AQ4">
+        <v>205</v>
+      </c>
+      <c r="AP4">
         <v>71</v>
       </c>
-      <c r="AS4" t="s">
+      <c r="AR4" t="s">
         <v>224</v>
       </c>
-      <c r="AU4" t="s">
-        <v>208</v>
+      <c r="AT4" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>238</v>
       </c>
       <c r="AW4" t="s">
-        <v>238</v>
+        <v>209</v>
       </c>
       <c r="AX4" t="s">
         <v>210</v>
       </c>
       <c r="AY4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ4" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>239</v>
       </c>
       <c r="C5" t="s">
         <v>240</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E5" t="s">
         <v>228</v>
       </c>
       <c r="F5" t="s">
         <v>242</v>
       </c>
       <c r="G5" t="s">
         <v>195</v>
       </c>
       <c r="H5" t="s">
         <v>243</v>
       </c>
       <c r="I5" t="s">
         <v>244</v>
       </c>
       <c r="J5" t="s">
         <v>216</v>
       </c>
       <c r="M5" t="s">
         <v>86</v>
       </c>
       <c r="X5" t="s">
         <v>245</v>
       </c>
       <c r="Y5" t="s">
         <v>246</v>
       </c>
       <c r="AB5" t="s">
         <v>247</v>
       </c>
       <c r="AC5" t="s">
         <v>247</v>
       </c>
       <c r="AD5" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG5" t="s">
         <v>74</v>
       </c>
       <c r="AH5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ5" t="s">
         <v>248</v>
       </c>
+      <c r="AN5" t="s">
+        <v>249</v>
+      </c>
       <c r="AO5" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="AS5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AR5" t="s">
         <v>250</v>
       </c>
-      <c r="AU5" t="s">
-        <v>208</v>
+      <c r="AT5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>238</v>
       </c>
       <c r="AW5" t="s">
-        <v>238</v>
+        <v>209</v>
       </c>
       <c r="AX5" t="s">
         <v>210</v>
       </c>
       <c r="AY5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>251</v>
       </c>
       <c r="C6" t="s">
         <v>252</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E6" t="s">
         <v>228</v>
       </c>
       <c r="F6" t="s">
         <v>194</v>
       </c>
       <c r="G6" t="s">
         <v>195</v>
       </c>
       <c r="H6" t="s">
@@ -3246,93 +3255,93 @@
       <c r="M6" t="s">
         <v>257</v>
       </c>
       <c r="O6" t="s">
         <v>257</v>
       </c>
       <c r="Q6" t="s">
         <v>257</v>
       </c>
       <c r="X6" t="s">
         <v>258</v>
       </c>
       <c r="Y6" t="s">
         <v>259</v>
       </c>
       <c r="AB6" t="s">
         <v>260</v>
       </c>
       <c r="AC6" t="s">
         <v>260</v>
       </c>
       <c r="AD6" t="s">
         <v>261</v>
       </c>
       <c r="AE6" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="AF6" t="s">
-        <v>221</v>
+        <v>74</v>
       </c>
       <c r="AG6" t="s">
         <v>74</v>
       </c>
       <c r="AH6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI6" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ6" t="s">
         <v>262</v>
       </c>
-      <c r="AP6" t="s">
-[...2 lines deleted...]
-      <c r="AQ6">
+      <c r="AO6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AP6">
         <v>36</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>263</v>
+      </c>
       <c r="AR6" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="AS6" t="s">
         <v>250</v>
       </c>
-      <c r="AU6" t="s">
+      <c r="AT6" t="s">
         <v>264</v>
       </c>
+      <c r="AV6" t="s">
+        <v>265</v>
+      </c>
       <c r="AW6" t="s">
-        <v>265</v>
+        <v>209</v>
       </c>
       <c r="AX6" t="s">
         <v>210</v>
       </c>
       <c r="AY6" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7">
         <v>237527</v>
       </c>
       <c r="C7" t="s">
         <v>266</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E7" t="s">
         <v>228</v>
       </c>
       <c r="F7" t="s">
         <v>268</v>
       </c>
       <c r="G7" t="s">
         <v>269</v>
       </c>
       <c r="H7" t="s">
@@ -3344,191 +3353,191 @@
       <c r="J7" t="s">
         <v>216</v>
       </c>
       <c r="M7" t="s">
         <v>86</v>
       </c>
       <c r="O7" t="s">
         <v>272</v>
       </c>
       <c r="Q7" t="s">
         <v>273</v>
       </c>
       <c r="W7" t="s">
         <v>274</v>
       </c>
       <c r="Y7" t="s">
         <v>275</v>
       </c>
       <c r="Z7" t="s">
         <v>276</v>
       </c>
       <c r="AA7" t="s">
         <v>276</v>
       </c>
       <c r="AD7" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG7" t="s">
         <v>74</v>
       </c>
       <c r="AH7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI7" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ7" t="s">
         <v>277</v>
       </c>
+      <c r="AN7" t="s">
+        <v>278</v>
+      </c>
       <c r="AO7" t="s">
-        <v>278</v>
-[...4 lines deleted...]
-      <c r="AQ7">
+        <v>205</v>
+      </c>
+      <c r="AP7">
         <v>36</v>
       </c>
-      <c r="AS7" t="s">
+      <c r="AR7" t="s">
         <v>250</v>
       </c>
-      <c r="AU7" t="s">
-        <v>208</v>
+      <c r="AT7" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>279</v>
       </c>
       <c r="AW7" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="AX7" t="s">
         <v>210</v>
       </c>
       <c r="AY7" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ7" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>280</v>
       </c>
       <c r="C8" t="s">
         <v>281</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>282</v>
       </c>
       <c r="E8" t="s">
         <v>193</v>
       </c>
       <c r="F8" t="s">
         <v>283</v>
       </c>
       <c r="G8" t="s">
         <v>284</v>
       </c>
       <c r="H8" t="s">
         <v>285</v>
       </c>
       <c r="I8" t="s">
         <v>286</v>
       </c>
       <c r="J8" t="s">
         <v>287</v>
       </c>
       <c r="M8" t="s">
         <v>86</v>
       </c>
       <c r="X8" t="s">
         <v>288</v>
       </c>
       <c r="Y8" t="s">
         <v>289</v>
       </c>
       <c r="AB8" t="s">
         <v>290</v>
       </c>
       <c r="AC8" t="s">
         <v>290</v>
       </c>
       <c r="AD8" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AE8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AG8" t="s">
         <v>74</v>
       </c>
       <c r="AH8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AI8" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AJ8" t="s">
         <v>291</v>
       </c>
+      <c r="AN8" t="s">
+        <v>292</v>
+      </c>
       <c r="AO8" t="s">
-        <v>292</v>
-[...4 lines deleted...]
-      <c r="AQ8">
+        <v>205</v>
+      </c>
+      <c r="AP8">
         <v>9</v>
       </c>
-      <c r="AS8" t="s">
+      <c r="AR8" t="s">
         <v>250</v>
       </c>
-      <c r="AU8" t="s">
-        <v>208</v>
+      <c r="AT8" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>238</v>
       </c>
       <c r="AW8" t="s">
-        <v>238</v>
+        <v>209</v>
       </c>
       <c r="AX8" t="s">
         <v>210</v>
       </c>
       <c r="AY8" t="s">
+        <v>69</v>
+      </c>
+      <c r="AZ8" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -3790,51 +3799,51 @@
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>295</v>
@@ -3852,89 +3861,103 @@
         <v>299</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>300</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>329</v>
       </c>
       <c r="C2" t="s">
         <v>330</v>
       </c>
       <c r="H2" t="s">
         <v>331</v>
       </c>
+      <c r="I2" s="6" t="s">
+        <v>332</v>
+      </c>
       <c r="J2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>329</v>
       </c>
       <c r="C3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H3" t="s">
-        <v>333</v>
+        <v>334</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>335</v>
       </c>
       <c r="J3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="H4" t="s">
-        <v>335</v>
+        <v>337</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>338</v>
       </c>
       <c r="J4" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>