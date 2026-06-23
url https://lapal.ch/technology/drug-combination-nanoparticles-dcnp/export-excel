--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -592,66 +592,60 @@
   <si>
     <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu, Brazil</t>
   </si>
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
@@ -802,57 +796,57 @@
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Philippines, Viet Nam, Malaysia</t>
+    <t>Algeria, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
-    <t>Algeria, Egypt, Philippines, Malaysia</t>
+    <t>Egypt, Philippines, Malaysia</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Ecuador, Libya, World Intellectual Property Organization (WIPO), Brazil, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
   </si>
   <si>
     <t>Costa Rica, Hong Kong, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2016205384</t>
   </si>
   <si>
     <t>Drug Combination Nanoparticles for multiple drugs extended release</t>
   </si>
   <si>
     <t>The University Of Washington</t>
   </si>
   <si>
     <t>2036-06-15</t>
   </si>
   <si>
     <t>Multi-drug lipid nanoparticles that stably incorporate multiple small molecule drugs with divergent hydrophobic and water solubility characteristics and related methods of making and using the same. The disclosed compositions and methods provide for enhanced stability of lipid nanoparticle drug formulations that can reliably provide drugs addressing different mechanistic targets with prolonged presence in the body for more efficacious treatment and avoidance of single drug resistance.</t>
   </si>
@@ -2108,206 +2102,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E2" t="s">
         <v>429</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" t="s">
         <v>430</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C3" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C2" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2833,556 +2827,553 @@
       </c>
       <c r="D9" t="s">
         <v>113</v>
       </c>
       <c r="E9" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>181</v>
       </c>
       <c r="G9" t="s">
         <v>182</v>
       </c>
       <c r="H9" t="s">
         <v>117</v>
       </c>
       <c r="I9" t="s">
         <v>183</v>
       </c>
       <c r="J9" t="s">
         <v>184</v>
       </c>
       <c r="K9" t="s">
         <v>185</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
+        <v>175</v>
+      </c>
+      <c r="N9" t="s">
         <v>186</v>
       </c>
-      <c r="M9" t="s">
+      <c r="O9" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="C10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D10" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E10" t="s">
         <v>153</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G10" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="H10" t="s">
         <v>117</v>
       </c>
       <c r="I10" t="s">
+        <v>193</v>
+      </c>
+      <c r="J10" t="s">
+        <v>194</v>
+      </c>
+      <c r="K10" t="s">
         <v>195</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>196</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>197</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>198</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C11" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D11" t="s">
         <v>125</v>
       </c>
       <c r="E11" t="s">
         <v>153</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="G11" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H11" t="s">
         <v>117</v>
       </c>
       <c r="I11" t="s">
+        <v>204</v>
+      </c>
+      <c r="J11" t="s">
+        <v>205</v>
+      </c>
+      <c r="K11" t="s">
         <v>206</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>207</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>208</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>209</v>
       </c>
-      <c r="M11" t="s">
+      <c r="O11" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="C12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D12" t="s">
         <v>213</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>214</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="H12" t="s">
         <v>117</v>
       </c>
       <c r="I12" t="s">
+        <v>217</v>
+      </c>
+      <c r="J12" t="s">
+        <v>218</v>
+      </c>
+      <c r="K12" t="s">
         <v>219</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>220</v>
       </c>
-      <c r="K12" t="s">
+      <c r="O12" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="C13" t="s">
+        <v>223</v>
+      </c>
+      <c r="D13" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E13" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="G13" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="H13" t="s">
         <v>117</v>
       </c>
       <c r="I13" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="J13" t="s">
+        <v>227</v>
+      </c>
+      <c r="K13" t="s">
+        <v>228</v>
+      </c>
+      <c r="M13" t="s">
         <v>229</v>
       </c>
-      <c r="K13" t="s">
+      <c r="N13" t="s">
         <v>230</v>
       </c>
-      <c r="M13" t="s">
+      <c r="O13" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C14" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D14" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E14" t="s">
         <v>180</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G14" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="H14" t="s">
         <v>117</v>
       </c>
       <c r="I14" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="J14" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="K14" t="s">
+        <v>236</v>
+      </c>
+      <c r="N14" t="s">
+        <v>237</v>
+      </c>
+      <c r="O14" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D15" t="s">
         <v>241</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>242</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="H15" t="s">
         <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="J15" t="s">
+        <v>245</v>
+      </c>
+      <c r="K15" t="s">
+        <v>246</v>
+      </c>
+      <c r="N15" t="s">
         <v>247</v>
       </c>
-      <c r="K15" t="s">
+      <c r="O15" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C16" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D16" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E16" t="s">
         <v>180</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="G16" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="H16" t="s">
         <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="J16" t="s">
+        <v>252</v>
+      </c>
+      <c r="K16" t="s">
+        <v>253</v>
+      </c>
+      <c r="L16" t="s">
         <v>254</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>255</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>256</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C17" t="s">
+        <v>259</v>
+      </c>
+      <c r="E17" t="s">
         <v>260</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
       <c r="H17" t="s">
         <v>117</v>
       </c>
       <c r="I17" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="K17" t="s">
         <v>137</v>
       </c>
       <c r="L17" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="M17" t="s">
         <v>130</v>
       </c>
       <c r="N17" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="C18" t="s">
+        <v>266</v>
+      </c>
+      <c r="E18" t="s">
         <v>267</v>
       </c>
-      <c r="C18" t="s">
+      <c r="F18" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="H18" t="s">
         <v>117</v>
       </c>
       <c r="I18" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="J18" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="L18" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="N18" t="s">
         <v>130</v>
       </c>
       <c r="O18" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C19" t="s">
+        <v>274</v>
+      </c>
+      <c r="E19" t="s">
+        <v>267</v>
+      </c>
+      <c r="F19" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="C19" t="s">
+      <c r="G19" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
       <c r="H19" t="s">
         <v>117</v>
       </c>
       <c r="I19" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="L19" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="M19" t="s">
         <v>137</v>
       </c>
       <c r="N19" t="s">
         <v>130</v>
       </c>
       <c r="O19" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="C20" t="s">
+        <v>279</v>
+      </c>
+      <c r="D20" t="s">
+        <v>213</v>
+      </c>
+      <c r="F20" s="4" t="s">
         <v>280</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
       <c r="H20" t="s">
         <v>117</v>
       </c>
       <c r="I20" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="J20" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="K20" t="s">
+        <v>281</v>
+      </c>
+      <c r="N20" t="s">
+        <v>282</v>
+      </c>
+      <c r="O20" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C21" t="s">
+        <v>285</v>
+      </c>
+      <c r="D21" t="s">
+        <v>213</v>
+      </c>
+      <c r="F21" s="4" t="s">
         <v>286</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
       <c r="H21" t="s">
         <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="J21" t="s">
+        <v>287</v>
+      </c>
+      <c r="K21" t="s">
+        <v>288</v>
+      </c>
+      <c r="L21" t="s">
         <v>289</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
         <v>290</v>
       </c>
-      <c r="L21" t="s">
+      <c r="O21" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -3411,69 +3402,69 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -3520,361 +3511,361 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="AH1" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E2" t="s">
         <v>85</v>
       </c>
       <c r="F2" t="s">
+        <v>348</v>
+      </c>
+      <c r="G2" t="s">
+        <v>349</v>
+      </c>
+      <c r="H2" t="s">
         <v>350</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="J2" t="s">
         <v>137</v>
       </c>
       <c r="K2" t="s">
+        <v>352</v>
+      </c>
+      <c r="M2" t="s">
+        <v>353</v>
+      </c>
+      <c r="W2" t="s">
         <v>354</v>
       </c>
-      <c r="M2" t="s">
+      <c r="X2" t="s">
+        <v>354</v>
+      </c>
+      <c r="Z2" t="s">
         <v>355</v>
       </c>
-      <c r="W2" t="s">
+      <c r="AA2" t="s">
         <v>356</v>
       </c>
-      <c r="X2" t="s">
-[...2 lines deleted...]
-      <c r="Z2" t="s">
+      <c r="AD2" t="s">
         <v>357</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AE2" t="s">
         <v>358</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AF2" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>117</v>
       </c>
       <c r="AJ2" t="s">
+        <v>360</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>361</v>
+      </c>
+      <c r="AP2" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
+        <v>363</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>364</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>350</v>
+      </c>
+      <c r="AU2" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
       <c r="AW2" t="s">
         <v>68</v>
       </c>
       <c r="AX2" t="s">
         <v>47</v>
       </c>
       <c r="AY2" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="AZ2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>370</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q1"/>
   <sheetViews>
@@ -3886,428 +3877,428 @@
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="C2" t="s">
+        <v>389</v>
+      </c>
+      <c r="D2" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>370</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D2" t="s">
         <v>393</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" s="6" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D3" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C4" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D4" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C5" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D5" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C6" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D6" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C8" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D8" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C9" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D9" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C10" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D10" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C11" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C12" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D12" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C13" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="D13" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C14" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C15" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C16" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D16" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>