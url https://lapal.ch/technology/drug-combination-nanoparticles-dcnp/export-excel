--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -171,51 +171,51 @@
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Drug Combination Nanoparticles (DcNP)</t>
   </si>
   <si>
-    <t>A targeted and long-acting Drug combination Nano-Particle (DcNP) platform that enables transformations of existing and new drug entities from short-acting daily doses to a long-acting drug combination for a maximum therapeutic effect through sustained viral suppression.</t>
+    <t>A targeted and long-acting Drug combination Nano-Particle (DcNP) platform that enables transformations of existing and new drug entities from short-acting daily doses to a long-acting drug combination for a maximum therapeutic effect through sustained viral suppression. Developed by Targeted &amp; Long-acting drug Combination (TLC) Program at University of Washington.</t>
   </si>
   <si>
     <t>TLC's enabling DcNP technology has been validated to work with a number of current HIV drug combinations using clinics in both pediatric and adult populations. A number of these formulations have been evaluated in non-human primate models to provide both plasma and cell drug levels that persist for weeks after a single subcutaneous injection. This technology has been shown to bring together water soluble (such as tenofovir and lamivudine) and insoluble (such as lopinavir, ritonavir, atezenovir, and dolutegravir) drugs into an all-in-one long-acting injectable product. At least 4 formulations have been tested in NHP to have long-acting plasmakinetics for all drugs and are targeted to enhanced drug levels above plasma drug combinations in HIV host cells-PBMCs.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Based on other organic particles, Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Biodegradable, Non-removable, Room temperature storage, At least 1 year shelf life</t>
   </si>
   <si>
     <t>Intracellular uptake and accessible by cellular enzymes to transform into active metabolites such as TFV-DP and 3TC-TP.</t>
   </si>
   <si>
     <t>No cold-chain needed</t>
   </si>
   <si>
     <t>Drug API and common lipid excipients used in pharmaceutical formulations.</t>
   </si>
   <si>
     <t>The existing HIV drug APIs can be sourced through WHO pre-qualified raw material suppliers.</t>
   </si>
@@ -1177,50 +1177,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -1319,53 +1322,50 @@
     <t>https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv</t>
   </si>
   <si>
     <t>TLC-ART update on HIV Therapies at 2022 LEAP Conference</t>
   </si>
   <si>
     <t>https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4</t>
   </si>
   <si>
     <t>&lt;p&gt;A novel formulation enabled transformation of 3-HIV drugs tenofovir–lamivudine–dolutegravir from short-acting to long-acting all-in-one injectable. Perazzolo, Simonea; Stephen, Zachary R.a; Eguchi, Masaa; Xu, Xiaolina; Delle Fratte, Rachelea; Collier, Ann C.b; Melvin, Ann J.c; Ho, Rodney J.Y.a,d. &lt;/p&gt;&lt;p&gt;AIDS 37(14):p 2131-2136, November 15, 2023. | DOI: 10.1097/QAD.0000000000003706&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://journals.lww.com/aidsonline/abstract/2023/11150/a_novel_formulation_enabled_transformation_of.6.aspx&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To develop an injectable dosage form of the daily oral HIV drugs, tenofovir (T), lamivudine (L), and dolutegravir (D), creating a single, complete, all-in-one TLD 3-drug-combination that demonstrates long-acting pharmacokinetics.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Using drug-combination-nanoparticle (DcNP) technology to stabilize multiple HIV drugs, the 3-HIV drugs TLD, with disparate physical-chemical properties, are stabilized and assembled with lipid-excipients to form&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;.&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;is verified to be stable and suitable for subcutaneous administration. To characterize the plasma time-courses and PBMC concentrations for all 3 drugs, single subcutaneous injections of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;were given to nonhuman primates (NHP,&amp;nbsp;&lt;em&gt;M. nemestrina&lt;/em&gt;).&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Following single-dose&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;, all drugs exhibited long-acting profiles in NHP plasma with levels that persisted for 4 weeks above predicted viral-effective concentrations for TLD in combination. Times-to-peak were within 24 hr in all NHP for all drugs. Compared to a free-soluble TLD,&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;provided exposure enhancement and extended duration 7.0-, 2.1-, and 20-fold as&amp;nbsp;&lt;em&gt;AUC&lt;/em&gt;&amp;nbsp;boost and 10-, 8.3-, and 5.9-fold as half-life extension. Additionally, DcNP may provide more drug exposure in cells than plasma with PBMC-to-plasma drug ratios exceeding one, suggesting cell-targeted drug-combination delivery.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;This study confirms that TLD with disparate properties can be made stable by DcNP to enable TLD concentrations of 4 weeks in NHP. Study results highlighted the potential of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;as a convenient all-in-one, complete HIV long-acting product for clinical development.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Targeted &amp; Long-acting drug Combination (TLC) Program, University of Washington</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The purpose of the Targeted Long-acting Combination AntiRetroviral Therapy (TLC-ART) program is to develop one or more safe, stable, scalable and tolerable long acting antiretroviral combinations for treatment of HIV infection.</t>
   </si>
   <si>
     <t>Clinton Health Access Initiative</t>
   </si>
   <si>
     <t>https://www.clintonhealthaccess.org/</t>
   </si>
   <si>
     <t>Medicines Patent Pool</t>
   </si>
   <si>
     <t>https://medicinespatentpool.org/</t>
   </si>
   <si>
     <t>Unitaid</t>
   </si>
@@ -1741,51 +1741,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020829&amp;CC=WO&amp;NR=0208241A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130620&amp;CC=WO&amp;NR=2013052094A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161222&amp;CC=WO&amp;NR=2016205384A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200716&amp;CC=WO&amp;NR=2020146788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210715&amp;CC=WO&amp;NR=2021142150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161222&amp;CC=WO&amp;NR=2016205384A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200716&amp;CC=WO&amp;NR=2020146788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210715&amp;CC=WO&amp;NR=2021142150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XUGIBkcuhjbP1UlJJqNfr9l4XuT0iKv7xXywV3xx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/a61xYr8ZM3XJ_GLAD MPP LA PaL Slides_7_23_21 .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depts.washington.edu/tlcart/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4" TargetMode="External"/></Relationships>
 </file>
@@ -2102,128 +2102,128 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>427</v>
+        <v>267</v>
       </c>
       <c r="C2" t="s">
         <v>428</v>
       </c>
       <c r="D2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E2" t="s">
         <v>429</v>
       </c>
       <c r="F2" t="s">
         <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>431</v>
       </c>
       <c r="C2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>433</v>
       </c>
       <c r="C3" t="s">
         <v>434</v>
       </c>
     </row>
   </sheetData>
@@ -2246,51 +2246,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>435</v>
       </c>
       <c r="C2" t="s">
         <v>436</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -3845,191 +3845,195 @@
       <c r="E1" s="2" t="s">
         <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>375</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>376</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>377</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>378</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>379</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>380</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>381</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>382</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>383</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>384</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>385</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4049,256 +4053,256 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>370</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C6" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D8" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C9" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D9" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C10" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>299</v>
       </c>
       <c r="C11" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C12" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D12" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C13" t="s">
+        <v>417</v>
+      </c>
+      <c r="D13" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>299</v>
       </c>
       <c r="C14" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>299</v>
       </c>
       <c r="C15" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C16" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D16" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>