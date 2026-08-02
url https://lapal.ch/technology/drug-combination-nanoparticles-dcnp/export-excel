--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -397,195 +397,189 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Germany, Spain, Finland, Ireland, Portugal, Slovenia</t>
-[...2 lines deleted...]
-    <t>United States of America, Australia, Cyprus, Germany, Denmark, Spain, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovakia</t>
+    <t>United States of America, Australia, Germany, Finland, Ireland, Portugal, Slovenia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Cyprus, Germany, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovakia</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
   </si>
   <si>
-    <t>Canada, United States of America, Austria, Germany, Denmark, Spain, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
+    <t>Canada, United States of America, Austria, Germany, Denmark, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, Spain, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
-    <t>Denmark, Spain, Portugal</t>
-[...1 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, Austria, World Intellectual Property Organization (WIPO), Australia, Germany, Denmark, Spain, Hungary, Japan, Portugal, Belgium, Switzerland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden</t>
+    <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>United Kingdom, Australia, Finland, Hungary, Japan, Korea, Republic of, New Zealand, Poland, Singapore, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Egypt, Ukraine, Malaysia, Georgia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Bulgaria, Hong Kong, Croatia, Ireland, Israel, Japan, Korea, Republic of, Norway, Portugal, Romania, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
   </si>
   <si>
     <t>WO9221676</t>
   </si>
   <si>
     <t>Lamivudine crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Glaxo Group Limited</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>United Kingdom, Austria, Australia, Denmark, Ireland, Iceland, Portugal, Singapore</t>
+    <t>United Kingdom, Australia, Ireland, Iceland, Singapore</t>
   </si>
   <si>
     <t>Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, United Kingdom, Austria, Bulgaria, Germany, Denmark, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Portugal, Russian Federation, Slovakia, Taiwan, Province of China, Belgium, Switzerland, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden, World Intellectual Property Organization (WIPO)</t>
+    <t>Canada, United Kingdom, Bulgaria, Germany, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Slovakia, Taiwan, Province of China, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO9804569</t>
   </si>
   <si>
     <t>Tenofovir disoproxil compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
     <t>Luxembourg, United Kingdom</t>
   </si>
   <si>
     <t>China, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, Austria, Australia, Germany, Denmark, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Portugal, Taiwan, Province of China, United States of America, Belgium, Switzerland, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
+    <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
   </si>
   <si>
     <t>WO9905150</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate (TDF)</t>
   </si>
   <si>
     <t>Compound; Salt</t>
   </si>
   <si>
     <t>2018-07-23</t>
   </si>
   <si>
     <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
   </si>
   <si>
-    <t>Portugal</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
   </si>
   <si>
-    <t>Canada, United States of America, Austria, Australia, Germany, Denmark, Spain, Hong Kong, Japan, Korea, Republic of, New Zealand, Portugal, Singapore, Slovenia, Taiwan, Province of China, Belgium, Switzerland, Cyprus, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
+    <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
   </si>
   <si>
     <t>WO0208241</t>
   </si>
   <si>
     <t>Tenofovir alafenamide fumarate (TAF)</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
   </si>
   <si>
     <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia</t>
   </si>
   <si>
     <t>Australia, Bulgaria, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
@@ -625,63 +619,63 @@
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>China, Ecuador, India, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
   </si>
   <si>
-    <t>Hong Kong, Denmark, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Hong Kong, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Indonesia, Pakistan, Paraguay, Brazil, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Denmark, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
     <t>China, Colombia, Mexico, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Türkiye, Brazil, Montenegro, India, Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>Australia, Canada, Hong Kong, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Russian Federation, Austria, Belgium, Switzerland, Czechia, Germany, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, New Zealand, Israel, Bahamas, Macao</t>
   </si>
   <si>
     <t>China</t>
   </si>
@@ -2102,206 +2096,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D2" t="s">
+        <v>412</v>
+      </c>
+      <c r="E2" t="s">
+        <v>427</v>
+      </c>
+      <c r="F2" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C3" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C2" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2578,802 +2572,796 @@
       </c>
       <c r="B3" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C3" t="s">
         <v>124</v>
       </c>
       <c r="D3" t="s">
         <v>125</v>
       </c>
       <c r="E3" t="s">
         <v>114</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>126</v>
       </c>
       <c r="G3" t="s">
         <v>127</v>
       </c>
       <c r="H3" t="s">
         <v>117</v>
       </c>
       <c r="I3" t="s">
         <v>128</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>129</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C4" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D4" t="s">
         <v>113</v>
       </c>
       <c r="E4" t="s">
+        <v>133</v>
+      </c>
+      <c r="F4" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="H4" t="s">
         <v>117</v>
       </c>
       <c r="I4" t="s">
         <v>118</v>
       </c>
       <c r="K4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M4" t="s">
         <v>137</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>138</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C5" t="s">
         <v>141</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>142</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>143</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="G5" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H5" t="s">
         <v>117</v>
       </c>
       <c r="I5" t="s">
+        <v>146</v>
+      </c>
+      <c r="K5" t="s">
+        <v>136</v>
+      </c>
+      <c r="M5" t="s">
         <v>147</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>148</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="C6" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D6" t="s">
         <v>113</v>
       </c>
       <c r="E6" t="s">
+        <v>152</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="G6" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H6" t="s">
         <v>117</v>
       </c>
       <c r="I6" t="s">
+        <v>155</v>
+      </c>
+      <c r="K6" t="s">
         <v>156</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>157</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C7" t="s">
         <v>160</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>161</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="G7" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="H7" t="s">
         <v>117</v>
       </c>
       <c r="I7" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="M7" t="s">
+        <v>155</v>
+      </c>
+      <c r="N7" t="s">
+        <v>164</v>
+      </c>
+      <c r="O7" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="C8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E8" t="s">
+        <v>152</v>
+      </c>
+      <c r="F8" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H8" t="s">
         <v>117</v>
       </c>
       <c r="I8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J8" t="s">
+        <v>170</v>
+      </c>
+      <c r="K8" t="s">
+        <v>171</v>
+      </c>
+      <c r="L8" t="s">
         <v>172</v>
       </c>
-      <c r="K8" t="s">
+      <c r="M8" t="s">
         <v>173</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>174</v>
       </c>
-      <c r="M8" t="s">
+      <c r="O8" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C9" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D9" t="s">
         <v>113</v>
       </c>
       <c r="E9" t="s">
+        <v>178</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="G9" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="H9" t="s">
         <v>117</v>
       </c>
       <c r="I9" t="s">
+        <v>181</v>
+      </c>
+      <c r="J9" t="s">
+        <v>182</v>
+      </c>
+      <c r="K9" t="s">
         <v>183</v>
       </c>
-      <c r="J9" t="s">
+      <c r="M9" t="s">
+        <v>173</v>
+      </c>
+      <c r="N9" t="s">
         <v>184</v>
       </c>
-      <c r="K9" t="s">
+      <c r="O9" t="s">
         <v>185</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C10" t="s">
+        <v>187</v>
+      </c>
+      <c r="D10" t="s">
         <v>188</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
+        <v>152</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="H10" t="s">
         <v>117</v>
       </c>
       <c r="I10" t="s">
+        <v>191</v>
+      </c>
+      <c r="J10" t="s">
+        <v>192</v>
+      </c>
+      <c r="K10" t="s">
         <v>193</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>194</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>195</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>196</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C11" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D11" t="s">
         <v>125</v>
       </c>
       <c r="E11" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G11" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H11" t="s">
         <v>117</v>
       </c>
       <c r="I11" t="s">
+        <v>202</v>
+      </c>
+      <c r="J11" t="s">
+        <v>203</v>
+      </c>
+      <c r="K11" t="s">
         <v>204</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>205</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>206</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>207</v>
       </c>
-      <c r="M11" t="s">
+      <c r="O11" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D12" t="s">
         <v>211</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>212</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H12" t="s">
         <v>117</v>
       </c>
       <c r="I12" t="s">
+        <v>215</v>
+      </c>
+      <c r="J12" t="s">
+        <v>216</v>
+      </c>
+      <c r="K12" t="s">
         <v>217</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>218</v>
       </c>
-      <c r="K12" t="s">
+      <c r="O12" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="C13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D13" t="s">
         <v>222</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>178</v>
+      </c>
+      <c r="F13" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H13" t="s">
         <v>117</v>
       </c>
       <c r="I13" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="J13" t="s">
+        <v>225</v>
+      </c>
+      <c r="K13" t="s">
+        <v>226</v>
+      </c>
+      <c r="M13" t="s">
         <v>227</v>
       </c>
-      <c r="K13" t="s">
+      <c r="N13" t="s">
         <v>228</v>
       </c>
-      <c r="M13" t="s">
+      <c r="O13" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C14" t="s">
+        <v>231</v>
+      </c>
+      <c r="D14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E14" t="s">
+        <v>178</v>
+      </c>
+      <c r="F14" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
       <c r="H14" t="s">
         <v>117</v>
       </c>
       <c r="I14" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="J14" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="K14" t="s">
+        <v>234</v>
+      </c>
+      <c r="N14" t="s">
+        <v>235</v>
+      </c>
+      <c r="O14" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D15" t="s">
         <v>239</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>240</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="H15" t="s">
         <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="J15" t="s">
+        <v>243</v>
+      </c>
+      <c r="K15" t="s">
+        <v>244</v>
+      </c>
+      <c r="N15" t="s">
         <v>245</v>
       </c>
-      <c r="K15" t="s">
+      <c r="O15" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C16" t="s">
+        <v>248</v>
+      </c>
+      <c r="D16" t="s">
+        <v>239</v>
+      </c>
+      <c r="E16" t="s">
+        <v>178</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="G16" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>251</v>
       </c>
       <c r="H16" t="s">
         <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="J16" t="s">
+        <v>250</v>
+      </c>
+      <c r="K16" t="s">
+        <v>251</v>
+      </c>
+      <c r="L16" t="s">
         <v>252</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>253</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>254</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="C17" t="s">
+        <v>257</v>
+      </c>
+      <c r="E17" t="s">
         <v>258</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H17" t="s">
         <v>117</v>
       </c>
       <c r="I17" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="K17" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="L17" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="M17" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="N17" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C18" t="s">
+        <v>264</v>
+      </c>
+      <c r="E18" t="s">
         <v>265</v>
       </c>
-      <c r="C18" t="s">
+      <c r="F18" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="H18" t="s">
         <v>117</v>
       </c>
       <c r="I18" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="J18" t="s">
+        <v>268</v>
+      </c>
+      <c r="L18" t="s">
+        <v>269</v>
+      </c>
+      <c r="N18" t="s">
+        <v>129</v>
+      </c>
+      <c r="O18" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="C19" t="s">
+        <v>272</v>
+      </c>
+      <c r="E19" t="s">
+        <v>265</v>
+      </c>
+      <c r="F19" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="C19" t="s">
+      <c r="G19" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
       <c r="H19" t="s">
         <v>117</v>
       </c>
       <c r="I19" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="L19" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M19" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="O19" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C20" t="s">
+        <v>277</v>
+      </c>
+      <c r="D20" t="s">
+        <v>211</v>
+      </c>
+      <c r="F20" s="4" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
       <c r="H20" t="s">
         <v>117</v>
       </c>
       <c r="I20" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="J20" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="K20" t="s">
+        <v>279</v>
+      </c>
+      <c r="N20" t="s">
+        <v>280</v>
+      </c>
+      <c r="O20" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="C21" t="s">
+        <v>283</v>
+      </c>
+      <c r="D21" t="s">
+        <v>211</v>
+      </c>
+      <c r="F21" s="4" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="H21" t="s">
         <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="J21" t="s">
+        <v>285</v>
+      </c>
+      <c r="K21" t="s">
+        <v>286</v>
+      </c>
+      <c r="L21" t="s">
         <v>287</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
         <v>288</v>
       </c>
-      <c r="L21" t="s">
+      <c r="O21" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -3402,69 +3390,69 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -3511,361 +3499,361 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="AH1" s="2" t="s">
         <v>325</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E2" t="s">
         <v>85</v>
       </c>
       <c r="F2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G2" t="s">
+        <v>347</v>
+      </c>
+      <c r="H2" t="s">
         <v>348</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
         <v>349</v>
       </c>
-      <c r="H2" t="s">
+      <c r="J2" t="s">
+        <v>136</v>
+      </c>
+      <c r="K2" t="s">
         <v>350</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>351</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2" t="s">
+      <c r="W2" t="s">
         <v>352</v>
       </c>
-      <c r="M2" t="s">
+      <c r="X2" t="s">
+        <v>352</v>
+      </c>
+      <c r="Z2" t="s">
         <v>353</v>
       </c>
-      <c r="W2" t="s">
+      <c r="AA2" t="s">
         <v>354</v>
       </c>
-      <c r="X2" t="s">
-[...2 lines deleted...]
-      <c r="Z2" t="s">
+      <c r="AD2" t="s">
         <v>355</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AE2" t="s">
         <v>356</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AF2" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="AG2" t="s">
         <v>72</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>117</v>
       </c>
       <c r="AJ2" t="s">
+        <v>358</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>359</v>
+      </c>
+      <c r="AP2" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
+        <v>361</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>362</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>348</v>
+      </c>
+      <c r="AU2" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
       <c r="AW2" t="s">
         <v>68</v>
       </c>
       <c r="AX2" t="s">
         <v>47</v>
       </c>
       <c r="AY2" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="AZ2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3878,431 +3866,431 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>380</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C2" t="s">
+        <v>391</v>
+      </c>
+      <c r="D2" t="s">
         <v>392</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" s="6" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D3" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C4" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D4" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C5" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D5" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C6" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D6" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C8" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D8" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C9" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D9" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C10" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D10" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C11" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C12" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D12" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C13" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D13" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C14" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C15" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C16" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D16" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>