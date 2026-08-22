--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Drug Combination Nanoparticles (DcNP)</t>
   </si>
   <si>
     <t>A targeted and long-acting Drug combination Nano-Particle (DcNP) platform that enables transformations of existing and new drug entities from short-acting daily doses to a long-acting drug combination for a maximum therapeutic effect through sustained viral suppression. Developed by Targeted &amp; Long-acting drug Combination (TLC) Program at University of Washington.</t>
   </si>
   <si>
     <t>TLC's enabling DcNP technology has been validated to work with a number of current HIV drug combinations using clinics in both pediatric and adult populations. A number of these formulations have been evaluated in non-human primate models to provide both plasma and cell drug levels that persist for weeks after a single subcutaneous injection. This technology has been shown to bring together water soluble (such as tenofovir and lamivudine) and insoluble (such as lopinavir, ritonavir, atezenovir, and dolutegravir) drugs into an all-in-one long-acting injectable product. At least 4 formulations have been tested in NHP to have long-acting plasmakinetics for all drugs and are targeted to enhanced drug levels above plasma drug combinations in HIV host cells-PBMCs.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Based on other organic particles, Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Biodegradable, Non-removable, Room temperature storage, At least 1 year shelf life</t>
   </si>
@@ -769,87 +775,84 @@
   <si>
     <t>Türkiye, North Macedonia, Bosnia and Herzegovina, World Intellectual Property Organization (WIPO), Albania, Serbia</t>
   </si>
   <si>
     <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Malaysia</t>
+    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Algeria, Philippines, Viet Nam, Malaysia</t>
-[...5 lines deleted...]
-    <t>Egypt, Philippines, Malaysia</t>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Egypt, Malaysia</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>Ecuador, Libya, World Intellectual Property Organization (WIPO), Brazil, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
-[...2 lines deleted...]
-    <t>Costa Rica, Hong Kong, World Intellectual Property Organization (WIPO), Russian Federation</t>
+    <t>Ecuador, Libya, Philippines, World Intellectual Property Organization (WIPO), Brazil</t>
+  </si>
+  <si>
+    <t>Costa Rica, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2016205384</t>
   </si>
   <si>
     <t>Drug Combination Nanoparticles for multiple drugs extended release</t>
   </si>
   <si>
     <t>The University Of Washington</t>
   </si>
   <si>
     <t>2036-06-15</t>
   </si>
   <si>
     <t>Multi-drug lipid nanoparticles that stably incorporate multiple small molecule drugs with divergent hydrophobic and water solubility characteristics and related methods of making and using the same. The disclosed compositions and methods provide for enhanced stability of lipid nanoparticle drug formulations that can reliably provide drugs addressing different mechanistic targets with prolonged presence in the body for more efficacious treatment and avoidance of single drug resistance.</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China</t>
   </si>
   <si>
     <t>WO2020146788</t>
   </si>
@@ -958,75 +961,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -1138,54 +1141,66 @@
   <si>
     <t>18 Years to 65 Years (Adult,  Older Adult ) of any sex</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -1208,50 +1223,53 @@
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/XUGIBkcuhjbP1UlJJqNfr9l4XuT0iKv7xXywV3xx.png</t>
   </si>
   <si>
     <t>TLD nanoparticle</t>
   </si>
   <si>
     <t>None</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>UW Program on Targeted Long-acting Combination Antiretroviral Therapy (TLC-ART)</t>
   </si>
   <si>
     <t>GLAD MPP LA PaL Slides_7_23_21 .pdf</t>
   </si>
   <si>
     <t>resources/a61xYr8ZM3XJ_GLAD MPP LA PaL Slides_7_23_21 .pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Qingxin Mu, Jesse Yu, Lisa A. McConnachie, John C. Kraft, Yu Gao, Gaurav K. Gulati &amp;amp; Rodney J. Y. Ho (2018)&lt;/p&gt;&lt;p&gt;&lt;a href="https://doi.org/10.1080/1061186X.2017.1419363" rel="noopener noreferrer" target="_blank"&gt;Translation of combination nanodrugs into nanomedicines: lessons learned and future outlook&lt;/a&gt; &lt;/p&gt;&lt;p&gt;Journal of Drug Targeting, 26:5-6, 435-447, DOI: 10.1080/1061186X.2017.1419363&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The concept of nanomedicine is not new. For instance, some nanocrystals and colloidal drug molecules are marketed that improve pharmacokinetic characteristics of single-agent therapeutics. For the past two decades, the number of research publications on single-agent nanoformulations has grown exponentially. However, formulations advancing to pre-clinical and clinical evaluations that lead to therapeutic products has been limited. Chronic diseases such as cancer and HIV/AIDS require drug combinations, not single agents, for durable therapeutic responses. Therefore, development and clinical translation of drug combination nanoformulations could play a significant role in improving human health. Successful translation of promising concepts into pre-clinical and clinical studies requires early considerations of the physical compatibility, pharmacological synergy, as well as pharmaceutical characteristics (e.g. stability, scalability and pharmacokinetics). With this approach and robust manufacturing processes in place, some drug-combination nanoparticles have progressed to non-human primate and human studies. In this article, we discuss the rationale and role of drug-combination nanoparticles, the pre-clinical and clinical research progress made to date and the key challenges for successful clinical translation. Finally, we offer insight to accelerate clinical translation through leveraging robust nanoplatform technologies to enable implementation of personalised and precision medicine.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;John C. Kraft, Lisa A. McConnachie, Josefin Koehn, Loren Kinman, Jianguo Sun, Ann C. Collier, Carol Collins, Danny D. Shen, Rodney J.Y. Ho,&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/abs/pii/S0168365918300634?via%3Dihub" rel="noopener noreferrer" target="_blank"&gt;Mechanism-based pharmacokinetic (MBPK) models describe the complex plasma kinetics of three antiretrovirals delivered by a long-acting anti-HIV drug combination nanoparticle formulation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Journal of Controlled Release, Volume 275, 2018, Pages 229-241, ISSN 0168-3659, https://doi.org/10.1016/j.jconrel.2018.02.003.&lt;/p&gt;</t>
   </si>
@@ -1759,113 +1777,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161222&amp;CC=WO&amp;NR=2016205384A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200716&amp;CC=WO&amp;NR=2020146788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210715&amp;CC=WO&amp;NR=2021142150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XUGIBkcuhjbP1UlJJqNfr9l4XuT0iKv7xXywV3xx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/a61xYr8ZM3XJ_GLAD MPP LA PaL Slides_7_23_21 .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depts.washington.edu/tlcart/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/28/a61xYr8ZM3XJ_GLAD%20MPP%20LA%20PaL%20Slides_7_23_21%20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depts.washington.edu/tlcart/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1954,504 +1974,509 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M2" t="s">
         <v>53</v>
       </c>
       <c r="N2" t="s">
         <v>54</v>
       </c>
       <c r="O2" t="s">
         <v>55</v>
       </c>
       <c r="P2" t="s">
         <v>56</v>
       </c>
       <c r="Q2" t="s">
         <v>57</v>
       </c>
       <c r="R2" t="s">
         <v>58</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>59</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>60</v>
       </c>
       <c r="W2" t="s">
         <v>61</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>62</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="Y2" t="s">
         <v>63</v>
       </c>
       <c r="AC2" t="s">
         <v>64</v>
       </c>
+      <c r="AD2" t="s">
+        <v>65</v>
+      </c>
       <c r="AE2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
         <v>66</v>
       </c>
       <c r="AG2" t="s">
         <v>67</v>
       </c>
       <c r="AH2" t="s">
         <v>68</v>
       </c>
+      <c r="AI2" t="s">
+        <v>69</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>73</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP2" t="s">
         <v>74</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="E2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="F2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C2" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C3" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
+        <v>90</v>
+      </c>
+      <c r="H2" t="s">
+        <v>91</v>
+      </c>
+      <c r="I2" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G3" t="s">
         <v>90</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>91</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+      <c r="I3" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" t="s">
         <v>94</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O21"/>
   <sheetViews>
@@ -2461,907 +2486,904 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="O4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="O5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="K6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="N6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="O6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I7" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="N7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="O7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G8" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J8" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="K8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L8" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M8" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="O8" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I9" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="J9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="K9" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M9" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N9" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O9" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C10" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E10" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G10" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="J10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="K10" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I11" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J11" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="K11" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="L11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M11" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C12" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D12" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G12" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I12" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J12" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="K12" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="N12" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="O12" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C13" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="J13" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="K13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="N13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="O13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C14" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D14" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E14" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I14" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J14" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="K14" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="N14" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="O14" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D15" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E15" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J15" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="K15" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="N15" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="O15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C16" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D16" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E16" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G16" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J16" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L16" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M16" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="N16" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O16" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C17" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E17" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G17" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L17" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C18" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E18" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G18" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I18" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J18" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L18" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O18" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E19" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G19" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I19" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L19" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C20" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D20" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J20" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="K20" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="N20" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="O20" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C21" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="K21" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="L21" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="N21" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="O21" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -3390,69 +3412,69 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -3499,361 +3521,377 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="K2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="W2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="X2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="Z2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="AA2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="AD2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AE2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AF2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="AG2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="AI2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="AM2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="AP2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AS2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="AT2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="AU2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="AW2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>365</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
+        <v>370</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3866,478 +3904,543 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C2" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D2" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>370</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C2" t="s">
-        <v>391</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>397</v>
+      </c>
+      <c r="H2" t="s">
+        <v>398</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="J2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C3" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>401</v>
+      </c>
+      <c r="H3" t="s">
+        <v>402</v>
+      </c>
+      <c r="J3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C4" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>403</v>
+      </c>
+      <c r="H4" t="s">
+        <v>404</v>
+      </c>
+      <c r="J4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C5" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D5" t="s">
+        <v>405</v>
+      </c>
+      <c r="H5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>400</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>407</v>
+      </c>
+      <c r="H6" t="s">
+        <v>408</v>
+      </c>
+      <c r="J6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C7" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>409</v>
+      </c>
+      <c r="H7" t="s">
+        <v>410</v>
+      </c>
+      <c r="J7" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C8" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>411</v>
+      </c>
+      <c r="H8" t="s">
+        <v>412</v>
+      </c>
+      <c r="J8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C9" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>413</v>
+      </c>
+      <c r="H9" t="s">
+        <v>414</v>
+      </c>
+      <c r="J9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C10" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>415</v>
+      </c>
+      <c r="H10" t="s">
+        <v>416</v>
+      </c>
+      <c r="J10" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C11" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>417</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="J11" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C12" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>419</v>
+      </c>
+      <c r="H12" t="s">
+        <v>420</v>
+      </c>
+      <c r="J12" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C13" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>421</v>
+      </c>
+      <c r="H13" t="s">
+        <v>420</v>
+      </c>
+      <c r="J13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C14" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>422</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="J14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C15" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>424</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="J15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C16" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>426</v>
+      </c>
+      <c r="H16" t="s">
+        <v>427</v>
+      </c>
+      <c r="J16" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E15" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>