--- v4 (2026-08-22)
+++ v5 (2026-10-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -403,276 +403,279 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Germany, Finland, Ireland, Portugal, Slovenia</t>
-[...8 lines deleted...]
-    <t>Canada, United States of America, Austria, Germany, Denmark, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, Spain, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
+    <t>United States of America, Germany</t>
+  </si>
+  <si>
+    <t>Gambia (the), Malawi</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Kenya, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
+  </si>
+  <si>
+    <t>Canada, United States of America, Austria, Australia, Cyprus, Germany, Denmark, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Luxembourg, Latvia, Netherlands, Norway, New Zealand, Poland, Portugal, Singapore, Slovenia, Slovakia, Belgium, Switzerland, Spain, France, United Kingdom, Greece, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>United Kingdom, Australia, Finland, Hungary, Japan, Korea, Republic of, New Zealand, Poland, Singapore, Slovenia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Egypt, Ukraine, Malaysia, Georgia</t>
+    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Kenya, Zimbabwe, Egypt, Ukraine, Malaysia, Georgia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Bulgaria, Hong Kong, Croatia, Ireland, Israel, Japan, Korea, Republic of, Norway, Portugal, Romania, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
   </si>
   <si>
     <t>WO9221676</t>
   </si>
   <si>
     <t>Lamivudine crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Glaxo Group Limited</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>United Kingdom, Australia, Ireland, Iceland, Singapore</t>
-[...2 lines deleted...]
-    <t>Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
+    <t>United Kingdom, Australia, Iceland, Singapore</t>
+  </si>
+  <si>
+    <t>Mexico, South Africa, Kenya, Zimbabwe, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, United Kingdom, Bulgaria, Germany, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Slovakia, Taiwan, Province of China, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO9804569</t>
   </si>
   <si>
     <t>Tenofovir disoproxil compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
     <t>Luxembourg, United Kingdom</t>
   </si>
   <si>
     <t>China, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
   </si>
   <si>
     <t>WO9905150</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate (TDF)</t>
   </si>
   <si>
     <t>Compound; Salt</t>
   </si>
   <si>
     <t>2018-07-23</t>
   </si>
   <si>
     <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
   </si>
   <si>
+    <t>Switzerland, Liechtenstein, Monaco</t>
+  </si>
+  <si>
     <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
   </si>
   <si>
     <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
   </si>
   <si>
     <t>WO0208241</t>
   </si>
   <si>
     <t>Tenofovir alafenamide fumarate (TAF)</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
   </si>
   <si>
-    <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia</t>
-[...2 lines deleted...]
-    <t>Australia, Bulgaria, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
+    <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia, Brazil</t>
+  </si>
+  <si>
+    <t>Bulgaria, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu, Brazil</t>
+    <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu</t>
   </si>
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
+    <t>Morocco, Moldova, Republic of, Mexico, Peru, Gambia (the), Kenya, Liberia, Sierra Leone, Zimbabwe, Armenia, Belarus, Kazakhstan, Tajikistan, Viet Nam, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
-    <t>China, Ecuador, India, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
+    <t>China, Ecuador, India, Malawi, Azerbaijan, Kyrgyzstan, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
   </si>
   <si>
     <t>Hong Kong, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Indonesia, Pakistan, Paraguay, Brazil, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
@@ -700,105 +703,114 @@
   <si>
     <t>Dolutegravir/Cabotegravir intermediates production processes &amp; Intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>Sionogi &amp; Co., Ltd</t>
   </si>
   <si>
     <t>2029-12-09</t>
   </si>
   <si>
     <t>Processes are provided which create an aldehyde methylene, or hydrated or hemiacetal methylene attached to a heteroatom of a 6 membered ring without going through an olefinic group and without the necessity of using an osmium reagent. In particular, a compound of formula (I) can be produced from (II) and avoid the use of an allyl amine: (formulae I and II) where R, P 1 P3, R3 and Rx are as described herein.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>China, India</t>
   </si>
   <si>
     <t>Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Italy, Liechtenstein, Spain, Portugal</t>
   </si>
   <si>
+    <t>Albania, Bosnia and Herzegovina</t>
+  </si>
+  <si>
     <t>China, World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Sweden, Austria, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2010068253</t>
   </si>
   <si>
     <t>Dolutegravir salts, their crystals &amp; process</t>
   </si>
   <si>
     <t>Process; Salt</t>
   </si>
   <si>
     <t>2029-12-08</t>
   </si>
   <si>
     <t>A synthesis approach providing an early ring attachment via a bromination to compound l-l yielding compound II-Il, whereby a final product such as AA can be synthesized. In particular, the 2,4-difluorophenyl-containing sidechain is attached before creation of the additional ring Q.</t>
   </si>
   <si>
     <t>China, Mexico, Brazil, Indonesia, India</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Switzerland, Germany, Spain, France, United Kingdom, Ireland, Italy, Liechtenstein, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China</t>
+    <t>United States of America, Australia, Canada, Switzerland, Germany, Spain, France, United Kingdom, Ireland, Italy, Liechtenstein, Luxembourg, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Türkiye, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Hong Kong</t>
   </si>
   <si>
     <t>WO2010011814</t>
   </si>
   <si>
     <t>Cabotegravir prodrugs &amp; Cabotegravir and Dolutegravir intermediates  and processes</t>
   </si>
   <si>
     <t>2029-07-23</t>
   </si>
   <si>
     <t>The present invention features compounds that are prodrugs of HIV integrase inhibitors and therefore are useful in the delivery of compounds for the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
+    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Ireland, Hungary, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Austria, Slovakia, Poland, San Marino</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Bosnia and Herzegovina, World Intellectual Property Organization (WIPO), Albania, Serbia</t>
   </si>
   <si>
-    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
@@ -838,119 +850,119 @@
   <si>
     <t>Drug Combination Nanoparticles for multiple drugs extended release</t>
   </si>
   <si>
     <t>The University Of Washington</t>
   </si>
   <si>
     <t>2036-06-15</t>
   </si>
   <si>
     <t>Multi-drug lipid nanoparticles that stably incorporate multiple small molecule drugs with divergent hydrophobic and water solubility characteristics and related methods of making and using the same. The disclosed compositions and methods provide for enhanced stability of lipid nanoparticle drug formulations that can reliably provide drugs addressing different mechanistic targets with prolonged presence in the body for more efficacious treatment and avoidance of single drug resistance.</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China</t>
   </si>
   <si>
     <t>WO2020146788</t>
   </si>
   <si>
     <t>Combination pharmaceutical compositions including a combination of hydrophilic and hydrophobic therapeutic agents</t>
   </si>
   <si>
+    <t>University Of Washington</t>
+  </si>
+  <si>
+    <t>2040-01-10</t>
+  </si>
+  <si>
+    <t>Described herein are combination pharmaceutical compositions including a combination of hydrophilic and hydrophobic therapeutic agents (i.e., drugs) that are assembled together with excipients under specific conditions, forming a homogeneous pharmaceutical powder with unified repetitive multi-drug motif (MDM) structure. Unlike currently available drug combination powders, which are amorphous, the combination pharmaceutical compositions (e.g., combination therapeutic agent powders) of the present disclosure have long range order, in the form of repetitive multi-drug and unified motifs</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>China, Brazil, India, Nigeria</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+  </si>
+  <si>
+    <t>WO2021142150</t>
+  </si>
+  <si>
+    <t>Antiviral compositions that transform short-acting therapeutic agents into long-acting injectable forms that lasts for many weeks per administration</t>
+  </si>
+  <si>
     <t>University of Washington</t>
   </si>
   <si>
-    <t>2040-01-10</t>
-[...19 lines deleted...]
-  <si>
     <t>2041-01-07</t>
   </si>
   <si>
     <t>The present disclosure describes simple, stable, and scalable antiviral therapeutic agent compositions that transform short-acting antiviral (e.g., anti-HIV) therapeutic agents that would otherwise require daily short-acting oral administration into long-acting injectable forms that lasts for many weeks per administration. A mixture of water-soluble and water-insoluble antiviral therapeutic agents can be present in the long-acting and drug-combination composition.</t>
   </si>
   <si>
     <t>China, Brazil</t>
   </si>
   <si>
     <t>WO2010110409</t>
   </si>
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012018065</t>
   </si>
   <si>
     <t xml:space="preserve">Dolutegravir or cabotegravir intermediates and processes </t>
   </si>
   <si>
     <t>2031-08-04</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Türkiye, North Macedonia, India, Indonesia</t>
+    <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, India, Indonesia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
-    <t>Brazil</t>
-[...1 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Norway, Malta, Denmark, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Identifier</t>
@@ -1081,77 +1093,83 @@
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>First in Human Clinical Trial of a Next Generation, Long-acting Injectable, Combination Antiretroviral Therapy Platform TLC-ART 101 (ACTU 2001)</t>
   </si>
   <si>
     <t>NCT05850728</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Completed</t>
   </si>
   <si>
     <t>NIH</t>
   </si>
   <si>
     <t>This study is a prospective, open-label, single-site, first-in-human study of a long-acting, injectable combination antiretroviral therapy platform, with a pharmacologically-guided adaptive design for dose escalation, de-escalation, and study duration. The study is designed to learn whether the formulation can be used as a platform for other drugs for treatment of HIV. The formulation is a drug combination nanoparticle (DCNP). The study will be conducted by UW Positive Research. The sample size for this study is 12-16. The study population consists of healthy adults without HIV. The study duration is 57 days per participant at the start of the study.</t>
   </si>
   <si>
     <t>Safety, tolerability and PK of single subcutaneous injection of TLC-ART 101 in healthy adults</t>
   </si>
   <si>
     <t>Seattle, Washington</t>
   </si>
   <si>
     <t>TLC-ART 101 containing lopinavir 15.6mg , ritonavir 4.2 mg, and tenofovir 9.15 mg in a combination nanoparticle suspension of 1.5 mL</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
     <t>2025-10-25</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
     <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>18 Years to 65 Years (Adult,  Older Adult ) of any sex</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
@@ -1322,50 +1340,68 @@
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34673093/" rel="noopener noreferrer" target="_blank"&gt;Perazzolo S, Shireman LM, Shen DD, Ho RJY. Physiologically Based Pharmacokinetic Modeling of 3 HIV Drugs in Combination and the Role of Lymphatic System after Subcutaneous Dosing. Part 1: Model for the Free-drug Mixture. J Pharm Sci. 2021 Oct 18:S0022-3549(21)00547-5. doi: 10.1016/j.xphs.2021.10.007. Epub ahead of print. PMID: 34673093.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Drug-combination nanoparticles (DcNP) is a nano-formulation of multiple HIV drugs in one injectable. DcNP demonstrated long-acting pharmacokinetics (PK) for all drugs in the blood and lymphatic system of nonhuman primates (NHP). Long-acting is due to stably circulating DcNP and a depot in the lymphatic system during subcutaneous absorption. Because the PK of each drug in DcNP evolves through two species, i.e., drugs that dissociate from DcNP and drugs retained in DcNP (Part 2, presented separately), we describe here a physiologically based PK model of the nanoparticle-free drugs featuring the role of the lymphatic system. The free drug model was built using subcutaneous injections of suspended lopinavir-ritonavir-tenofovir in NHP and validated by external experiments. The model, for the first time, introduces the lymphatic network as part of a whole-body PBPK system and singles out major lymphatic regions: cervical, axillary, hilar, mesenteric, and inguinal nodes. Although the scope of the free-drug modeling was to support the construction of the nanoparticle model (Part 2), such a detailed/regionalized description of the lymphatic system and mononuclear cells represent an unprecedented level of prediction that renders the free drug model extendible to other small-drug molecules targeting the lymphatic system at both the regional and cellular level.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34673093/" rel="noopener noreferrer" target="_blank"&gt;Perazzolo S, Shen DD, Ho RJY. Physiologically Based Pharmacokinetic Modeling of 3 HIV Drugs in Combination and the Role of Lymphatic System after Subcutaneous Dosing. Part 2: Model for the Drug-combination Nanoparticles. J Pharm Sci. 2021 Oct 18:S0022-3549(21)00552-9. doi: 10.1016/j.xphs.2021.10.009. Epub ahead of print. PMID: 34673094.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>MPP and UW sign a licence for an investigational LA injectable drug combination candidate for HIV</t>
   </si>
   <si>
     <t>https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv</t>
   </si>
   <si>
     <t>TLC-ART update on HIV Therapies at 2022 LEAP Conference</t>
   </si>
   <si>
     <t>https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4</t>
   </si>
   <si>
     <t>&lt;p&gt;A novel formulation enabled transformation of 3-HIV drugs tenofovir–lamivudine–dolutegravir from short-acting to long-acting all-in-one injectable. Perazzolo, Simonea; Stephen, Zachary R.a; Eguchi, Masaa; Xu, Xiaolina; Delle Fratte, Rachelea; Collier, Ann C.b; Melvin, Ann J.c; Ho, Rodney J.Y.a,d. &lt;/p&gt;&lt;p&gt;AIDS 37(14):p 2131-2136, November 15, 2023. | DOI: 10.1097/QAD.0000000000003706&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://journals.lww.com/aidsonline/abstract/2023/11150/a_novel_formulation_enabled_transformation_of.6.aspx&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To develop an injectable dosage form of the daily oral HIV drugs, tenofovir (T), lamivudine (L), and dolutegravir (D), creating a single, complete, all-in-one TLD 3-drug-combination that demonstrates long-acting pharmacokinetics.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Using drug-combination-nanoparticle (DcNP) technology to stabilize multiple HIV drugs, the 3-HIV drugs TLD, with disparate physical-chemical properties, are stabilized and assembled with lipid-excipients to form&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;.&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;is verified to be stable and suitable for subcutaneous administration. To characterize the plasma time-courses and PBMC concentrations for all 3 drugs, single subcutaneous injections of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;were given to nonhuman primates (NHP,&amp;nbsp;&lt;em&gt;M. nemestrina&lt;/em&gt;).&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Following single-dose&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;, all drugs exhibited long-acting profiles in NHP plasma with levels that persisted for 4 weeks above predicted viral-effective concentrations for TLD in combination. Times-to-peak were within 24 hr in all NHP for all drugs. Compared to a free-soluble TLD,&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;provided exposure enhancement and extended duration 7.0-, 2.1-, and 20-fold as&amp;nbsp;&lt;em&gt;AUC&lt;/em&gt;&amp;nbsp;boost and 10-, 8.3-, and 5.9-fold as half-life extension. Additionally, DcNP may provide more drug exposure in cells than plasma with PBMC-to-plasma drug ratios exceeding one, suggesting cell-targeted drug-combination delivery.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;This study confirms that TLD with disparate properties can be made stable by DcNP to enable TLD concentrations of 4 weeks in NHP. Study results highlighted the potential of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;as a convenient all-in-one, complete HIV long-acting product for clinical development.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/42084126/"&gt;&lt;strong&gt;A novel all-in-one injectable composed of tenofovir alafenamide-dolutegravir-lamivudine exhibits long-acting plasma and cell drug persistence for 8 weeks&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Zachary R Stephen</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>AIDS</t>
+  </si>
+  <si>
+    <t>a single-dose, 8-week, small-n (12 treated + 2 comparator), non-GLP academic PK/tolerability study in healthy juvenile monkeys.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Objective: To investigate the novel 3-in-one long-acting injectable product composed of tenofovir alafenamide (TAF), dolutegravir (D), and lamivudine (L), as a complete TAF-DL product for pediatric HIV treatment.&lt;/p&gt;&lt;p&gt;Design: TAF-DL sterile injectable product is assembled with three HIV drugs and amphipathic lipids. It is built on the drug-combination-nanoparticle (DcNP) platform via a well defined manufacturing process. Plasma concentrations for all three drugs were determined in 12 juvenile non-human primates (NHP, Macaca nemestrina ) following subcutaneous administration. Safety parameters monitored.&lt;/p&gt;&lt;p&gt;Results: Following a single dose of TAF-DL-in-DcNP , all drugs exhibited long-acting cell-and-plasma profiles in juvenile NHP for 8 weeks. Time-to-peak occurred within 24 h for all drugs. Compared to free-soluble counterpart, DcNP formulation enhanced the half-life of TAF, D, and L by 23-fold, 5.8-fold, 8.3-fold, respectively, and area under the curve (AUC) by 41-fold, 18-fold, 3.1-fold. Cell targeting enabled by DcNP is noted as higher intracellular PBMC versus plasma concentration of TAF, tenofovir (T), D, L in NHP dosed with TAF-DL-in-DcNP product. Safety assessment in 12 juvenile NHPs noted no injection-site reactions, or change in weight, complete blood count, and serum chemistries over 8 weeks.&lt;/p&gt;&lt;p&gt;Conclusion: Current 3-HIV oral drugs, TAF-DL is successfully transformed into a novel, single long-acting injectable product that may support once every 2 month dosing. TAF-DL-in-DcNP enhanced HIV host-lymphocyte drug exposure. With less than 24 h to reach Cmax , the all-in-one product may overcome the need for an oral lead-in typically required to initiate LA injectables. TAF-DL-in-DcNP product appears to be safe in juvenile NHPs.&lt;/p&gt;&lt;p&gt;Keywords: HIV; dolutegravir; drug-combination-nanoparticles; lamivudine; long-acting; tenofovir alafenamide.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The purpose of the Targeted Long-acting Combination AntiRetroviral Therapy (TLC-ART) program is to develop one or more safe, stable, scalable and tolerable long acting antiretroviral combinations for treatment of HIV infection.</t>
   </si>
   <si>
     <t>Clinton Health Access Initiative</t>
   </si>
@@ -2121,206 +2157,206 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E2" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="F2" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="C2" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="C3" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="C2" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2559,51 +2595,51 @@
       </c>
       <c r="C2" t="s">
         <v>114</v>
       </c>
       <c r="D2" t="s">
         <v>115</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>117</v>
       </c>
       <c r="G2" t="s">
         <v>118</v>
       </c>
       <c r="H2" t="s">
         <v>119</v>
       </c>
       <c r="I2" t="s">
         <v>120</v>
       </c>
       <c r="K2" t="s">
         <v>121</v>
       </c>
-      <c r="M2" t="s">
+      <c r="L2" t="s">
         <v>122</v>
       </c>
       <c r="N2" t="s">
         <v>123</v>
       </c>
       <c r="O2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C3" t="s">
         <v>126</v>
       </c>
       <c r="D3" t="s">
         <v>127</v>
       </c>
       <c r="E3" t="s">
         <v>116</v>
       </c>
@@ -2635,91 +2671,97 @@
       </c>
       <c r="C4" t="s">
         <v>134</v>
       </c>
       <c r="D4" t="s">
         <v>115</v>
       </c>
       <c r="E4" t="s">
         <v>135</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>136</v>
       </c>
       <c r="G4" t="s">
         <v>137</v>
       </c>
       <c r="H4" t="s">
         <v>119</v>
       </c>
       <c r="I4" t="s">
         <v>120</v>
       </c>
       <c r="K4" t="s">
         <v>138</v>
       </c>
+      <c r="L4" t="s">
+        <v>122</v>
+      </c>
       <c r="M4" t="s">
         <v>139</v>
       </c>
       <c r="N4" t="s">
         <v>140</v>
       </c>
       <c r="O4" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C5" t="s">
         <v>143</v>
       </c>
       <c r="D5" t="s">
         <v>144</v>
       </c>
       <c r="E5" t="s">
         <v>145</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>146</v>
       </c>
       <c r="G5" t="s">
         <v>147</v>
       </c>
       <c r="H5" t="s">
         <v>119</v>
       </c>
       <c r="I5" t="s">
         <v>148</v>
       </c>
       <c r="K5" t="s">
         <v>138</v>
       </c>
+      <c r="L5" t="s">
+        <v>122</v>
+      </c>
       <c r="M5" t="s">
         <v>149</v>
       </c>
       <c r="N5" t="s">
         <v>150</v>
       </c>
       <c r="O5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C6" t="s">
         <v>153</v>
       </c>
       <c r="D6" t="s">
         <v>115</v>
       </c>
       <c r="E6" t="s">
         <v>154</v>
@@ -2752,638 +2794,647 @@
       </c>
       <c r="B7" s="6" t="s">
         <v>161</v>
       </c>
       <c r="C7" t="s">
         <v>162</v>
       </c>
       <c r="D7" t="s">
         <v>163</v>
       </c>
       <c r="E7" t="s">
         <v>154</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>164</v>
       </c>
       <c r="G7" t="s">
         <v>165</v>
       </c>
       <c r="H7" t="s">
         <v>119</v>
       </c>
       <c r="I7" t="s">
         <v>157</v>
       </c>
+      <c r="M7" t="s">
+        <v>166</v>
+      </c>
       <c r="N7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D8" t="s">
         <v>163</v>
       </c>
       <c r="E8" t="s">
         <v>154</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H8" t="s">
         <v>119</v>
       </c>
       <c r="I8" t="s">
         <v>148</v>
       </c>
       <c r="J8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D9" t="s">
         <v>115</v>
       </c>
       <c r="E9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H9" t="s">
         <v>119</v>
       </c>
       <c r="I9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E10" t="s">
         <v>154</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H10" t="s">
         <v>119</v>
       </c>
       <c r="I10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="O10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D11" t="s">
         <v>127</v>
       </c>
       <c r="E11" t="s">
         <v>154</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H11" t="s">
         <v>119</v>
       </c>
       <c r="I11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E12" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H12" t="s">
         <v>119</v>
       </c>
       <c r="I12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="K12" t="s">
-        <v>219</v>
+        <v>220</v>
+      </c>
+      <c r="L12" t="s">
+        <v>221</v>
       </c>
       <c r="N12" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="O12" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H13" t="s">
         <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="K13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="N13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="O13" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D14" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="G14" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H14" t="s">
         <v>119</v>
       </c>
       <c r="I14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="K14" t="s">
-        <v>236</v>
+        <v>238</v>
+      </c>
+      <c r="L14" t="s">
+        <v>239</v>
+      </c>
+      <c r="M14" t="s">
+        <v>240</v>
       </c>
       <c r="N14" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="O14" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C15" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D15" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E15" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G15" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H15" t="s">
         <v>119</v>
       </c>
       <c r="I15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J15" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="K15" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="N15" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="O15" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C16" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D16" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G16" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H16" t="s">
         <v>119</v>
       </c>
       <c r="I16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J16" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L16" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="M16" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="N16" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="O16" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C17" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E17" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="G17" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="H17" t="s">
         <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="K17" t="s">
         <v>138</v>
       </c>
       <c r="L17" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="M17" t="s">
         <v>131</v>
       </c>
       <c r="N17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C18" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E18" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G18" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="H18" t="s">
         <v>119</v>
       </c>
       <c r="I18" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="J18" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="L18" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="N18" t="s">
         <v>131</v>
       </c>
       <c r="O18" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C19" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E19" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="G19" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="H19" t="s">
         <v>119</v>
       </c>
       <c r="I19" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="L19" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="M19" t="s">
         <v>138</v>
       </c>
       <c r="N19" t="s">
         <v>131</v>
       </c>
       <c r="O19" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C20" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="H20" t="s">
         <v>119</v>
       </c>
       <c r="I20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="K20" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="N20" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="O20" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C21" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="D21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="H21" t="s">
         <v>119</v>
       </c>
       <c r="I21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J21" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="K21" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="N21" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="O21" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -3412,69 +3463,69 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -3521,377 +3572,386 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E2" t="s">
         <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G2" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="H2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="I2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="J2" t="s">
         <v>138</v>
       </c>
       <c r="K2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="W2" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="X2" t="s">
-        <v>353</v>
+        <v>357</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>358</v>
       </c>
       <c r="Z2" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="AA2" t="s">
-        <v>355</v>
+        <v>360</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>361</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>361</v>
       </c>
       <c r="AD2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="AE2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="AF2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
         <v>74</v>
       </c>
       <c r="AI2" t="s">
         <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="AM2" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="AP2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="AQ2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="AR2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="AS2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="AT2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="AU2" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="AW2" t="s">
         <v>70</v>
       </c>
       <c r="AX2" t="s">
         <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="AZ2" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3904,495 +3964,524 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C2" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="D2" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C2" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="H2" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="J2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C3" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="H3" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="J3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C4" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="H4" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="J4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C5" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="H5" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="J5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C6" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="H6" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="J6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C7" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="H7" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="J7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C8" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="H8" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="J8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C9" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="H9" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C10" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="H10" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C11" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="J11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C12" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="H12" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C13" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="H13" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C14" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C15" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C16" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="H16" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="J16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>406</v>
+      </c>
+      <c r="C17" t="s">
+        <v>434</v>
+      </c>
+      <c r="D17" t="s">
+        <v>435</v>
+      </c>
+      <c r="E17" t="s">
+        <v>436</v>
+      </c>
+      <c r="F17" t="s">
+        <v>437</v>
+      </c>
+      <c r="G17" t="s">
+        <v>438</v>
+      </c>
+      <c r="H17" t="s">
+        <v>439</v>
+      </c>
+      <c r="J17" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 