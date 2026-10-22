--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -403,776 +403,659 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Germany</t>
-[...5 lines deleted...]
-    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Kenya, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
+    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
   </si>
   <si>
     <t>Canada, United States of America, Austria, Australia, Cyprus, Germany, Denmark, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Luxembourg, Latvia, Netherlands, Norway, New Zealand, Poland, Portugal, Singapore, Slovenia, Slovakia, Belgium, Switzerland, Spain, France, United Kingdom, Greece, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
+    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Egypt, Ukraine, Malaysia, Georgia</t>
+  </si>
+  <si>
+    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Bulgaria, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Portugal, Romania, Singapore, Slovenia, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
+  </si>
+  <si>
+    <t>WO9221676</t>
+  </si>
+  <si>
+    <t>Lamivudine crystal forms</t>
+  </si>
+  <si>
+    <t>Polymorphs</t>
+  </si>
+  <si>
+    <t>Glaxo Group Limited</t>
+  </si>
+  <si>
+    <t>2012-06-02</t>
+  </si>
+  <si>
+    <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
+  </si>
+  <si>
+    <t>Health Canada, US FDA</t>
+  </si>
+  <si>
+    <t>Mexico, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Canada, United Kingdom, Australia, Bulgaria, Germany, Hong Kong, Ireland, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Singapore, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO9804569</t>
+  </si>
+  <si>
+    <t>Tenofovir disoproxil compounds</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc</t>
+  </si>
+  <si>
+    <t>2017-07-25</t>
+  </si>
+  <si>
+    <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
+  </si>
+  <si>
+    <t>Health Canada, US FDA, MPP Licence</t>
+  </si>
+  <si>
+    <t>China, India, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
+  </si>
+  <si>
+    <t>WO9905150</t>
+  </si>
+  <si>
+    <t>Tenofovir disoproxil fumarate (TDF)</t>
+  </si>
+  <si>
+    <t>Compound; Salt</t>
+  </si>
+  <si>
+    <t>2018-07-23</t>
+  </si>
+  <si>
+    <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
+  </si>
+  <si>
+    <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
+  </si>
+  <si>
+    <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
+  </si>
+  <si>
+    <t>WO0208241</t>
+  </si>
+  <si>
+    <t>Tenofovir alafenamide fumarate (TAF)</t>
+  </si>
+  <si>
+    <t>2021-07-20</t>
+  </si>
+  <si>
+    <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
+  </si>
+  <si>
+    <t>China, Mexico, Türkiye, Ukraine, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Ethiopia, Fiji, Grenada, Haiti, Jamaica, Kiribati, Nepal, Solomon Islands, Tuvalu, Saint Lucia, Brazil</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Bulgaria, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Poland, United States of America, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Guyana, Montserrat, Seychelles, Turks and Caicos Islands, Virgin Islands (British), Saint Helena, Ascension and Tristan da Cunha, Singapore, Cayman Islands, Jersey, Gibraltar, Guernsey, Hungary</t>
+  </si>
+  <si>
+    <t>WO2006116764</t>
+  </si>
+  <si>
+    <t>Dolutegravir and Cabotegravir compounds</t>
+  </si>
+  <si>
+    <t>Glaxosmithkline Llc</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
+  </si>
+  <si>
+    <t>US FDA, Health Canada</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
+  </si>
+  <si>
+    <t>WO2013025788</t>
+  </si>
+  <si>
+    <t>Tenofovir alafenamide hemifumarate (TAF)</t>
+  </si>
+  <si>
+    <t>Salt</t>
+  </si>
+  <si>
+    <t>2032-08-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
+  </si>
+  <si>
+    <t>US FDA</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Ecuador, India, Morocco, Moldova, Republic of, Mexico, Peru, Gambia (the), Kenya, Liberia, Malawi, Sierra Leone, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Viet Nam, Bolivia (Plurinational State of), Indonesia, Pakistan, Paraguay, Philippines, South Africa, Thailand, Ukraine, Venezuela (Bolivarian Republic of), Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Egypt</t>
+  </si>
+  <si>
+    <t>United States of America, World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+  </si>
+  <si>
+    <t>WO2013052094</t>
+  </si>
+  <si>
+    <t>TAF manufacturing process</t>
+  </si>
+  <si>
+    <t>2032-10-03</t>
+  </si>
+  <si>
+    <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
+  </si>
+  <si>
+    <t>MPP licence</t>
+  </si>
+  <si>
+    <t>China, Argentina, Colombia, Mexico, Peru, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Albania, North Macedonia, Serbia, Türkiye, World Intellectual Property Organization (WIPO), Brazil, Bosnia and Herzegovina, Montenegro, Ecuador, India, El Salvador, Pakistan, Bolivia (Plurinational State of), Egypt, Paraguay, Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Chile, Costa Rica, Hong Kong, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Uruguay, Russian Federation, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, New Zealand, World Intellectual Property Organization (WIPO), Israel, Bahamas, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Panama</t>
+  </si>
+  <si>
+    <t>WO2010068262</t>
+  </si>
+  <si>
+    <t>Dolutegravir/Cabotegravir intermediates production processes &amp; Intermediates</t>
+  </si>
+  <si>
+    <t>Intermediate(s); Process</t>
+  </si>
+  <si>
+    <t>Sionogi &amp; Co., Ltd</t>
+  </si>
+  <si>
+    <t>2029-12-09</t>
+  </si>
+  <si>
+    <t>Processes are provided which create an aldehyde methylene, or hydrated or hemiacetal methylene attached to a heteroatom of a 6 membered ring without going through an olefinic group and without the necessity of using an osmium reagent. In particular, a compound of formula (I) can be produced from (II) and avoid the use of an allyl amine: (formulae I and II) where R, P 1 P3, R3 and Rx are as described herein.</t>
+  </si>
+  <si>
+    <t>MPP Licence</t>
+  </si>
+  <si>
+    <t>China, World Intellectual Property Organization (WIPO), India, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
+  </si>
+  <si>
+    <t>Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
+  </si>
+  <si>
+    <t>WO2010068253</t>
+  </si>
+  <si>
+    <t>Dolutegravir salts, their crystals &amp; process</t>
+  </si>
+  <si>
+    <t>Process; Salt</t>
+  </si>
+  <si>
+    <t>2029-12-08</t>
+  </si>
+  <si>
+    <t>A synthesis approach providing an early ring attachment via a bromination to compound l-l yielding compound II-Il, whereby a final product such as AA can be synthesized. In particular, the 2,4-difluorophenyl-containing sidechain is attached before creation of the additional ring Q.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, North Macedonia, Türkiye, Mexico, Brazil, Indonesia, India</t>
+  </si>
+  <si>
+    <t>United States of America, World Intellectual Property Organization (WIPO), Australia, Canada, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China, Hong Kong</t>
+  </si>
+  <si>
+    <t>WO2010011814</t>
+  </si>
+  <si>
+    <t>Cabotegravir prodrugs &amp; Cabotegravir and Dolutegravir intermediates  and processes</t>
+  </si>
+  <si>
+    <t>2029-07-23</t>
+  </si>
+  <si>
+    <t>The present invention features compounds that are prodrugs of HIV integrase inhibitors and therefore are useful in the delivery of compounds for the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Bosnia and Herzegovina, China, World Intellectual Property Organization (WIPO), India, Albania, Serbia</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Japan, Korea, Republic of, Singapore, United States of America, World Intellectual Property Organization (WIPO), Hong Kong</t>
+  </si>
+  <si>
+    <t>CA3003988</t>
+  </si>
+  <si>
+    <t>Dolutegravir in combination with lamivudine (3TC)</t>
+  </si>
+  <si>
+    <t>Combination</t>
+  </si>
+  <si>
+    <t>Viiv Healthcare Company</t>
+  </si>
+  <si>
+    <t>2031-01-24</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
+  </si>
+  <si>
+    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Dominican Republic, Viet Nam, Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
+  </si>
+  <si>
+    <t>WO2011094150</t>
+  </si>
+  <si>
+    <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
+  </si>
+  <si>
+    <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
+  </si>
+  <si>
+    <t>Ecuador, Egypt, Libya, Philippines, World Intellectual Property Organization (WIPO), Brazil, Malaysia</t>
+  </si>
+  <si>
+    <t>Costa Rica, Oman, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO2016205384</t>
+  </si>
+  <si>
+    <t>Drug Combination Nanoparticles for multiple drugs extended release</t>
+  </si>
+  <si>
+    <t>The University Of Washington</t>
+  </si>
+  <si>
+    <t>2036-06-15</t>
+  </si>
+  <si>
+    <t>Multi-drug lipid nanoparticles that stably incorporate multiple small molecule drugs with divergent hydrophobic and water solubility characteristics and related methods of making and using the same. The disclosed compositions and methods provide for enhanced stability of lipid nanoparticle drug formulations that can reliably provide drugs addressing different mechanistic targets with prolonged presence in the body for more efficacious treatment and avoidance of single drug resistance.</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+  </si>
+  <si>
+    <t>WO2020146788</t>
+  </si>
+  <si>
+    <t>Combination pharmaceutical compositions including a combination of hydrophilic and hydrophobic therapeutic agents</t>
+  </si>
+  <si>
+    <t>University Of Washington</t>
+  </si>
+  <si>
+    <t>2040-01-10</t>
+  </si>
+  <si>
+    <t>Described herein are combination pharmaceutical compositions including a combination of hydrophilic and hydrophobic therapeutic agents (i.e., drugs) that are assembled together with excipients under specific conditions, forming a homogeneous pharmaceutical powder with unified repetitive multi-drug motif (MDM) structure. Unlike currently available drug combination powders, which are amorphous, the combination pharmaceutical compositions (e.g., combination therapeutic agent powders) of the present disclosure have long range order, in the form of repetitive multi-drug and unified motifs</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, Brazil, India, Nigeria, South Africa</t>
+  </si>
+  <si>
+    <t>WO2021142150</t>
+  </si>
+  <si>
+    <t>Antiviral compositions that transform short-acting therapeutic agents into long-acting injectable forms that lasts for many weeks per administration</t>
+  </si>
+  <si>
+    <t>University of Washington</t>
+  </si>
+  <si>
+    <t>2041-01-07</t>
+  </si>
+  <si>
+    <t>The present disclosure describes simple, stable, and scalable antiviral therapeutic agent compositions that transform short-acting antiviral (e.g., anti-HIV) therapeutic agents that would otherwise require daily short-acting oral administration into long-acting injectable forms that lasts for many weeks per administration. A mixture of water-soluble and water-insoluble antiviral therapeutic agents can be present in the long-acting and drug-combination composition.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, Brazil</t>
+  </si>
+  <si>
+    <t>WO2010110409</t>
+  </si>
+  <si>
+    <t>Dolutegravir intermediates, their crystalline forms and processes</t>
+  </si>
+  <si>
+    <t>2030-03-26</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO), India</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO2012018065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dolutegravir or cabotegravir intermediates and processes </t>
+  </si>
+  <si>
+    <t>2031-08-04</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India, Indonesia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Singapore, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Identifier</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>Phase</t>
+  </si>
+  <si>
+    <t>Sponsor</t>
+  </si>
+  <si>
+    <t>More details</t>
+  </si>
+  <si>
+    <t>Purpose</t>
+  </si>
+  <si>
+    <t>Countries</t>
+  </si>
+  <si>
+    <t>Sites / Institutions</t>
+  </si>
+  <si>
+    <t>Other site</t>
+  </si>
+  <si>
+    <t>Intervention 1</t>
+  </si>
+  <si>
+    <t>Intervention 1 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 2</t>
+  </si>
+  <si>
+    <t>Intervention 2 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 3</t>
+  </si>
+  <si>
+    <t>Intervention 3 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 4</t>
+  </si>
+  <si>
+    <t>Intervention 4 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 5</t>
+  </si>
+  <si>
+    <t>Intervention 5 Dosage</t>
+  </si>
+  <si>
+    <t>Anticipated Start Date</t>
+  </si>
+  <si>
+    <t>Actual Start Date</t>
+  </si>
+  <si>
+    <t>Anticipated Date of Last Follow-up</t>
+  </si>
+  <si>
+    <t>Estimated Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Estimated Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Completion Date</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Accepts pregnant individuals</t>
+  </si>
+  <si>
+    <t>Accepts lactating individuals</t>
+  </si>
+  <si>
+    <t>Accepts healthy individuals</t>
+  </si>
+  <si>
+    <t>Comments about the studied populations</t>
+  </si>
+  <si>
+    <t>Health status: Positive to</t>
+  </si>
+  <si>
+    <t>Health status: Considered at low risk of</t>
+  </si>
+  <si>
+    <t>Health status: Negative to</t>
+  </si>
+  <si>
+    <t>Health status: Considered high risk to</t>
+  </si>
+  <si>
+    <t>Other health status</t>
+  </si>
+  <si>
+    <t>Study type</t>
+  </si>
+  <si>
+    <t>Enrollment (Estimated or actual number of participants)</t>
+  </si>
+  <si>
+    <t>Allocation</t>
+  </si>
+  <si>
+    <t>Intervention model</t>
+  </si>
+  <si>
+    <t>Intervention model description</t>
+  </si>
+  <si>
+    <t>Masking</t>
+  </si>
+  <si>
+    <t>Masking description</t>
+  </si>
+  <si>
+    <t>Studied route(s) of administration</t>
+  </si>
+  <si>
+    <t>Studied LA-formulation(s)</t>
+  </si>
+  <si>
+    <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
+    <t>First in Human Clinical Trial of a Next Generation, Long-acting Injectable, Combination Antiretroviral Therapy Platform TLC-ART 101 (ACTU 2001)</t>
+  </si>
+  <si>
+    <t>NCT05850728</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>NIH</t>
+  </si>
+  <si>
+    <t>This study is a prospective, open-label, single-site, first-in-human study of a long-acting, injectable combination antiretroviral therapy platform, with a pharmacologically-guided adaptive design for dose escalation, de-escalation, and study duration. The study is designed to learn whether the formulation can be used as a platform for other drugs for treatment of HIV. The formulation is a drug combination nanoparticle (DCNP). The study will be conducted by UW Positive Research. The sample size for this study is 12-16. The study population consists of healthy adults without HIV. The study duration is 57 days per participant at the start of the study.</t>
+  </si>
+  <si>
+    <t>Safety, tolerability and PK of single subcutaneous injection of TLC-ART 101 in healthy adults</t>
+  </si>
+  <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>United Kingdom, Australia, Finland, Hungary, Japan, Korea, Republic of, New Zealand, Poland, Singapore, Slovenia</t>
-[...646 lines deleted...]
-  <si>
     <t>Seattle, Washington</t>
   </si>
   <si>
     <t>TLC-ART 101 containing lopinavir 15.6mg , ritonavir 4.2 mg, and tenofovir 9.15 mg in a combination nanoparticle suspension of 1.5 mL</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>2025-10-25</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>2024-06-28</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>18 Years to 65 Years (Adult,  Older Adult ) of any sex</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
@@ -1267,141 +1150,171 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>UW Program on Targeted Long-acting Combination Antiretroviral Therapy (TLC-ART)</t>
   </si>
   <si>
     <t>GLAD MPP LA PaL Slides_7_23_21 .pdf</t>
   </si>
   <si>
     <t>resources/a61xYr8ZM3XJ_GLAD MPP LA PaL Slides_7_23_21 .pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Qingxin Mu, Jesse Yu, Lisa A. McConnachie, John C. Kraft, Yu Gao, Gaurav K. Gulati &amp;amp; Rodney J. Y. Ho (2018)&lt;/p&gt;&lt;p&gt;&lt;a href="https://doi.org/10.1080/1061186X.2017.1419363" rel="noopener noreferrer" target="_blank"&gt;Translation of combination nanodrugs into nanomedicines: lessons learned and future outlook&lt;/a&gt; &lt;/p&gt;&lt;p&gt;Journal of Drug Targeting, 26:5-6, 435-447, DOI: 10.1080/1061186X.2017.1419363&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The concept of nanomedicine is not new. For instance, some nanocrystals and colloidal drug molecules are marketed that improve pharmacokinetic characteristics of single-agent therapeutics. For the past two decades, the number of research publications on single-agent nanoformulations has grown exponentially. However, formulations advancing to pre-clinical and clinical evaluations that lead to therapeutic products has been limited. Chronic diseases such as cancer and HIV/AIDS require drug combinations, not single agents, for durable therapeutic responses. Therefore, development and clinical translation of drug combination nanoformulations could play a significant role in improving human health. Successful translation of promising concepts into pre-clinical and clinical studies requires early considerations of the physical compatibility, pharmacological synergy, as well as pharmaceutical characteristics (e.g. stability, scalability and pharmacokinetics). With this approach and robust manufacturing processes in place, some drug-combination nanoparticles have progressed to non-human primate and human studies. In this article, we discuss the rationale and role of drug-combination nanoparticles, the pre-clinical and clinical research progress made to date and the key challenges for successful clinical translation. Finally, we offer insight to accelerate clinical translation through leveraging robust nanoplatform technologies to enable implementation of personalised and precision medicine.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1080/1061186X.2017.1419363</t>
+  </si>
+  <si>
     <t>&lt;p&gt;John C. Kraft, Lisa A. McConnachie, Josefin Koehn, Loren Kinman, Jianguo Sun, Ann C. Collier, Carol Collins, Danny D. Shen, Rodney J.Y. Ho,&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/abs/pii/S0168365918300634?via%3Dihub" rel="noopener noreferrer" target="_blank"&gt;Mechanism-based pharmacokinetic (MBPK) models describe the complex plasma kinetics of three antiretrovirals delivered by a long-acting anti-HIV drug combination nanoparticle formulation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Journal of Controlled Release, Volume 275, 2018, Pages 229-241, ISSN 0168-3659, https://doi.org/10.1016/j.jconrel.2018.02.003.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Existing oral antiretroviral (ARV) agents have been shown in human studies to exhibit limited lymph node penetration and lymphatic drug insufficiency. As lymph nodes are a reservoir of HIV, it is critical to deliver and sustain effective levels of ARV combinations in these tissues. To overcome lymph node drug insufficiency of oral combination ARV therapy (cART), we developed and reported a long-acting and lymphocyte-targeting injectable that contains three ARVs—hydrophobic lopinavir (LPV) and ritonavir (RTV), and hydrophilic tenofovir (TFV)—stabilized by lipid excipients in a nanosuspension. A single subcutaneous (SC) injection of this first-generation formulation of drug combination nanoparticles (DcNPs), named TLC-ART101, provided persistent ARV levels in macaque lymph node mononuclear cells (LNMCs) for at least 1 week, and in peripheral blood mononuclear cells (PBMCs) and plasma for at least 2 weeks, demonstrating long-acting pharmacokinetics for all three drugs. In addition, the lymphocyte-targeting properties of this formulation were demonstrated by the consistently higher intracellular drug concentrations in LNMCs and PBMCs versus those in plasma. To provide insights into the complex mechanisms of absorption and disposition of TLC-ART101, we constructed novel mechanism-based pharmacokinetic (MBPK) models. Based upon plasma PK data obtained after single administration of TLC-ART101 (DcNPs) and a solution formulation of free triple-ARVs, the models feature uptake from the SC injection site that respectively routes free and nanoparticle-associated ARVs via the blood vasculature and lymphatics, and their eventual distribution into and clearance from the systemic circulation. The models provided simultaneous description of the complex long-acting plasma and lymphatic PK profiles for all three ARVs in TLC-ART101. The long-acting PK characteristics of the three drugs in TLC-ART101 were likely due to a combination of mechanisms including: (1) DcNPs undergoing preferential lymphatic uptake from the subcutaneous space, (2) retention in nodes during lymphatic first-pass, (3) subsequent slow release of ARVs into blood circulation, and (4) limited extravasation of DcNP-associated ARVs that resulted in longer persistence in the circulation.&lt;/p&gt;&lt;p&gt;Keywords: Mechanism-based pharmacokinetic modeling; Long-acting; Antiretrovirals; HIV drug combination treatment; Lymphatic targeted drug delivery; Lymphatic drug insufficiency&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sciencedirect.com/science/article/abs/pii/S0168365918300634?via%3Dihub</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Mu Q, Yu J, Griffin JI, Wu Y, Zhu L, McConnachie LA, et al. (2020) &lt;/p&gt;&lt;p&gt;&lt;a href="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0228557" rel="noopener noreferrer" target="_blank"&gt;Novel drug combination nanoparticles exhibit enhanced plasma exposure and dose-responsive effects on eliminating breast cancer lung metastasis&lt;/a&gt;. &lt;/p&gt;&lt;p&gt;PLoSONE 15(3): e0228557. &lt;/p&gt;&lt;p&gt;https://doi.org/10.1371/journal.pone.0228557&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Early diagnosis along with new drugs targeted to cancer receptors and immunocheckpoints have improved breast cancer survival. However, full remission remains elusive for metastatic breast cancer due to dose-limiting toxicities of heavily used, highly potent drug combinations such as gemcitabine and paclitaxel. Therefore, novel strategies that lower the effective dose and improve safety margins could enhance the effect of these drug combinations. To this end, we developed and evaluated a novel drug combination of gemcitabine and paclitaxel (GT). Leveraging a simple and scalable drug-combination nanoparticle platform (DcNP), we successfully prepared an injectable GT combination in DcNP (GT DcNP). Compared to a Cremophor EL/ethanol assisted drug suspension in buffer (CrEL), GT DcNP exhibits about 56-fold and 8.6-fold increases in plasma drug exposure (area under the curve, AUC) and apparent half-life of gemcitabine respectively, and a 2.9-fold increase of AUC for paclitaxel. Using 4T1 as a syngeneic model for breast cancer metastasis, we found that a single GT (20/2 mg/kg) dose in DcNP nearly eliminated colonization in the lungs. This effect was not achievable by a CrEL drug combination at a 5-fold higher dose (i.e., 100/10 mg/kg GT). A dose-response study indicates that GT DcNP provided a therapeutic index of ~15.8. Collectively, these data suggest that GT DcNP could be effective against advancing metastatic breast cancer with a margin of safety. As the DcNP formulation is intentionally designed to be simple, scalable, and long-acting, it may be suitable for clinical development to find effective treatment against metastatic breast cancer.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0228557</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Koehn, Josefina; Iwamoto, Jennifer F.a; Kraft, John C.a; McConnachie, Lisa A.a; Collier, Ann C.b,c; Ho, Rodney J.Y.a,c,d &lt;/p&gt;&lt;p&gt;&lt;a href="https://journals.lww.com/aidsonline/Fulltext/2018/11130/Extended_cell_and_plasma_drug_levels_after_one.3.aspx" rel="noopener noreferrer" target="_blank"&gt;Extended cell and plasma drug levels after one dose of a three-in-one nanosuspension containing lopinavir, efavirenz, and tenofovir in nonhuman primates&lt;/a&gt;&lt;/p&gt;&lt;p&gt;AIDS: November 13, 2018 - Volume 32 - Issue 17 - p 2463-2467&lt;/p&gt;&lt;p&gt;doi: 10.1097/QAD.0000000000001969&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&amp;nbsp;&lt;/p&gt;&lt;p&gt;To characterize a drug-combination nanoparticle (DcNP) containing water-insoluble lopinavir (LPV) and efavirenz (EFV), and water-soluble tenofovir (TFV), for its potential as a long-acting combination HIV treatment.&lt;/p&gt;&lt;p&gt;Design:&amp;nbsp;&lt;/p&gt;&lt;p&gt;Three HIV drugs (LPV, EFV, TFV) with well established efficacy and safety were coformulated into a single DcNP suspension. Two macaques were administered one subcutaneous injection and drug concentrations in plasma and mononuclear cells (in peripheral blood and lymph nodes) were analyzed over 2 weeks. Pharmacokinetic parameters and cell-to-plasma relationships of LPV, EFV, and TFV were determined.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;&lt;/p&gt;&lt;p&gt;This three-in-one nanoformulation provided extended concentrations of all drugs in lymph node cells that were 57- to 228-fold higher than those in plasma. Levels of all three drugs in peripheral blood mononuclear cells persisted for 2 weeks at levels equal to or higher than those in plasma.&lt;/p&gt;&lt;p&gt;Conclusion:&amp;nbsp;&lt;/p&gt;&lt;p&gt;With long-acting characteristics and higher drug penetration/persistence in cells, this three-in-one DcNP may enhance therapeutic efficacy of these well studied HIV drugs due to colocalization and targeting of this three-drug combination to HIV host cells.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://journals.lww.com/aidsonline/Fulltext/2018/11130/Extended_cell_and_plasma_drug_levels_after_one.3.aspx</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Yu Gao, John C. Kraft, Danni Yu, Rodney J.Y. Ho,&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/abs/pii/S0939641118301577?via%3Dihub" rel="noopener noreferrer" target="_blank"&gt;Recent developments of nanotherapeutics for targeted and long-acting, combination HIV chemotherapy&lt;/a&gt;,&lt;/p&gt;&lt;p&gt;European Journal of Pharmaceutics and Biopharmaceutics,&lt;/p&gt;&lt;p&gt;Volume 138, 2019, Pages 75-91, ISSN 0939-6411,&lt;/p&gt;&lt;p&gt;https://doi.org/10.1016/j.ejpb.2018.04.014.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Combination antiretroviral therapy (cART) given orally has transformed HIV from a terminal illness to a manageable chronic disease. Yet despite the recent development of newer and more potent drugs for cART and suppression of virus in blood to undetectable levels, residual virus remains in tissues. Upon stopping cART, virus rebounds and progresses to AIDS. Current oral cART regimens have several drawbacks including (1) challenges in patient adherence due to pill fatigue or side-effects, (2) the requirement of life-long daily drug intake, and (3) limited penetration and retention in cells within lymph nodes. Appropriately designed injectable nano-drug combinations that are long-acting and retained in HIV susceptible cells within lymph nodes may address these challenges. While a number of nanomaterials have been investigated for delivery of HIV drugs and drug combinations, key challenges involve developing and scaling delivery systems that provide a drug combination targeted to HIV host cells and tissues where residual virus persists. With validation of the drug-insufficiency hypothesis in lymph nodes, progress has been made in the development of drug combination nanoparticles that are long-acting and targeted to lymph nodes and cells. Unique drug combination nanoparticles (DcNPs) composed of three HIV drugs—lopinavir, ritonavir, and tenofovir—have been shown to provide enhanced drug levels in lymph nodes; and elevated drug-combination levels in HIV-host cells in the blood and plasma for two weeks. This review summarizes the progress in the development of nanoparticle-based drug delivery systems for HIV therapy. It discusses how injectable nanocarriers may be designed to enable delivery of drug combinations that are long-lasting and target-selective in physiological contexts (in vivo) to provide safe and effective use. Consistent drug combination exposure in the sites of residual HIV in tissues and cells may overcome drug insufficiency observed in patients on oral cART.&lt;/p&gt;&lt;p&gt;Keywords: Nanomedicine; Long-acting; Targeted; Drug combination; HIV/AIDS&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sciencedirect.com/science/article/abs/pii/S0939641118301577?via%3Dihub</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Yu, J., Mu, Q., Perazzolo, S. et al. &lt;/p&gt;&lt;p&gt;&lt;a href="https://link.springer.com/article/10.1007%2Fs11095-020-02888-8#citeas" rel="noopener noreferrer" target="_blank"&gt;Novel Long-Acting Drug Combination Nanoparticles Composed of Gemcitabine and Paclitaxel Enhance Localization of Both Drugs in Metastatic Breast Cancer Nodules. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pharm Res 37, 197 (2020). https://doi.org/10.1007/s11095-020-02888-8&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose&lt;/p&gt;&lt;p&gt;To develop drug-combination nanoparticles (DcNPs) composed of hydrophilic gemcitabine (G) and hydrophobic paclitaxel (T) and deliver both drugs to metastatic cancer cells.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;GT DcNPs were evaluated based on particle size and drug association efficiency (AE%). The effect of DcNP on GT plasma time-course and tissue distribution was characterized in mice and a pharmacokinetic model was developed. A GT distribution study into cancer nodules (derived from 4 T1 cells) was performed.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;An optimized GT DcNP composition (d = 59.2 nm ±9.2 nm) was found to be suitable for IV formulation. Plasma exposure of G and T were enhanced 61-fold and 3.8-fold when given in DcNP form compared to the conventional formulation, respectively. Mechanism based pharmacokinetic modeling and simulation show that both G and T remain highly associated to DcNPs in vivo (G: 98%, T:75%). GT DcNPs have minimal distribution to healthy organs with selective distribution and retention in tumor burdened tissue. Tumor bearing lungs had a 5-fold higher tissue-to-plasma ratio of gemcitabine in GT DcNPs compared to healthy lungs.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;DcNPs can deliver hydrophilic G and hydrophobic T together to cancer nodules and produce long acting exposure, likely due to stable GT association to DcNPs in vivo.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://link.springer.com/article/10.1007%2Fs11095-020-02888-8#citeas</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Kraft, John C.a; McConnachie, Lisa A.a; Koehn, Josefina; Kinman, Lorena; Collins, Carola; Shen, Danny D.a; Collier, Ann C.b,c; Ho, Rodney J.Y.a,c,d &lt;a href="https://journals.lww.com/aidsonline/Fulltext/2017/03270/Long_acting_combination_anti_HIV_drug_suspension.4.aspx" rel="noopener noreferrer" target="_blank"&gt;Long-acting combination anti-HIV drug suspension enhances and sustains higher drug levels in lymph node cells than in blood cells and plasma,&lt;/a&gt; &lt;/p&gt;&lt;p&gt;AIDS: March 27, 2017 - Volume 31 - Issue 6 - p 765-770&lt;/p&gt;&lt;p&gt;doi: 10.1097/QAD.0000000000001405&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&amp;nbsp;&lt;/p&gt;&lt;p&gt;The aim of the present study was to determine whether a combination of anti-HIV drugs – tenofovir (TFV), lopinavir (LPV) and ritonavir (RTV) – in a lipid-stabilized nanosuspension (called TLC-ART101) could enhance and sustain intracellular drug levels and exposures in lymph node and blood cells above those in plasma.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Design:&amp;nbsp;&lt;/p&gt;&lt;p&gt;Four macaques were given a single dose of TLC-ART101 subcutaneously. Drug concentrations in plasma and mononuclear cells of the blood (PBMCs) and lymph nodes (LNMCs) were analysed using a validated combination LC-MS/MS assay.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;&lt;/p&gt;&lt;p&gt;For the two active drugs (TFV, LPV), plasma and PBMC intracellular drug levels persisted for over 2 weeks; PBMC drug exposures were three- to four-fold higher than those in plasma. Apparent terminal half-lives (t1/2) of TFV and LPV were 65.3 and 476.9 h in plasma, and 169.1 and 151.2 h in PBMCs. At 24 and 192 h, TFV and LPV drug levels in LNMCs were up to 79-fold higher than those in PBMCs. Analysis of PBMC intracellular TFV and its active metabolite TFV-diphosphate (TFV-DP) indicated that intracellular exposures of total TFV and TFV-DP were markedly higher and persisted longer than in humans and macaques dosed with oral TFV prodrugs, tenofovir disoproxil fumarate (TDF) or tenofovir alafenamide (TAF).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;&lt;/p&gt;&lt;p&gt;A simple, scalable three-drug combination, lipid-stabilized nanosuspension exhibited persistent drug levels in cells of lymph nodes and the blood (HIV host cells) and in plasma. With appropriate dose adjustment, TLC-ART101 may be a useful HIV treatment with a potential to impact residual virus in lymph nodes.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://journals.lww.com/aidsonline/Fulltext/2017/03270/Long_acting_combination_anti_HIV_drug_suspension.4.aspx</t>
+  </si>
+  <si>
     <t>&lt;p&gt;John C. Kraft, Piper M. Treuting &amp;amp; Rodney J. Y. Ho (2018) &lt;/p&gt;&lt;p&gt;&lt;a href="https://www.tandfonline.com/doi/full/10.1080/1061186X.2018.1433681" rel="noopener noreferrer" target="_blank"&gt;Indocyanine green nanoparticles undergo selective lymphatic uptake, distribution and retention and enable detailed mapping of lymph vessels, nodes and abnormalities&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Journal of Drug Targeting, 26:5-6, 494-504, DOI: 10.1080/1061186X.2018.1433681&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The distributed network of lymph vessels and nodes in the body, with its complex architecture and physiology, presents a major challenge for whole-body lymphatic-targeted drug delivery. To gather physiological and pathological information of the lymphatics, near-infrared (NIR) fluorescence imaging of NIR fluorophores is used in clinical practice due to its tissue-penetrating optical radiation (700–900 nm) that safely provides real-time high-resolution in vivo images. However, indocyanine green (ICG), a common clinical NIR fluorophore, is unstable in aqueous environments and under light exposure, and its poor lymphatic distribution and retention limits its use as a NIR lymphatic tracer. To address this, we investigated in mice the distribution pathways of a novel nanoparticle formulation that stabilises ICG and is optimised for lymphatic drug delivery. From the subcutaneous space, ICG particles provided selective lymphatic uptake, lymph vessel and node retention, and extensive first-pass lymphatic distribution of ICG, enabling 0.2 mm and 5–10 cell resolution of lymph vessels, and high signal-to-background ratios for lymphatic vessel and node networks. Soluble (free) ICG readily dissipated from lymph vessels local to the injection site and absorbed into the blood. These unique characteristics of ICG particles could enable mechanistic studies of the lymphatics and diagnosis of lymphatic abnormalities.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.tandfonline.com/doi/full/10.1080/1061186X.2018.1433681</t>
+  </si>
+  <si>
     <t>TLC-ART website</t>
   </si>
   <si>
     <t>https://depts.washington.edu/tlcart/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34673093/" rel="noopener noreferrer" target="_blank"&gt;Perazzolo S, Shireman LM, Shen DD, Ho RJY. Physiologically Based Pharmacokinetic Modeling of 3 HIV Drugs in Combination and the Role of Lymphatic System after Subcutaneous Dosing. Part 1: Model for the Free-drug Mixture. J Pharm Sci. 2021 Oct 18:S0022-3549(21)00547-5. doi: 10.1016/j.xphs.2021.10.007. Epub ahead of print. PMID: 34673093.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Drug-combination nanoparticles (DcNP) is a nano-formulation of multiple HIV drugs in one injectable. DcNP demonstrated long-acting pharmacokinetics (PK) for all drugs in the blood and lymphatic system of nonhuman primates (NHP). Long-acting is due to stably circulating DcNP and a depot in the lymphatic system during subcutaneous absorption. Because the PK of each drug in DcNP evolves through two species, i.e., drugs that dissociate from DcNP and drugs retained in DcNP (Part 2, presented separately), we describe here a physiologically based PK model of the nanoparticle-free drugs featuring the role of the lymphatic system. The free drug model was built using subcutaneous injections of suspended lopinavir-ritonavir-tenofovir in NHP and validated by external experiments. The model, for the first time, introduces the lymphatic network as part of a whole-body PBPK system and singles out major lymphatic regions: cervical, axillary, hilar, mesenteric, and inguinal nodes. Although the scope of the free-drug modeling was to support the construction of the nanoparticle model (Part 2), such a detailed/regionalized description of the lymphatic system and mononuclear cells represent an unprecedented level of prediction that renders the free drug model extendible to other small-drug molecules targeting the lymphatic system at both the regional and cellular level.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34673093/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34673093/" rel="noopener noreferrer" target="_blank"&gt;Perazzolo S, Shen DD, Ho RJY. Physiologically Based Pharmacokinetic Modeling of 3 HIV Drugs in Combination and the Role of Lymphatic System after Subcutaneous Dosing. Part 2: Model for the Drug-combination Nanoparticles. J Pharm Sci. 2021 Oct 18:S0022-3549(21)00552-9. doi: 10.1016/j.xphs.2021.10.009. Epub ahead of print. PMID: 34673094.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>MPP and UW sign a licence for an investigational LA injectable drug combination candidate for HIV</t>
   </si>
   <si>
     <t>https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv</t>
   </si>
   <si>
     <t>TLC-ART update on HIV Therapies at 2022 LEAP Conference</t>
   </si>
   <si>
     <t>https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4</t>
   </si>
   <si>
     <t>&lt;p&gt;A novel formulation enabled transformation of 3-HIV drugs tenofovir–lamivudine–dolutegravir from short-acting to long-acting all-in-one injectable. Perazzolo, Simonea; Stephen, Zachary R.a; Eguchi, Masaa; Xu, Xiaolina; Delle Fratte, Rachelea; Collier, Ann C.b; Melvin, Ann J.c; Ho, Rodney J.Y.a,d. &lt;/p&gt;&lt;p&gt;AIDS 37(14):p 2131-2136, November 15, 2023. | DOI: 10.1097/QAD.0000000000003706&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;https://journals.lww.com/aidsonline/abstract/2023/11150/a_novel_formulation_enabled_transformation_of.6.aspx&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To develop an injectable dosage form of the daily oral HIV drugs, tenofovir (T), lamivudine (L), and dolutegravir (D), creating a single, complete, all-in-one TLD 3-drug-combination that demonstrates long-acting pharmacokinetics.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Using drug-combination-nanoparticle (DcNP) technology to stabilize multiple HIV drugs, the 3-HIV drugs TLD, with disparate physical-chemical properties, are stabilized and assembled with lipid-excipients to form&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;.&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;is verified to be stable and suitable for subcutaneous administration. To characterize the plasma time-courses and PBMC concentrations for all 3 drugs, single subcutaneous injections of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;were given to nonhuman primates (NHP,&amp;nbsp;&lt;em&gt;M. nemestrina&lt;/em&gt;).&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Following single-dose&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;, all drugs exhibited long-acting profiles in NHP plasma with levels that persisted for 4 weeks above predicted viral-effective concentrations for TLD in combination. Times-to-peak were within 24 hr in all NHP for all drugs. Compared to a free-soluble TLD,&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;provided exposure enhancement and extended duration 7.0-, 2.1-, and 20-fold as&amp;nbsp;&lt;em&gt;AUC&lt;/em&gt;&amp;nbsp;boost and 10-, 8.3-, and 5.9-fold as half-life extension. Additionally, DcNP may provide more drug exposure in cells than plasma with PBMC-to-plasma drug ratios exceeding one, suggesting cell-targeted drug-combination delivery.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;This study confirms that TLD with disparate properties can be made stable by DcNP to enable TLD concentrations of 4 weeks in NHP. Study results highlighted the potential of&amp;nbsp;&lt;em&gt;TLD-in-DcNP&lt;/em&gt;&amp;nbsp;as a convenient all-in-one, complete HIV long-acting product for clinical development.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/42084126/"&gt;&lt;strong&gt;A novel all-in-one injectable composed of tenofovir alafenamide-dolutegravir-lamivudine exhibits long-acting plasma and cell drug persistence for 8 weeks&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Zachary R Stephen</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>AIDS</t>
   </si>
   <si>
     <t>a single-dose, 8-week, small-n (12 treated + 2 comparator), non-GLP academic PK/tolerability study in healthy juvenile monkeys.</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective: To investigate the novel 3-in-one long-acting injectable product composed of tenofovir alafenamide (TAF), dolutegravir (D), and lamivudine (L), as a complete TAF-DL product for pediatric HIV treatment.&lt;/p&gt;&lt;p&gt;Design: TAF-DL sterile injectable product is assembled with three HIV drugs and amphipathic lipids. It is built on the drug-combination-nanoparticle (DcNP) platform via a well defined manufacturing process. Plasma concentrations for all three drugs were determined in 12 juvenile non-human primates (NHP, Macaca nemestrina ) following subcutaneous administration. Safety parameters monitored.&lt;/p&gt;&lt;p&gt;Results: Following a single dose of TAF-DL-in-DcNP , all drugs exhibited long-acting cell-and-plasma profiles in juvenile NHP for 8 weeks. Time-to-peak occurred within 24 h for all drugs. Compared to free-soluble counterpart, DcNP formulation enhanced the half-life of TAF, D, and L by 23-fold, 5.8-fold, 8.3-fold, respectively, and area under the curve (AUC) by 41-fold, 18-fold, 3.1-fold. Cell targeting enabled by DcNP is noted as higher intracellular PBMC versus plasma concentration of TAF, tenofovir (T), D, L in NHP dosed with TAF-DL-in-DcNP product. Safety assessment in 12 juvenile NHPs noted no injection-site reactions, or change in weight, complete blood count, and serum chemistries over 8 weeks.&lt;/p&gt;&lt;p&gt;Conclusion: Current 3-HIV oral drugs, TAF-DL is successfully transformed into a novel, single long-acting injectable product that may support once every 2 month dosing. TAF-DL-in-DcNP enhanced HIV host-lymphocyte drug exposure. With less than 24 h to reach Cmax , the all-in-one product may overcome the need for an oral lead-in typically required to initiate LA injectables. TAF-DL-in-DcNP product appears to be safe in juvenile NHPs.&lt;/p&gt;&lt;p&gt;Keywords: HIV; dolutegravir; drug-combination-nanoparticles; lamivudine; long-acting; tenofovir alafenamide.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/42084126/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The purpose of the Targeted Long-acting Combination AntiRetroviral Therapy (TLC-ART) program is to develop one or more safe, stable, scalable and tolerable long acting antiretroviral combinations for treatment of HIV infection.</t>
   </si>
   <si>
     <t>Clinton Health Access Initiative</t>
   </si>
@@ -1813,51 +1726,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161222&amp;CC=WO&amp;NR=2016205384A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200716&amp;CC=WO&amp;NR=2020146788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210715&amp;CC=WO&amp;NR=2021142150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XUGIBkcuhjbP1UlJJqNfr9l4XuT0iKv7xXywV3xx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/28/a61xYr8ZM3XJ_GLAD%20MPP%20LA%20PaL%20Slides_7_23_21%20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depts.washington.edu/tlcart/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/28/a61xYr8ZM3XJ_GLAD%20MPP%20LA%20PaL%20Slides_7_23_21%20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1061186X.2017.1419363" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0168365918300634?via%3Dihub" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0228557" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/aidsonline/Fulltext/2018/11130/Extended_cell_and_plasma_drug_levels_after_one.3.aspx" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0939641118301577?via%3Dihub" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007%2Fs11095-020-02888-8#citeas" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/aidsonline/Fulltext/2017/03270/Long_acting_combination_anti_HIV_drug_suspension.4.aspx" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/1061186X.2018.1433681" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://depts.washington.edu/tlcart/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34673093/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34673093/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/news-publications-post/the-medicines-patent-pool-and-the-university-of-washington-sign-a-licence-agreement-for-an-investigational-long-acting-injectable-drug-combination-candidate-for-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/files/inline-files/RodneyHo-LEAP2022.mp4" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/42084126/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1995,69 +1908,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2099,264 +2012,264 @@
       </c>
       <c r="AD2" t="s">
         <v>65</v>
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AG2" t="s">
         <v>67</v>
       </c>
       <c r="AH2" t="s">
         <v>68</v>
       </c>
       <c r="AI2" t="s">
         <v>69</v>
       </c>
       <c r="AJ2" t="s">
         <v>70</v>
       </c>
       <c r="AL2" t="s">
         <v>71</v>
       </c>
       <c r="AM2" t="s">
         <v>72</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>73</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>73</v>
       </c>
       <c r="AP2" t="s">
         <v>74</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>380</v>
+        <v>341</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>442</v>
+        <v>413</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>443</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>278</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="D2" t="s">
-        <v>424</v>
+        <v>393</v>
       </c>
       <c r="E2" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="F2" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="C2" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="C3" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>441</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2592,849 +2505,699 @@
       </c>
       <c r="B2" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C2" t="s">
         <v>114</v>
       </c>
       <c r="D2" t="s">
         <v>115</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>117</v>
       </c>
       <c r="G2" t="s">
         <v>118</v>
       </c>
       <c r="H2" t="s">
         <v>119</v>
       </c>
       <c r="I2" t="s">
         <v>120</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>121</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D3" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E3" t="s">
         <v>116</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="H3" t="s">
         <v>119</v>
       </c>
       <c r="I3" t="s">
+        <v>128</v>
+      </c>
+      <c r="N3" t="s">
+        <v>129</v>
+      </c>
+      <c r="O3" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D4" t="s">
         <v>115</v>
       </c>
       <c r="E4" t="s">
+        <v>133</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="G4" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H4" t="s">
         <v>119</v>
       </c>
       <c r="I4" t="s">
         <v>120</v>
       </c>
-      <c r="K4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="O4" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F5" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H5" t="s">
         <v>119</v>
       </c>
       <c r="I5" t="s">
-        <v>148</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="N5" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="O5" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C6" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D6" t="s">
         <v>115</v>
       </c>
       <c r="E6" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G6" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H6" t="s">
         <v>119</v>
       </c>
       <c r="I6" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="N6" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="O6" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C7" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D7" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E7" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G7" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="H7" t="s">
         <v>119</v>
       </c>
       <c r="I7" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="N7" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="O7" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="C8" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="D8" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E8" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G8" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="H8" t="s">
         <v>119</v>
       </c>
       <c r="I8" t="s">
-        <v>148</v>
-[...11 lines deleted...]
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="N8" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="O8" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="C9" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="D9" t="s">
         <v>115</v>
       </c>
       <c r="E9" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G9" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="H9" t="s">
         <v>119</v>
       </c>
       <c r="I9" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="J9" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="K9" t="s">
-        <v>186</v>
-[...8 lines deleted...]
-        <v>188</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="C10" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="D10" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="E10" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="G10" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="H10" t="s">
         <v>119</v>
       </c>
       <c r="I10" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="J10" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="K10" t="s">
-        <v>196</v>
-[...11 lines deleted...]
-        <v>200</v>
+        <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="C11" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="D11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E11" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="G11" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="H11" t="s">
         <v>119</v>
       </c>
       <c r="I11" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="J11" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="K11" t="s">
-        <v>207</v>
-[...11 lines deleted...]
-        <v>211</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="C12" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="D12" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="E12" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="G12" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="H12" t="s">
         <v>119</v>
       </c>
       <c r="I12" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="J12" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="K12" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>223</v>
+        <v>199</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="C13" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="D13" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="E13" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="G13" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="H13" t="s">
         <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="J13" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="K13" t="s">
-        <v>230</v>
-[...8 lines deleted...]
-        <v>233</v>
+        <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="C14" t="s">
-        <v>235</v>
+        <v>208</v>
       </c>
       <c r="D14" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="E14" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="G14" t="s">
-        <v>237</v>
+        <v>210</v>
       </c>
       <c r="H14" t="s">
         <v>119</v>
       </c>
       <c r="I14" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="J14" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="K14" t="s">
-        <v>238</v>
-[...11 lines deleted...]
-        <v>242</v>
+        <v>212</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="C15" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="D15" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="E15" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="G15" t="s">
-        <v>248</v>
+        <v>218</v>
       </c>
       <c r="H15" t="s">
         <v>119</v>
       </c>
       <c r="I15" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>188</v>
       </c>
       <c r="N15" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
       <c r="O15" t="s">
-        <v>252</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>253</v>
+        <v>221</v>
       </c>
       <c r="C16" t="s">
-        <v>254</v>
+        <v>222</v>
       </c>
       <c r="D16" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="E16" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
       <c r="G16" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="H16" t="s">
         <v>119</v>
       </c>
       <c r="I16" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>258</v>
+        <v>188</v>
       </c>
       <c r="N16" t="s">
-        <v>259</v>
+        <v>224</v>
       </c>
       <c r="O16" t="s">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="C17" t="s">
-        <v>262</v>
+        <v>227</v>
       </c>
       <c r="E17" t="s">
-        <v>263</v>
+        <v>228</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>264</v>
+        <v>229</v>
       </c>
       <c r="G17" t="s">
-        <v>265</v>
+        <v>230</v>
       </c>
       <c r="H17" t="s">
         <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>231</v>
       </c>
       <c r="L17" t="s">
-        <v>267</v>
+        <v>232</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>233</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>268</v>
+        <v>234</v>
       </c>
       <c r="C18" t="s">
-        <v>269</v>
+        <v>235</v>
       </c>
       <c r="E18" t="s">
-        <v>270</v>
+        <v>236</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="G18" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="H18" t="s">
         <v>119</v>
       </c>
       <c r="I18" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>231</v>
       </c>
       <c r="N18" t="s">
-        <v>131</v>
+        <v>239</v>
       </c>
       <c r="O18" t="s">
-        <v>275</v>
+        <v>233</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>276</v>
+        <v>240</v>
       </c>
       <c r="C19" t="s">
-        <v>277</v>
+        <v>241</v>
       </c>
       <c r="E19" t="s">
-        <v>278</v>
+        <v>242</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>279</v>
+        <v>243</v>
       </c>
       <c r="G19" t="s">
-        <v>280</v>
+        <v>244</v>
       </c>
       <c r="H19" t="s">
         <v>119</v>
       </c>
       <c r="I19" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>231</v>
       </c>
       <c r="N19" t="s">
-        <v>131</v>
+        <v>245</v>
       </c>
       <c r="O19" t="s">
-        <v>131</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>282</v>
+        <v>246</v>
       </c>
       <c r="C20" t="s">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="D20" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H20" t="s">
         <v>119</v>
       </c>
       <c r="I20" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="J20" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="K20" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="C21" t="s">
-        <v>289</v>
+        <v>252</v>
       </c>
       <c r="D21" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="H21" t="s">
         <v>119</v>
       </c>
       <c r="I21" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>188</v>
       </c>
       <c r="N21" t="s">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="O21" t="s">
-        <v>294</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -3463,69 +3226,69 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>256</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>296</v>
+        <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>297</v>
+        <v>258</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>298</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>299</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -3572,386 +3335,386 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>308</v>
-      </c>
-[...121 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>350</v>
+        <v>311</v>
       </c>
       <c r="E2" t="s">
         <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>351</v>
+        <v>312</v>
       </c>
       <c r="G2" t="s">
-        <v>352</v>
+        <v>313</v>
       </c>
       <c r="H2" t="s">
-        <v>353</v>
+        <v>314</v>
       </c>
       <c r="I2" t="s">
-        <v>354</v>
+        <v>315</v>
       </c>
       <c r="J2" t="s">
-        <v>138</v>
+        <v>316</v>
       </c>
       <c r="K2" t="s">
-        <v>355</v>
+        <v>317</v>
       </c>
       <c r="M2" t="s">
-        <v>356</v>
+        <v>318</v>
       </c>
       <c r="W2" t="s">
-        <v>357</v>
+        <v>319</v>
       </c>
       <c r="X2" t="s">
-        <v>357</v>
+        <v>319</v>
       </c>
       <c r="Y2" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="Z2" t="s">
-        <v>359</v>
+        <v>321</v>
       </c>
       <c r="AA2" t="s">
-        <v>360</v>
+        <v>322</v>
       </c>
       <c r="AB2" t="s">
-        <v>361</v>
+        <v>323</v>
       </c>
       <c r="AC2" t="s">
-        <v>361</v>
+        <v>323</v>
       </c>
       <c r="AD2" t="s">
-        <v>362</v>
+        <v>324</v>
       </c>
       <c r="AE2" t="s">
-        <v>363</v>
+        <v>325</v>
       </c>
       <c r="AF2" t="s">
-        <v>364</v>
+        <v>74</v>
       </c>
       <c r="AG2" t="s">
         <v>74</v>
       </c>
       <c r="AH2" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>326</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>327</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>328</v>
+      </c>
+      <c r="AP2">
         <v>12</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>329</v>
+      </c>
       <c r="AR2" t="s">
-        <v>368</v>
+        <v>330</v>
       </c>
       <c r="AS2" t="s">
-        <v>369</v>
+        <v>314</v>
       </c>
       <c r="AT2" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>331</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>70</v>
       </c>
       <c r="AW2" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>332</v>
       </c>
       <c r="AY2" t="s">
-        <v>371</v>
+        <v>68</v>
       </c>
       <c r="AZ2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>372</v>
+        <v>333</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>373</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>375</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>376</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>377</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>378</v>
+        <v>339</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>379</v>
+        <v>340</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>302</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -3964,533 +3727,577 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>380</v>
+        <v>341</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>381</v>
+        <v>342</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>382</v>
+        <v>343</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>383</v>
+        <v>344</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>384</v>
+        <v>345</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>385</v>
+        <v>346</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>386</v>
+        <v>347</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>387</v>
+        <v>348</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>388</v>
+        <v>349</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>389</v>
+        <v>350</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>391</v>
+        <v>352</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>392</v>
+        <v>353</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>393</v>
+        <v>354</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>394</v>
+        <v>355</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>395</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>396</v>
+        <v>357</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>398</v>
+        <v>359</v>
       </c>
       <c r="C2" t="s">
-        <v>399</v>
+        <v>360</v>
       </c>
       <c r="D2" t="s">
-        <v>400</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>373</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>375</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>376</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>377</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>378</v>
+        <v>339</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>379</v>
+        <v>340</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>302</v>
+        <v>263</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>401</v>
+        <v>362</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="C2" t="s">
-        <v>403</v>
+        <v>364</v>
       </c>
       <c r="H2" t="s">
-        <v>404</v>
+        <v>365</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>405</v>
+        <v>366</v>
       </c>
       <c r="J2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C3" t="s">
-        <v>407</v>
+        <v>368</v>
       </c>
       <c r="H3" t="s">
-        <v>408</v>
+        <v>369</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>370</v>
       </c>
       <c r="J3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C4" t="s">
-        <v>409</v>
+        <v>371</v>
       </c>
       <c r="H4" t="s">
-        <v>410</v>
+        <v>372</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>373</v>
       </c>
       <c r="J4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C5" t="s">
-        <v>411</v>
+        <v>374</v>
       </c>
       <c r="H5" t="s">
-        <v>412</v>
+        <v>375</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>376</v>
       </c>
       <c r="J5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C6" t="s">
-        <v>413</v>
+        <v>377</v>
       </c>
       <c r="H6" t="s">
-        <v>414</v>
+        <v>378</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>379</v>
       </c>
       <c r="J6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C7" t="s">
-        <v>415</v>
+        <v>380</v>
       </c>
       <c r="H7" t="s">
-        <v>416</v>
+        <v>381</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>382</v>
       </c>
       <c r="J7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C8" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="H8" t="s">
-        <v>418</v>
+        <v>384</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>385</v>
       </c>
       <c r="J8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C9" t="s">
-        <v>419</v>
+        <v>386</v>
       </c>
       <c r="H9" t="s">
-        <v>420</v>
+        <v>387</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>388</v>
       </c>
       <c r="J9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C10" t="s">
-        <v>421</v>
+        <v>389</v>
       </c>
       <c r="H10" t="s">
-        <v>422</v>
+        <v>390</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>391</v>
       </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>302</v>
+        <v>263</v>
       </c>
       <c r="C11" t="s">
-        <v>423</v>
+        <v>392</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>424</v>
+        <v>393</v>
       </c>
       <c r="J11" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C12" t="s">
-        <v>425</v>
+        <v>394</v>
       </c>
       <c r="H12" t="s">
-        <v>426</v>
+        <v>395</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C13" t="s">
-        <v>427</v>
+        <v>397</v>
       </c>
       <c r="H13" t="s">
-        <v>426</v>
+        <v>395</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>396</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>302</v>
+        <v>263</v>
       </c>
       <c r="C14" t="s">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>302</v>
+        <v>263</v>
       </c>
       <c r="C15" t="s">
-        <v>430</v>
+        <v>400</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>431</v>
+        <v>401</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>406</v>
+        <v>367</v>
       </c>
       <c r="C16" t="s">
-        <v>432</v>
+        <v>402</v>
       </c>
       <c r="H16" t="s">
-        <v>433</v>
+        <v>403</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
+        <v>367</v>
+      </c>
+      <c r="C17" t="s">
+        <v>404</v>
+      </c>
+      <c r="D17" t="s">
+        <v>405</v>
+      </c>
+      <c r="E17" t="s">
         <v>406</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="G17" t="s">
-        <v>438</v>
+        <v>408</v>
       </c>
       <c r="H17" t="s">
-        <v>439</v>
+        <v>409</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>410</v>
       </c>
       <c r="J17" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I11" r:id="rId_hyperlink_2"/>
-[...1 lines deleted...]
-    <hyperlink ref="I15" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>