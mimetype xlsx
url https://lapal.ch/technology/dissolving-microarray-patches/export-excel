--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -276,51 +276,51 @@
   <si>
     <t>Confidential.  Each manufacturer is unlikely to disclose such details without a CDA</t>
   </si>
   <si>
     <t>It is likely a low bioburden product will be required</t>
   </si>
   <si>
     <t>HPLC-MS, XRD, DSC, TGA, FT-IR, texture profile analysis, optical coherence tomography</t>
   </si>
   <si>
     <t>HIV, Disease agnostic</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Post-Exposure Prophylaxis (PEP), Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Weekly, Monthly</t>
   </si>
   <si>
     <t>Many studies have been conducted in this area - Freely available in the literature</t>
   </si>
   <si>
-    <t>Children, Adolescents, Adults, Older Adults, Neonates</t>
+    <t>Neonates (0 to 28 days), Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>People in their own homes, including children</t>
   </si>
   <si>
     <t>Microneedles aim to take the hypodermic needle out of the equation in the delivery of high-dose, long-acting drug formulations. Conditions to be managed include HIV, malaria,  tuberculosis, schizophrenia and many others</t>
   </si>
   <si>
     <t>2021-09-06 09:57:44</t>
   </si>
   <si>
     <t>2021-09-06 09:55:14</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>
   <si>
     <t>Classe(s)</t>
   </si>
@@ -528,53 +528,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -589,50 +586,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1331,69 +1331,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1453,69 +1453,69 @@
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AK2" t="s">
         <v>75</v>
       </c>
       <c r="AL2" t="s">
         <v>76</v>
       </c>
       <c r="AM2" t="s">
         <v>77</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>78</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>78</v>
       </c>
       <c r="AP2" t="s">
         <v>78</v>
       </c>
       <c r="AQ2" t="s">
         <v>79</v>
       </c>
       <c r="AR2" t="s">
         <v>80</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
@@ -2217,108 +2217,108 @@
       <c r="V1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>