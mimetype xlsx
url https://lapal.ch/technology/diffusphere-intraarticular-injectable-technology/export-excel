--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -825,50 +825,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1719,173 +1722,173 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
         <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2834,233 +2837,237 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>246</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>251</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D3" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3083,102 +3090,102 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>