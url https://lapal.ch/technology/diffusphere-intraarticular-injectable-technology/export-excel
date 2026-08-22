--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Diffusphere Intraarticular Injectable Technology</t>
   </si>
   <si>
     <t>Diffusphere is a polymer-based, long-acting injectable designed primarily for intra-articular administration. It consists of a polymeric shell encapsulating a crystalline drug core. The shell is immiscible with the API, protecting the drug core from the body's fluidic environment. Diffusphere can encapsulate more than one API when the core microparticles are heated between 210°C and 230°C. It offers a controlled release profile, delivering the drug over a period of 2 to 12 months while maintaining therapeutic concentrations at the target site.</t>
   </si>
   <si>
     <t>1) No/ Low Initial burst release
 2) Zero order/ pseudo-zero order kinetics (concentration gradient is maintained with a constant release of drug)
 3) Biodegradable thermally cured polyvinyl alcohol (PVA) is used
 4) Low systemic toxicity</t>
   </si>
   <si>
     <t>Intra-articular, Intra-vitreal</t>
   </si>
   <si>
     <t>Polymer-based particles</t>
   </si>
@@ -481,75 +487,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -791,54 +797,66 @@
 * Willing and able to adhere to study-related procedures and visit schedule;
 * Willing and able to provide informed consent.
 Exclusion Criteria:
 * Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
 * Oral or esophageal mucosal infection of any type (bacterial, viral, or fungal);
 * Oropharyngeal or dental conditions that prevents normal eating;
 * Severe esophageal motility disorders other than EoE;
 * Contraindication to or factors that substantially increase risks associated with EGD or biopsy, or narrowing of the</t>
   </si>
   <si>
     <t>Eosinophilic Esophagitis</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -888,50 +906,53 @@
     <t>Eupraxia Pharmaceuticals Inc. (n.d.). EP-104IAR. Retrieved October 25, 2024, from https://eupraxiapharma.com/our-science/ep-104iar/default.aspx</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/hr0V9VTEGfhKwtHj7HTIfTeM65W4thrZnCuwThhQ.png</t>
   </si>
   <si>
     <t>Diffusphere release the API at a constant rate following Zero-order kinetics</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/vBPxXNaJPqF4oY5j5SNerhQgfJZCcLDrQMrOsrDU.png</t>
   </si>
   <si>
     <t>Mechanism of drug release from the Diffusphere formulation</t>
   </si>
   <si>
     <t>Eupraxia Pharmaceuticals Inc. (n.d.). Events and presentations. Retrieved October 25, 2024, from https://eupraxiapharma.com/investors/events-and-presentations/default.aspx</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/fzkNIwpQbk4Q5WKzRde6cyMyO3mzPCAKnsSoF1sn.png</t>
   </si>
   <si>
     <t>Proportional release comparison between Coated and Uncoated Fluticason</t>
   </si>
   <si>
     <t>McElroy, W. T., &amp; Zuk, P. A. (2018). Compositions and methods for treating joint tissue damage (U.S. Patent No. 9,987,233). U.S. Patent and Trademark Office. https://patents.google.com/patent/US998723</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>EP-104 Poster</t>
   </si>
   <si>
     <t>EP-104IGI-DDW2024_poster_FINAL.pdf</t>
   </si>
   <si>
     <t>resources/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Malone, A., Kowalski, M. M., Helliwell, J., Lynggaard Boll, S., Rovsing, H., Moriat, K., Castillo Mondragón, A., Li, Y., Prener Miller, C., Reinstrup Bihlet, A., Dobek, C., Peck, V., Wilmink, M., Simon, L. S., &amp;amp; Conaghan, P. G. (2024). Efficacy and safety of a diffusion-based extended-release fluticasone propionate intra-articular injection (EP-104IAR) in knee osteoarthritis (SPRINGBOARD): a 24-week, multicentre, randomised, double-blind, vehicle-controlled, phase 2 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Lancet. Rheumatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, S2665-9913(24)00223-6. Advance online publication. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2665-9913(24)00223-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2665-9913(24)00223-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Between Sept 10, 2021, and Nov 16, 2022, 1294 people were screened for eligibility, and 319 were randomly assigned to EP-104IAR (n=164) or vehicle control (n=155). One participant in the EP-104IAR group was excluded from all analyses because treatment was not administered due to an adverse event. 318 participants (135 [42%] male and 183 [58%] female, 315 [99%] White) received randomly assigned treatment and were included in the primary analysis and safety analysis (EP-104IAR, n=163; vehicle control, n=155). At week 12, least squares mean change in WOMAC pain score from baseline was -2·89 (95% CI -3·22 to -2·56) in the EP-104IAR group and -2·23 (-2·56 to -1·89) in the vehicle control group, with a between-group difference of -0·66 (-1·11 to -0·21; p=0·0044); a significant between-group difference persisted to week 14. 106 (65%) of 163 participants in the EP-104IAR group had one or more treatment-emergent adverse event compared with 89 (57%) of 155 participants in the vehicle control group. Effects on serum glucose and cortisol concentrations were minimal and transient. There were no treatment-emergent deaths or treatment-related serious adverse events. Plasma concentrations of fluticasone propionate showed a blunted initial peak with terminal half-life of approximately 18-20 weeks.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Malone, A., Helliwell, J., Kowalski, M., Rovsing, H., Boll, S. L., Moriat, K., ... &amp;amp; Conaghan, P. G. (2024). OP0247 EFFICACY OF A NOVEL LONG-ACTING FLUTICASONE PROPIONATE INTRA ARTICULAR INJECTION (EP-104IAR) IN KNEE OSTEOARTHRITIS: PER-PROTOCOL ANALYSIS OF A RANDOMISED, DOUBLE-BLIND, PHASE 2 TRIAL OF EP-104IAR VS VEHICLE PLACEBO (SPRINGBOARD).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1361,113 +1382,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02609126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04120402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05608681" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iNUqz5otW5nhMI3io0WvFuomqXzKJutAbJ372BgD.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hr0V9VTEGfhKwtHj7HTIfTeM65W4thrZnCuwThhQ.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vBPxXNaJPqF4oY5j5SNerhQgfJZCcLDrQMrOsrDU.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/fzkNIwpQbk4Q5WKzRde6cyMyO3mzPCAKnsSoF1sn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/654/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1556,524 +1579,529 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="V2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
-      <c r="Y2">
+      <c r="X2" t="s">
+        <v>65</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA2">
         <v>5.0</v>
       </c>
-      <c r="Z2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AC2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AD2" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>77</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AP2" t="s">
         <v>78</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" t="s">
         <v>99</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2083,185 +2111,185 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -2308,556 +2336,572 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="J2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="O2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="X2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="Y2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AB2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AC2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AD2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AE2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AF2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AH2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AI2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AJ2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AO2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AP2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ2">
         <v>32</v>
       </c>
       <c r="AR2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AW2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AX2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="I3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="J3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="X3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="Y3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="AB3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="AC3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="AD3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AE3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AF3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AH3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AI3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AJ3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="AO3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="AP3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ3">
         <v>318</v>
       </c>
       <c r="AR3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AS3" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AU3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="AW3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="AX3" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="G4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="J4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="X4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="Y4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="Z4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AA4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AD4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AE4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AF4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AG4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AH4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AI4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AJ4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AO4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AP4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AQ4">
         <v>57</v>
       </c>
       <c r="AS4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="AU4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AW4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AX4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AY4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AZ4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>238</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2870,366 +2914,398 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D3" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>238</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>272</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>274</v>
+      </c>
+      <c r="H2" t="s">
+        <v>275</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="J2" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>278</v>
+      </c>
+      <c r="H3" t="s">
+        <v>279</v>
+      </c>
+      <c r="J3" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C4" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>280</v>
+      </c>
+      <c r="H4" t="s">
+        <v>281</v>
+      </c>
+      <c r="J4" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>282</v>
+      </c>
+      <c r="H5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J5" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>