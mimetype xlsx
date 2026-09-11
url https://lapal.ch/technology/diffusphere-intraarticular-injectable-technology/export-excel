--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -749,90 +749,94 @@
   <si>
     <t>Osteoarthritis</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Sin</t>
   </si>
   <si>
     <t>RESOLVE</t>
   </si>
   <si>
     <t>NCT05608681</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05608681</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
-    <t>An open-label, dose-escalation study to explore the safety, tolerability and pharmacokinetics of EP-104IAR in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104IAR on eosinophilic EoE disease activity.
-[...7 lines deleted...]
-    <t>Australia, Netherlands, Canada</t>
+    <t>A Phase 1b/2 study to explore the safety, efficacy and pharmacokinetics of EP-104GI in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104GI on eosinophilic EoE disease activity. Approximately 27 to 33 participants will be enrolled in dose escalation: 3-6 participants per dose cohort. The number of participants enrolled in escalation will depend on the number of dose escalation cohorts evaluated, and dose cohorts needing to be expanded. An additional 10-24 participants will be enrolled in 1 or 2 cohorts of 10-12 participants each at tolerable dose regimen(s) selected based on the accumulated clinical data to identify the recommended phase 2 dose(s) (RP2D). In the Phase 2 randomized dose optimizat</t>
+  </si>
+  <si>
+    <t>A Trial to Evaluate EP-104GI in Adults With Eosinophilic Esophagitis (EoE).</t>
+  </si>
+  <si>
+    <t>Australia, Netherlands, Canada, New Zealand, Switzerland, United Kingdom</t>
+  </si>
+  <si>
+    <t>EP-104GI</t>
+  </si>
+  <si>
+    <t>Matching vehicle control</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
-    <t>2024-07-26</t>
-[...2 lines deleted...]
-    <t>2025-12-01</t>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Symptomatic EoE;
 * For women of childbearing potential, a negative pregnancy test and willing to use a highly effective method of birth control until end of study;
 * Willing and able to adhere to study-related procedures and visit schedule;
 * Willing and able to provide informed consent.
+Criteria for crossover to EP 104GI from vehicle control (randomized dose optimization portion):
+1. Has completed the randomized dose optimization portion of the trial to Week 24, inclusive
+2. Without safety concerns for receiving EP 104GI ie, does not meet exclusion criteria or have other safety issue
 Exclusion Criteria:
 * Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
-* Oral or esophageal mucosal infection of any type (bacterial, viral, or fungal);
-[...2 lines deleted...]
-* Contraindication to or factors that substantially increase risks associated with EGD or biopsy, or narrowing of the</t>
+* Oral or esopha</t>
   </si>
   <si>
     <t>Eosinophilic Esophagitis</t>
   </si>
   <si>
-    <t>Single group assignment</t>
-[...2 lines deleted...]
-    <t>Open label</t>
+    <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
@@ -1750,173 +1754,173 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
         <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2723,102 +2727,108 @@
       <c r="C4" t="s">
         <v>219</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E4" t="s">
         <v>221</v>
       </c>
       <c r="F4" t="s">
         <v>222</v>
       </c>
       <c r="G4" t="s">
         <v>185</v>
       </c>
       <c r="H4" t="s">
         <v>223</v>
       </c>
       <c r="I4" t="s">
         <v>224</v>
       </c>
       <c r="J4" t="s">
         <v>225</v>
       </c>
       <c r="M4" t="s">
-        <v>189</v>
+        <v>226</v>
+      </c>
+      <c r="O4" t="s">
+        <v>227</v>
       </c>
       <c r="X4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="Y4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="Z4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AA4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="AD4" t="s">
-        <v>194</v>
+        <v>231</v>
       </c>
       <c r="AE4" t="s">
         <v>75</v>
       </c>
       <c r="AF4" t="s">
         <v>76</v>
       </c>
       <c r="AG4" t="s">
         <v>77</v>
       </c>
       <c r="AH4" t="s">
         <v>77</v>
       </c>
       <c r="AI4" t="s">
         <v>78</v>
       </c>
       <c r="AJ4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AO4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AP4" t="s">
         <v>196</v>
       </c>
       <c r="AQ4">
-        <v>57</v>
+        <v>117</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>197</v>
       </c>
       <c r="AS4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AU4" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="AW4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AX4" t="s">
         <v>201</v>
       </c>
       <c r="AY4" t="s">
         <v>202</v>
       </c>
       <c r="AZ4" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -2833,72 +2843,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2914,204 +2924,204 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D3" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C4" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D4" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3122,143 +3132,143 @@
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="J2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H3" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H4" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="J4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C5" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="J5" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>