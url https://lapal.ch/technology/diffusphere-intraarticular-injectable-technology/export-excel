--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
     <t>Fluticasone LogP = 3.2</t>
   </si>
   <si>
     <t>With a patent for manufacturing filed in 2019, the production facility is projected to achieve commercial-scale operations optimized for low cost of goods. Euphraxia has allocated a budget of 2.8 million Canadian dollars for the development of this manufacturing unit.</t>
   </si>
   <si>
     <t>Manufacturing (ISO 14644-1; Grade 8 cleanroom) involves: 
 1)	Forming API microparticles (using any 1 method)
     a.	Solvent Evaporation/ extraction techniques
     b.	In-water drying technique
     c.	Organic phase separation technique
     d.	Air suspension technique
     e.	Dip coating technique
 2)	Coating of the API core with the polymeric shell using the dip coating technique with Multifunctional multi-polymeric continuous composition spectrum surfactant
 3)	Microparticles are agitated with PVA polymer via stirring.
 4)	Vacuum filtration
 5)	Heated at 220 ºC for a period of at least 1 hour</t>
   </si>
   <si>
     <t>1) The dissolution Test is performed using a US Pharmacopoeia Type II apparatus where the condition is standardized at 3mg of microparticles in 200 ml of dissolution medium (70% methanol + 30% water) at 25 °C. The dissolution rate of the microparticles is observed at  160° C, 190° C, 220° C, and 250° C.
 2) PVA content analysis using NMR spectroscopy
 3) Drug content analysis using NMR system - Bruker Spectrospin 300 MHz magnet , Bruker B - ACS 120 autosampler , Bruker Avance II 300 console , and a Bruker BBO 300 MHz Si 5 mm with Z gradient probe.
 4) Praticle transfer efficiency measured by HPLC</t>
   </si>
   <si>
-    <t xml:space="preserve">Osteoarthritis, Esophagitis, post surgical infection and pain, Pain management, </t>
+    <t xml:space="preserve">Osteoarthritis, Esophagitis, post surgical infection and pain, Pain management (incl. joints, lower back, knee), </t>
   </si>
   <si>
     <t>Post-Exposure Prophylaxis (PEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Monthly, Every 6 months, Yearly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2024-10-21 10:18:49</t>
   </si>
@@ -535,53 +535,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -596,133 +593,136 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>STEPUP</t>
   </si>
   <si>
     <t>NCT02609126</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02609126</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Eupraxia Pharmaceuticals Inc.</t>
   </si>
   <si>
     <t>The main purpose of this study is to understand the pharmacokinetics of EP-104IAR and to determine whether it is safe to use in patients with osteoarthritis (OA) of the knee. The study will also provide some preliminary insights into whether the experimental treatment reduces pain in the knee.
 Osteoarthritis is the most common joint disease, affecting over 20 million people in the US alone. Currently, pain treatments that are injected directly into the knee often work for only a short time and may also have side effects within the rest of the body. The experimental treatment is a steroid that is in the same family of drugs as the most common current injectable treatments for knee osteoarthritis. For this study, the drug is coated with a polymer intended to prolong the time it stays inside</t>
   </si>
   <si>
     <t>Safety Study of a Long-Acting Injectable Steroid to Treat Knee Osteoarthritis</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>EP-104IAR</t>
   </si>
   <si>
     <t>Vehicle</t>
   </si>
   <si>
     <t>2016-04-01</t>
   </si>
   <si>
     <t>2021-08-30</t>
   </si>
   <si>
     <t>2017-12-28</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * OA of Index Knee
 * Kellgren Lawrence Grade 2 or 3
 * Patient-reported pain (PtPain) of Index Knee ≥4 but ≤9
 * PtPain of non-Index Knee \&lt;6
 * BMI ≦ 40 kg/m2
 Exclusion Criteria:
 * Intra-articular joint injection in the Index Knee within the past 8 weeks for glucocorticoids and 6 months for hyaluronic acid
 * Insulin-dependent diabetes
 * Active infection
 * Pregnant or breast feeding</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Single Dose</t>
   </si>
   <si>
     <t>Intra-articular</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
+  </si>
+  <si>
+    <t>Oncology, Pain management (incl. joints, lower back, knee), Other(s)</t>
   </si>
   <si>
     <t>SPRINGBOARD</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04120402</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, efficacy and pharmacokinetics (PK) of EP-104IAR in patients with osteoarthritis (OA) of the knee</t>
   </si>
   <si>
     <t>Study to Evaluate the Efficacy and Safety of EP-104IAR in Patients With Osteoarthritis of the Knee</t>
   </si>
   <si>
     <t>Czechia, Denmark, Poland</t>
   </si>
   <si>
     <t>EP-104IAR 25 mg</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
@@ -773,53 +773,50 @@
   <si>
     <t>A Phase 1b/2 study to explore the safety, efficacy and pharmacokinetics of EP-104GI in adults with eosinophilic esophagitis (EoE). Endoscopic and histologic assessments will also be evaluated to understand the local effects of EP-104GI on eosinophilic EoE disease activity. Approximately 27 to 33 participants will be enrolled in dose escalation: 3-6 participants per dose cohort. The number of participants enrolled in escalation will depend on the number of dose escalation cohorts evaluated, and dose cohorts needing to be expanded. An additional 10-24 participants will be enrolled in 1 or 2 cohorts of 10-12 participants each at tolerable dose regimen(s) selected based on the accumulated clinical data to identify the recommended phase 2 dose(s) (RP2D). In the Phase 2 randomized dose optimizat</t>
   </si>
   <si>
     <t>A Trial to Evaluate EP-104GI in Adults With Eosinophilic Esophagitis (EoE).</t>
   </si>
   <si>
     <t>Australia, Netherlands, Canada, New Zealand, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>EP-104GI</t>
   </si>
   <si>
     <t>Matching vehicle control</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2026-12-01</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Symptomatic EoE;
 * For women of childbearing potential, a negative pregnancy test and willing to use a highly effective method of birth control until end of study;
 * Willing and able to adhere to study-related procedures and visit schedule;
 * Willing and able to provide informed consent.
 Criteria for crossover to EP 104GI from vehicle control (randomized dose optimization portion):
 1. Has completed the randomized dose optimization portion of the trial to Week 24, inclusive
 2. Without safety concerns for receiving EP 104GI ie, does not meet exclusion criteria or have other safety issue
 Exclusion Criteria:
 * Concomitant esophageal disease, relevant GI disease, or any condition, history, or laboratory abnormality that might interfere with the study;
 * Oral or esopha</t>
   </si>
   <si>
     <t>Eosinophilic Esophagitis</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
@@ -936,60 +933,66 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>EP-104 Poster</t>
   </si>
   <si>
     <t>EP-104IGI-DDW2024_poster_FINAL.pdf</t>
   </si>
   <si>
     <t>resources/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Malone, A., Kowalski, M. M., Helliwell, J., Lynggaard Boll, S., Rovsing, H., Moriat, K., Castillo Mondragón, A., Li, Y., Prener Miller, C., Reinstrup Bihlet, A., Dobek, C., Peck, V., Wilmink, M., Simon, L. S., &amp;amp; Conaghan, P. G. (2024). Efficacy and safety of a diffusion-based extended-release fluticasone propionate intra-articular injection (EP-104IAR) in knee osteoarthritis (SPRINGBOARD): a 24-week, multicentre, randomised, double-blind, vehicle-controlled, phase 2 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Lancet. Rheumatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, S2665-9913(24)00223-6. Advance online publication. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2665-9913(24)00223-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2665-9913(24)00223-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Between Sept 10, 2021, and Nov 16, 2022, 1294 people were screened for eligibility, and 319 were randomly assigned to EP-104IAR (n=164) or vehicle control (n=155). One participant in the EP-104IAR group was excluded from all analyses because treatment was not administered due to an adverse event. 318 participants (135 [42%] male and 183 [58%] female, 315 [99%] White) received randomly assigned treatment and were included in the primary analysis and safety analysis (EP-104IAR, n=163; vehicle control, n=155). At week 12, least squares mean change in WOMAC pain score from baseline was -2·89 (95% CI -3·22 to -2·56) in the EP-104IAR group and -2·23 (-2·56 to -1·89) in the vehicle control group, with a between-group difference of -0·66 (-1·11 to -0·21; p=0·0044); a significant between-group difference persisted to week 14. 106 (65%) of 163 participants in the EP-104IAR group had one or more treatment-emergent adverse event compared with 89 (57%) of 155 participants in the vehicle control group. Effects on serum glucose and cortisol concentrations were minimal and transient. There were no treatment-emergent deaths or treatment-related serious adverse events. Plasma concentrations of fluticasone propionate showed a blunted initial peak with terminal half-life of approximately 18-20 weeks.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/S2665-9913(24)00223-6</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Malone, A., Helliwell, J., Kowalski, M., Rovsing, H., Boll, S. L., Moriat, K., ... &amp;amp; Conaghan, P. G. (2024). OP0247 EFFICACY OF A NOVEL LONG-ACTING FLUTICASONE PROPIONATE INTRA ARTICULAR INJECTION (EP-104IAR) IN KNEE OSTEOARTHRITIS: PER-PROTOCOL ANALYSIS OF A RANDOMISED, DOUBLE-BLIND, PHASE 2 TRIAL OF EP-104IAR VS VEHICLE PLACEBO (SPRINGBOARD).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Least-squares mean (LSM) change from baseline for WOMAC total score and subscales are shown in Figure 1. LSM change from baseline to Week 12 was significantly better for EP-104IAR vs vehicle for each of the WOMAC subscales: pain (-2.97 vs -2.24; p=0.003), function (-2.64 vs -1.99; p=0.005) and stiffness (-2.85 vs -2.05; p=0.001). Stiffness and function maintained p&amp;lt;0.05 to the Week 20 assessment and pain to Week 15. Total WOMAC score at Week 12 was significantly better for EP-104IAR vs vehicle (-2.79 vs -2.07; p=0.002) and this difference persisted with p&amp;lt;0.05 to the Week 20 assessment. The proportion of OMERACT-OARSI strict pain responders, defined as ≥50% decrease from baseline with absolute decrease ≥2 on the 10-point WOMAC pain scale was calculated for each week. The proportion of strict pain responders at Week 12 was 55.3% for EP-104IAR vs 39.5% for vehicle (p=0.013). This difference persisted with p&amp;lt;0.05 to the Week 15 assessment. The proportion of subjects with 70% reduction in pain score at Week 12 was 34.4% for EP-104IAR vs 14.6% for vehicle (p&amp;lt;0.001). This difference persisted with p&amp;lt;0.05 to the Week 21 assessment at all but one timepoint. The observed C&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;max&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;of FP in the full study population (n=163) was 90pg/mL with a terminal phase half-life of 18-20 weeks.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Helliwell, J., Malone, A., Bredenoord, A. J., Nguyen, N., Ko, H. H., Dobek, C., ... &amp;amp; Dellon, E. S. (2024). 265. INITIAL RESULTS FROM RESOLVE, A PHASE 1B DOSE-ESCALATION STUDY OF EP-104GI (EXTENDED-RELEASE FLUTICASONE PROPIONATE INTRA-ESOPHAGEAL INJECTION) FOR EOSINOPHILIC ESOPHAGITIS.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Diseases of the Esophagus&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;37&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;(Supplement_1), doae057-044. &lt;/span&gt;&lt;a href="https://doi.org/10.1093/dote/doae057.044" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/dote/doae057.044&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;All subjects demonstrated decreased symptom scores compared to baseline, with generally greater responses at the higher EP-104GI dose in Cohort 2 (Fig 1). Histologically, all Cohort 2 patients showed decreases in EoEHSS scores with 2/3 having ≈50% decrease in total grade score and ≈35% decrease in total stage score at Week 4, also, eosinophil counts were reduced by ≈35% at Week 4 and ≈40% at Week 12.&lt;/p&gt;&lt;p&gt;Findings from Cohorts 1 and 2 of the ongoing trial include mild-moderate treatment-emergent AEs, the majority occurring on the day of treatment. No AEs were related to EP-104GI.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/dote/doae057.044</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Euphraxia</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://eupraxiapharma.com/</t>
   </si>
   <si>
     <t>Eupraxia Pharmaceuticals, founded in 2012, is a Canadian clinical-stage biotechnology company. It focuses on developing innovative, long-lasting treatments for chronic pain and other indications. Its research facility is located in Victoria, British Columbia, Canada, where it advances its pipeline with a proprietary drug delivery platform targeting sustained therapeutic effects in the orthopaedics</t>
   </si>
@@ -1386,51 +1389,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02609126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04120402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05608681" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iNUqz5otW5nhMI3io0WvFuomqXzKJutAbJ372BgD.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hr0V9VTEGfhKwtHj7HTIfTeM65W4thrZnCuwThhQ.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vBPxXNaJPqF4oY5j5SNerhQgfJZCcLDrQMrOsrDU.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/fzkNIwpQbk4Q5WKzRde6cyMyO3mzPCAKnsSoF1sn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/654/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/654/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2665-9913(24)00223-6" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/dote/doae057.044" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1568,69 +1571,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1696,231 +1699,231 @@
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
         <v>76</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>77</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>77</v>
       </c>
       <c r="AP2" t="s">
         <v>78</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
         <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -2424,108 +2427,108 @@
       <c r="V1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>180</v>
       </c>
       <c r="C2" t="s">
         <v>181</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E2" t="s">
@@ -2543,86 +2546,86 @@
       <c r="I2" t="s">
         <v>187</v>
       </c>
       <c r="J2" t="s">
         <v>188</v>
       </c>
       <c r="M2" t="s">
         <v>189</v>
       </c>
       <c r="O2" t="s">
         <v>190</v>
       </c>
       <c r="X2" t="s">
         <v>191</v>
       </c>
       <c r="Y2" t="s">
         <v>192</v>
       </c>
       <c r="AB2" t="s">
         <v>193</v>
       </c>
       <c r="AC2" t="s">
         <v>193</v>
       </c>
       <c r="AD2" t="s">
-        <v>194</v>
+        <v>75</v>
       </c>
       <c r="AE2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AF2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AG2" t="s">
         <v>77</v>
       </c>
       <c r="AH2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AI2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO2" t="s">
         <v>195</v>
       </c>
-      <c r="AO2" t="s">
-[...2 lines deleted...]
-      <c r="AP2" t="s">
+      <c r="AP2">
+        <v>32</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="AR2" t="s">
         <v>197</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>198</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AV2" t="s">
         <v>199</v>
       </c>
       <c r="AW2" t="s">
         <v>200</v>
       </c>
       <c r="AX2" t="s">
         <v>201</v>
       </c>
       <c r="AY2" t="s">
         <v>202</v>
       </c>
       <c r="AZ2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>204</v>
       </c>
       <c r="C3" t="s">
         <v>92</v>
       </c>
@@ -2644,90 +2647,90 @@
       <c r="I3" t="s">
         <v>207</v>
       </c>
       <c r="J3" t="s">
         <v>208</v>
       </c>
       <c r="M3" t="s">
         <v>209</v>
       </c>
       <c r="O3" t="s">
         <v>190</v>
       </c>
       <c r="X3" t="s">
         <v>210</v>
       </c>
       <c r="Y3" t="s">
         <v>211</v>
       </c>
       <c r="AB3" t="s">
         <v>212</v>
       </c>
       <c r="AC3" t="s">
         <v>213</v>
       </c>
       <c r="AD3" t="s">
-        <v>194</v>
+        <v>75</v>
       </c>
       <c r="AE3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AF3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AG3" t="s">
         <v>77</v>
       </c>
       <c r="AH3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AI3" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>214</v>
       </c>
+      <c r="AN3" t="s">
+        <v>215</v>
+      </c>
       <c r="AO3" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="AP3" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP3">
+        <v>318</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="AR3" t="s">
         <v>197</v>
       </c>
-      <c r="AS3" t="s">
-[...2 lines deleted...]
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>216</v>
       </c>
+      <c r="AV3" t="s">
+        <v>217</v>
+      </c>
       <c r="AW3" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="AX3" t="s">
         <v>201</v>
       </c>
       <c r="AY3" t="s">
         <v>202</v>
       </c>
       <c r="AZ3" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>218</v>
       </c>
       <c r="C4" t="s">
         <v>219</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E4" t="s">
@@ -2745,90 +2748,90 @@
       <c r="I4" t="s">
         <v>224</v>
       </c>
       <c r="J4" t="s">
         <v>225</v>
       </c>
       <c r="M4" t="s">
         <v>226</v>
       </c>
       <c r="O4" t="s">
         <v>227</v>
       </c>
       <c r="X4" t="s">
         <v>228</v>
       </c>
       <c r="Y4" t="s">
         <v>229</v>
       </c>
       <c r="Z4" t="s">
         <v>230</v>
       </c>
       <c r="AA4" t="s">
         <v>230</v>
       </c>
       <c r="AD4" t="s">
-        <v>231</v>
+        <v>75</v>
       </c>
       <c r="AE4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AF4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AG4" t="s">
         <v>77</v>
       </c>
       <c r="AH4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AI4" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
+        <v>231</v>
+      </c>
+      <c r="AN4" t="s">
         <v>232</v>
       </c>
       <c r="AO4" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP4">
+        <v>117</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR4" t="s">
         <v>233</v>
       </c>
-      <c r="AP4" t="s">
-[...8 lines deleted...]
-      <c r="AS4" t="s">
+      <c r="AT4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV4" t="s">
         <v>234</v>
       </c>
-      <c r="AU4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW4" t="s">
-        <v>235</v>
+        <v>200</v>
       </c>
       <c r="AX4" t="s">
         <v>201</v>
       </c>
       <c r="AY4" t="s">
         <v>202</v>
       </c>
       <c r="AZ4" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -2843,72 +2846,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2924,359 +2927,367 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="M1" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C2" t="s">
         <v>263</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="C3" t="s">
         <v>266</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" t="s">
         <v>268</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="C5" t="s">
         <v>271</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C2" t="s">
         <v>275</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" t="s">
         <v>276</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" s="6" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="J2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C3" t="s">
         <v>279</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>280</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" s="6" t="s">
         <v>281</v>
       </c>
       <c r="J3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C4" t="s">
         <v>282</v>
       </c>
       <c r="H4" t="s">
         <v>283</v>
       </c>
       <c r="J4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C5" t="s">
         <v>284</v>
       </c>
       <c r="H5" t="s">
         <v>285</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>286</v>
       </c>
       <c r="J5" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>