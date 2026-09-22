--- v2 (2026-08-22)
+++ v3 (2026-09-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -623,54 +623,54 @@
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This Phase 1, multicenter, open-label, randomized, bupivacaine-controlled study is designed to evaluate the pharmacokinetics (PK) and safety of EXPAREL vs. bupivacaine HCl for postsurgical analgesia in pediatric subjects aged 0 to less than 6 years of age undergoing cardiac surgery, utilizing local infiltration analgesia (LIA).</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics and Safety of EXPAREL for Postoperative Analgesia in Subjects Undergoing Cardiac Surgery</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>EXPAREL</t>
   </si>
   <si>
     <t>Bupivacaine</t>
   </si>
   <si>
     <t>2024-03-29</t>
   </si>
   <si>
-    <t>2024-06-04</t>
-[...2 lines deleted...]
-    <t>2025-07-01</t>
+    <t>2025-12-19</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
   </si>
   <si>
     <t>Neonates, Children</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Parent/guardian able to speak, read, and understand the language of the ICF and provide informed consent for the subject.
 2. American Society of Anesthesiologists (ASA) Class 1-3.
 3. Male or female subjects from 0 to less than 6 years of age on the day of surgery. For Part 1, the subject's age should be 2 years to less than 6 years. For Part 2, the subject's age should be 6 months to less than 2 years. For Part 3, the subject's age should be 0 to less than 6 months.
 4. Parent/guardian able to adhere to the study visit schedule and complete all study assessments for the subject.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
@@ -1133,72 +1133,75 @@
     <t>2020-03-01</t>
   </si>
   <si>
     <t>2020-11-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Patients 18 years or older
 * Patients admitted to TGH for total shoulder replacement surgery
 * Subjects who have given written informed consent.
 Exclusion Criteria:
 * Patients with allergic reactions to Exparel or Ropivacaine
 * Female patients who are pregnant
 * Subjects known or suspected to have neuromuscular disorders impairing neuromuscular blockade (e.g., subjects with myasthenia gravis)</t>
   </si>
   <si>
     <t>Pro2022001580</t>
   </si>
   <si>
     <t>NCT06077422</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06077422</t>
   </si>
   <si>
+    <t>Enrolling by invitation</t>
+  </si>
+  <si>
     <t>Rutgers, The State University of New Jersey</t>
   </si>
   <si>
     <t>The goal of this pilot study is to describe and compare Ultrasound-Guided Erector Spinae Plane (ESP) Blocks using Exparel® (bupivacaine liposome injectable suspension) to Marcaine® (bupivacaine hydrochloride) for pain management and outcomes after cardiac surgeries.</t>
   </si>
   <si>
     <t>Exparel vs. Marcaine ESP Block for Post-cardiac Surgical Pain</t>
   </si>
   <si>
     <t>Bupivacaine liposome injectable suspension</t>
   </si>
   <si>
     <t>2024-01-11</t>
   </si>
   <si>
-    <t>2024-01-24</t>
-[...5 lines deleted...]
-    <t>2025-04-05</t>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2027-01-11</t>
+  </si>
+  <si>
+    <t>2027-04-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adults (18 years-no upper age limit)
 * Scheduled for mini thoracotomy (i.e. valve repair) or open sternotomy (i.e. bypass graft) at single academic medical center (in and out-patients).
 Exclusion Criteria:
 Patients will be excluded if they:
 * Are currently on pain medication or pain regimen for chronic pain condition
 * Convert to sternotomy (for thoracotomies)
 * Require, upon intraoperative discovery and surgeon's decision, the need for an unplanned secondary procedure other than the originally scheduled index operation
 * Undergo emergent surgery
 * Are non-English speaking (The majority of the PI's patient population speak English. As a pilot study the investigators cannot afford to enroll non-English speaking subjects due to time, personnel, and financial constra</t>
   </si>
   <si>
     <t>402-C-323</t>
   </si>
   <si>
     <t>NCT01683071</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01683071</t>
   </si>
   <si>
     <t>The primary objectives of Part 1 are to (1) evaluate three dose levels of liposome bupivacaine versus placebo with respect to the magnitude and duration of the analgesic effect achieved following single dose injection femoral nerve block with liposome bupivacaine, and (2) select a single therapeutic dose of liposome bupivacaine from the three dose levels to be tested in Part 2.
 Part 2: The primary objective of Part 2 is to compare the magnitude and duration of the analgesic effect of single injection femoral nerve block of a single dose level of liposome bupivacaine (selected from Part 1) with placebo (preservative-free normal saline).</t>
@@ -1246,54 +1249,60 @@
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Northwestern University</t>
   </si>
   <si>
     <t>This project intends to more thoroughly investigate the direct influence of Pecs blocks in the administration of Exparel, a non-opioid analgesic, in breast reconstruction surgery. The hypothesis is that this analgesic delivery method will significantly reduce negative outcomes such as post-operative pain, opioid use, and nausea while increasing positive outcomes such as post-operative physical activity.</t>
   </si>
   <si>
     <t>The Use of Pecs Blocks in Combination With Exparel in Breast Reconstruction Surgery</t>
   </si>
   <si>
     <t>Breast Reconstruction (Mammaplasty)</t>
   </si>
   <si>
     <t>Pecs blocks</t>
   </si>
   <si>
     <t>Lidocaine</t>
   </si>
   <si>
     <t>2021-10-22</t>
   </si>
   <si>
-    <t>2023-11-08</t>
+    <t>2025-09-19</t>
   </si>
   <si>
     <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Subjects greater than 18 years of age.
 2. Subject who are undergoing implant-based, tissue expander breast reconstruction surgery.
 Exclusion Criteria:
 1. Subjects undergoing flap breast reconstruction.
 2. Subjects who are undergoing direct-to-implant surgery.
 3. Subjects who have previously undergone radiation therapy.
 4. Medical or psychiatric condition that may increase the risk associated with study participation, may complicate patient compliance, or may interfere with the interpretation of study results and, in the judgment of the Investigator, would make the subject inappropriate for entry into this study.
 5. Subjects who are pregnant at the date of surgery.</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>PLAY</t>
   </si>
   <si>
     <t>NCT03682302</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03682302</t>
   </si>
   <si>
@@ -1442,57 +1451,63 @@
   <si>
     <t>NCT04117074</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04117074</t>
   </si>
   <si>
     <t>Sidney Kimmel Comprehensive Cancer Center at Johns Hopkins</t>
   </si>
   <si>
     <t>The goal of this study is to test the hypothesis that surgical site infiltration with liposomal bupivacaine (LB) is non-inferior to and more cost effective than thoracic epidural analgesia (TEA) for patients undergoing open gynecologic surgery on an established enhanced recovery program (ERP) using a non-inferiority randomized trial design. The impact of TEA and surgical site infiltration with LB on neuroendocrine and inflammatory mediators of surgical stress response (SSR) will also be investigated as a translational endpoint.</t>
   </si>
   <si>
     <t>Thoracic Epidural Analgesia vs Surgical Site Infiltration With Liposomal Bupivacaine Following Open Gynecologic Surgery</t>
   </si>
   <si>
     <t>Liposomal bupivacaine</t>
   </si>
   <si>
     <t>Thoracic epidural analgesia (bupivacaine)</t>
   </si>
   <si>
     <t>2021-04-14</t>
   </si>
   <si>
-    <t>2023-06-16</t>
+    <t>2026-04-27</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Individuals ≥ 18 years of age
 * Planned laparotomy by the gynecologic oncology service at the sponsor institution.
 Exclusion Criteria:
 * Individuals who have a contraindication to thoracic epidural analgesia
 * Individuals with a coagulation disorder
 * Individuals with an infection at the site of epidural placement
 * Individuals with intracranial pathology such as non-communicating increased intracranial pressure or obstruction of cerebrospinal fluid flow related to mass lesions
 * Individuals with spinal pathology: abnormal spine anatomy, surgical fusion, or spinal column lesions
 * Individuals who have a contraindication to liposomal bupivacaine
 * Individuals with a known allergic reaction to liposomal bupivacaine
 * Individuals with Childs-Pugh Class B or C.</t>
   </si>
   <si>
     <t>STRIDE</t>
   </si>
   <si>
     <t>NCT04518462</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04518462</t>
   </si>
   <si>
@@ -1555,99 +1570,96 @@
 1. Male or female, at least 18 years of age at screening.
 2. Scheduled to undergo primary unilateral total shoulder arthroplasty or rotator cuff repair.
 3. Subjects scheduled for rotator cuff repair must have a magnetic resonance imaging (MRI) with a reading confirming a tear of at least 1 cm.
 4. American Society of Anesthesiologists (ASA) physical status 1, 2, or 3.
 5. Female subject must be surgically sterile; or at least 2 years postmenopausal; or have a monogamous partner who is surgically sterile; or practicing double-barrier contraception; or practicing abstinence (must agree to use double-barrier contraception in the event of sexual activity); or using an insertable, injectable, transdermal, or combination oral contraceptive approved by the FDA for greater than</t>
   </si>
   <si>
     <t>402-C-335</t>
   </si>
   <si>
     <t>NCT05139030</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05139030</t>
   </si>
   <si>
     <t>The purpose of the study is to compare magnitude of postsurgical analgesic effect in different groups following a single dose of study drug when administered via adductor canal block in subjects undergoing primary unilateral total knee arthroplasty.</t>
   </si>
   <si>
     <t>Phase 3 Adductor Canal Block With EXPAREL in Subjects Undergoing Primary Unilateral Total Knee Arthroplasty</t>
   </si>
   <si>
     <t>2022-01-18</t>
   </si>
   <si>
-    <t>2022-09-06</t>
-[...2 lines deleted...]
-    <t>2022-07-01</t>
+    <t>2024-10-22</t>
   </si>
   <si>
     <t>2022-07-11</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female, ages 18 or older at screening.
 2. Indicated to undergo primary unilateral total knee arthroplasty under spinal anesthesia.
 3. Primary indication for TKA is degenerative osteoarthritis of the knee.
 4. American Society of Anesthesiologists (ASA) physical status 1, 2, or 3.
 5. Able to provide informed consent, adhere to the study schedule, and complete all study assessments.
 6. Body Mass Index (BMI) ≥18 and \&lt;40 kg/m2.
 Exclusion Criteria:
 1. Allergy, hypersensitivity, intolerance, or contraindication to any of the study medications for which an alternative is not named in the protocol (e.g., amide-type local anesthetics, opioids, bupivacaine HCl, NSAIDs).
 2. Planned concurrent surgical procedure (e.g., bilateral TKA).
 3. Undergoing unicompartmental TK</t>
   </si>
   <si>
     <t>402-C-334</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05157841</t>
   </si>
   <si>
     <t>The study is conducted sequentially in two parts.
 Part A: The purpose is to obtain information on PK profile, pharmacodynamics (PD), efficacy, safety, and to assess the performance of 266 mg EXPAREL vs 133 mg EXPAREL.
 Part B: The purpose is to evaluate the efficacy and safety of the preferred dosage of EXPAREL from Part A compared with bupivacaine HCl.</t>
   </si>
   <si>
     <t>Phase 3, Sciatic Nerve Block With EXPAREL for Subjects Undergoing Bunionectomy</t>
   </si>
   <si>
     <t>Bupivacaine liposome injectable suspension 266 mg</t>
   </si>
   <si>
     <t>Bupivacaine liposome injectable suspension 133 mg</t>
   </si>
   <si>
-    <t>2022-02-10</t>
-[...5 lines deleted...]
-    <t>2022-08-15</t>
+    <t>2022-02-15</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2022-08-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female, ages 18 or older at screening
 2. American Society of Anesthesiologists (ASA) physical status 1, 2, or 3
 3. Able to provide informed consent, adhere to the study schedule, and complete all study assessments
 4. Primary surgical indication is related to a bunion deformity (i.e., hallux valgus) and subject is scheduled to undergo a distal metaphyseal osteotomy procedure (e.g., Austin procedure as opposed to Lapiplasty, Lapidus bunionectomies or base wedge bunionectomies)
 5. Indicated to undergo elective (i.e., not emergency) bunionectomy
 6. Body Mass Index (BMI) ≥18 and \&lt;40 kg/m2
 Exclusion Criteria:
 1. Allergy, hypersensitivity, intolerance, or contraindication to any of the study medications for which an alternative is not named in the protocol.</t>
   </si>
   <si>
     <t>402-C-329</t>
   </si>
   <si>
     <t>NCT02517905</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02517905</t>
   </si>
   <si>
     <t>This is a Phase 3, randomized, double-blind, placebo-controlled study in subjects scheduled to undergo elective bilateral third molar extraction under local anesthesia. At least one lower mandibular third molar must involve full or partial bony impaction confirmed by visual or radiographic evidence.</t>
   </si>
   <si>
@@ -1773,57 +1785,63 @@
   <si>
     <t>NCT05730920</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05730920</t>
   </si>
   <si>
     <t>Dr. Casey Stondell, MD</t>
   </si>
   <si>
     <t>The goal of this pilot study is to assess the feasibility of conducting a randomized controlled trial at a single institution comparing erector spinae plane blockade (ESPB) with liposomal bupivacaine (LB, Exparel) to intravenous (IV) methadone for managing pain in pediatric subjects undergoing adolescent and juvenile idiopathic scoliosis correction. Specifically, the goal is to enroll 15 subjects in each group and to complete data collection for all subjects. If this pilot study is successful, we plan to then design a larger scale study powered to compare specific outcomes between the two groups.</t>
   </si>
   <si>
     <t>IV Methadone vs EXPAREL Erector Spinae Plane Blockade in Pediatric Subjects Undergoing Idiopathic Scoliosis Correction</t>
   </si>
   <si>
     <t>Methadone</t>
   </si>
   <si>
     <t>Liposomal bupivacaine (LB, Exparel)</t>
   </si>
   <si>
     <t>2022-10-19</t>
   </si>
   <si>
-    <t>2024-04-15</t>
+    <t>2024-10-02</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2024-07-16</t>
+  </si>
+  <si>
+    <t>2024-09-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or female patients 11 to less than 18 years of age on the day of surgery.
 * Subjects whose parent(s) or guardian(s) has/have signed and dated the informed consent form (ICF) for the subject to participate in the study
 * Patients with a diagnosis of juvenile idiopathic scoliosis (JIS) or adolescent idiopathic scoliosis (AIS) who will have posterior spinal fusion surgery
 * American Society of Anesthesiologists (ASA) Class 1-2.
 * Able to adhere to the study visit schedule and complete all study assessments.
 Exclusion Criteria:
 * Body mass index ≥35 at the time of screening
 * Contraindication to regional anesthesia (e.g., abnormal coagulation, infection at site)
 * Current opioid use at the time of screening
 * Current diagnosis of chronic pain.</t>
   </si>
   <si>
     <t>14-903</t>
   </si>
   <si>
     <t>NCT04278846</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04278846</t>
   </si>
   <si>
     <t>The Cleveland Clinic</t>
@@ -1964,51 +1982,51 @@
   <si>
     <t>PRO00091425</t>
   </si>
   <si>
     <t>NCT03827291</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03827291</t>
   </si>
   <si>
     <t>Duke University</t>
   </si>
   <si>
     <t>The purpose of this study is to determine if using a different type of injection of local anesthestic (pain medicine) in between the muscle layers of the abdominal wall (called a quadratus lumborum block) will improve pain control and be easier to manage after surgery than the current standard of care epidural (spinal injection) pain relief for patients undergoing laparoscopy colectomy.</t>
   </si>
   <si>
     <t>QL Block With Exparel in Colectomy</t>
   </si>
   <si>
     <t>Thoracic epidural analgesia</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
-    <t>2022-12-19</t>
+    <t>2025-09-30</t>
   </si>
   <si>
     <t>2022-12-02</t>
   </si>
   <si>
     <t>2022-12-09</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Patients scheduled for elective, laparoscopic colonic resection by one of three surgeons: Drs. Thacker, Mantyh or Migaly. These surgeons perform this procedure in the same manner
 * Age 18-85 years
 * American Society of Anesthesiologists (ASA) Physical Class I-III
 * BMI 18-35 kg/m\^2
 Exclusion Criteria:
 * Inability to consent
 * Inability to speak English
 * Pregnancy
 * Emergency surgery
 * Contraindications to regional blockade: coagulopathy or bleeding diathesis, local infection, allergy to local anesthetics
 * Allergies/intolerances/contraindications to any of the multimodal agents (acetaminophen, gabapentin, ketorolac)
 * Daily opioid equivalent use of 30 mg of morphine or greater at time of consent
 * History of drug or alcohol abuse
 * Rheumatoid arthritis</t>
   </si>
   <si>
@@ -2093,51 +2111,51 @@
   <si>
     <t>NCT02128646</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02128646</t>
   </si>
   <si>
     <t>The purpose of this study is to learn how well Liposomal Bupivacaine (Exparel™) controls post-operative pain in patients undergoing both open and laparoscopic (minimally invasive) abdominal hernia repair surgery.</t>
   </si>
   <si>
     <t>Liposomal Bupivacaine (Exparel) for Postoperative Pain Control for Open and Laparoscopic Abdominal Hernia Repair</t>
   </si>
   <si>
     <t>Ketorolac</t>
   </si>
   <si>
     <t>laparoscopic abdominal hernia repair</t>
   </si>
   <si>
     <t>an open surgery for abdominal hernia repair</t>
   </si>
   <si>
     <t>2014-04-01</t>
   </si>
   <si>
-    <t>2017-01-17</t>
+    <t>2025-09-08</t>
   </si>
   <si>
     <t>2017-01-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Patients scheduled to undergo an open or laparoscopic abdominal hernia repair.
 * Ability to provide informed consent, adhere to study visit schedule, and complete all study assessments.
 Exclusion Criteria:
 * Patients with a history of hypersensitivity or idiosyncratic reactions or intolerance to any local anesthetic, opioids or ketorolac.
 * Patients who abuse alcohol or other drug substance.
 * Patients who are on chronic opioid therapy (taken an opioid 5 of the last 7 days).
 * Patients with severe hepatic impairment.
 * Patients currently pregnant.</t>
   </si>
   <si>
     <t>IMPROVE-IR</t>
   </si>
   <si>
     <t>NCT01509638</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01509638</t>
   </si>
   <si>
@@ -2476,50 +2494,92 @@
   <si>
     <t>EXPAREL 20 mL</t>
   </si>
   <si>
     <t>EXPAREL 40 mL</t>
   </si>
   <si>
     <t>2021-06-11</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
     <t>Adults, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * male subjects, aged 18-75.
 * American Society of Anesthesiology (ASA) physical status 1-3.
 * Undergoing robot-assisted laparoscopic prostatectomy performed by a single surgeon (Ingolf Tuerk, MD).
 * Subjects must be physically and mentally able to participate in the study and complete all study assessments.
 * Subjects must be able to give fully informed consent to participate in this study after demonstrating a good understanding of the risks and benefits of the TAP infiltration.
 Exclusion Criteria:
 * Demonstrated hypersensitivity or idiosyncratic reactions to amide-type local anesthetics.
 * Inability to tolerate oxycodone with acetaminophen (e.g. Percocet).</t>
+  </si>
+  <si>
+    <t>SKY0101-010-Cytarabine</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT00029523</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to find out how well an experimental drug called DepoCyt works for neoplastic meningitis (cancer that has spread to the tissues around the brain and spinal cord). DepoCyt is a new slow-release form of the cancer drug called ara-C (cytarabine). Cytarabine has been used for many years to treat cancer.</t>
+  </si>
+  <si>
+    <t>DepoCyt Therapy in Patients With Neoplastic Meningitis From Lymphoma or a Solid Tumor</t>
+  </si>
+  <si>
+    <t>United States of America, Canada</t>
+  </si>
+  <si>
+    <t>Intrathecal (injected into the spinal fluid) DepoCyt</t>
+  </si>
+  <si>
+    <t>Intrathecal methotrexate</t>
+  </si>
+  <si>
+    <t>Intrathecal cytarabine (also known as ara-C)</t>
+  </si>
+  <si>
+    <t>2001-04-01</t>
+  </si>
+  <si>
+    <t>2007-02-27</t>
+  </si>
+  <si>
+    <t>2004-11-01</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>* Diagnosed (or previously diagnosed) with lymphoma or a solid tumor (not leukemia)
+* Diagnosed with neoplastic meningitis
+* If female, not pregnant and will not become pregnant while on-study
+* No other experimental therapy within 21 days of participation</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -3014,51 +3074,51 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06271265" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04002089" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02985762" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03485014" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01349140" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04293809" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02210247" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00529126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00485693" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00485433" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03106545" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739021" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06077422" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01683071" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171179" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03682302" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00890721" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03270514" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00890682" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04117074" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04518462" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713230" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05139030" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05157841" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02517905" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01802411" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713178" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713490" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05730920" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04278846" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03853694" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01507246" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03827291" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02284386" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01582490" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02128646" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01509638" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02586077" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03149887" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03738696" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01801124" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03541941" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03176459" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02255500" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01509807" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01582477" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06271265" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04002089" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02985762" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03485014" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01349140" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04293809" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02210247" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00529126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00485693" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00485433" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03106545" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739021" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06077422" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01683071" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05171179" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03682302" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00890721" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03270514" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00890682" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04117074" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04518462" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713230" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05139030" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05157841" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02517905" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01802411" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713178" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02713490" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05730920" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04278846" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03853694" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01507246" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03827291" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02284386" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01582490" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02128646" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01509638" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02586077" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03149887" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03738696" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01801124" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03541941" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03176459" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02255500" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01509807" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01582477" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00029523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06271265" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cMu7yk9CxVVEaKvkNbvc5c8KQHfKIARms8U4XiH9.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
@@ -3383,195 +3443,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>720</v>
+        <v>739</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>722</v>
+        <v>741</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
       <c r="C2" t="s">
-        <v>725</v>
+        <v>744</v>
       </c>
       <c r="D2" t="s">
-        <v>726</v>
+        <v>745</v>
       </c>
       <c r="E2" t="s">
         <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>727</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>728</v>
+        <v>747</v>
       </c>
       <c r="C2" t="s">
-        <v>729</v>
+        <v>748</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>730</v>
+        <v>749</v>
       </c>
       <c r="C3" t="s">
-        <v>731</v>
+        <v>750</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -3883,54 +3943,54 @@
       <c r="H3" s="4" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ47"/>
+  <dimension ref="A1:AZ48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D47" sqref="D47"/>
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5257,3441 +5317,3546 @@
       </c>
       <c r="AY13" t="s">
         <v>201</v>
       </c>
       <c r="AZ13" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>332</v>
       </c>
       <c r="C14" t="s">
         <v>333</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>334</v>
       </c>
       <c r="E14" t="s">
         <v>321</v>
       </c>
       <c r="F14" t="s">
-        <v>183</v>
+        <v>335</v>
       </c>
       <c r="G14" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H14" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="I14" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J14" t="s">
         <v>186</v>
       </c>
       <c r="M14" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="O14" t="s">
         <v>86</v>
       </c>
       <c r="X14" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="Y14" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="Z14" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="AA14" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="AD14" t="s">
         <v>224</v>
       </c>
       <c r="AE14" t="s">
         <v>72</v>
       </c>
       <c r="AF14" t="s">
         <v>73</v>
       </c>
       <c r="AG14" t="s">
         <v>75</v>
       </c>
       <c r="AH14" t="s">
         <v>75</v>
       </c>
       <c r="AI14" t="s">
         <v>193</v>
       </c>
       <c r="AJ14" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="AP14" t="s">
         <v>195</v>
       </c>
       <c r="AQ14">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="AR14" t="s">
         <v>196</v>
       </c>
       <c r="AS14" t="s">
         <v>271</v>
       </c>
       <c r="AU14" t="s">
         <v>317</v>
       </c>
       <c r="AW14" t="s">
         <v>199</v>
       </c>
       <c r="AX14" t="s">
         <v>200</v>
       </c>
       <c r="AZ14" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C15" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E15" t="s">
         <v>321</v>
       </c>
       <c r="F15" t="s">
         <v>206</v>
       </c>
       <c r="G15" t="s">
         <v>129</v>
       </c>
       <c r="H15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I15" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J15" t="s">
         <v>186</v>
       </c>
       <c r="M15" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="O15" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="Q15" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="S15" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="X15" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="Y15" t="s">
         <v>330</v>
       </c>
       <c r="AB15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="AC15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="AD15" t="s">
         <v>224</v>
       </c>
       <c r="AE15" t="s">
         <v>72</v>
       </c>
       <c r="AF15" t="s">
         <v>73</v>
       </c>
       <c r="AG15" t="s">
         <v>75</v>
       </c>
       <c r="AH15" t="s">
         <v>75</v>
       </c>
       <c r="AI15" t="s">
         <v>193</v>
       </c>
       <c r="AJ15" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AP15" t="s">
         <v>195</v>
       </c>
       <c r="AQ15">
         <v>297</v>
       </c>
       <c r="AR15" t="s">
         <v>196</v>
       </c>
       <c r="AS15" t="s">
         <v>271</v>
       </c>
       <c r="AU15" t="s">
         <v>286</v>
       </c>
       <c r="AW15" t="s">
         <v>199</v>
       </c>
       <c r="AX15" t="s">
         <v>200</v>
       </c>
       <c r="AY15" t="s">
         <v>201</v>
       </c>
       <c r="AZ15" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C16" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E16" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F16" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="G16" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H16" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I16" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J16" t="s">
         <v>186</v>
       </c>
       <c r="M16" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="O16" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="Q16" t="s">
         <v>231</v>
       </c>
       <c r="S16" t="s">
         <v>188</v>
       </c>
       <c r="U16" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="X16" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="Y16" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="Z16" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="AA16" t="s">
-        <v>368</v>
+        <v>369</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>371</v>
       </c>
       <c r="AD16" t="s">
         <v>224</v>
       </c>
       <c r="AE16" t="s">
         <v>72</v>
       </c>
       <c r="AF16" t="s">
         <v>260</v>
       </c>
       <c r="AG16" t="s">
         <v>75</v>
       </c>
       <c r="AH16" t="s">
         <v>75</v>
       </c>
       <c r="AI16" t="s">
         <v>74</v>
       </c>
       <c r="AJ16" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="AP16" t="s">
         <v>195</v>
       </c>
       <c r="AQ16">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="AR16" t="s">
         <v>196</v>
       </c>
       <c r="AS16" t="s">
         <v>271</v>
       </c>
       <c r="AU16" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="AW16" t="s">
         <v>199</v>
       </c>
       <c r="AX16" t="s">
         <v>200</v>
       </c>
       <c r="AY16" t="s">
         <v>201</v>
       </c>
       <c r="AZ16" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C17" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E17" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F17" t="s">
         <v>206</v>
       </c>
       <c r="G17" t="s">
         <v>129</v>
       </c>
       <c r="H17" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="I17" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="J17" t="s">
         <v>186</v>
       </c>
       <c r="M17" t="s">
         <v>231</v>
       </c>
       <c r="O17" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="X17" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="Y17" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AB17" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="AC17" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="AD17" t="s">
         <v>236</v>
       </c>
       <c r="AE17" t="s">
         <v>236</v>
       </c>
       <c r="AF17" t="s">
         <v>73</v>
       </c>
       <c r="AG17" t="s">
         <v>75</v>
       </c>
       <c r="AH17" t="s">
         <v>75</v>
       </c>
       <c r="AI17" t="s">
         <v>193</v>
       </c>
       <c r="AJ17" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="AP17" t="s">
         <v>195</v>
       </c>
       <c r="AQ17">
         <v>98</v>
       </c>
       <c r="AR17" t="s">
         <v>196</v>
       </c>
       <c r="AS17" t="s">
         <v>215</v>
       </c>
       <c r="AU17" t="s">
         <v>198</v>
       </c>
       <c r="AW17" t="s">
         <v>199</v>
       </c>
       <c r="AX17" t="s">
         <v>200</v>
       </c>
       <c r="AY17" t="s">
         <v>201</v>
       </c>
       <c r="AZ17" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C18" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E18" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F18" t="s">
         <v>206</v>
       </c>
       <c r="G18" t="s">
         <v>129</v>
       </c>
       <c r="H18" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="I18" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="J18" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M18" t="s">
         <v>279</v>
       </c>
       <c r="O18" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X18" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="Y18" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AB18" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AC18" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AD18" t="s">
         <v>224</v>
       </c>
       <c r="AE18" t="s">
         <v>72</v>
       </c>
       <c r="AF18" t="s">
         <v>73</v>
       </c>
       <c r="AG18" t="s">
         <v>75</v>
       </c>
       <c r="AH18" t="s">
         <v>75</v>
       </c>
       <c r="AI18" t="s">
         <v>193</v>
       </c>
       <c r="AJ18" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="AP18" t="s">
         <v>195</v>
       </c>
       <c r="AQ18">
         <v>189</v>
       </c>
       <c r="AR18" t="s">
         <v>196</v>
       </c>
       <c r="AS18" t="s">
         <v>271</v>
       </c>
       <c r="AU18" t="s">
         <v>249</v>
       </c>
       <c r="AW18" t="s">
         <v>199</v>
       </c>
       <c r="AX18" t="s">
         <v>200</v>
       </c>
       <c r="AY18" t="s">
         <v>201</v>
       </c>
       <c r="AZ18" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C19" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E19" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F19" t="s">
         <v>206</v>
       </c>
       <c r="G19" t="s">
         <v>129</v>
       </c>
       <c r="H19" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="I19" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="J19" t="s">
         <v>186</v>
       </c>
       <c r="M19" t="s">
         <v>209</v>
       </c>
       <c r="O19" t="s">
         <v>86</v>
       </c>
       <c r="X19" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="Y19" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="AB19" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="AC19" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="AE19" t="s">
         <v>72</v>
       </c>
       <c r="AF19" t="s">
         <v>73</v>
       </c>
       <c r="AG19" t="s">
         <v>75</v>
       </c>
       <c r="AH19" t="s">
         <v>75</v>
       </c>
       <c r="AI19" t="s">
         <v>193</v>
       </c>
       <c r="AJ19" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="AP19" t="s">
         <v>195</v>
       </c>
       <c r="AQ19">
         <v>60</v>
       </c>
       <c r="AR19" t="s">
         <v>196</v>
       </c>
       <c r="AS19" t="s">
         <v>271</v>
       </c>
       <c r="AU19" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C20" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E20" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F20" t="s">
         <v>206</v>
       </c>
       <c r="G20" t="s">
         <v>129</v>
       </c>
       <c r="H20" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="I20" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="J20" t="s">
         <v>186</v>
       </c>
       <c r="M20" t="s">
         <v>279</v>
       </c>
       <c r="O20" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X20" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="Y20" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="AB20" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AC20" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AD20" t="s">
         <v>224</v>
       </c>
       <c r="AE20" t="s">
         <v>72</v>
       </c>
       <c r="AF20" t="s">
         <v>73</v>
       </c>
       <c r="AG20" t="s">
         <v>193</v>
       </c>
       <c r="AH20" t="s">
         <v>193</v>
       </c>
       <c r="AI20" t="s">
         <v>193</v>
       </c>
       <c r="AJ20" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AP20" t="s">
         <v>195</v>
       </c>
       <c r="AQ20">
         <v>193</v>
       </c>
       <c r="AR20" t="s">
         <v>196</v>
       </c>
       <c r="AS20" t="s">
         <v>271</v>
       </c>
       <c r="AU20" t="s">
         <v>249</v>
       </c>
       <c r="AW20" t="s">
         <v>199</v>
       </c>
       <c r="AX20" t="s">
         <v>200</v>
       </c>
       <c r="AY20" t="s">
         <v>201</v>
       </c>
       <c r="AZ20" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C21" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E21" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F21" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="G21" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="H21" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="I21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="J21" t="s">
         <v>186</v>
       </c>
       <c r="M21" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="O21" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="X21" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="Y21" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="Z21" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="AA21" t="s">
-        <v>421</v>
+        <v>424</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>425</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>426</v>
       </c>
       <c r="AD21" t="s">
         <v>259</v>
       </c>
       <c r="AE21" t="s">
         <v>72</v>
       </c>
       <c r="AF21" t="s">
         <v>260</v>
       </c>
       <c r="AG21" t="s">
         <v>75</v>
       </c>
       <c r="AH21" t="s">
         <v>75</v>
       </c>
       <c r="AI21" t="s">
         <v>74</v>
       </c>
       <c r="AJ21" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="AP21" t="s">
         <v>195</v>
       </c>
       <c r="AQ21">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AR21" t="s">
         <v>196</v>
       </c>
       <c r="AS21" t="s">
         <v>271</v>
       </c>
       <c r="AU21" t="s">
         <v>198</v>
       </c>
       <c r="AW21" t="s">
         <v>199</v>
       </c>
       <c r="AX21" t="s">
         <v>200</v>
       </c>
       <c r="AY21" t="s">
         <v>201</v>
       </c>
       <c r="AZ21" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C22" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="E22" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F22" t="s">
         <v>206</v>
       </c>
       <c r="G22" t="s">
         <v>129</v>
       </c>
       <c r="H22" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="I22" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="J22" t="s">
         <v>186</v>
       </c>
       <c r="M22" t="s">
         <v>231</v>
       </c>
       <c r="O22" t="s">
         <v>86</v>
       </c>
       <c r="X22" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="Y22" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="AB22" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="AC22" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="AD22" t="s">
         <v>224</v>
       </c>
       <c r="AE22" t="s">
         <v>72</v>
       </c>
       <c r="AF22" t="s">
         <v>73</v>
       </c>
       <c r="AG22" t="s">
         <v>75</v>
       </c>
       <c r="AH22" t="s">
         <v>75</v>
       </c>
       <c r="AI22" t="s">
         <v>193</v>
       </c>
       <c r="AJ22" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="AP22" t="s">
         <v>195</v>
       </c>
       <c r="AQ22">
         <v>121</v>
       </c>
       <c r="AR22" t="s">
         <v>196</v>
       </c>
       <c r="AS22" t="s">
         <v>271</v>
       </c>
       <c r="AU22" t="s">
         <v>317</v>
       </c>
       <c r="AW22" t="s">
         <v>199</v>
       </c>
       <c r="AX22" t="s">
         <v>200</v>
       </c>
       <c r="AY22" t="s">
         <v>201</v>
       </c>
       <c r="AZ22" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C23" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="E23" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F23" t="s">
         <v>206</v>
       </c>
       <c r="G23" t="s">
         <v>129</v>
       </c>
       <c r="H23" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="I23" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="J23" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M23" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="O23" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="Q23" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X23" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="Y23" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="AB23" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="AC23" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="AD23" t="s">
         <v>224</v>
       </c>
       <c r="AE23" t="s">
         <v>72</v>
       </c>
       <c r="AF23" t="s">
         <v>73</v>
       </c>
       <c r="AG23" t="s">
         <v>75</v>
       </c>
       <c r="AH23" t="s">
         <v>75</v>
       </c>
       <c r="AI23" t="s">
         <v>193</v>
       </c>
       <c r="AJ23" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="AP23" t="s">
         <v>195</v>
       </c>
       <c r="AQ23">
         <v>156</v>
       </c>
       <c r="AR23" t="s">
         <v>196</v>
       </c>
       <c r="AS23" t="s">
         <v>271</v>
       </c>
       <c r="AU23" t="s">
         <v>286</v>
       </c>
       <c r="AW23" t="s">
         <v>199</v>
       </c>
       <c r="AX23" t="s">
         <v>200</v>
       </c>
       <c r="AY23" t="s">
         <v>201</v>
       </c>
       <c r="AZ23" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C24" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="E24" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F24" t="s">
         <v>206</v>
       </c>
       <c r="G24" t="s">
         <v>129</v>
       </c>
       <c r="H24" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="I24" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="M24" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="O24" t="s">
         <v>86</v>
       </c>
       <c r="X24" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="Y24" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="AB24" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="AC24" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AD24" t="s">
         <v>224</v>
       </c>
       <c r="AE24" t="s">
         <v>72</v>
       </c>
       <c r="AF24" t="s">
         <v>73</v>
       </c>
       <c r="AG24" t="s">
         <v>75</v>
       </c>
       <c r="AH24" t="s">
         <v>75</v>
       </c>
       <c r="AI24" t="s">
         <v>193</v>
       </c>
       <c r="AJ24" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="AP24" t="s">
         <v>195</v>
       </c>
       <c r="AQ24">
         <v>167</v>
       </c>
       <c r="AR24" t="s">
         <v>196</v>
       </c>
       <c r="AS24" t="s">
         <v>271</v>
       </c>
       <c r="AU24" t="s">
         <v>286</v>
       </c>
       <c r="AW24" t="s">
         <v>199</v>
       </c>
       <c r="AX24" t="s">
         <v>200</v>
       </c>
       <c r="AY24" t="s">
         <v>201</v>
       </c>
       <c r="AZ24" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E25" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F25" t="s">
         <v>206</v>
       </c>
       <c r="G25" t="s">
         <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="I25" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="J25" t="s">
         <v>186</v>
       </c>
       <c r="M25" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="O25" t="s">
         <v>280</v>
       </c>
       <c r="Q25" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="X25" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="Y25" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="AB25" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="AC25" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AD25" t="s">
         <v>224</v>
       </c>
       <c r="AE25" t="s">
         <v>72</v>
       </c>
       <c r="AF25" t="s">
         <v>73</v>
       </c>
       <c r="AG25" t="s">
         <v>75</v>
       </c>
       <c r="AH25" t="s">
         <v>75</v>
       </c>
       <c r="AI25" t="s">
         <v>193</v>
       </c>
       <c r="AJ25" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="AP25" t="s">
         <v>195</v>
       </c>
       <c r="AQ25">
         <v>185</v>
       </c>
       <c r="AR25" t="s">
         <v>196</v>
       </c>
       <c r="AS25" t="s">
         <v>215</v>
       </c>
       <c r="AU25" t="s">
         <v>286</v>
       </c>
       <c r="AW25" t="s">
         <v>199</v>
       </c>
       <c r="AX25" t="s">
         <v>200</v>
       </c>
       <c r="AY25" t="s">
         <v>201</v>
       </c>
       <c r="AZ25" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C26" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E26" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F26" t="s">
         <v>206</v>
       </c>
       <c r="G26" t="s">
         <v>129</v>
       </c>
       <c r="H26" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="I26" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="J26" t="s">
         <v>186</v>
       </c>
       <c r="M26" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="O26" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X26" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="Y26" t="s">
         <v>330</v>
       </c>
       <c r="AB26" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="AC26" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="AD26" t="s">
         <v>224</v>
       </c>
       <c r="AE26" t="s">
         <v>72</v>
       </c>
       <c r="AF26" t="s">
         <v>73</v>
       </c>
       <c r="AG26" t="s">
         <v>75</v>
       </c>
       <c r="AH26" t="s">
         <v>75</v>
       </c>
       <c r="AI26" t="s">
         <v>193</v>
       </c>
       <c r="AJ26" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="AP26" t="s">
         <v>195</v>
       </c>
       <c r="AQ26">
         <v>166</v>
       </c>
       <c r="AR26" t="s">
         <v>196</v>
       </c>
       <c r="AS26" t="s">
         <v>271</v>
       </c>
       <c r="AU26" t="s">
         <v>317</v>
       </c>
       <c r="AW26" t="s">
         <v>199</v>
       </c>
       <c r="AX26" t="s">
         <v>200</v>
       </c>
       <c r="AY26" t="s">
         <v>201</v>
       </c>
       <c r="AZ26" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C27" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="E27" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F27" t="s">
         <v>206</v>
       </c>
       <c r="G27" t="s">
         <v>129</v>
       </c>
       <c r="H27" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I27" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="J27" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="M27" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O27" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X27" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="Y27" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="AB27" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="AC27" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="AD27" t="s">
         <v>224</v>
       </c>
       <c r="AE27" t="s">
         <v>72</v>
       </c>
       <c r="AF27" t="s">
         <v>73</v>
       </c>
       <c r="AG27" t="s">
         <v>75</v>
       </c>
       <c r="AH27" t="s">
         <v>75</v>
       </c>
       <c r="AI27" t="s">
         <v>193</v>
       </c>
       <c r="AJ27" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="AP27" t="s">
         <v>195</v>
       </c>
       <c r="AQ27">
         <v>191</v>
       </c>
       <c r="AR27" t="s">
         <v>196</v>
       </c>
       <c r="AS27" t="s">
         <v>271</v>
       </c>
       <c r="AU27" t="s">
         <v>317</v>
       </c>
       <c r="AW27" t="s">
         <v>199</v>
       </c>
       <c r="AX27" t="s">
         <v>200</v>
       </c>
       <c r="AY27" t="s">
         <v>201</v>
       </c>
       <c r="AZ27" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C28" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E28" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F28" t="s">
         <v>206</v>
       </c>
       <c r="G28" t="s">
         <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="I28" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="J28" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="M28" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="O28" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X28" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="Y28" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="AB28" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="AC28" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="AD28" t="s">
         <v>224</v>
       </c>
       <c r="AE28" t="s">
         <v>72</v>
       </c>
       <c r="AF28" t="s">
         <v>73</v>
       </c>
       <c r="AG28" t="s">
         <v>75</v>
       </c>
       <c r="AH28" t="s">
         <v>75</v>
       </c>
       <c r="AI28" t="s">
         <v>193</v>
       </c>
       <c r="AJ28" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="AP28" t="s">
         <v>195</v>
       </c>
       <c r="AQ28">
         <v>232</v>
       </c>
       <c r="AR28" t="s">
         <v>196</v>
       </c>
       <c r="AS28" t="s">
         <v>271</v>
       </c>
       <c r="AU28" t="s">
         <v>286</v>
       </c>
       <c r="AW28" t="s">
         <v>199</v>
       </c>
       <c r="AX28" t="s">
         <v>200</v>
       </c>
       <c r="AY28" t="s">
         <v>201</v>
       </c>
       <c r="AZ28" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C29" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29" t="s">
         <v>206</v>
       </c>
       <c r="G29" t="s">
         <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="I29" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="J29" t="s">
         <v>186</v>
       </c>
       <c r="M29" t="s">
         <v>187</v>
       </c>
       <c r="O29" t="s">
         <v>188</v>
       </c>
       <c r="X29" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="Y29" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AB29" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="AC29" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="AD29" t="s">
         <v>224</v>
       </c>
       <c r="AE29" t="s">
         <v>72</v>
       </c>
       <c r="AF29" t="s">
         <v>303</v>
       </c>
       <c r="AG29" t="s">
         <v>75</v>
       </c>
       <c r="AH29" t="s">
         <v>75</v>
       </c>
       <c r="AI29" t="s">
         <v>193</v>
       </c>
       <c r="AJ29" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="AP29" t="s">
         <v>195</v>
       </c>
       <c r="AQ29">
         <v>140</v>
       </c>
       <c r="AR29" t="s">
         <v>196</v>
       </c>
       <c r="AS29" t="s">
         <v>271</v>
       </c>
       <c r="AU29" t="s">
         <v>286</v>
       </c>
       <c r="AW29" t="s">
         <v>199</v>
       </c>
       <c r="AX29" t="s">
         <v>200</v>
       </c>
       <c r="AY29" t="s">
         <v>201</v>
       </c>
       <c r="AZ29" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C30" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="E30" t="s">
         <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="G30" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="H30" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="I30" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="J30" t="s">
         <v>186</v>
       </c>
       <c r="M30" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="O30" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="X30" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="Y30" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="Z30" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="AA30" t="s">
-        <v>510</v>
+        <v>514</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>515</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>516</v>
       </c>
       <c r="AD30" t="s">
         <v>236</v>
       </c>
       <c r="AE30" t="s">
         <v>236</v>
       </c>
       <c r="AF30" t="s">
         <v>73</v>
       </c>
       <c r="AG30" t="s">
         <v>75</v>
       </c>
       <c r="AH30" t="s">
         <v>75</v>
       </c>
       <c r="AI30" t="s">
         <v>193</v>
       </c>
       <c r="AJ30" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="AP30" t="s">
         <v>195</v>
       </c>
       <c r="AQ30">
         <v>30</v>
       </c>
       <c r="AR30" t="s">
         <v>196</v>
       </c>
       <c r="AS30" t="s">
         <v>271</v>
       </c>
       <c r="AU30" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="AW30" t="s">
         <v>199</v>
       </c>
       <c r="AX30" t="s">
         <v>200</v>
       </c>
       <c r="AY30" t="s">
         <v>201</v>
       </c>
       <c r="AZ30" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="C31" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="E31" t="s">
         <v>88</v>
       </c>
       <c r="F31" t="s">
         <v>206</v>
       </c>
       <c r="G31" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="H31" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="I31" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="J31" t="s">
         <v>186</v>
       </c>
       <c r="M31" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="O31" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="X31" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="Y31" t="s">
         <v>294</v>
       </c>
       <c r="AB31" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="AC31" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="AE31" t="s">
         <v>72</v>
       </c>
       <c r="AF31" t="s">
         <v>260</v>
       </c>
       <c r="AG31" t="s">
         <v>75</v>
       </c>
       <c r="AH31" t="s">
         <v>75</v>
       </c>
       <c r="AI31" t="s">
         <v>193</v>
       </c>
       <c r="AJ31" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="AP31" t="s">
         <v>195</v>
       </c>
       <c r="AQ31">
         <v>50</v>
       </c>
       <c r="AR31" t="s">
         <v>196</v>
       </c>
       <c r="AS31" t="s">
         <v>271</v>
       </c>
       <c r="AU31" t="s">
         <v>198</v>
       </c>
       <c r="AW31" t="s">
         <v>199</v>
       </c>
       <c r="AX31" t="s">
         <v>200</v>
       </c>
       <c r="AY31" t="s">
         <v>201</v>
       </c>
       <c r="AZ31" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C32" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E32" t="s">
         <v>88</v>
       </c>
       <c r="F32" t="s">
         <v>206</v>
       </c>
       <c r="G32" t="s">
         <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="I32" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="J32" t="s">
         <v>186</v>
       </c>
       <c r="M32" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="O32" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="Q32" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="X32" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="Y32" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="AB32" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="AC32" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="AD32" t="s">
         <v>224</v>
       </c>
       <c r="AE32" t="s">
         <v>72</v>
       </c>
       <c r="AF32" t="s">
         <v>260</v>
       </c>
       <c r="AG32" t="s">
         <v>75</v>
       </c>
       <c r="AH32" t="s">
         <v>75</v>
       </c>
       <c r="AI32" t="s">
         <v>193</v>
       </c>
       <c r="AJ32" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="AP32" t="s">
         <v>195</v>
       </c>
       <c r="AQ32">
         <v>167</v>
       </c>
       <c r="AR32" t="s">
         <v>196</v>
       </c>
       <c r="AS32" t="s">
         <v>271</v>
       </c>
       <c r="AU32" t="s">
         <v>198</v>
       </c>
       <c r="AW32" t="s">
         <v>199</v>
       </c>
       <c r="AX32" t="s">
         <v>200</v>
       </c>
       <c r="AY32" t="s">
         <v>201</v>
       </c>
       <c r="AZ32" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="C33" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="E33" t="s">
         <v>88</v>
       </c>
       <c r="F33" t="s">
         <v>206</v>
       </c>
       <c r="G33" t="s">
         <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="I33" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="J33" t="s">
         <v>186</v>
       </c>
       <c r="M33" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="O33" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="X33" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="Y33" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="AB33" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="AC33" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="AD33" t="s">
         <v>224</v>
       </c>
       <c r="AE33" t="s">
         <v>72</v>
       </c>
       <c r="AF33" t="s">
         <v>73</v>
       </c>
       <c r="AG33" t="s">
         <v>75</v>
       </c>
       <c r="AH33" t="s">
         <v>75</v>
       </c>
       <c r="AI33" t="s">
         <v>193</v>
       </c>
       <c r="AJ33" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="AP33" t="s">
         <v>195</v>
       </c>
       <c r="AQ33">
         <v>42</v>
       </c>
       <c r="AR33" t="s">
         <v>196</v>
       </c>
       <c r="AS33" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="AU33" t="s">
         <v>198</v>
       </c>
       <c r="AW33" t="s">
         <v>199</v>
       </c>
       <c r="AX33" t="s">
         <v>200</v>
       </c>
       <c r="AY33" t="s">
         <v>201</v>
       </c>
       <c r="AZ33" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C34" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="E34" t="s">
         <v>88</v>
       </c>
       <c r="F34" t="s">
         <v>206</v>
       </c>
       <c r="G34" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="H34" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="I34" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="M34" t="s">
         <v>231</v>
       </c>
       <c r="O34" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="X34" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="Y34" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="AB34" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="AC34" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="AD34" t="s">
         <v>224</v>
       </c>
       <c r="AE34" t="s">
         <v>72</v>
       </c>
       <c r="AF34" t="s">
         <v>73</v>
       </c>
       <c r="AG34" t="s">
         <v>75</v>
       </c>
       <c r="AH34" t="s">
         <v>75</v>
       </c>
       <c r="AI34" t="s">
         <v>193</v>
       </c>
       <c r="AJ34" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="AP34" t="s">
         <v>195</v>
       </c>
       <c r="AQ34">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="AS34" t="s">
         <v>271</v>
       </c>
       <c r="AU34" t="s">
         <v>198</v>
       </c>
       <c r="AW34" t="s">
         <v>199</v>
       </c>
       <c r="AX34" t="s">
         <v>200</v>
       </c>
       <c r="AY34" t="s">
         <v>201</v>
       </c>
       <c r="AZ34" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="C35" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="E35" t="s">
         <v>88</v>
       </c>
       <c r="F35" t="s">
         <v>206</v>
       </c>
       <c r="G35" t="s">
         <v>129</v>
       </c>
       <c r="H35" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="I35" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="J35" t="s">
         <v>186</v>
       </c>
       <c r="M35" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="O35" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="X35" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="Y35" t="s">
         <v>282</v>
       </c>
       <c r="AB35" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="AC35" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="AD35" t="s">
         <v>224</v>
       </c>
       <c r="AE35" t="s">
         <v>72</v>
       </c>
       <c r="AF35" t="s">
         <v>73</v>
       </c>
       <c r="AG35" t="s">
         <v>75</v>
       </c>
       <c r="AH35" t="s">
         <v>75</v>
       </c>
       <c r="AI35" t="s">
         <v>193</v>
       </c>
       <c r="AJ35" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="AP35" t="s">
         <v>195</v>
       </c>
       <c r="AQ35">
         <v>15</v>
       </c>
       <c r="AS35" t="s">
         <v>197</v>
       </c>
       <c r="AU35" t="s">
         <v>198</v>
       </c>
       <c r="AW35" t="s">
         <v>199</v>
       </c>
       <c r="AX35" t="s">
         <v>200</v>
       </c>
       <c r="AY35" t="s">
         <v>201</v>
       </c>
       <c r="AZ35" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C36" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E36" t="s">
         <v>88</v>
       </c>
       <c r="F36" t="s">
         <v>206</v>
       </c>
       <c r="G36" t="s">
         <v>129</v>
       </c>
       <c r="H36" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="I36" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="J36" t="s">
         <v>186</v>
       </c>
       <c r="M36" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="O36" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="X36" t="s">
         <v>247</v>
       </c>
       <c r="Y36" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="AB36" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="AC36" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="AD36" t="s">
         <v>259</v>
       </c>
       <c r="AE36" t="s">
         <v>72</v>
       </c>
       <c r="AF36" t="s">
         <v>260</v>
       </c>
       <c r="AG36" t="s">
         <v>75</v>
       </c>
       <c r="AH36" t="s">
         <v>75</v>
       </c>
       <c r="AI36" t="s">
         <v>193</v>
       </c>
       <c r="AJ36" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="AP36" t="s">
         <v>195</v>
       </c>
       <c r="AQ36">
         <v>19</v>
       </c>
       <c r="AS36" t="s">
         <v>197</v>
       </c>
       <c r="AU36" t="s">
         <v>198</v>
       </c>
       <c r="AW36" t="s">
         <v>199</v>
       </c>
       <c r="AX36" t="s">
         <v>200</v>
       </c>
       <c r="AY36" t="s">
         <v>201</v>
       </c>
       <c r="AZ36" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C37" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="E37" t="s">
         <v>88</v>
       </c>
       <c r="F37" t="s">
         <v>206</v>
       </c>
       <c r="G37" t="s">
         <v>129</v>
       </c>
       <c r="H37" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="I37" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="M37" t="s">
         <v>187</v>
       </c>
       <c r="O37" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="Q37" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="S37" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="X37" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="Y37" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="AB37" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="AC37" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="AD37" t="s">
         <v>224</v>
       </c>
       <c r="AE37" t="s">
         <v>72</v>
       </c>
       <c r="AF37" t="s">
         <v>73</v>
       </c>
       <c r="AG37" t="s">
         <v>75</v>
       </c>
       <c r="AH37" t="s">
         <v>75</v>
       </c>
       <c r="AI37" t="s">
         <v>193</v>
       </c>
       <c r="AJ37" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="AP37" t="s">
         <v>195</v>
       </c>
       <c r="AQ37">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="AR37" t="s">
         <v>196</v>
       </c>
       <c r="AS37" t="s">
         <v>271</v>
       </c>
       <c r="AU37" t="s">
         <v>198</v>
       </c>
       <c r="AW37" t="s">
         <v>199</v>
       </c>
       <c r="AX37" t="s">
         <v>200</v>
       </c>
       <c r="AY37" t="s">
         <v>201</v>
       </c>
       <c r="AZ37" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C38" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="E38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
         <v>206</v>
       </c>
       <c r="G38" t="s">
         <v>129</v>
       </c>
       <c r="H38" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="I38" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="J38" t="s">
         <v>186</v>
       </c>
       <c r="M38" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="O38" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="X38" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="Y38" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="AB38" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="AC38" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="AD38" t="s">
         <v>224</v>
       </c>
       <c r="AE38" t="s">
         <v>72</v>
       </c>
       <c r="AF38" t="s">
         <v>73</v>
       </c>
       <c r="AG38" t="s">
         <v>75</v>
       </c>
       <c r="AH38" t="s">
         <v>75</v>
       </c>
       <c r="AI38" t="s">
         <v>193</v>
       </c>
       <c r="AJ38" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="AP38" t="s">
         <v>195</v>
       </c>
       <c r="AQ38">
         <v>47</v>
       </c>
       <c r="AS38" t="s">
         <v>271</v>
       </c>
       <c r="AU38" t="s">
         <v>198</v>
       </c>
       <c r="AW38" t="s">
         <v>199</v>
       </c>
       <c r="AX38" t="s">
         <v>200</v>
       </c>
       <c r="AY38" t="s">
         <v>201</v>
       </c>
       <c r="AZ38" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="C39" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="E39" t="s">
         <v>88</v>
       </c>
       <c r="F39" t="s">
         <v>206</v>
       </c>
       <c r="G39" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="H39" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="I39" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="J39" t="s">
         <v>186</v>
       </c>
       <c r="M39" t="s">
         <v>231</v>
       </c>
       <c r="X39" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="Y39" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="AB39" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="AC39" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="AD39" t="s">
         <v>224</v>
       </c>
       <c r="AE39" t="s">
         <v>72</v>
       </c>
       <c r="AF39" t="s">
         <v>73</v>
       </c>
       <c r="AG39" t="s">
         <v>75</v>
       </c>
       <c r="AH39" t="s">
         <v>75</v>
       </c>
       <c r="AI39" t="s">
         <v>193</v>
       </c>
       <c r="AJ39" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="AP39" t="s">
         <v>195</v>
       </c>
       <c r="AQ39">
         <v>36</v>
       </c>
       <c r="AS39" t="s">
         <v>197</v>
       </c>
       <c r="AU39" t="s">
         <v>198</v>
       </c>
       <c r="AW39" t="s">
         <v>199</v>
       </c>
       <c r="AX39" t="s">
         <v>200</v>
       </c>
       <c r="AY39" t="s">
         <v>201</v>
       </c>
       <c r="AZ39" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="C40" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="E40" t="s">
         <v>88</v>
       </c>
       <c r="F40" t="s">
         <v>206</v>
       </c>
       <c r="G40" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="H40" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="I40" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="J40" t="s">
         <v>186</v>
       </c>
       <c r="M40" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="O40" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X40" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="Y40" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="AB40" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="AC40" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="AD40" t="s">
         <v>224</v>
       </c>
       <c r="AE40" t="s">
         <v>72</v>
       </c>
       <c r="AF40" t="s">
         <v>73</v>
       </c>
       <c r="AG40" t="s">
         <v>75</v>
       </c>
       <c r="AH40" t="s">
         <v>75</v>
       </c>
       <c r="AI40" t="s">
         <v>193</v>
       </c>
       <c r="AJ40" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="AP40" t="s">
         <v>195</v>
       </c>
       <c r="AQ40">
         <v>54</v>
       </c>
       <c r="AR40" t="s">
         <v>196</v>
       </c>
       <c r="AS40" t="s">
         <v>271</v>
       </c>
       <c r="AU40" t="s">
         <v>317</v>
       </c>
       <c r="AW40" t="s">
         <v>199</v>
       </c>
       <c r="AX40" t="s">
         <v>200</v>
       </c>
       <c r="AY40" t="s">
         <v>201</v>
       </c>
       <c r="AZ40" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="C41" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="E41" t="s">
         <v>88</v>
       </c>
       <c r="F41" t="s">
         <v>206</v>
       </c>
       <c r="G41" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="H41" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="I41" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="J41" t="s">
         <v>186</v>
       </c>
       <c r="M41" t="s">
         <v>231</v>
       </c>
       <c r="O41" t="s">
         <v>326</v>
       </c>
       <c r="X41" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="Y41" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="AB41" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="AC41" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="AD41" t="s">
         <v>224</v>
       </c>
       <c r="AE41" t="s">
         <v>72</v>
       </c>
       <c r="AF41" t="s">
         <v>73</v>
       </c>
       <c r="AG41" t="s">
         <v>75</v>
       </c>
       <c r="AH41" t="s">
         <v>75</v>
       </c>
       <c r="AI41" t="s">
         <v>193</v>
       </c>
       <c r="AJ41" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="AP41" t="s">
         <v>195</v>
       </c>
       <c r="AQ41">
         <v>64</v>
       </c>
       <c r="AR41" t="s">
         <v>196</v>
       </c>
       <c r="AS41" t="s">
         <v>271</v>
       </c>
       <c r="AU41" t="s">
         <v>198</v>
       </c>
       <c r="AW41" t="s">
         <v>199</v>
       </c>
       <c r="AX41" t="s">
         <v>200</v>
       </c>
       <c r="AY41" t="s">
         <v>201</v>
       </c>
       <c r="AZ41" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>702</v>
       </c>
       <c r="C42" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s">
         <v>206</v>
       </c>
       <c r="G42" t="s">
         <v>129</v>
       </c>
       <c r="H42" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="I42" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="J42" t="s">
         <v>186</v>
       </c>
       <c r="M42" t="s">
         <v>187</v>
       </c>
       <c r="X42" t="s">
         <v>247</v>
       </c>
       <c r="Y42" t="s">
         <v>282</v>
       </c>
       <c r="AB42" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AC42" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AD42" t="s">
         <v>224</v>
       </c>
       <c r="AE42" t="s">
         <v>72</v>
       </c>
       <c r="AF42" t="s">
         <v>73</v>
       </c>
       <c r="AG42" t="s">
         <v>75</v>
       </c>
       <c r="AH42" t="s">
         <v>75</v>
       </c>
       <c r="AI42" t="s">
         <v>193</v>
       </c>
       <c r="AJ42" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="AP42" t="s">
         <v>195</v>
       </c>
       <c r="AQ42">
         <v>13</v>
       </c>
       <c r="AS42" t="s">
         <v>197</v>
       </c>
       <c r="AU42" t="s">
         <v>198</v>
       </c>
       <c r="AW42" t="s">
         <v>199</v>
       </c>
       <c r="AX42" t="s">
         <v>200</v>
       </c>
       <c r="AY42" t="s">
         <v>201</v>
       </c>
       <c r="AZ42" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="C43" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="E43" t="s">
         <v>88</v>
       </c>
       <c r="F43" t="s">
         <v>206</v>
       </c>
       <c r="G43" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="H43" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="I43" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="M43" t="s">
         <v>231</v>
       </c>
       <c r="O43" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="Q43" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="X43" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="Y43" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="AB43" t="s">
         <v>255</v>
       </c>
       <c r="AC43" t="s">
         <v>255</v>
       </c>
       <c r="AE43" t="s">
         <v>72</v>
       </c>
       <c r="AF43" t="s">
         <v>73</v>
       </c>
       <c r="AG43" t="s">
         <v>75</v>
       </c>
       <c r="AH43" t="s">
         <v>75</v>
       </c>
       <c r="AI43" t="s">
         <v>193</v>
       </c>
       <c r="AJ43" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="AP43" t="s">
         <v>195</v>
       </c>
       <c r="AQ43">
         <v>164</v>
       </c>
       <c r="AR43" t="s">
         <v>196</v>
       </c>
       <c r="AS43" t="s">
         <v>271</v>
       </c>
       <c r="AU43" t="s">
         <v>286</v>
       </c>
       <c r="AW43" t="s">
         <v>199</v>
       </c>
       <c r="AX43" t="s">
         <v>200</v>
       </c>
       <c r="AY43" t="s">
         <v>201</v>
       </c>
       <c r="AZ43" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="C44" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E44" t="s">
         <v>88</v>
       </c>
       <c r="F44" t="s">
         <v>206</v>
       </c>
       <c r="G44" t="s">
         <v>129</v>
       </c>
       <c r="H44" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="I44" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="J44" t="s">
         <v>186</v>
       </c>
       <c r="M44" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="O44" t="s">
         <v>188</v>
       </c>
       <c r="X44" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="Y44" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AB44" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="AC44" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="AD44" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="AE44" t="s">
         <v>72</v>
       </c>
       <c r="AF44" t="s">
         <v>260</v>
       </c>
       <c r="AG44" t="s">
         <v>74</v>
       </c>
       <c r="AH44" t="s">
         <v>75</v>
       </c>
       <c r="AI44" t="s">
         <v>74</v>
       </c>
       <c r="AJ44" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="AP44" t="s">
         <v>195</v>
       </c>
       <c r="AQ44">
         <v>186</v>
       </c>
       <c r="AR44" t="s">
         <v>196</v>
       </c>
       <c r="AS44" t="s">
         <v>271</v>
       </c>
       <c r="AU44" t="s">
         <v>286</v>
       </c>
       <c r="AW44" t="s">
         <v>199</v>
       </c>
       <c r="AX44" t="s">
         <v>200</v>
       </c>
       <c r="AY44" t="s">
         <v>201</v>
       </c>
       <c r="AZ44" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="C45" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="E45" t="s">
         <v>88</v>
       </c>
       <c r="F45" t="s">
         <v>206</v>
       </c>
       <c r="G45" t="s">
         <v>129</v>
       </c>
       <c r="H45" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="I45" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="J45" t="s">
         <v>186</v>
       </c>
       <c r="M45" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="O45" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="X45" t="s">
         <v>269</v>
       </c>
       <c r="Y45" t="s">
         <v>282</v>
       </c>
       <c r="AB45" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="AC45" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="AD45" t="s">
         <v>224</v>
       </c>
       <c r="AE45" t="s">
         <v>72</v>
       </c>
       <c r="AF45" t="s">
         <v>73</v>
       </c>
       <c r="AG45" t="s">
         <v>75</v>
       </c>
       <c r="AH45" t="s">
         <v>75</v>
       </c>
       <c r="AI45" t="s">
         <v>193</v>
       </c>
       <c r="AJ45" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="AP45" t="s">
         <v>195</v>
       </c>
       <c r="AQ45">
         <v>23</v>
       </c>
       <c r="AS45" t="s">
         <v>197</v>
       </c>
       <c r="AU45" t="s">
         <v>198</v>
       </c>
       <c r="AW45" t="s">
         <v>199</v>
       </c>
       <c r="AX45" t="s">
         <v>200</v>
       </c>
       <c r="AY45" t="s">
         <v>201</v>
       </c>
       <c r="AZ45" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C46" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="E46" t="s">
         <v>88</v>
       </c>
       <c r="F46" t="s">
         <v>206</v>
       </c>
       <c r="G46" t="s">
         <v>129</v>
       </c>
       <c r="H46" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="I46" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="J46" t="s">
         <v>186</v>
       </c>
       <c r="M46" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="O46" t="s">
         <v>187</v>
       </c>
       <c r="X46" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="Y46" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="AB46" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="AC46" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="AD46" t="s">
         <v>224</v>
       </c>
       <c r="AE46" t="s">
         <v>72</v>
       </c>
       <c r="AF46" t="s">
         <v>73</v>
       </c>
       <c r="AG46" t="s">
         <v>75</v>
       </c>
       <c r="AH46" t="s">
         <v>75</v>
       </c>
       <c r="AI46" t="s">
         <v>193</v>
       </c>
       <c r="AJ46" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="AP46" t="s">
         <v>195</v>
       </c>
       <c r="AQ46">
         <v>33</v>
       </c>
       <c r="AS46" t="s">
         <v>271</v>
       </c>
       <c r="AU46" t="s">
         <v>198</v>
       </c>
       <c r="AW46" t="s">
         <v>199</v>
       </c>
       <c r="AX46" t="s">
         <v>200</v>
       </c>
       <c r="AY46" t="s">
         <v>201</v>
       </c>
       <c r="AZ46" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="C47" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="E47" t="s">
         <v>88</v>
       </c>
       <c r="F47" t="s">
         <v>206</v>
       </c>
       <c r="G47" t="s">
         <v>129</v>
       </c>
       <c r="H47" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="I47" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="J47" t="s">
         <v>186</v>
       </c>
       <c r="M47" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="O47" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="X47" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="Y47" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="AB47" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="AC47" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="AD47" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="AE47" t="s">
         <v>72</v>
       </c>
       <c r="AF47" t="s">
         <v>303</v>
       </c>
       <c r="AG47" t="s">
         <v>75</v>
       </c>
       <c r="AH47" t="s">
         <v>75</v>
       </c>
       <c r="AI47" t="s">
         <v>193</v>
       </c>
       <c r="AJ47" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="AP47" t="s">
         <v>195</v>
       </c>
       <c r="AQ47">
         <v>24</v>
       </c>
       <c r="AS47" t="s">
         <v>197</v>
       </c>
       <c r="AU47" t="s">
         <v>198</v>
       </c>
       <c r="AW47" t="s">
         <v>199</v>
       </c>
       <c r="AX47" t="s">
         <v>200</v>
       </c>
       <c r="AY47" t="s">
         <v>201</v>
       </c>
       <c r="AZ47" t="s">
         <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:52">
+      <c r="A48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" t="s">
+        <v>692</v>
+      </c>
+      <c r="C48" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="E48" t="s">
+        <v>88</v>
+      </c>
+      <c r="F48" t="s">
+        <v>206</v>
+      </c>
+      <c r="G48" t="s">
+        <v>129</v>
+      </c>
+      <c r="H48" t="s">
+        <v>694</v>
+      </c>
+      <c r="I48" t="s">
+        <v>695</v>
+      </c>
+      <c r="J48" t="s">
+        <v>696</v>
+      </c>
+      <c r="M48" t="s">
+        <v>697</v>
+      </c>
+      <c r="O48" t="s">
+        <v>698</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>699</v>
+      </c>
+      <c r="X48" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>701</v>
+      </c>
+      <c r="AC48" t="s">
+        <v>702</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>703</v>
+      </c>
+      <c r="AE48" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF48" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG48" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI48" t="s">
+        <v>193</v>
+      </c>
+      <c r="AJ48" t="s">
+        <v>704</v>
+      </c>
+      <c r="AP48" t="s">
+        <v>195</v>
+      </c>
+      <c r="AQ48">
+        <v>100</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>196</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>271</v>
+      </c>
+      <c r="AU48" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>180</v>
       </c>
       <c r="B2" t="s">
         <v>133</v>
       </c>
       <c r="C2" t="s">
         <v>185</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8724,162 +8889,162 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>696</v>
+        <v>715</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>700</v>
+        <v>719</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>702</v>
+        <v>721</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>703</v>
+        <v>722</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>704</v>
+        <v>723</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>706</v>
+        <v>725</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>707</v>
+        <v>726</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>708</v>
+        <v>727</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>709</v>
+        <v>728</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>712</v>
+        <v>731</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="C2" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="D2" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -8887,89 +9052,89 @@
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="C2" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="H2" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
       <c r="J2" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>