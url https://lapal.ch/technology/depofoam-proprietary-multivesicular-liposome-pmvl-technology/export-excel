--- v3 (2026-09-22)
+++ v4 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -257,51 +257,51 @@
     <t>≥ 80%</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>The company has expanded to a 200-liter manufacturing suite, which has the capacity to produce up to 200 million doses per year.</t>
   </si>
   <si>
     <t>Nozzle valve type spray dryer,  solvent removal vessel, a solvent removal gas exit orifice comprising a gas outlet tube,  three-fluid atomizing nozzle apparatus, continuous-flow emulsification system, continuous processing system,  evaporation apparatus, high shear mixer.</t>
   </si>
   <si>
     <t>•	GMP ISO 7 or higher
 •	First Emulsion - API lipid emulsion is formulated volatile water - immiscible solvent and filtered in aseptic environment
 •	H3PO4 solution is made, filtered and mixed with first emulsion to produce w/o emulsion 
 •	Second Emulsion - Dextrose Lysin Solution is made, filtered and w/o emulsion is added to this solution to produce w/o/w emulsion is produced  
 •	Solvent Extraction - Sparge the prepared w/o/w emulsion in the Sparge Vessel and extract the concentrate 
 •	Microfiltration - Microfiltration using Diafiltration vessel via NaCl in a cross-flow filtration system.</t>
   </si>
   <si>
     <t>•	Freeze-fracture electron microscopy
 •	31P NMR spectroscopy, confocal microscopy to identify the locations of triglycerides in the MVL matrix.
 •	HPLC to identify impurities in the lipid matrix.</t>
   </si>
   <si>
-    <t>Pain management, Lymphomatous meningitis</t>
+    <t>Pain management (incl. joints, lower back, knee), Lymphomatous meningitis</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Single Dose administration lasting for 72 hours, Weekly</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-06-26 09:11:22</t>
   </si>
@@ -527,53 +527,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -590,126 +587,132 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>402-C-125</t>
   </si>
   <si>
     <t>NCT06271265</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06271265</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This Phase 1, multicenter, open-label, randomized, bupivacaine-controlled study is designed to evaluate the pharmacokinetics (PK) and safety of EXPAREL vs. bupivacaine HCl for postsurgical analgesia in pediatric subjects aged 0 to less than 6 years of age undergoing cardiac surgery, utilizing local infiltration analgesia (LIA).</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics and Safety of EXPAREL for Postoperative Analgesia in Subjects Undergoing Cardiac Surgery</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>EXPAREL</t>
   </si>
   <si>
     <t>Bupivacaine</t>
   </si>
   <si>
     <t>2024-03-29</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2027-01-01</t>
   </si>
   <si>
-    <t>Neonates, Children</t>
+    <t>Children</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Parent/guardian able to speak, read, and understand the language of the ICF and provide informed consent for the subject.
 2. American Society of Anesthesiologists (ASA) Class 1-3.
 3. Male or female subjects from 0 to less than 6 years of age on the day of surgery. For Part 1, the subject's age should be 2 years to less than 6 years. For Part 2, the subject's age should be 6 months to less than 2 years. For Part 3, the subject's age should be 0 to less than 6 months.
 4. Parent/guardian able to adhere to the study visit schedule and complete all study assessments for the subject.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>PEP</t>
   </si>
   <si>
+    <t>Pain management (incl. joints, lower back, knee), Other(s)</t>
+  </si>
+  <si>
     <t>402-C-122</t>
   </si>
   <si>
     <t>NCT04002089</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04002089</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>This is a pilot, open label, single center study in 40 subjects undergoing bunionectomy. The study will assess and collect information on pharmacokinetics, pharmacodynamics, safety and efficacy of EXPAREL administered as a sciatic nerve block (in popliteal fossa).
 A total of 10 subjects will be enrolled in each of the 4 cohorts.</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics, Pharmacodynamics and Safety, of EXPAREL Administered as Sciatic Nerve Block (In Popliteal Fossa), for Postsurgical Analgesia in Subjects Undergoing Bunionectomy</t>
   </si>
   <si>
     <t>Exparel Injectable Product</t>
   </si>
   <si>
     <t>2019-07-26</t>
   </si>
   <si>
@@ -733,95 +736,89 @@
   </si>
   <si>
     <t>402-C-117</t>
   </si>
   <si>
     <t>NCT02985762</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02985762</t>
   </si>
   <si>
     <t>The primary objective of this study is to characterize the pharmacokinetic (PK) profile of EXPAREL when administered via local wound infiltration to subjects undergoing open spinal fusion or reconstructive surgery.
 The secondary objectives of this study are to assess the safety, tolerability, and efficacy of EXPAREL in this surgical model.</t>
   </si>
   <si>
     <t>PK Study of EXPAREL in Subjects Undergoing Open Spinal Fusion or Reconstructive Surgery</t>
   </si>
   <si>
     <t>2016-12-01</t>
   </si>
   <si>
     <t>2018-04-09</t>
   </si>
   <si>
     <t>2017-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Males or females ≥18 years of age.
 2. American Society of Anesthesiologists (ASA) physical status 1, 2, or 3.
 Scheduled to undergo primary, ≥3 level cervical or thoracic spine fusion or reconstruction under general anesthesia. The surgical incision must be at least 8 cm in length.
 3. Female subject must be surgically sterile; or at least 2 years postmenopausal; or have a monogamous partner who is surgically sterile.
 4. Able to provide informed consent.</t>
   </si>
   <si>
     <t>402-C-120</t>
   </si>
   <si>
     <t>NCT03485014</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03485014</t>
   </si>
   <si>
     <t>Primary objective: The primary objective of this study is to evaluate the pharmacokinetics (PK) of EXPAREL in pediatric subjects 12 to less than 17 years of age undergoing spinal surgery.
 Secondary objective: The secondary objective of this study is to evaluate the safety of EXPAREL in pediatric subjects 12 to less than 17 years of age undergoing spinal surgery.</t>
   </si>
   <si>
     <t>Study in Pediatric Subjects Evaluating Pharmacokinetics and Safety of EXPAREL</t>
   </si>
   <si>
     <t>Exparel</t>
   </si>
   <si>
     <t>2018-04-10</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>2019-02-12</t>
   </si>
   <si>
-    <t>Adolescents</t>
-[...2 lines deleted...]
-    <t>Children</t>
+    <t>Children, Adolescents</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Subjects whose parent(s) or guardian(s) has/have signed and dated an informed consent form for the subject to participate in the study.
 2. American Society of Anesthesiologists (ASA) Class 1-3.
 3. Male or female subjects 12 to less than 17 years of age on the day of surgery.
 4. Body mass index (BMI) at screening within the 20th to 80th percentile for age and sex.
 5. A pregnancy test for female subjects of childbearing potential will be conducted in the preoperative holding area according to the study site's standard of care. A negative result for the pregnancy test must be available prior to the start of surgery.
 6. Subjects and their parent(s)/guardian(s) must be able to speak.
 7. Subjects must be able to adhere to the study visit schedule .</t>
   </si>
   <si>
     <t>EXPAREL Dose-Response</t>
   </si>
   <si>
     <t>NCT01349140</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01349140</t>
   </si>
   <si>
     <t>University of California, San Diego</t>
   </si>
   <si>
     <t>EXPAREL™, an investigational drug product, is a new formulation of a local anesthetic (numbing medicine) that is designed to be longer acting than the currently-available local anesthetics. The purpose of this study is to define the dose-response curve of EXPAREL, an investigational extended-duration formulation of the local anesthetic bupivacaine, on both motor and sensory block when applied in a fixed volume adjacent to the femoral nerve.</t>
@@ -866,54 +863,51 @@
   <si>
     <t>NCT04293809</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04293809</t>
   </si>
   <si>
     <t>This is a pilot, open label, single center study in 30 women undergoing breast augmentation. The study will assess and collect information on pharmacokinetics and safety of EXPAREL administered as a pectoral plane block. A total of 15 subjects will be enrolled in each of the 2 cohorts.</t>
   </si>
   <si>
     <t>Study to Evaluate the Pharmacokinetics and Safety of EXPAREL Administered as a Pectoral Plane Block in Women Undergoing Breast Augmentation</t>
   </si>
   <si>
     <t>2019-12-19</t>
   </si>
   <si>
     <t>2024-01-26</t>
   </si>
   <si>
     <t>2020-01-15</t>
   </si>
   <si>
     <t>2020-01-29</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Female</t>
+    <t>Female, Cisgender female, Transgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Women aged 18 or older, undergoing breast augmentation and are American Society of Anesthesiologists (ASA) physical status 1, 2, or 3
 2. Able to provide informed consent, adhere to the study schedule, and complete all study assessments
 3. Body Mass Index ≥18 and ≤30 kg/m2
 Exclusion Criteria:
 1. Allergy, hypersensitivity, intolerance, or contraindication to any of the study medications for which an alternative is not named in the protocol (e.g., amide-type local anesthetics, opioids, bupivacaine, NSAIDs)
 2. Documented history of long-term diabetes (≥10 years) or severe peripheral vascular disease
 3. Renal (serum creatinine level \&gt;2mg/dL \[176.8 μmol/L\]) or hepatic dysfunction (serum alanine or aspartame transferase \&gt; 3 times the upper limit of normal)
 4. Concurr</t>
   </si>
   <si>
     <t>402-C-113</t>
   </si>
   <si>
     <t>NCT02210247</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02210247</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety and pharmacokinetics of redosing EXPAREL via local subcutaneous infiltration in healthy volunteers.</t>
   </si>
   <si>
@@ -1259,50 +1253,53 @@
     <t>The Use of Pecs Blocks in Combination With Exparel in Breast Reconstruction Surgery</t>
   </si>
   <si>
     <t>Breast Reconstruction (Mammaplasty)</t>
   </si>
   <si>
     <t>Pecs blocks</t>
   </si>
   <si>
     <t>Lidocaine</t>
   </si>
   <si>
     <t>2021-10-22</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>Female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Subjects greater than 18 years of age.
 2. Subject who are undergoing implant-based, tissue expander breast reconstruction surgery.
 Exclusion Criteria:
 1. Subjects undergoing flap breast reconstruction.
 2. Subjects who are undergoing direct-to-implant surgery.
 3. Subjects who have previously undergone radiation therapy.
 4. Medical or psychiatric condition that may increase the risk associated with study participation, may complicate patient compliance, or may interfere with the interpretation of study results and, in the judgment of the Investigator, would make the subject inappropriate for entry into this study.
 5. Subjects who are pregnant at the date of surgery.</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>PLAY</t>
   </si>
   <si>
     <t>NCT03682302</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03682302</t>
   </si>
   <si>
@@ -2381,53 +2378,50 @@
     <t>NCT03176459</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03176459</t>
   </si>
   <si>
     <t>Primary objective: The primary objective of this study is to compare total opioid consumption through 72 hours following EXPAREL+bupivacaine HCl infiltration into the transversus abdominis plane (TAP) after spinal anesthesia to active bupivacaine HCl TAP infiltration after spinal anesthesia in subjects undergoing an elective cesarean section (C-section).
 Secondary objective: The secondary objectives are to assess efficacy and safety parameters and patient satisfaction.</t>
   </si>
   <si>
     <t>Evaluate the Safety and Efficacy of EXPAREL When Administered Via Infiltration Into the TAP vs. Bupivacaine Alone in Subjects Undergoing Elective C-Sections</t>
   </si>
   <si>
     <t>Exparel + Bupivacaine</t>
   </si>
   <si>
     <t>2017-06-01</t>
   </si>
   <si>
     <t>2018-11-20</t>
   </si>
   <si>
     <t>2018-12-04</t>
   </si>
   <si>
-    <t>Adults, Pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. Females 18 years of age and older at screening.
 2. Term pregnancies of 37 to 42 weeks gestation, scheduled to undergo elective C-section.
 3. American Society of Anesthesiology (ASA) physical status 1, 2, or 3.
 4. Able to provide informed consent, adhere to the study visit schedule, and complete all study assessments.
 Exclusion Criteria:
 1. Subjects who, in the opinion of the study site principal investigator, have a high-risk pregnancy (eg, multiple gestations, pregnancy resulting from in vitro fertilization, gestational diabetes, end-term prolonged bed rest required for medical reasons).
 2. Subjects with a pregnancy-induced medical condition or complication (eg, hypertension, pre-eclampsia, chorioamnionitis).
 3. Subjects with 3 or more prior C-sections.</t>
   </si>
   <si>
     <t>402-C-406</t>
   </si>
   <si>
     <t>NCT02255500</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02255500</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety and pharmacokinetics of EXPAREL in subjects who undergo femoral nerve block with bupivacaine HCl for unilateral total knee arthroplasty (TKA).</t>
   </si>
   <si>
     <t>EXPAREL Infiltration in Subjects Undergoing Femoral Nerve Block With Bupivacaine HCl for Total Knee Arthroplasty</t>
   </si>
@@ -2482,98 +2476,95 @@
   <si>
     <t>NCT01582477</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01582477</t>
   </si>
   <si>
     <t>The purpose of the study is to assess the safety and efficacy of EXPAREL when administered via infiltration into the transversus abdominis plane (TAP) to prolonged postsurgical analgesia in men undergoing robot-assisted laparoscopic prostatectomy.</t>
   </si>
   <si>
     <t>TAP-patients With Robotic Assisted Lap Prostatectomy</t>
   </si>
   <si>
     <t>EXPAREL 20 mL</t>
   </si>
   <si>
     <t>EXPAREL 40 mL</t>
   </si>
   <si>
     <t>2021-06-11</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
-    <t>Adults, Cisgender men, Transgender men</t>
+    <t>Male, Cisgender male, Transgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * male subjects, aged 18-75.
 * American Society of Anesthesiology (ASA) physical status 1-3.
 * Undergoing robot-assisted laparoscopic prostatectomy performed by a single surgeon (Ingolf Tuerk, MD).
 * Subjects must be physically and mentally able to participate in the study and complete all study assessments.
 * Subjects must be able to give fully informed consent to participate in this study after demonstrating a good understanding of the risks and benefits of the TAP infiltration.
 Exclusion Criteria:
 * Demonstrated hypersensitivity or idiosyncratic reactions to amide-type local anesthetics.
 * Inability to tolerate oxycodone with acetaminophen (e.g. Percocet).</t>
   </si>
   <si>
     <t>SKY0101-010-Cytarabine</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00029523</t>
   </si>
   <si>
     <t>The purpose of this study is to find out how well an experimental drug called DepoCyt works for neoplastic meningitis (cancer that has spread to the tissues around the brain and spinal cord). DepoCyt is a new slow-release form of the cancer drug called ara-C (cytarabine). Cytarabine has been used for many years to treat cancer.</t>
   </si>
   <si>
     <t>DepoCyt Therapy in Patients With Neoplastic Meningitis From Lymphoma or a Solid Tumor</t>
   </si>
   <si>
     <t>United States of America, Canada</t>
   </si>
   <si>
     <t>Intrathecal (injected into the spinal fluid) DepoCyt</t>
   </si>
   <si>
     <t>Intrathecal methotrexate</t>
   </si>
   <si>
     <t>Intrathecal cytarabine (also known as ara-C)</t>
   </si>
   <si>
     <t>2001-04-01</t>
   </si>
   <si>
     <t>2007-02-27</t>
   </si>
   <si>
     <t>2004-11-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>* Diagnosed (or previously diagnosed) with lymphoma or a solid tumor (not leukemia)
 * Diagnosed with neoplastic meningitis
 * If female, not pregnant and will not become pregnant while on-study
 * No other experimental therapy within 21 days of participation</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
@@ -3272,69 +3263,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -3385,253 +3376,253 @@
       </c>
       <c r="AE2" t="s">
         <v>66</v>
       </c>
       <c r="AF2" t="s">
         <v>67</v>
       </c>
       <c r="AG2" t="s">
         <v>68</v>
       </c>
       <c r="AH2" t="s">
         <v>69</v>
       </c>
       <c r="AI2" t="s">
         <v>70</v>
       </c>
       <c r="AJ2" t="s">
         <v>71</v>
       </c>
       <c r="AL2" t="s">
         <v>72</v>
       </c>
       <c r="AM2" t="s">
         <v>73</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>74</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>75</v>
       </c>
       <c r="AP2" t="s">
         <v>75</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>739</v>
-      </c>
-[...10 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="C2" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D2" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="E2" t="s">
         <v>186</v>
       </c>
       <c r="F2" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="C2" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="C3" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -4094,108 +4085,108 @@
       <c r="V1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>179</v>
       </c>
       <c r="C2" t="s">
         <v>180</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E2" t="s">
@@ -4215,4533 +4206,4548 @@
       </c>
       <c r="J2" t="s">
         <v>186</v>
       </c>
       <c r="M2" t="s">
         <v>187</v>
       </c>
       <c r="O2" t="s">
         <v>188</v>
       </c>
       <c r="X2" t="s">
         <v>189</v>
       </c>
       <c r="Y2" t="s">
         <v>190</v>
       </c>
       <c r="Z2" t="s">
         <v>191</v>
       </c>
       <c r="AA2" t="s">
         <v>191</v>
       </c>
       <c r="AD2" t="s">
         <v>192</v>
       </c>
+      <c r="AE2" t="s">
+        <v>73</v>
+      </c>
       <c r="AF2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG2" t="s">
         <v>75</v>
       </c>
       <c r="AH2" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI2" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>194</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>195</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>48</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>196</v>
+      </c>
       <c r="AR2" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>197</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>198</v>
       </c>
+      <c r="AV2" t="s">
+        <v>199</v>
+      </c>
       <c r="AW2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
         <v>182</v>
       </c>
       <c r="F3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G3" t="s">
         <v>129</v>
       </c>
       <c r="H3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J3" t="s">
         <v>186</v>
       </c>
       <c r="M3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O3" t="s">
         <v>188</v>
       </c>
       <c r="X3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="Y3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AB3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AC3" t="s">
-        <v>212</v>
+        <v>213</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>72</v>
       </c>
       <c r="AE3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG3" t="s">
         <v>75</v>
       </c>
       <c r="AH3" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI3" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>214</v>
+      </c>
+      <c r="AO3" t="s">
         <v>195</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>45</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>215</v>
+      </c>
       <c r="AR3" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="AU3" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT3" t="s">
         <v>198</v>
       </c>
+      <c r="AV3" t="s">
+        <v>199</v>
+      </c>
       <c r="AW3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E4" t="s">
         <v>182</v>
       </c>
       <c r="F4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G4" t="s">
         <v>129</v>
       </c>
       <c r="H4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J4" t="s">
         <v>186</v>
       </c>
       <c r="M4" t="s">
         <v>187</v>
       </c>
       <c r="X4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Y4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AB4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AC4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="AD4" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG4" t="s">
         <v>75</v>
       </c>
       <c r="AH4" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI4" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>225</v>
       </c>
-      <c r="AP4" t="s">
+      <c r="AO4" t="s">
         <v>195</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>15</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>215</v>
+      </c>
       <c r="AR4" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>197</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AT4" t="s">
         <v>198</v>
       </c>
+      <c r="AV4" t="s">
+        <v>199</v>
+      </c>
       <c r="AW4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>226</v>
       </c>
       <c r="C5" t="s">
         <v>227</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E5" t="s">
         <v>182</v>
       </c>
       <c r="F5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G5" t="s">
         <v>129</v>
       </c>
       <c r="H5" t="s">
         <v>229</v>
       </c>
       <c r="I5" t="s">
         <v>230</v>
       </c>
       <c r="J5" t="s">
         <v>186</v>
       </c>
       <c r="M5" t="s">
         <v>231</v>
       </c>
       <c r="X5" t="s">
         <v>232</v>
       </c>
       <c r="Y5" t="s">
         <v>233</v>
       </c>
       <c r="AB5" t="s">
         <v>234</v>
       </c>
       <c r="AC5" t="s">
         <v>234</v>
       </c>
       <c r="AD5" t="s">
         <v>235</v>
       </c>
       <c r="AE5" t="s">
-        <v>236</v>
+        <v>73</v>
       </c>
       <c r="AF5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG5" t="s">
         <v>75</v>
       </c>
       <c r="AH5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AI5" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="AP5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AO5" t="s">
         <v>195</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>15</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>215</v>
+      </c>
       <c r="AR5" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="AS5" t="s">
         <v>197</v>
       </c>
-      <c r="AU5" t="s">
+      <c r="AT5" t="s">
         <v>198</v>
       </c>
+      <c r="AV5" t="s">
+        <v>199</v>
+      </c>
       <c r="AW5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C6" t="s">
         <v>238</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" s="6" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E6" t="s">
         <v>182</v>
       </c>
       <c r="F6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G6" t="s">
+        <v>240</v>
+      </c>
+      <c r="H6" t="s">
         <v>241</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="J6" t="s">
         <v>186</v>
       </c>
       <c r="M6" t="s">
+        <v>243</v>
+      </c>
+      <c r="X6" t="s">
         <v>244</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>245</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AB6" t="s">
         <v>246</v>
       </c>
-      <c r="AB6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC6" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="AD6" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG6" t="s">
         <v>75</v>
       </c>
       <c r="AH6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AI6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="AJ6" t="s">
+        <v>247</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP6">
+        <v>14</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AT6" t="s">
         <v>248</v>
       </c>
-      <c r="AP6" t="s">
-[...12 lines deleted...]
-        <v>249</v>
+      <c r="AV6" t="s">
+        <v>199</v>
       </c>
       <c r="AW6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C7" t="s">
         <v>250</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" s="6" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E7" t="s">
         <v>182</v>
       </c>
       <c r="F7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G7" t="s">
         <v>129</v>
       </c>
       <c r="H7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="J7" t="s">
         <v>186</v>
       </c>
       <c r="M7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O7" t="s">
         <v>86</v>
       </c>
       <c r="X7" t="s">
+        <v>254</v>
+      </c>
+      <c r="Y7" t="s">
         <v>255</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="AB7" t="s">
         <v>256</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="AC7" t="s">
         <v>257</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="AD7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE7" t="s">
         <v>258</v>
       </c>
-      <c r="AD7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF7" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG7" t="s">
         <v>75</v>
       </c>
       <c r="AH7" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI7" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP7" t="s">
+        <v>259</v>
+      </c>
+      <c r="AO7" t="s">
         <v>195</v>
       </c>
-      <c r="AQ7">
+      <c r="AP7">
         <v>30</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>196</v>
+      </c>
       <c r="AR7" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT7" t="s">
         <v>198</v>
       </c>
+      <c r="AV7" t="s">
+        <v>199</v>
+      </c>
       <c r="AW7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D8" s="6" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E8" t="s">
         <v>182</v>
       </c>
       <c r="F8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G8" t="s">
         <v>129</v>
       </c>
       <c r="H8" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="I8" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="J8" t="s">
         <v>186</v>
       </c>
       <c r="M8" t="s">
         <v>187</v>
       </c>
       <c r="X8" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AB8" t="s">
         <v>267</v>
       </c>
-      <c r="Y8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="AD8" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG8" t="s">
         <v>75</v>
       </c>
       <c r="AH8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AI8" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="AP8" t="s">
+        <v>268</v>
+      </c>
+      <c r="AO8" t="s">
         <v>195</v>
       </c>
-      <c r="AQ8">
+      <c r="AP8">
         <v>60</v>
       </c>
-      <c r="AS8" t="s">
-[...2 lines deleted...]
-      <c r="AU8" t="s">
+      <c r="AR8" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT8" t="s">
         <v>198</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
+        <v>270</v>
+      </c>
+      <c r="C9" t="s">
+        <v>271</v>
+      </c>
+      <c r="D9" s="6" t="s">
         <v>272</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>273</v>
       </c>
-      <c r="D9" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G9" t="s">
         <v>129</v>
       </c>
       <c r="H9" t="s">
+        <v>274</v>
+      </c>
+      <c r="I9" t="s">
+        <v>275</v>
+      </c>
+      <c r="J9" t="s">
         <v>276</v>
       </c>
-      <c r="I9" t="s">
+      <c r="M9" t="s">
         <v>277</v>
       </c>
-      <c r="J9" t="s">
+      <c r="O9" t="s">
         <v>278</v>
       </c>
-      <c r="M9" t="s">
+      <c r="X9" t="s">
         <v>279</v>
       </c>
-      <c r="O9" t="s">
+      <c r="Y9" t="s">
         <v>280</v>
       </c>
-      <c r="X9" t="s">
+      <c r="AB9" t="s">
         <v>281</v>
       </c>
-      <c r="Y9" t="s">
+      <c r="AC9" t="s">
         <v>282</v>
       </c>
-      <c r="AB9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD9" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF9" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="AG9" t="s">
         <v>193</v>
       </c>
       <c r="AH9" t="s">
         <v>193</v>
       </c>
       <c r="AI9" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP9" t="s">
+        <v>283</v>
+      </c>
+      <c r="AO9" t="s">
         <v>195</v>
       </c>
-      <c r="AQ9">
+      <c r="AP9">
         <v>100</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>196</v>
+      </c>
       <c r="AR9" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>199</v>
       </c>
       <c r="AW9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C10" t="s">
+        <v>286</v>
+      </c>
+      <c r="D10" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="F10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G10" t="s">
         <v>129</v>
       </c>
       <c r="H10" t="s">
+        <v>288</v>
+      </c>
+      <c r="I10" t="s">
+        <v>289</v>
+      </c>
+      <c r="J10" t="s">
         <v>290</v>
       </c>
-      <c r="I10" t="s">
+      <c r="M10" t="s">
+        <v>278</v>
+      </c>
+      <c r="O10" t="s">
+        <v>243</v>
+      </c>
+      <c r="X10" t="s">
         <v>291</v>
       </c>
-      <c r="J10" t="s">
+      <c r="Y10" t="s">
         <v>292</v>
       </c>
-      <c r="M10" t="s">
-[...5 lines deleted...]
-      <c r="X10" t="s">
+      <c r="AB10" t="s">
         <v>293</v>
       </c>
-      <c r="Y10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC10" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="AD10" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG10" t="s">
         <v>75</v>
       </c>
       <c r="AH10" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI10" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP10" t="s">
+        <v>294</v>
+      </c>
+      <c r="AO10" t="s">
         <v>195</v>
       </c>
-      <c r="AQ10">
+      <c r="AP10">
         <v>138</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>196</v>
+      </c>
       <c r="AR10" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>269</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>248</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>199</v>
       </c>
       <c r="AW10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C11" t="s">
+        <v>296</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="F11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G11" t="s">
         <v>129</v>
       </c>
       <c r="H11" t="s">
+        <v>298</v>
+      </c>
+      <c r="I11" t="s">
+        <v>299</v>
+      </c>
+      <c r="M11" t="s">
+        <v>278</v>
+      </c>
+      <c r="O11" t="s">
+        <v>277</v>
+      </c>
+      <c r="X11" t="s">
+        <v>291</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>281</v>
+      </c>
+      <c r="AC11" t="s">
         <v>300</v>
       </c>
-      <c r="I11" t="s">
+      <c r="AD11" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE11" t="s">
         <v>301</v>
       </c>
-      <c r="M11" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AF11" t="s">
-        <v>303</v>
+        <v>75</v>
       </c>
       <c r="AG11" t="s">
         <v>75</v>
       </c>
       <c r="AH11" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI11" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP11" t="s">
+        <v>302</v>
+      </c>
+      <c r="AO11" t="s">
         <v>195</v>
       </c>
-      <c r="AQ11">
+      <c r="AP11">
         <v>98</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>196</v>
+      </c>
       <c r="AR11" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>199</v>
       </c>
       <c r="AW11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
         <v>1602</v>
       </c>
       <c r="C12" t="s">
+        <v>303</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="E12" t="s">
+        <v>273</v>
+      </c>
+      <c r="F12" t="s">
+        <v>207</v>
+      </c>
+      <c r="G12" t="s">
         <v>305</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="H12" t="s">
         <v>306</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>307</v>
       </c>
-      <c r="H12" t="s">
+      <c r="J12" t="s">
         <v>308</v>
       </c>
-      <c r="I12" t="s">
+      <c r="M12" t="s">
         <v>309</v>
       </c>
-      <c r="J12" t="s">
+      <c r="X12" t="s">
         <v>310</v>
       </c>
-      <c r="M12" t="s">
+      <c r="Y12" t="s">
         <v>311</v>
       </c>
-      <c r="X12" t="s">
+      <c r="AB12" t="s">
         <v>312</v>
       </c>
-      <c r="Y12" t="s">
+      <c r="AC12" t="s">
         <v>313</v>
       </c>
-      <c r="AB12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD12" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG12" t="s">
         <v>75</v>
       </c>
       <c r="AH12" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI12" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP12" t="s">
+        <v>314</v>
+      </c>
+      <c r="AO12" t="s">
         <v>195</v>
       </c>
-      <c r="AQ12">
+      <c r="AP12">
         <v>40</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>196</v>
+      </c>
       <c r="AR12" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>199</v>
       </c>
       <c r="AW12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
+        <v>316</v>
+      </c>
+      <c r="C13" t="s">
+        <v>317</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>318</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>319</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="F13" t="s">
         <v>320</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
         <v>321</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>322</v>
       </c>
-      <c r="G13" t="s">
+      <c r="I13" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>325</v>
       </c>
       <c r="J13" t="s">
         <v>186</v>
       </c>
       <c r="M13" t="s">
         <v>231</v>
       </c>
       <c r="O13" t="s">
+        <v>324</v>
+      </c>
+      <c r="W13" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y13" t="s">
         <v>326</v>
       </c>
-      <c r="W13" t="s">
+      <c r="Z13" t="s">
         <v>327</v>
       </c>
-      <c r="Y13" t="s">
+      <c r="AA13" t="s">
         <v>328</v>
       </c>
-      <c r="Z13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD13" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG13" t="s">
         <v>75</v>
       </c>
       <c r="AH13" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI13" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP13" t="s">
+        <v>329</v>
+      </c>
+      <c r="AO13" t="s">
         <v>195</v>
       </c>
-      <c r="AQ13">
+      <c r="AP13">
         <v>60</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>196</v>
+      </c>
       <c r="AR13" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU13" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT13" t="s">
         <v>198</v>
       </c>
+      <c r="AV13" t="s">
+        <v>199</v>
+      </c>
       <c r="AW13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
+        <v>330</v>
+      </c>
+      <c r="C14" t="s">
+        <v>331</v>
+      </c>
+      <c r="D14" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
+        <v>319</v>
+      </c>
+      <c r="F14" t="s">
         <v>333</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="G14" t="s">
         <v>334</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>335</v>
       </c>
-      <c r="G14" t="s">
+      <c r="I14" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="J14" t="s">
         <v>186</v>
       </c>
       <c r="M14" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="O14" t="s">
         <v>86</v>
       </c>
       <c r="X14" t="s">
+        <v>338</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>339</v>
+      </c>
+      <c r="Z14" t="s">
         <v>340</v>
       </c>
-      <c r="Y14" t="s">
+      <c r="AA14" t="s">
         <v>341</v>
       </c>
-      <c r="Z14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD14" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG14" t="s">
         <v>75</v>
       </c>
       <c r="AH14" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI14" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP14" t="s">
+        <v>342</v>
+      </c>
+      <c r="AO14" t="s">
         <v>195</v>
       </c>
-      <c r="AQ14">
+      <c r="AP14">
         <v>150</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>196</v>
+      </c>
       <c r="AR14" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>199</v>
       </c>
       <c r="AW14" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="AX14" t="s">
         <v>200</v>
       </c>
+      <c r="AY14" t="s">
+        <v>202</v>
+      </c>
       <c r="AZ14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
+        <v>343</v>
+      </c>
+      <c r="C15" t="s">
+        <v>344</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>345</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G15" t="s">
         <v>129</v>
       </c>
       <c r="H15" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="I15" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="J15" t="s">
         <v>186</v>
       </c>
       <c r="M15" t="s">
+        <v>348</v>
+      </c>
+      <c r="O15" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q15" t="s">
         <v>350</v>
       </c>
-      <c r="O15" t="s">
+      <c r="S15" t="s">
         <v>351</v>
       </c>
-      <c r="Q15" t="s">
+      <c r="X15" t="s">
         <v>352</v>
       </c>
-      <c r="S15" t="s">
+      <c r="Y15" t="s">
+        <v>328</v>
+      </c>
+      <c r="AB15" t="s">
         <v>353</v>
       </c>
-      <c r="X15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC15" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="AD15" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG15" t="s">
         <v>75</v>
       </c>
       <c r="AH15" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI15" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP15" t="s">
+        <v>354</v>
+      </c>
+      <c r="AO15" t="s">
         <v>195</v>
       </c>
-      <c r="AQ15">
+      <c r="AP15">
         <v>297</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>196</v>
+      </c>
       <c r="AR15" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>199</v>
       </c>
       <c r="AW15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
+        <v>355</v>
+      </c>
+      <c r="C16" t="s">
+        <v>356</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>358</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="F16" t="s">
+        <v>207</v>
+      </c>
+      <c r="G16" t="s">
         <v>359</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>360</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" t="s">
+      <c r="I16" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
       <c r="J16" t="s">
         <v>186</v>
       </c>
       <c r="M16" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="O16" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="Q16" t="s">
         <v>231</v>
       </c>
       <c r="S16" t="s">
         <v>188</v>
       </c>
       <c r="U16" t="s">
+        <v>364</v>
+      </c>
+      <c r="X16" t="s">
+        <v>365</v>
+      </c>
+      <c r="Y16" t="s">
         <v>366</v>
       </c>
-      <c r="X16" t="s">
+      <c r="Z16" t="s">
         <v>367</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="AA16" t="s">
+        <v>367</v>
+      </c>
+      <c r="AB16" t="s">
         <v>368</v>
       </c>
-      <c r="Z16" t="s">
+      <c r="AC16" t="s">
         <v>369</v>
       </c>
-      <c r="AA16" t="s">
-[...2 lines deleted...]
-      <c r="AB16" t="s">
+      <c r="AD16" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE16" t="s">
         <v>370</v>
       </c>
-      <c r="AC16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AF16" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG16" t="s">
         <v>75</v>
       </c>
       <c r="AH16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AI16" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="AJ16" t="s">
+        <v>371</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP16">
+        <v>60</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT16" t="s">
         <v>372</v>
       </c>
-      <c r="AP16" t="s">
-[...12 lines deleted...]
-        <v>373</v>
+      <c r="AV16" t="s">
+        <v>199</v>
       </c>
       <c r="AW16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
+        <v>373</v>
+      </c>
+      <c r="C17" t="s">
         <v>374</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" s="6" t="s">
         <v>375</v>
       </c>
-      <c r="D17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G17" t="s">
         <v>129</v>
       </c>
       <c r="H17" t="s">
+        <v>376</v>
+      </c>
+      <c r="I17" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="J17" t="s">
         <v>186</v>
       </c>
       <c r="M17" t="s">
         <v>231</v>
       </c>
       <c r="O17" t="s">
+        <v>378</v>
+      </c>
+      <c r="X17" t="s">
         <v>379</v>
       </c>
-      <c r="X17" t="s">
+      <c r="Y17" t="s">
         <v>380</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="AB17" t="s">
         <v>381</v>
       </c>
-      <c r="AB17" t="s">
+      <c r="AC17" t="s">
         <v>382</v>
       </c>
-      <c r="AC17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD17" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="AE17" t="s">
-        <v>236</v>
+        <v>73</v>
       </c>
       <c r="AF17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG17" t="s">
         <v>75</v>
       </c>
       <c r="AH17" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI17" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP17" t="s">
+        <v>383</v>
+      </c>
+      <c r="AO17" t="s">
         <v>195</v>
       </c>
-      <c r="AQ17">
+      <c r="AP17">
         <v>98</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>196</v>
+      </c>
       <c r="AR17" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU17" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT17" t="s">
         <v>198</v>
       </c>
+      <c r="AV17" t="s">
+        <v>199</v>
+      </c>
       <c r="AW17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
+        <v>384</v>
+      </c>
+      <c r="C18" t="s">
         <v>385</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="D18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G18" t="s">
         <v>129</v>
       </c>
       <c r="H18" t="s">
+        <v>387</v>
+      </c>
+      <c r="I18" t="s">
         <v>388</v>
       </c>
-      <c r="I18" t="s">
+      <c r="J18" t="s">
         <v>389</v>
       </c>
-      <c r="J18" t="s">
+      <c r="M18" t="s">
+        <v>277</v>
+      </c>
+      <c r="O18" t="s">
+        <v>348</v>
+      </c>
+      <c r="X18" t="s">
         <v>390</v>
       </c>
-      <c r="M18" t="s">
-[...5 lines deleted...]
-      <c r="X18" t="s">
+      <c r="Y18" t="s">
         <v>391</v>
       </c>
-      <c r="Y18" t="s">
+      <c r="AB18" t="s">
         <v>392</v>
       </c>
-      <c r="AB18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC18" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="AD18" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG18" t="s">
         <v>75</v>
       </c>
       <c r="AH18" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI18" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP18" t="s">
+        <v>393</v>
+      </c>
+      <c r="AO18" t="s">
         <v>195</v>
       </c>
-      <c r="AQ18">
+      <c r="AP18">
         <v>189</v>
       </c>
+      <c r="AQ18" t="s">
+        <v>196</v>
+      </c>
       <c r="AR18" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>269</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>248</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>199</v>
       </c>
       <c r="AW18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
+        <v>394</v>
+      </c>
+      <c r="C19" t="s">
         <v>395</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" s="6" t="s">
         <v>396</v>
       </c>
-      <c r="D19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G19" t="s">
         <v>129</v>
       </c>
       <c r="H19" t="s">
+        <v>397</v>
+      </c>
+      <c r="I19" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="J19" t="s">
         <v>186</v>
       </c>
       <c r="M19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O19" t="s">
         <v>86</v>
       </c>
       <c r="X19" t="s">
+        <v>399</v>
+      </c>
+      <c r="Y19" t="s">
         <v>400</v>
       </c>
-      <c r="Y19" t="s">
+      <c r="AB19" t="s">
         <v>401</v>
       </c>
-      <c r="AB19" t="s">
+      <c r="AC19" t="s">
         <v>402</v>
       </c>
-      <c r="AC19" t="s">
-        <v>403</v>
+      <c r="AD19" t="s">
+        <v>72</v>
       </c>
       <c r="AE19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG19" t="s">
         <v>75</v>
       </c>
       <c r="AH19" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI19" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP19" t="s">
+        <v>403</v>
+      </c>
+      <c r="AO19" t="s">
         <v>195</v>
       </c>
-      <c r="AQ19">
+      <c r="AP19">
         <v>60</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>196</v>
+      </c>
       <c r="AR19" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>315</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
+        <v>404</v>
+      </c>
+      <c r="C20" t="s">
         <v>405</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" s="6" t="s">
         <v>406</v>
       </c>
-      <c r="D20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G20" t="s">
         <v>129</v>
       </c>
       <c r="H20" t="s">
+        <v>407</v>
+      </c>
+      <c r="I20" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="J20" t="s">
         <v>186</v>
       </c>
       <c r="M20" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="O20" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="X20" t="s">
+        <v>409</v>
+      </c>
+      <c r="Y20" t="s">
         <v>410</v>
       </c>
-      <c r="Y20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB20" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="AC20" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="AD20" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF20" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="AG20" t="s">
         <v>193</v>
       </c>
       <c r="AH20" t="s">
         <v>193</v>
       </c>
       <c r="AI20" t="s">
+        <v>411</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP20">
         <v>193</v>
       </c>
-      <c r="AJ20" t="s">
-[...6 lines deleted...]
-        <v>193</v>
+      <c r="AQ20" t="s">
+        <v>196</v>
       </c>
       <c r="AR20" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>269</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>248</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>199</v>
       </c>
       <c r="AW20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
+        <v>412</v>
+      </c>
+      <c r="C21" t="s">
         <v>413</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" s="6" t="s">
         <v>414</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="E21" t="s">
+        <v>358</v>
+      </c>
+      <c r="F21" t="s">
+        <v>207</v>
+      </c>
+      <c r="G21" t="s">
         <v>415</v>
       </c>
-      <c r="E21" t="s">
-[...5 lines deleted...]
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>416</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="J21" t="s">
         <v>186</v>
       </c>
       <c r="M21" t="s">
+        <v>418</v>
+      </c>
+      <c r="O21" t="s">
         <v>419</v>
       </c>
-      <c r="O21" t="s">
+      <c r="X21" t="s">
         <v>420</v>
       </c>
-      <c r="X21" t="s">
+      <c r="Y21" t="s">
         <v>421</v>
       </c>
-      <c r="Y21" t="s">
+      <c r="Z21" t="s">
         <v>422</v>
       </c>
-      <c r="Z21" t="s">
+      <c r="AA21" t="s">
         <v>423</v>
       </c>
-      <c r="AA21" t="s">
+      <c r="AB21" t="s">
         <v>424</v>
       </c>
-      <c r="AB21" t="s">
+      <c r="AC21" t="s">
         <v>425</v>
       </c>
-      <c r="AC21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD21" t="s">
-        <v>259</v>
+        <v>72</v>
       </c>
       <c r="AE21" t="s">
-        <v>72</v>
+        <v>258</v>
       </c>
       <c r="AF21" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG21" t="s">
         <v>75</v>
       </c>
       <c r="AH21" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="AI21" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="AP21" t="s">
+        <v>426</v>
+      </c>
+      <c r="AO21" t="s">
         <v>195</v>
       </c>
-      <c r="AQ21">
+      <c r="AP21">
         <v>106</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>196</v>
+      </c>
       <c r="AR21" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU21" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT21" t="s">
         <v>198</v>
       </c>
+      <c r="AV21" t="s">
+        <v>199</v>
+      </c>
       <c r="AW21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
+        <v>427</v>
+      </c>
+      <c r="C22" t="s">
         <v>428</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" s="6" t="s">
         <v>429</v>
       </c>
-      <c r="D22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G22" t="s">
         <v>129</v>
       </c>
       <c r="H22" t="s">
+        <v>430</v>
+      </c>
+      <c r="I22" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="J22" t="s">
         <v>186</v>
       </c>
       <c r="M22" t="s">
         <v>231</v>
       </c>
       <c r="O22" t="s">
         <v>86</v>
       </c>
       <c r="X22" t="s">
+        <v>432</v>
+      </c>
+      <c r="Y22" t="s">
         <v>433</v>
       </c>
-      <c r="Y22" t="s">
+      <c r="AB22" t="s">
         <v>434</v>
       </c>
-      <c r="AB22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC22" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="AD22" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG22" t="s">
         <v>75</v>
       </c>
       <c r="AH22" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI22" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP22" t="s">
+        <v>435</v>
+      </c>
+      <c r="AO22" t="s">
         <v>195</v>
       </c>
-      <c r="AQ22">
+      <c r="AP22">
         <v>121</v>
       </c>
+      <c r="AQ22" t="s">
+        <v>196</v>
+      </c>
       <c r="AR22" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>199</v>
       </c>
       <c r="AW22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
+        <v>436</v>
+      </c>
+      <c r="C23" t="s">
         <v>437</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" s="6" t="s">
         <v>438</v>
       </c>
-      <c r="D23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G23" t="s">
         <v>129</v>
       </c>
       <c r="H23" t="s">
+        <v>439</v>
+      </c>
+      <c r="I23" t="s">
         <v>440</v>
       </c>
-      <c r="I23" t="s">
+      <c r="J23" t="s">
         <v>441</v>
       </c>
-      <c r="J23" t="s">
+      <c r="M23" t="s">
         <v>442</v>
       </c>
-      <c r="M23" t="s">
+      <c r="O23" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>348</v>
+      </c>
+      <c r="X23" t="s">
         <v>443</v>
       </c>
-      <c r="O23" t="s">
-[...5 lines deleted...]
-      <c r="X23" t="s">
+      <c r="Y23" t="s">
         <v>444</v>
       </c>
-      <c r="Y23" t="s">
+      <c r="AB23" t="s">
         <v>445</v>
       </c>
-      <c r="AB23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC23" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="AD23" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG23" t="s">
         <v>75</v>
       </c>
       <c r="AH23" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI23" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP23" t="s">
+        <v>446</v>
+      </c>
+      <c r="AO23" t="s">
         <v>195</v>
       </c>
-      <c r="AQ23">
+      <c r="AP23">
         <v>156</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>196</v>
+      </c>
       <c r="AR23" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>199</v>
       </c>
       <c r="AW23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
+        <v>447</v>
+      </c>
+      <c r="C24" t="s">
         <v>448</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" s="6" t="s">
         <v>449</v>
       </c>
-      <c r="D24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G24" t="s">
         <v>129</v>
       </c>
       <c r="H24" t="s">
+        <v>450</v>
+      </c>
+      <c r="I24" t="s">
         <v>451</v>
       </c>
-      <c r="I24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="O24" t="s">
         <v>86</v>
       </c>
       <c r="X24" t="s">
+        <v>452</v>
+      </c>
+      <c r="Y24" t="s">
         <v>453</v>
       </c>
-      <c r="Y24" t="s">
+      <c r="AB24" t="s">
         <v>454</v>
       </c>
-      <c r="AB24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC24" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="AD24" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG24" t="s">
         <v>75</v>
       </c>
       <c r="AH24" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI24" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP24" t="s">
+        <v>455</v>
+      </c>
+      <c r="AO24" t="s">
         <v>195</v>
       </c>
-      <c r="AQ24">
+      <c r="AP24">
         <v>167</v>
       </c>
+      <c r="AQ24" t="s">
+        <v>196</v>
+      </c>
       <c r="AR24" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>199</v>
       </c>
       <c r="AW24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="E25" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G25" t="s">
         <v>129</v>
       </c>
       <c r="H25" t="s">
+        <v>458</v>
+      </c>
+      <c r="I25" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="J25" t="s">
         <v>186</v>
       </c>
       <c r="M25" t="s">
+        <v>460</v>
+      </c>
+      <c r="O25" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q25" t="s">
         <v>461</v>
       </c>
-      <c r="O25" t="s">
-[...2 lines deleted...]
-      <c r="Q25" t="s">
+      <c r="X25" t="s">
         <v>462</v>
       </c>
-      <c r="X25" t="s">
+      <c r="Y25" t="s">
         <v>463</v>
       </c>
-      <c r="Y25" t="s">
+      <c r="AB25" t="s">
         <v>464</v>
       </c>
-      <c r="AB25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC25" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="AD25" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG25" t="s">
         <v>75</v>
       </c>
       <c r="AH25" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI25" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP25" t="s">
+        <v>465</v>
+      </c>
+      <c r="AO25" t="s">
         <v>195</v>
       </c>
-      <c r="AQ25">
+      <c r="AP25">
         <v>185</v>
       </c>
+      <c r="AQ25" t="s">
+        <v>196</v>
+      </c>
       <c r="AR25" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>216</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>199</v>
       </c>
       <c r="AW25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26" t="s">
+        <v>466</v>
+      </c>
+      <c r="C26" t="s">
         <v>467</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" s="6" t="s">
         <v>468</v>
       </c>
-      <c r="D26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G26" t="s">
         <v>129</v>
       </c>
       <c r="H26" t="s">
+        <v>469</v>
+      </c>
+      <c r="I26" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="J26" t="s">
         <v>186</v>
       </c>
       <c r="M26" t="s">
+        <v>471</v>
+      </c>
+      <c r="O26" t="s">
+        <v>348</v>
+      </c>
+      <c r="X26" t="s">
         <v>472</v>
       </c>
-      <c r="O26" t="s">
-[...2 lines deleted...]
-      <c r="X26" t="s">
+      <c r="Y26" t="s">
+        <v>328</v>
+      </c>
+      <c r="AB26" t="s">
         <v>473</v>
       </c>
-      <c r="Y26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC26" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="AD26" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG26" t="s">
         <v>75</v>
       </c>
       <c r="AH26" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI26" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP26" t="s">
+        <v>474</v>
+      </c>
+      <c r="AO26" t="s">
         <v>195</v>
       </c>
-      <c r="AQ26">
+      <c r="AP26">
         <v>166</v>
       </c>
+      <c r="AQ26" t="s">
+        <v>196</v>
+      </c>
       <c r="AR26" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>199</v>
       </c>
       <c r="AW26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
+        <v>475</v>
+      </c>
+      <c r="C27" t="s">
         <v>476</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="D27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G27" t="s">
         <v>129</v>
       </c>
       <c r="H27" t="s">
+        <v>478</v>
+      </c>
+      <c r="I27" t="s">
         <v>479</v>
       </c>
-      <c r="I27" t="s">
+      <c r="J27" t="s">
         <v>480</v>
       </c>
-      <c r="J27" t="s">
+      <c r="M27" t="s">
+        <v>351</v>
+      </c>
+      <c r="O27" t="s">
+        <v>348</v>
+      </c>
+      <c r="X27" t="s">
         <v>481</v>
       </c>
-      <c r="M27" t="s">
-[...5 lines deleted...]
-      <c r="X27" t="s">
+      <c r="Y27" t="s">
         <v>482</v>
       </c>
-      <c r="Y27" t="s">
+      <c r="AB27" t="s">
         <v>483</v>
       </c>
-      <c r="AB27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC27" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="AD27" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG27" t="s">
         <v>75</v>
       </c>
       <c r="AH27" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI27" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP27" t="s">
+        <v>484</v>
+      </c>
+      <c r="AO27" t="s">
         <v>195</v>
       </c>
-      <c r="AQ27">
+      <c r="AP27">
         <v>191</v>
       </c>
+      <c r="AQ27" t="s">
+        <v>196</v>
+      </c>
       <c r="AR27" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>199</v>
       </c>
       <c r="AW27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
+        <v>485</v>
+      </c>
+      <c r="C28" t="s">
         <v>486</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" s="6" t="s">
         <v>487</v>
       </c>
-      <c r="D28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G28" t="s">
         <v>129</v>
       </c>
       <c r="H28" t="s">
+        <v>488</v>
+      </c>
+      <c r="I28" t="s">
         <v>489</v>
       </c>
-      <c r="I28" t="s">
+      <c r="J28" t="s">
         <v>490</v>
       </c>
-      <c r="J28" t="s">
+      <c r="M28" t="s">
+        <v>442</v>
+      </c>
+      <c r="O28" t="s">
+        <v>348</v>
+      </c>
+      <c r="X28" t="s">
         <v>491</v>
       </c>
-      <c r="M28" t="s">
-[...5 lines deleted...]
-      <c r="X28" t="s">
+      <c r="Y28" t="s">
+        <v>444</v>
+      </c>
+      <c r="AB28" t="s">
         <v>492</v>
       </c>
-      <c r="Y28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC28" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="AD28" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG28" t="s">
         <v>75</v>
       </c>
       <c r="AH28" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI28" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP28" t="s">
+        <v>493</v>
+      </c>
+      <c r="AO28" t="s">
         <v>195</v>
       </c>
-      <c r="AQ28">
+      <c r="AP28">
         <v>232</v>
       </c>
+      <c r="AQ28" t="s">
+        <v>196</v>
+      </c>
       <c r="AR28" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>199</v>
       </c>
       <c r="AW28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
+        <v>494</v>
+      </c>
+      <c r="C29" t="s">
         <v>495</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" s="6" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E29" t="s">
         <v>88</v>
       </c>
       <c r="F29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G29" t="s">
         <v>129</v>
       </c>
       <c r="H29" t="s">
+        <v>497</v>
+      </c>
+      <c r="I29" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="J29" t="s">
         <v>186</v>
       </c>
       <c r="M29" t="s">
         <v>187</v>
       </c>
       <c r="O29" t="s">
         <v>188</v>
       </c>
       <c r="X29" t="s">
+        <v>499</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>380</v>
+      </c>
+      <c r="AB29" t="s">
         <v>500</v>
       </c>
-      <c r="Y29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC29" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="AD29" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE29" t="s">
-        <v>72</v>
+        <v>301</v>
       </c>
       <c r="AF29" t="s">
-        <v>303</v>
+        <v>75</v>
       </c>
       <c r="AG29" t="s">
         <v>75</v>
       </c>
       <c r="AH29" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI29" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP29" t="s">
+        <v>501</v>
+      </c>
+      <c r="AO29" t="s">
         <v>195</v>
       </c>
-      <c r="AQ29">
+      <c r="AP29">
         <v>140</v>
       </c>
+      <c r="AQ29" t="s">
+        <v>196</v>
+      </c>
       <c r="AR29" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>199</v>
       </c>
       <c r="AW29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX29" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
+        <v>502</v>
+      </c>
+      <c r="C30" t="s">
         <v>503</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" s="6" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="E30" t="s">
         <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G30" t="s">
+        <v>505</v>
+      </c>
+      <c r="H30" t="s">
         <v>506</v>
       </c>
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="J30" t="s">
         <v>186</v>
       </c>
       <c r="M30" t="s">
+        <v>508</v>
+      </c>
+      <c r="O30" t="s">
         <v>509</v>
       </c>
-      <c r="O30" t="s">
+      <c r="X30" t="s">
         <v>510</v>
       </c>
-      <c r="X30" t="s">
+      <c r="Y30" t="s">
         <v>511</v>
       </c>
-      <c r="Y30" t="s">
+      <c r="Z30" t="s">
         <v>512</v>
       </c>
-      <c r="Z30" t="s">
+      <c r="AA30" t="s">
         <v>513</v>
       </c>
-      <c r="AA30" t="s">
+      <c r="AB30" t="s">
         <v>514</v>
       </c>
-      <c r="AB30" t="s">
+      <c r="AC30" t="s">
         <v>515</v>
       </c>
-      <c r="AC30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD30" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="AE30" t="s">
-        <v>236</v>
+        <v>73</v>
       </c>
       <c r="AF30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG30" t="s">
         <v>75</v>
       </c>
       <c r="AH30" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI30" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP30" t="s">
+        <v>516</v>
+      </c>
+      <c r="AO30" t="s">
         <v>195</v>
       </c>
-      <c r="AQ30">
+      <c r="AP30">
         <v>30</v>
       </c>
+      <c r="AQ30" t="s">
+        <v>196</v>
+      </c>
       <c r="AR30" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>269</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>372</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>199</v>
       </c>
       <c r="AW30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
+        <v>517</v>
+      </c>
+      <c r="C31" t="s">
         <v>518</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" s="6" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="E31" t="s">
         <v>88</v>
       </c>
       <c r="F31" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G31" t="s">
+        <v>520</v>
+      </c>
+      <c r="H31" t="s">
         <v>521</v>
       </c>
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="J31" t="s">
         <v>186</v>
       </c>
       <c r="M31" t="s">
+        <v>523</v>
+      </c>
+      <c r="O31" t="s">
         <v>524</v>
       </c>
-      <c r="O31" t="s">
+      <c r="X31" t="s">
         <v>525</v>
       </c>
-      <c r="X31" t="s">
+      <c r="Y31" t="s">
+        <v>292</v>
+      </c>
+      <c r="AB31" t="s">
         <v>526</v>
       </c>
-      <c r="Y31" t="s">
-[...2 lines deleted...]
-      <c r="AB31" t="s">
+      <c r="AC31" t="s">
         <v>527</v>
       </c>
-      <c r="AC31" t="s">
-        <v>528</v>
+      <c r="AD31" t="s">
+        <v>72</v>
       </c>
       <c r="AE31" t="s">
-        <v>72</v>
+        <v>370</v>
       </c>
       <c r="AF31" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG31" t="s">
         <v>75</v>
       </c>
       <c r="AH31" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI31" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP31" t="s">
+        <v>528</v>
+      </c>
+      <c r="AO31" t="s">
         <v>195</v>
       </c>
-      <c r="AQ31">
+      <c r="AP31">
         <v>50</v>
       </c>
+      <c r="AQ31" t="s">
+        <v>196</v>
+      </c>
       <c r="AR31" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU31" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT31" t="s">
         <v>198</v>
       </c>
+      <c r="AV31" t="s">
+        <v>199</v>
+      </c>
       <c r="AW31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ31" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32" t="s">
+        <v>529</v>
+      </c>
+      <c r="C32" t="s">
         <v>530</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" s="6" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="E32" t="s">
         <v>88</v>
       </c>
       <c r="F32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G32" t="s">
         <v>129</v>
       </c>
       <c r="H32" t="s">
+        <v>532</v>
+      </c>
+      <c r="I32" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="J32" t="s">
         <v>186</v>
       </c>
       <c r="M32" t="s">
+        <v>534</v>
+      </c>
+      <c r="O32" t="s">
         <v>535</v>
       </c>
-      <c r="O32" t="s">
+      <c r="Q32" t="s">
         <v>536</v>
       </c>
-      <c r="Q32" t="s">
+      <c r="X32" t="s">
         <v>537</v>
       </c>
-      <c r="X32" t="s">
+      <c r="Y32" t="s">
+        <v>433</v>
+      </c>
+      <c r="AB32" t="s">
         <v>538</v>
       </c>
-      <c r="Y32" t="s">
-[...2 lines deleted...]
-      <c r="AB32" t="s">
+      <c r="AC32" t="s">
         <v>539</v>
       </c>
-      <c r="AC32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD32" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE32" t="s">
-        <v>72</v>
+        <v>370</v>
       </c>
       <c r="AF32" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG32" t="s">
         <v>75</v>
       </c>
       <c r="AH32" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI32" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP32" t="s">
+        <v>540</v>
+      </c>
+      <c r="AO32" t="s">
         <v>195</v>
       </c>
-      <c r="AQ32">
+      <c r="AP32">
         <v>167</v>
       </c>
+      <c r="AQ32" t="s">
+        <v>196</v>
+      </c>
       <c r="AR32" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU32" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT32" t="s">
         <v>198</v>
       </c>
+      <c r="AV32" t="s">
+        <v>199</v>
+      </c>
       <c r="AW32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX32" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
+        <v>541</v>
+      </c>
+      <c r="C33" t="s">
         <v>542</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" s="6" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="E33" t="s">
         <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G33" t="s">
         <v>129</v>
       </c>
       <c r="H33" t="s">
+        <v>544</v>
+      </c>
+      <c r="I33" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="J33" t="s">
         <v>186</v>
       </c>
       <c r="M33" t="s">
+        <v>546</v>
+      </c>
+      <c r="O33" t="s">
         <v>547</v>
       </c>
-      <c r="O33" t="s">
+      <c r="X33" t="s">
         <v>548</v>
       </c>
-      <c r="X33" t="s">
+      <c r="Y33" t="s">
         <v>549</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="AB33" t="s">
         <v>550</v>
       </c>
-      <c r="AB33" t="s">
+      <c r="AC33" t="s">
         <v>551</v>
       </c>
-      <c r="AC33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD33" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF33" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG33" t="s">
         <v>75</v>
       </c>
       <c r="AH33" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI33" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="AJ33" t="s">
+        <v>552</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP33">
+        <v>42</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR33" t="s">
         <v>553</v>
       </c>
-      <c r="AP33" t="s">
-[...11 lines deleted...]
-      <c r="AU33" t="s">
+      <c r="AT33" t="s">
         <v>198</v>
       </c>
+      <c r="AV33" t="s">
+        <v>199</v>
+      </c>
       <c r="AW33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX33" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY33" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ33" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
+        <v>554</v>
+      </c>
+      <c r="C34" t="s">
         <v>555</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" s="6" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="E34" t="s">
         <v>88</v>
       </c>
       <c r="F34" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G34" t="s">
+        <v>557</v>
+      </c>
+      <c r="H34" t="s">
         <v>558</v>
       </c>
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="M34" t="s">
         <v>231</v>
       </c>
       <c r="O34" t="s">
+        <v>560</v>
+      </c>
+      <c r="X34" t="s">
         <v>561</v>
       </c>
-      <c r="X34" t="s">
+      <c r="Y34" t="s">
         <v>562</v>
       </c>
-      <c r="Y34" t="s">
+      <c r="AB34" t="s">
         <v>563</v>
       </c>
-      <c r="AB34" t="s">
+      <c r="AC34" t="s">
         <v>564</v>
       </c>
-      <c r="AC34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD34" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE34" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF34" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG34" t="s">
         <v>75</v>
       </c>
       <c r="AH34" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI34" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP34" t="s">
+        <v>565</v>
+      </c>
+      <c r="AO34" t="s">
         <v>195</v>
       </c>
-      <c r="AQ34">
+      <c r="AP34">
         <v>35</v>
       </c>
-      <c r="AS34" t="s">
-[...2 lines deleted...]
-      <c r="AU34" t="s">
+      <c r="AR34" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT34" t="s">
         <v>198</v>
       </c>
+      <c r="AV34" t="s">
+        <v>199</v>
+      </c>
       <c r="AW34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX34" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ34" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35" t="s">
+        <v>566</v>
+      </c>
+      <c r="C35" t="s">
         <v>567</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" s="6" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="E35" t="s">
         <v>88</v>
       </c>
       <c r="F35" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G35" t="s">
         <v>129</v>
       </c>
       <c r="H35" t="s">
+        <v>569</v>
+      </c>
+      <c r="I35" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="J35" t="s">
         <v>186</v>
       </c>
       <c r="M35" t="s">
+        <v>571</v>
+      </c>
+      <c r="O35" t="s">
         <v>572</v>
       </c>
-      <c r="O35" t="s">
+      <c r="X35" t="s">
         <v>573</v>
       </c>
-      <c r="X35" t="s">
+      <c r="Y35" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB35" t="s">
         <v>574</v>
       </c>
-      <c r="Y35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC35" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="AD35" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE35" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF35" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG35" t="s">
         <v>75</v>
       </c>
       <c r="AH35" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI35" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP35" t="s">
+        <v>575</v>
+      </c>
+      <c r="AO35" t="s">
         <v>195</v>
       </c>
-      <c r="AQ35">
+      <c r="AP35">
         <v>15</v>
       </c>
-      <c r="AS35" t="s">
+      <c r="AR35" t="s">
         <v>197</v>
       </c>
-      <c r="AU35" t="s">
+      <c r="AT35" t="s">
         <v>198</v>
       </c>
+      <c r="AV35" t="s">
+        <v>199</v>
+      </c>
       <c r="AW35" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX35" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY35" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ35" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36" t="s">
+        <v>576</v>
+      </c>
+      <c r="C36" t="s">
         <v>577</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" s="6" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E36" t="s">
         <v>88</v>
       </c>
       <c r="F36" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G36" t="s">
         <v>129</v>
       </c>
       <c r="H36" t="s">
+        <v>579</v>
+      </c>
+      <c r="I36" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="J36" t="s">
         <v>186</v>
       </c>
       <c r="M36" t="s">
+        <v>581</v>
+      </c>
+      <c r="O36" t="s">
         <v>582</v>
       </c>
-      <c r="O36" t="s">
+      <c r="X36" t="s">
+        <v>246</v>
+      </c>
+      <c r="Y36" t="s">
         <v>583</v>
       </c>
-      <c r="X36" t="s">
-[...2 lines deleted...]
-      <c r="Y36" t="s">
+      <c r="AB36" t="s">
         <v>584</v>
       </c>
-      <c r="AB36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC36" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="AD36" t="s">
-        <v>259</v>
+        <v>72</v>
       </c>
       <c r="AE36" t="s">
-        <v>72</v>
+        <v>258</v>
       </c>
       <c r="AF36" t="s">
-        <v>260</v>
+        <v>75</v>
       </c>
       <c r="AG36" t="s">
         <v>75</v>
       </c>
       <c r="AH36" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI36" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP36" t="s">
+        <v>585</v>
+      </c>
+      <c r="AO36" t="s">
         <v>195</v>
       </c>
-      <c r="AQ36">
+      <c r="AP36">
         <v>19</v>
       </c>
-      <c r="AS36" t="s">
+      <c r="AR36" t="s">
         <v>197</v>
       </c>
-      <c r="AU36" t="s">
+      <c r="AT36" t="s">
         <v>198</v>
       </c>
+      <c r="AV36" t="s">
+        <v>199</v>
+      </c>
       <c r="AW36" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX36" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY36" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ36" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37" t="s">
+        <v>586</v>
+      </c>
+      <c r="C37" t="s">
         <v>587</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" s="6" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="E37" t="s">
         <v>88</v>
       </c>
       <c r="F37" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G37" t="s">
         <v>129</v>
       </c>
       <c r="H37" t="s">
+        <v>589</v>
+      </c>
+      <c r="I37" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="M37" t="s">
         <v>187</v>
       </c>
       <c r="O37" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q37" t="s">
         <v>592</v>
       </c>
-      <c r="Q37" t="s">
+      <c r="S37" t="s">
         <v>593</v>
       </c>
-      <c r="S37" t="s">
+      <c r="X37" t="s">
         <v>594</v>
       </c>
-      <c r="X37" t="s">
+      <c r="Y37" t="s">
         <v>595</v>
       </c>
-      <c r="Y37" t="s">
+      <c r="AB37" t="s">
         <v>596</v>
       </c>
-      <c r="AB37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC37" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="AD37" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE37" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF37" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG37" t="s">
         <v>75</v>
       </c>
       <c r="AH37" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI37" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP37" t="s">
+        <v>597</v>
+      </c>
+      <c r="AO37" t="s">
         <v>195</v>
       </c>
-      <c r="AQ37">
+      <c r="AP37">
         <v>19</v>
       </c>
+      <c r="AQ37" t="s">
+        <v>196</v>
+      </c>
       <c r="AR37" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU37" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT37" t="s">
         <v>198</v>
       </c>
+      <c r="AV37" t="s">
+        <v>199</v>
+      </c>
       <c r="AW37" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX37" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY37" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38" t="s">
+        <v>598</v>
+      </c>
+      <c r="C38" t="s">
         <v>599</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" s="6" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="E38" t="s">
         <v>88</v>
       </c>
       <c r="F38" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G38" t="s">
         <v>129</v>
       </c>
       <c r="H38" t="s">
+        <v>601</v>
+      </c>
+      <c r="I38" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="J38" t="s">
         <v>186</v>
       </c>
       <c r="M38" t="s">
+        <v>603</v>
+      </c>
+      <c r="O38" t="s">
         <v>604</v>
       </c>
-      <c r="O38" t="s">
+      <c r="X38" t="s">
         <v>605</v>
       </c>
-      <c r="X38" t="s">
+      <c r="Y38" t="s">
         <v>606</v>
       </c>
-      <c r="Y38" t="s">
+      <c r="AB38" t="s">
         <v>607</v>
       </c>
-      <c r="AB38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC38" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="AD38" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE38" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF38" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG38" t="s">
         <v>75</v>
       </c>
       <c r="AH38" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI38" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP38" t="s">
+        <v>608</v>
+      </c>
+      <c r="AO38" t="s">
         <v>195</v>
       </c>
-      <c r="AQ38">
+      <c r="AP38">
         <v>47</v>
       </c>
-      <c r="AS38" t="s">
-[...2 lines deleted...]
-      <c r="AU38" t="s">
+      <c r="AR38" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT38" t="s">
         <v>198</v>
       </c>
+      <c r="AV38" t="s">
+        <v>199</v>
+      </c>
       <c r="AW38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX38" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY38" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ38" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
+        <v>609</v>
+      </c>
+      <c r="C39" t="s">
         <v>610</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" s="6" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E39" t="s">
         <v>88</v>
       </c>
       <c r="F39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G39" t="s">
+        <v>612</v>
+      </c>
+      <c r="H39" t="s">
         <v>613</v>
       </c>
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="J39" t="s">
         <v>186</v>
       </c>
       <c r="M39" t="s">
         <v>231</v>
       </c>
       <c r="X39" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y39" t="s">
         <v>616</v>
       </c>
-      <c r="Y39" t="s">
+      <c r="AB39" t="s">
         <v>617</v>
       </c>
-      <c r="AB39" t="s">
+      <c r="AC39" t="s">
         <v>618</v>
       </c>
-      <c r="AC39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD39" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE39" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF39" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG39" t="s">
         <v>75</v>
       </c>
       <c r="AH39" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI39" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP39" t="s">
+        <v>619</v>
+      </c>
+      <c r="AO39" t="s">
         <v>195</v>
       </c>
-      <c r="AQ39">
+      <c r="AP39">
         <v>36</v>
       </c>
-      <c r="AS39" t="s">
+      <c r="AR39" t="s">
         <v>197</v>
       </c>
-      <c r="AU39" t="s">
+      <c r="AT39" t="s">
         <v>198</v>
       </c>
+      <c r="AV39" t="s">
+        <v>199</v>
+      </c>
       <c r="AW39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" t="s">
+        <v>620</v>
+      </c>
+      <c r="C40" t="s">
         <v>621</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" s="6" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E40" t="s">
         <v>88</v>
       </c>
       <c r="F40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G40" t="s">
+        <v>623</v>
+      </c>
+      <c r="H40" t="s">
         <v>624</v>
       </c>
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="J40" t="s">
         <v>186</v>
       </c>
       <c r="M40" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="O40" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="X40" t="s">
+        <v>626</v>
+      </c>
+      <c r="Y40" t="s">
         <v>627</v>
       </c>
-      <c r="Y40" t="s">
+      <c r="AB40" t="s">
         <v>628</v>
       </c>
-      <c r="AB40" t="s">
+      <c r="AC40" t="s">
         <v>629</v>
       </c>
-      <c r="AC40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD40" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE40" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF40" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG40" t="s">
         <v>75</v>
       </c>
       <c r="AH40" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI40" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP40" t="s">
+        <v>630</v>
+      </c>
+      <c r="AO40" t="s">
         <v>195</v>
       </c>
-      <c r="AQ40">
+      <c r="AP40">
         <v>54</v>
       </c>
+      <c r="AQ40" t="s">
+        <v>196</v>
+      </c>
       <c r="AR40" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>269</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>315</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>199</v>
       </c>
       <c r="AW40" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX40" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ40" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41" t="s">
+        <v>631</v>
+      </c>
+      <c r="C41" t="s">
         <v>632</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" s="6" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="E41" t="s">
         <v>88</v>
       </c>
       <c r="F41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G41" t="s">
+        <v>634</v>
+      </c>
+      <c r="H41" t="s">
         <v>635</v>
       </c>
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="J41" t="s">
         <v>186</v>
       </c>
       <c r="M41" t="s">
         <v>231</v>
       </c>
       <c r="O41" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="X41" t="s">
+        <v>637</v>
+      </c>
+      <c r="Y41" t="s">
         <v>638</v>
       </c>
-      <c r="Y41" t="s">
+      <c r="AB41" t="s">
         <v>639</v>
       </c>
-      <c r="AB41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC41" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="AD41" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE41" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF41" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG41" t="s">
         <v>75</v>
       </c>
       <c r="AH41" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI41" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP41" t="s">
+        <v>640</v>
+      </c>
+      <c r="AO41" t="s">
         <v>195</v>
       </c>
-      <c r="AQ41">
+      <c r="AP41">
         <v>64</v>
       </c>
+      <c r="AQ41" t="s">
+        <v>196</v>
+      </c>
       <c r="AR41" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU41" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT41" t="s">
         <v>198</v>
       </c>
+      <c r="AV41" t="s">
+        <v>199</v>
+      </c>
       <c r="AW41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX41" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY41" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
         <v>702</v>
       </c>
       <c r="C42" t="s">
+        <v>641</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G42" t="s">
         <v>129</v>
       </c>
       <c r="H42" t="s">
+        <v>643</v>
+      </c>
+      <c r="I42" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="J42" t="s">
         <v>186</v>
       </c>
       <c r="M42" t="s">
         <v>187</v>
       </c>
       <c r="X42" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="Y42" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="AB42" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="AC42" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="AD42" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE42" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF42" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG42" t="s">
         <v>75</v>
       </c>
       <c r="AH42" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI42" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP42" t="s">
+        <v>645</v>
+      </c>
+      <c r="AO42" t="s">
         <v>195</v>
       </c>
-      <c r="AQ42">
+      <c r="AP42">
         <v>13</v>
       </c>
-      <c r="AS42" t="s">
+      <c r="AR42" t="s">
         <v>197</v>
       </c>
-      <c r="AU42" t="s">
+      <c r="AT42" t="s">
         <v>198</v>
       </c>
+      <c r="AV42" t="s">
+        <v>199</v>
+      </c>
       <c r="AW42" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX42" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY42" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ42" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43" t="s">
+        <v>646</v>
+      </c>
+      <c r="C43" t="s">
         <v>647</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" s="6" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="E43" t="s">
         <v>88</v>
       </c>
       <c r="F43" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G43" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="H43" t="s">
+        <v>649</v>
+      </c>
+      <c r="I43" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="M43" t="s">
         <v>231</v>
       </c>
       <c r="O43" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>348</v>
+      </c>
+      <c r="X43" t="s">
         <v>652</v>
       </c>
-      <c r="Q43" t="s">
-[...2 lines deleted...]
-      <c r="X43" t="s">
+      <c r="Y43" t="s">
         <v>653</v>
       </c>
-      <c r="Y43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB43" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AC43" t="s">
-        <v>255</v>
+        <v>254</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>72</v>
       </c>
       <c r="AE43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF43" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG43" t="s">
         <v>75</v>
       </c>
       <c r="AH43" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI43" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP43" t="s">
+        <v>654</v>
+      </c>
+      <c r="AO43" t="s">
         <v>195</v>
       </c>
-      <c r="AQ43">
+      <c r="AP43">
         <v>164</v>
       </c>
+      <c r="AQ43" t="s">
+        <v>196</v>
+      </c>
       <c r="AR43" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>199</v>
       </c>
       <c r="AW43" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX43" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY43" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ43" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
+        <v>655</v>
+      </c>
+      <c r="C44" t="s">
         <v>656</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" s="6" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="E44" t="s">
         <v>88</v>
       </c>
       <c r="F44" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G44" t="s">
         <v>129</v>
       </c>
       <c r="H44" t="s">
+        <v>658</v>
+      </c>
+      <c r="I44" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="J44" t="s">
         <v>186</v>
       </c>
       <c r="M44" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="O44" t="s">
         <v>188</v>
       </c>
       <c r="X44" t="s">
+        <v>661</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>380</v>
+      </c>
+      <c r="AB44" t="s">
         <v>662</v>
       </c>
-      <c r="Y44" t="s">
-[...2 lines deleted...]
-      <c r="AB44" t="s">
+      <c r="AC44" t="s">
         <v>663</v>
       </c>
-      <c r="AC44" t="s">
+      <c r="AD44" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>370</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI44" t="s">
         <v>664</v>
       </c>
-      <c r="AD44" t="s">
-[...20 lines deleted...]
-      <c r="AP44" t="s">
+      <c r="AO44" t="s">
         <v>195</v>
       </c>
-      <c r="AQ44">
+      <c r="AP44">
         <v>186</v>
       </c>
+      <c r="AQ44" t="s">
+        <v>196</v>
+      </c>
       <c r="AR44" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>269</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>199</v>
       </c>
       <c r="AW44" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX44" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY44" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ44" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
+        <v>665</v>
+      </c>
+      <c r="C45" t="s">
+        <v>666</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>667</v>
-      </c>
-[...4 lines deleted...]
-        <v>669</v>
       </c>
       <c r="E45" t="s">
         <v>88</v>
       </c>
       <c r="F45" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G45" t="s">
         <v>129</v>
       </c>
       <c r="H45" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="I45" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="J45" t="s">
         <v>186</v>
       </c>
       <c r="M45" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="O45" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="X45" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="Y45" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="AB45" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="AC45" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="AD45" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE45" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF45" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG45" t="s">
         <v>75</v>
       </c>
       <c r="AH45" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI45" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP45" t="s">
+        <v>671</v>
+      </c>
+      <c r="AO45" t="s">
         <v>195</v>
       </c>
-      <c r="AQ45">
+      <c r="AP45">
         <v>23</v>
       </c>
-      <c r="AS45" t="s">
+      <c r="AR45" t="s">
         <v>197</v>
       </c>
-      <c r="AU45" t="s">
+      <c r="AT45" t="s">
         <v>198</v>
       </c>
+      <c r="AV45" t="s">
+        <v>199</v>
+      </c>
       <c r="AW45" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX45" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY45" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ45" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C46" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E46" t="s">
         <v>88</v>
       </c>
       <c r="F46" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G46" t="s">
         <v>129</v>
       </c>
       <c r="H46" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="I46" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="J46" t="s">
         <v>186</v>
       </c>
       <c r="M46" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="O46" t="s">
         <v>187</v>
       </c>
       <c r="X46" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="Y46" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="AB46" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="AC46" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="AD46" t="s">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="AE46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF46" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG46" t="s">
         <v>75</v>
       </c>
       <c r="AH46" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI46" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP46" t="s">
+        <v>678</v>
+      </c>
+      <c r="AO46" t="s">
         <v>195</v>
       </c>
-      <c r="AQ46">
+      <c r="AP46">
         <v>33</v>
       </c>
-      <c r="AS46" t="s">
-[...2 lines deleted...]
-      <c r="AU46" t="s">
+      <c r="AR46" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT46" t="s">
         <v>198</v>
       </c>
+      <c r="AV46" t="s">
+        <v>199</v>
+      </c>
       <c r="AW46" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX46" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY46" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ46" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>679</v>
+      </c>
+      <c r="C47" t="s">
+        <v>680</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>681</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
       <c r="E47" t="s">
         <v>88</v>
       </c>
       <c r="F47" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G47" t="s">
         <v>129</v>
       </c>
       <c r="H47" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="I47" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="J47" t="s">
         <v>186</v>
       </c>
       <c r="M47" t="s">
+        <v>684</v>
+      </c>
+      <c r="O47" t="s">
+        <v>685</v>
+      </c>
+      <c r="X47" t="s">
+        <v>605</v>
+      </c>
+      <c r="Y47" t="s">
         <v>686</v>
       </c>
-      <c r="O47" t="s">
+      <c r="AB47" t="s">
         <v>687</v>
       </c>
-      <c r="X47" t="s">
-[...2 lines deleted...]
-      <c r="Y47" t="s">
+      <c r="AC47" t="s">
+        <v>550</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE47" t="s">
         <v>688</v>
       </c>
-      <c r="AB47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF47" t="s">
-        <v>303</v>
+        <v>75</v>
       </c>
       <c r="AG47" t="s">
         <v>75</v>
       </c>
       <c r="AH47" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI47" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP47" t="s">
+        <v>689</v>
+      </c>
+      <c r="AO47" t="s">
         <v>195</v>
       </c>
-      <c r="AQ47">
+      <c r="AP47">
         <v>24</v>
       </c>
-      <c r="AS47" t="s">
+      <c r="AR47" t="s">
         <v>197</v>
       </c>
-      <c r="AU47" t="s">
+      <c r="AT47" t="s">
         <v>198</v>
       </c>
+      <c r="AV47" t="s">
+        <v>199</v>
+      </c>
       <c r="AW47" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AX47" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AY47" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AZ47" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>46</v>
       </c>
       <c r="B48" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E48" t="s">
         <v>88</v>
       </c>
       <c r="F48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G48" t="s">
         <v>129</v>
       </c>
       <c r="H48" t="s">
+        <v>692</v>
+      </c>
+      <c r="I48" t="s">
+        <v>693</v>
+      </c>
+      <c r="J48" t="s">
         <v>694</v>
       </c>
-      <c r="I48" t="s">
+      <c r="M48" t="s">
         <v>695</v>
       </c>
-      <c r="J48" t="s">
+      <c r="O48" t="s">
         <v>696</v>
       </c>
-      <c r="M48" t="s">
+      <c r="Q48" t="s">
         <v>697</v>
       </c>
-      <c r="O48" t="s">
+      <c r="X48" t="s">
         <v>698</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="Y48" t="s">
         <v>699</v>
       </c>
-      <c r="X48" t="s">
+      <c r="AC48" t="s">
         <v>700</v>
       </c>
-      <c r="Y48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AD48" t="s">
-        <v>703</v>
+        <v>72</v>
       </c>
       <c r="AE48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AF48" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="AG48" t="s">
         <v>75</v>
       </c>
       <c r="AH48" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="AI48" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="AP48" t="s">
+        <v>701</v>
+      </c>
+      <c r="AO48" t="s">
         <v>195</v>
       </c>
-      <c r="AQ48">
+      <c r="AP48">
         <v>100</v>
       </c>
+      <c r="AQ48" t="s">
+        <v>196</v>
+      </c>
       <c r="AR48" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AU48" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT48" t="s">
         <v>198</v>
+      </c>
+      <c r="AZ48" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -8791,72 +8797,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>706</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>180</v>
       </c>
       <c r="B2" t="s">
         <v>133</v>
       </c>
       <c r="C2" t="s">
         <v>185</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8889,162 +8895,162 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>715</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>716</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>719</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>722</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>723</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="P1" s="2" t="s">
         <v>724</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>725</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>726</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C2" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="D2" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -9052,89 +9058,89 @@
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>706</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>712</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C2" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="H2" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="J2" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>