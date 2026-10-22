--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -251,51 +251,51 @@
   </si>
   <si>
     <t>30-50 wt%</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>No technical limits.</t>
   </si>
   <si>
     <t>Spray-drying process is highly scalable process and widely used.</t>
   </si>
   <si>
     <t>Mixer and pumping prior spray drying. 
 Spray drying equipment. 
 Fill and finish equipment</t>
   </si>
   <si>
     <t>Normal manufacturing requirements for spray drying and aseptic fill and finish.</t>
   </si>
   <si>
     <t>HPLC equipment, capability to perform immunoassays and the appropriate detection equipment required by the API. Dynamic light scattering (DLS) instrument for particle size distribution. Dissolution for release characteristics in water bath in shaking. Silica measurement with microwave plasma-atomic emission spectroscopy (MP-AES) or with spectrophotometric measurements. Rheometric analysis (oscillation and rotation), manual injectability and injection force measurement. SEM analysis for visualizing the particles. NMR for measuring silica condensation.</t>
   </si>
   <si>
-    <t>, HBV, Contraception, Ophthalmology (topical and parenteral delivery), infectious diseases, autoimmune disease, CNS, women´s health, hormone deficiency, vaccines, abuse deterrence &amp; viral vectors, Possible to combine multiple APIs from poorly/highly soluble small molecules to sensitive biologics like antibodies and RNA., Malaria, HIV, Pain management, , Disease agnostic</t>
+    <t>, HBV, Contraception, Ophthalmology (topical and parenteral delivery), infectious diseases, autoimmune disease, CNS, women´s health, hormone deficiency, vaccines, abuse deterrence &amp; viral vectors, Possible to combine multiple APIs from poorly/highly soluble small molecules to sensitive biologics like antibodies and RNA., Malaria, HIV, Pain management (incl. joints, lower back, knee), , Disease agnostic</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, To be determined, Self-administered</t>
   </si>
   <si>
     <t>Daily, Weekly, Monthly, Every 6 months, Yearly, Every 2 months</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Those who would benefit from longer dosing intervals or for whom adherence to current treatment might be challenging.</t>
   </si>
   <si>
     <t>More information available at https://www.delsitech.com/</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>Glucocorticoids, Dexamethasone</t>
   </si>
   <si>
     <t>Dexamethasone etc.</t>
   </si>
   <si>
     <t>Analgesics, Fentanyl, hydrocodone</t>
   </si>
   <si>
     <t>Hydrocodone, fentanyl etc.</t>
   </si>
   <si>
     <t>Antiparasitic products, Pyrimethamine, Antimalarials, Proguanil</t>
   </si>
   <si>
     <t>Pyrimethamine, proguanil etc</t>
   </si>
   <si>
     <t>Malaria treatment and/or prophylaxis</t>
   </si>
   <si>
     <t>to be determined</t>
   </si>
   <si>
-    <t>Drugs used in diabetes, Glucagon-like peptide-1 (GLP-1) analogues</t>
+    <t>Drugs used in diabetes, Glucagon-like peptide-1 (GLP-1) analogues and associated</t>
   </si>
   <si>
     <t>GLP-1 receptor agonist</t>
   </si>
   <si>
     <t>Musculo-skeletal system, Meloxicam</t>
   </si>
   <si>
     <t>Targets post-operative pain management in cats</t>
   </si>
   <si>
     <t>**Animal health**</t>
   </si>
   <si>
     <t>Anticipated: release of meloxicam for 3 to 5 days after a single subcutaneous injection</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
@@ -470,111 +470,93 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017068245</t>
   </si>
   <si>
     <t>Hydrogel composite depot formulation</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>DELSITECH OY</t>
   </si>
   <si>
     <t>2036-10-21</t>
   </si>
   <si>
     <t>This invention relates to a depot formulation comprising a biodegradable silica hydrogel composite incorporating a nucleotide or nucleoside analogue reverse transcriptase inhibitor, wherein the silica hydrogel composite is obtainable by mixing silica particles comprising said nucleotide or nucleoside analogue reverse transcriptase inhibitor and having a maximum diameter of ≤ 1 000 μm, as such or as a suspension, with silica sol wherein the hydrogel composite is non-flowing and structurally stable when stored at rest and shear-thinning when shear stress is applied by injection. The present invention also relates to use of the depot formulation for treatment of chronic viral infections and prevention of chronic viral reinfection. The present invention further relates to a prefilled syringes comprising said depot formulation.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Türkiye, Moldova, Republic of, Mexico, South Africa, India, Brazil</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Malta, San Marino, Slovenia, Iceland, Cyprus, Slovakia, Estonia, Luxembourg, Monaco</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, South Africa, India, Brazil</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>WO2014207304</t>
   </si>
   <si>
     <t>Silica Hydrogel Composite</t>
   </si>
   <si>
     <t>2034-06-18</t>
   </si>
   <si>
     <t>This invention relates to a silica hydrogel composite obtainable by mixing silica particles, comprising an encapsulated agent, with a silica sol, wherein obtained hydrogel composite is shear-thinning. The present invention also relates to use of the silica hydrogel composite according to the invention for an injectable, flowing or extrudable formulation. The present invention further relates to a method for preparing the silica hydrogel.</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
-    <t>China, Türkiye</t>
-[...5 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Montenegro, North Macedonia</t>
+    <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2008104635</t>
   </si>
   <si>
     <t>Method for preparing silica compositions, silica compositions and uses thereof</t>
   </si>
   <si>
     <t>2028-02-22</t>
   </si>
   <si>
     <t>The invention relates to a method for producing a flowing silica composition comprising a sol-gel transfer, wherein redispersion is carried out. The redispersion comprises adding, after having reached gel point of said sol-gel transfer, liquid into the gel formed by the sol-gel transfer, and the adding being made within a sufficiently short time period after reaching the gel point, to result, after mixing to follow of the gel and the liquid, in a rheologically homogenous flowing silica composition, which is and remains injectable as such, or by short stirring &lt; 30 s, through a thin 22G needle. The present invention also relates to flowing silica compositions and gels obtainable by methods of the invention. The present invention further relates to uses of flowing silica compositions</t>
   </si>
   <si>
-    <t>Serbia</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, Italy, Norway, Malta, Belgium, Greece, Hungary, Croatia, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>This invention relates to a depot formulation comprising a biodegradable silica hydrogel composite incorporating a nucleotide or nucleoside analogue reverse transcriptase inhibitor, wherein the silica hydrogel composite is obtainable by mixing silica particles comprising said nucleotide or nucleoside analogue reverse transcriptase inhibitor and having a maximum diameter of ≤ 1 000 μm, as such or as a suspension, with silica sol wherein the hydrogel composite is non-flowing and structurally stable when stored at rest and shear-thinning when shear stress is applied by injection.</t>
   </si>
   <si>
     <t>formulation</t>
   </si>
   <si>
     <t>DelSiTech OY</t>
   </si>
@@ -668,53 +650,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -731,50 +710,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -845,66 +827,72 @@
   <si>
     <t>SEM images of silica-triptorelin acetate microparticles (magnification 5000×)</t>
   </si>
   <si>
     <t>Copyright © 2021 by the authors of Forsback et al., Nanomedicines, 2021doi: 10.3390/nano11061578</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Short Video presenting the technology</t>
   </si>
   <si>
     <t>https://www.delsitech.com/technology/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/28752299/" rel="noopener noreferrer" target="_blank"&gt;Silica microparticles for sustained zero-order release of an anti-CD40L antibody. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tyagi P, Koskinen M, Mikkola J, Leino L, Schwarz A. &lt;/p&gt;&lt;p&gt;Drug Deliv Transl Res. &lt;/p&gt;&lt;p&gt;2018 Apr;8(2):368-374. doi: 10.1007/s13346-017-0408-1. PMID: 28752299.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Silica microparticle hydrogel depot (HG) formulation was prepared using spray drying of silica-based sol-gels for the sustained delivery of MR1 antibody which binds to CD40 ligand (CD40L). The formulation was tested in vitro for antibody release, surface morphology, particle size, rheology, and injectability. In vivo pharmacokinetic evaluation was performed for the microparticle formulation and free MR1 antibody in BALB/c female mice. Serum samples up to day 62 were assessed using an enzyme-linked immunosorbent assay. In vitro release indicated that the MR1 antibody was uniformly encapsulated in silica microparticles, and less than 5% burst release of the antibody was observed. In vivo pharmacokinetics showed a zero-order release up to 62 days from the MR1 silica microparticle HG-controlled release composition.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Keywords: Antibody; Biologics; Silica microparticles; Sustained release.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/28752299/</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
     <t>Parenteral delivery of therapeutic proteins using biodegradable silica matrix - LAII2020 conference</t>
   </si>
   <si>
     <t>LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf</t>
   </si>
   <si>
     <t>resources/JWKtUvyhJ6wF_LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8233906/#:~:text=In%20vivo%20pharmacokinetics%20showed%20that,as%20the%20Pamorelin%C2%AE%20injections." rel="noopener noreferrer" target="_blank"&gt;Sustained In-Vivo Release of Triptorelin Acetate from a Biodegradable Silica Depot: Comparison to Pamorelin® LA&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Nanomedicines, June 2021&lt;/p&gt;&lt;p&gt;Ari-Pekka Forsback, Panu Noppari, Jesse Viljanen, Jari Mikkola, Mika Jokinen, Lasse Leino, Simon Bjerregaard, Camilla Borglin and Janet Halliday &lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Triptorelin acetate was encapsulated into silica microparticles by spray-drying a mixture of colloidal silica sol and triptorelin acetate solution. The resulting microparticles were then combined with another silica sol containing silica nanoparticles, which together formed an injectable silica-triptorelin acetate depot. The particle size and surface morphology of the silica-triptorelin acetate microparticles were characterized together with the in vitro release of triptorelin, injectability and rheology of the final injectable silica-triptorelin acetate depot. In vivo pharmacokinetics and pharmacodynamics of the silica-triptorelin acetate depot and Pamorelin&lt;sup&gt;®&lt;/sup&gt; were evaluated and compared in Sprague-Dawley male rats after subcutaneous administration. Serum samples up to 91 days were collected and the plasma concentrations of triptorelin and testosterone were analyzed with ultraperformance liquid chromatography-tandem mass spectrometry (UPLC-MS/MS). In vivo pharmacokinetics showed that injections of the silica-triptorelin acetate depot gave 5-fold lower Cmax values than the corresponding Pamorelin&lt;sup&gt;®&lt;/sup&gt; injections. The depot also showed a comparable sustained triptorelin release and equivalent pharmacodynamic effect as the Pamorelin&lt;sup&gt;®&lt;/sup&gt; injections. Detectable triptorelin plasma concentrations were seen with the depot after the 91-day study period and testosterone plasma concentrations remained below the human castration limit for the same period.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8233906/#:~:text=In%20vivo%20pharmacokinetics%20showed%20that,as%20the%20Pamorelin%C2%AE%20injections</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.delsitech.com/</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>DelSiTech is the world technology leader in advanced biodegradable silica based controlled release materials</t>
   </si>
   <si>
     <t>Innovare r&amp;d</t>
   </si>
@@ -1334,51 +1322,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170427&amp;CC=WO&amp;NR=2017068245A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141231&amp;CC=WO&amp;NR=2014207304A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080904&amp;CC=WO&amp;NR=2008104635A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/0lBH0vC9LJZl4sI8aemF1RxXbVRVNutY7pUykq0H.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LdkADSz0yVou0tSw9WtAA5NmoI2hgxnrDvNRInQg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delsitech.com/technology/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/53/JWKtUvyhJ6wF_LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delsitech.com/technology/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28752299/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/53/JWKtUvyhJ6wF_LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8233906/#:~:text=In%20vivo%20pharmacokinetics%20showed%20that,as%20the%20Pamorelin%C2%AE%20injections" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1516,69 +1504,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1632,300 +1620,300 @@
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
       <c r="AI2" t="s">
         <v>73</v>
       </c>
       <c r="AJ2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
         <v>76</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>77</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>77</v>
       </c>
       <c r="AP2" t="s">
         <v>77</v>
       </c>
       <c r="AQ2" t="s">
         <v>78</v>
       </c>
       <c r="AR2" t="s">
         <v>79</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C3" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C4" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C5" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C6" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C7" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>100</v>
       </c>
       <c r="C2" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -2346,140 +2334,119 @@
       </c>
       <c r="B2" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C2" t="s">
         <v>138</v>
       </c>
       <c r="D2" t="s">
         <v>139</v>
       </c>
       <c r="E2" t="s">
         <v>140</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>141</v>
       </c>
       <c r="G2" t="s">
         <v>142</v>
       </c>
       <c r="H2" t="s">
         <v>97</v>
       </c>
       <c r="I2" t="s">
         <v>143</v>
       </c>
-      <c r="J2" t="s">
+      <c r="N2" t="s">
         <v>144</v>
       </c>
-      <c r="K2" t="s">
+      <c r="O2" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E3" t="s">
         <v>140</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H3" t="s">
         <v>97</v>
       </c>
       <c r="I3" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="N3" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="O3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
         <v>140</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G4" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="H4" t="s">
         <v>97</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="N4" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="O4" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2491,147 +2458,147 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>138</v>
       </c>
       <c r="C2" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D2" t="s">
         <v>137</v>
       </c>
       <c r="E2" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="F2" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="I2" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D3" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F3" t="s">
+        <v>166</v>
+      </c>
+      <c r="H3" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D4" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E4" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="F4" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="I4" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2678,270 +2645,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>224</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2954,330 +2921,338 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="R1" s="2" t="s">
         <v>248</v>
-      </c>
-[...16 lines deleted...]
-        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C2" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="J2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="H3" t="s">
-        <v>268</v>
+        <v>262</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>263</v>
       </c>
       <c r="J3" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C4" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H4" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="J4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C5" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="H5" t="s">
-        <v>274</v>
+        <v>269</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>270</v>
       </c>
       <c r="J5" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>