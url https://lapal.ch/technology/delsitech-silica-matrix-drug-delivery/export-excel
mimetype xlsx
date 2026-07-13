--- v0 (2026-04-25)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -759,50 +759,53 @@
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1664,236 +1667,236 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>98</v>
       </c>
       <c r="C2" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -2873,205 +2876,209 @@
       <c r="E1" s="2" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>242</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>243</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>247</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3095,99 +3102,99 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>183</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>