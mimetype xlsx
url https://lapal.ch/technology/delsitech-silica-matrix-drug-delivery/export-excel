--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>DelSiTech Silica Matrix Drug Delivery</t>
   </si>
   <si>
     <t>Long-acting injectables (parenteral administration) and topical eye drops drug delivery technology where the active substance is embedded and released in controlled manner from a biodegradable silica microparticle-silica hydrogel composite material, with  release period tunable from a day to several weeks, months up to a year.</t>
   </si>
   <si>
     <t>DelSiTech Silica Matrix long-acting drug delivery technology is adaptable to any therapeutic agents: from small molecules to peptides and complex biologics. The technology is compatible with high API loading, but also with poorly or highly soluble molecules. True controlled release that can be tuned from days up to a year, following zero-order release profile with no or limited burst release. The final dosage form is a ready to use prefilled syringe with 24 to 30G needle. Silica microparticle-silica hydrogel depot can be easily removed as one piece in case of adverse effects. With eyedrops the release can be adjusted from 24 to 48 hours with stable API concentration even overnight with a single drop.</t>
   </si>
   <si>
     <t>Subcutaneous, Intra-articular, intratumoral, intraocular, intrathecal and transtympanic, Intra-vitreal, Intramuscular, intratumoral, intraocular, intrathecal and transtympanic</t>
   </si>
   <si>
     <t>Silica microparticles; silica hydrogel; silica microparticles and silica hydrogel composite,, Biodegradable monolithic solid silica implant, Inorganic nanoparticles</t>
   </si>
   <si>
     <t>Biodegradable, Single-use, Room temperature storage, Monolithic, Removable, +4 to +8 degrees Celsius storage may be needed in some cases</t>
   </si>
@@ -614,75 +620,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -728,54 +734,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -807,50 +825,53 @@
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/0lBH0vC9LJZl4sI8aemF1RxXbVRVNutY7pUykq0H.png</t>
   </si>
   <si>
     <t>Image of the injection</t>
   </si>
   <si>
     <t>DelSiTech</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/LdkADSz0yVou0tSw9WtAA5NmoI2hgxnrDvNRInQg.png</t>
   </si>
   <si>
     <t>SEM images of silica-triptorelin acetate microparticles (magnification 5000×)</t>
   </si>
   <si>
     <t>Copyright © 2021 by the authors of Forsback et al., Nanomedicines, 2021doi: 10.3390/nano11061578</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Short Video presenting the technology</t>
   </si>
   <si>
     <t>https://www.delsitech.com/technology/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/28752299/" rel="noopener noreferrer" target="_blank"&gt;Silica microparticles for sustained zero-order release of an anti-CD40L antibody. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tyagi P, Koskinen M, Mikkola J, Leino L, Schwarz A. &lt;/p&gt;&lt;p&gt;Drug Deliv Transl Res. &lt;/p&gt;&lt;p&gt;2018 Apr;8(2):368-374. doi: 10.1007/s13346-017-0408-1. PMID: 28752299.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Silica microparticle hydrogel depot (HG) formulation was prepared using spray drying of silica-based sol-gels for the sustained delivery of MR1 antibody which binds to CD40 ligand (CD40L). The formulation was tested in vitro for antibody release, surface morphology, particle size, rheology, and injectability. In vivo pharmacokinetic evaluation was performed for the microparticle formulation and free MR1 antibody in BALB/c female mice. Serum samples up to day 62 were assessed using an enzyme-linked immunosorbent assay. In vitro release indicated that the MR1 antibody was uniformly encapsulated in silica microparticles, and less than 5% burst release of the antibody was observed. In vivo pharmacokinetics showed a zero-order release up to 62 days from the MR1 silica microparticle HG-controlled release composition.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Keywords: Antibody; Biologics; Silica microparticles; Sustained release.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Parenteral delivery of therapeutic proteins using biodegradable silica matrix - LAII2020 conference</t>
   </si>
   <si>
     <t>LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf</t>
   </si>
@@ -1313,113 +1334,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170427&amp;CC=WO&amp;NR=2017068245A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141231&amp;CC=WO&amp;NR=2014207304A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080904&amp;CC=WO&amp;NR=2008104635A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/0lBH0vC9LJZl4sI8aemF1RxXbVRVNutY7pUykq0H.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LdkADSz0yVou0tSw9WtAA5NmoI2hgxnrDvNRInQg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delsitech.com/technology/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/JWKtUvyhJ6wF_LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delsitech.com/technology/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/53/JWKtUvyhJ6wF_LAII-2020-Frederic-Dargelas-DelSiTech-6FEB2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1508,736 +1531,742 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
-      <c r="T2" t="s">
+      <c r="R2" t="s">
         <v>61</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="V2" t="s">
         <v>63</v>
       </c>
       <c r="W2" t="s">
         <v>64</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X2" t="s">
         <v>65</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="Y2" t="s">
         <v>66</v>
       </c>
       <c r="AC2" t="s">
         <v>67</v>
       </c>
       <c r="AD2" t="s">
         <v>68</v>
       </c>
       <c r="AE2" t="s">
         <v>69</v>
       </c>
       <c r="AF2" t="s">
         <v>70</v>
       </c>
       <c r="AG2" t="s">
         <v>71</v>
       </c>
       <c r="AH2" t="s">
         <v>72</v>
       </c>
+      <c r="AI2" t="s">
+        <v>73</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>74</v>
       </c>
       <c r="AL2" t="s">
         <v>75</v>
       </c>
       <c r="AM2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AP2" t="s">
         <v>77</v>
       </c>
       <c r="AQ2" t="s">
         <v>78</v>
       </c>
       <c r="AR2" t="s">
         <v>79</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="F2" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C4" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C6" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="C7" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G3" t="s">
+        <v>102</v>
+      </c>
+      <c r="H3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I3" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" t="s">
+        <v>106</v>
+      </c>
+      <c r="G4" t="s">
         <v>103</v>
       </c>
-      <c r="D4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -2247,210 +2276,210 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="K2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="O2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J3" t="s">
+        <v>154</v>
+      </c>
+      <c r="K3" t="s">
+        <v>155</v>
+      </c>
+      <c r="N3" t="s">
+        <v>156</v>
+      </c>
+      <c r="O3" t="s">
         <v>148</v>
-      </c>
-[...25 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="K4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="N4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="O4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2462,147 +2491,147 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2649,254 +2678,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>235</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2909,337 +2954,369 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D3" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>235</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>264</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="J2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C3" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>267</v>
+      </c>
+      <c r="H3" t="s">
+        <v>268</v>
+      </c>
+      <c r="J3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C4" t="s">
-        <v>263</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>270</v>
+      </c>
+      <c r="H4" t="s">
+        <v>271</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="J4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C5" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>273</v>
+      </c>
+      <c r="H5" t="s">
+        <v>274</v>
+      </c>
+      <c r="J5" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>