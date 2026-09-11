--- v2 (2026-07-13)
+++ v3 (2026-09-11)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Dapivirine Monthly Vaginal Ring</t>
   </si>
   <si>
     <t>Silicone matrix vaginal ring delivering dapivirine over one month.</t>
   </si>
   <si>
     <t>The ring is made of a flexible silicone polymer and contains the ARV dapivirine, an NNRTI, which is dispersed in the silicone matrix and slowly released over the course of a month. 
 The ring delivers dapivirine directly at the site of potential HIV infection, with low systemic absorption. Women insert the flexible, long-acting ring themselves into the vagina and replace it every month.</t>
   </si>
   <si>
     <t>Topical (Vaginal)</t>
   </si>
   <si>
     <t>Intra-vaginal ring</t>
   </si>
   <si>
     <t>Drug-eluting, Removable, Molded, Room temperature storage, At least 1 year shelf life</t>
@@ -436,60 +442,57 @@
   <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
     <t>Dapivirine and analogues topical use to prevent HIV infection</t>
   </si>
   <si>
     <t>Composition; Use</t>
   </si>
   <si>
     <t>TIBOTEC PHARM LTD</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Sweden, Italy, Liechtenstein, Greece, Denmark, Finland, Estonia, Hungary, Latvia, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
-[...2 lines deleted...]
-    <t>Cyprus</t>
+    <t>Germany, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Germany, United Kingdom, Austria, Spain, Monaco, Portugal, Ireland, Bulgaria, Czechia, Slovakia, Romania, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HIV-inhibiting pyrimidine derivatives</t>
   </si>
   <si>
     <t>This invention concerns the use of the compounds of formula (I), (...) for the manufacture of a medicine for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection. It further relates to new compounds being a subgroup of the compounds of formula (I), their preparation and compositions comprising them.</t>
   </si>
   <si>
     <t>WO1999050250</t>
   </si>
@@ -535,75 +538,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -1091,87 +1094,168 @@
     <t>2016-08-10</t>
   </si>
   <si>
     <t>2019-01-11</t>
   </si>
   <si>
     <t>Non-lactating individuals, Non-pregnant individuals, Cisgender women</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all the following criteria to be eligible to enrol in the trial:
 1. Previously enrolled in the IPM 027 trial
 2. Available for all visits and consent to follow all procedures scheduled for the trial
 3. Using an effective method of contraception at the Enrolment Visit, and intending to use an effective contraceptive method for the duration of trial participation, unless post-menopausal with no history of menses for one year prior to screening
 4. HIV-negative as determined by the HIV algorithm applied at Screening/Pre- Enrolment
 5. Willing to refrain from participation in another research trial using drugs, vaccines, medical devices and microbicides for the duration of the IPM 032 trial
 6. Willing to provide adequate locator information for trial retentio</t>
   </si>
   <si>
     <t>Previously enrolled in the IPM 027 trial</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Patterns of Adherence to a Dapivirine Vaginal Ring for HIV-1 Prevention Among South African Women in a Phase III Randomized Controlled Trial</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/qai.0000000000002990</t>
+  </si>
+  <si>
     <t>Experiences with simultaneous use of contraception and the vaginal ring for HIV prevention in sub-Saharan Africa</t>
   </si>
   <si>
+    <t>https://doi.org/10.1186/s12905-021-01321-5</t>
+  </si>
+  <si>
+    <t>Acceptability of the Dapivirine Vaginal Ring for HIV-1 Prevention and Association with Adherence in a Phase III Trial</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s10461-021-03205-z</t>
+  </si>
+  <si>
+    <t>Risk of HIV-1 acquisition among South African women using a variety of contraceptive methods in a prospective study</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/qad.0000000000002260</t>
+  </si>
+  <si>
+    <t>Acquisition of Sexually Transmitted Infections among Women Using a Variety of Contraceptive Options: A prospective Study among High-risk African Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/jia2.25257</t>
+  </si>
+  <si>
+    <t>Clinical and Virologic Outcomes Following Initiation of Antiretroviral Therapy Among Seroconverters in the Microbicide Trials Network-020 Phase III Trial of the Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/cid/ciy909</t>
+  </si>
+  <si>
+    <t>Vaginal Ring Use in a Phase 3 Microbicide Trial: A Comparison of Objective Measures and Self-reports of Non-adherence in ASPIRE</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s10461-018-2261-8</t>
+  </si>
+  <si>
+    <t>Use of a Vaginal Ring Containing Dapivirine for HIV-1 Prevention in Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1056/nejmoa1506110</t>
+  </si>
+  <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/33892693/</t>
   </si>
   <si>
-    <t>Patterns of Adherence to a Dapivirine Vaginal Ring for HIV-1 Prevention Among South African Women in a Phase III Randomized Controlled Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/35344520/</t>
   </si>
   <si>
-    <t>Acceptability of the Dapivirine Vaginal Ring for HIV-1 Prevention and Association with Adherence in a Phase III Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/33713213/</t>
   </si>
   <si>
-    <t>Clinical and Virologic Outcomes Following Initiation of Antiretroviral Therapy Among Seroconverters in the Microbicide Trials Network-020 Phase III Trial of the Dapivirine Vaginal Ring</t>
-[...1 lines deleted...]
-  <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30346511/</t>
   </si>
   <si>
-    <t>Vaginal Ring Use in a Phase 3 Microbicide Trial: A Comparison of Objective Measures and Self-reports of Non-adherence in ASPIRE</t>
-[...1 lines deleted...]
-  <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30218318/</t>
+  </si>
+  <si>
+    <t>Pharmacokinetics of Dapivirine Transfer into Blood Plasma, Breast Milk, and Cervicovaginal Fluid of Lactating Women Using the Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1128/aac.01930-18</t>
+  </si>
+  <si>
+    <t>Safety, uptake, and use of a dapivirine vaginal ring for HIV-1 prevention in African women (HOPE): an open-label, extension study</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/s2352-3018(20)30304-0</t>
+  </si>
+  <si>
+    <t>Sharing Objective Measures of Adherence to a Vaginal Microbicide Promotes Candor About Actual Use and Bolsters Motivation to Prevent HIV</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1007/s10461-020-03026-6</t>
+  </si>
+  <si>
+    <t>Safety and Efficacy of a Dapivirine Vaginal Ring for HIV Prevention in Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1056/nejmoa1602046</t>
+  </si>
+  <si>
+    <t>Assessment of risk compensation following use of the dapivirine vaginal ring in southwestern Uganda</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1136/sextrans-2020-054718</t>
+  </si>
+  <si>
+    <t>Safety, adherence, and HIV-1 seroconversion among women using the dapivirine vaginal ring (DREAM): an open-label, extension study</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/S2352-3018(20)30300-3</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -1445,50 +1529,53 @@
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>CYP</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
@@ -1658,50 +1745,53 @@
     <t>http://www.fdaghana.gov.gh/</t>
   </si>
   <si>
     <t>GHA</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/DUpg232P2JndcOgYTUcc0599rtNFOALNhIX3FbPB.png</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring (DapiRing) - (1)</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/aP6tBh9mgSWtc9Z6FPwR1gKz7paTDSsLg9NJA9FH.png</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring (DapiRing) - (2)</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Ring resources</t>
   </si>
   <si>
     <t>OPTIONS_RingResources_v3.pdf</t>
   </si>
   <si>
     <t>resources/i7suak4hyJFO_OPTIONS_RingResources_v3.pdf</t>
   </si>
   <si>
     <t>Presentation of dapivirine monthly ring</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/our-work/our-products/dapivirine-ring</t>
   </si>
   <si>
     <t>IPM Ring Backgrounder</t>
   </si>
   <si>
     <t>ipm_ring_backgrounder_mar_2021.pdf</t>
   </si>
@@ -2188,125 +2278,127 @@
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19991007&amp;CC=WO&amp;NR=9950250A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20031120&amp;CC=WO&amp;NR=03094920A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04140266" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/DUpg232P2JndcOgYTUcc0599rtNFOALNhIX3FbPB.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/aP6tBh9mgSWtc9Z6FPwR1gKz7paTDSsLg9NJA9FH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/i7suak4hyJFO_OPTIONS_RingResources_v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipmglobal.org/our-work/our-products/dapivirine-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/H2WGa4gMyvBm_ipm_ring_backgrounder_mar_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtnstopshiv.org/research/studies/mtn-034" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-043" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/745/i7suak4hyJFO_OPTIONS_RingResources_v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipmglobal.org/our-work/our-products/dapivirine-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/747/H2WGa4gMyvBm_ipm_ring_backgrounder_mar_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtnstopshiv.org/research/studies/mtn-034" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-043" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2395,517 +2487,523 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
       <c r="S2" t="s">
         <v>62</v>
       </c>
       <c r="T2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="U2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V2" t="s">
         <v>64</v>
       </c>
       <c r="W2" t="s">
         <v>65</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="X2" t="s">
         <v>66</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="Y2" t="s">
         <v>67</v>
       </c>
       <c r="AB2" t="s">
         <v>68</v>
       </c>
       <c r="AC2" t="s">
         <v>69</v>
       </c>
       <c r="AD2" t="s">
         <v>70</v>
       </c>
       <c r="AE2" t="s">
         <v>71</v>
       </c>
       <c r="AF2" t="s">
         <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>73</v>
       </c>
       <c r="AH2" t="s">
         <v>74</v>
       </c>
       <c r="AI2" t="s">
         <v>75</v>
       </c>
       <c r="AJ2" t="s">
         <v>76</v>
       </c>
       <c r="AK2" t="s">
         <v>77</v>
       </c>
       <c r="AL2" t="s">
         <v>78</v>
       </c>
       <c r="AM2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>80</v>
       </c>
       <c r="AQ2" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AR2" t="s">
         <v>81</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>539</v>
+        <v>569</v>
       </c>
       <c r="C2" t="s">
-        <v>540</v>
+        <v>570</v>
       </c>
       <c r="D2" t="s">
-        <v>541</v>
+        <v>571</v>
       </c>
       <c r="E2" t="s">
-        <v>542</v>
+        <v>572</v>
       </c>
       <c r="F2" t="s">
-        <v>543</v>
+        <v>573</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C3" t="s">
-        <v>540</v>
+        <v>570</v>
       </c>
       <c r="D3" t="s">
-        <v>544</v>
+        <v>574</v>
       </c>
       <c r="E3" t="s">
-        <v>545</v>
+        <v>575</v>
       </c>
       <c r="F3" t="s">
-        <v>546</v>
+        <v>576</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>547</v>
+        <v>577</v>
       </c>
       <c r="C4" t="s">
-        <v>540</v>
+        <v>570</v>
       </c>
       <c r="D4" t="s">
-        <v>548</v>
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>549</v>
+        <v>579</v>
       </c>
       <c r="C2" t="s">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>551</v>
+        <v>581</v>
       </c>
       <c r="C3" t="s">
-        <v>552</v>
+        <v>582</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>553</v>
+        <v>583</v>
       </c>
       <c r="C4" t="s">
-        <v>554</v>
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>536</v>
+        <v>566</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>555</v>
+        <v>585</v>
       </c>
       <c r="C2" t="s">
-        <v>556</v>
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -2915,172 +3013,169 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3091,127 +3186,127 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ9"/>
   <sheetViews>
@@ -3258,1196 +3353,1425 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="X2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Y2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="Z2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AA2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="AB2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AC2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="AD2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AE2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AG2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="AM2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AP2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ2">
         <v>2629</v>
       </c>
       <c r="AR2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AS2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AU2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AW2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G3" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I3" t="s">
         <v>224</v>
       </c>
-      <c r="D3" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="X3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Y3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="Z3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="AA3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="AB3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="AC3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="AD3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AE3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AG3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ3" t="s">
-        <v>235</v>
+        <v>236</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>73</v>
       </c>
       <c r="AP3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ3">
         <v>280</v>
       </c>
       <c r="AR3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AS3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AU3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="AW3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="E4" t="s">
+        <v>241</v>
+      </c>
+      <c r="F4" t="s">
+        <v>204</v>
+      </c>
+      <c r="G4" t="s">
+        <v>205</v>
+      </c>
+      <c r="H4" t="s">
+        <v>242</v>
+      </c>
+      <c r="I4" t="s">
         <v>238</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M4" t="s">
+        <v>92</v>
+      </c>
+      <c r="X4" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>245</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>245</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>247</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>79</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AH4" t="s">
         <v>119</v>
       </c>
-      <c r="M4" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AI4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AM4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AP4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ4">
         <v>16</v>
       </c>
       <c r="AR4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AS4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AU4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AW4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="O5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="X5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="Y5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="Z5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AA5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AB5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="AC5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AD5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="AE5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="AF5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AG5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AI5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="AM5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AP5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ5">
         <v>394</v>
       </c>
       <c r="AR5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AS5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AU5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AW5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="AY5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="O6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="X6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Y6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="Z6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="AA6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="AB6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="AC6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AD6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AE6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AG6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AH6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="AM6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AP6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ6">
         <v>859</v>
       </c>
       <c r="AR6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AS6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AU6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AW6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="X7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Y7" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="Z7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AA7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AB7" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AC7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="AD7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AE7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AG7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI7" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="AM7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AO7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="AP7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ7">
         <v>1456</v>
       </c>
       <c r="AR7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AS7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AT7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="AU7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AW7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C8" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H8" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J8" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M8" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="O8" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="X8" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="Y8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="Z8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="AA8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="AB8" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="AC8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AD8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AE8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="AG8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AM8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AP8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ8">
         <v>1959</v>
       </c>
       <c r="AR8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AS8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AU8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AW8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H9" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J9" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M9" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="X9" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="Y9" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="Z9" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="AA9" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="AB9" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AC9" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="AD9" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AE9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AF9" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AG9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AH9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AI9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AJ9" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AM9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AO9" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AP9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AQ9">
         <v>941</v>
       </c>
       <c r="AR9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AS9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AU9" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="AW9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AX9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AY9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AZ9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>333</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2" t="s">
-        <v>332</v>
+        <v>154</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>337</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3" t="s">
-        <v>334</v>
+        <v>154</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>339</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4" t="s">
-        <v>336</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="E4" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C5" t="s">
+        <v>343</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C6" t="s">
+        <v>345</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>201</v>
+      </c>
+      <c r="B7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C7" t="s">
+        <v>347</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C8" t="s">
+        <v>349</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9" t="s">
+        <v>154</v>
+      </c>
+      <c r="C9" t="s">
+        <v>351</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>201</v>
+      </c>
+      <c r="B10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C10" t="s">
+        <v>339</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C11" t="s">
         <v>337</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="E6" s="6" t="s">
+      <c r="I11" s="6" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B12" t="s">
+        <v>154</v>
+      </c>
+      <c r="C12" t="s">
         <v>341</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C13" t="s">
+        <v>347</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C14" t="s">
+        <v>349</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>239</v>
+      </c>
+      <c r="B15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C15" t="s">
+        <v>358</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>288</v>
+      </c>
+      <c r="B16" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" t="s">
+        <v>360</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>288</v>
+      </c>
+      <c r="B17" t="s">
+        <v>154</v>
+      </c>
+      <c r="C17" t="s">
+        <v>362</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>303</v>
+      </c>
+      <c r="B18" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" t="s">
+        <v>364</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>303</v>
+      </c>
+      <c r="B19" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" t="s">
+        <v>366</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>318</v>
+      </c>
+      <c r="B20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C20" t="s">
+        <v>368</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -4458,2787 +4782,2756 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>370</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>374</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>349</v>
+        <v>377</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C2" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D2" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G2" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I2" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="J2" t="s">
-        <v>364</v>
+        <v>392</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="N2" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O2">
         <v>44440.0</v>
       </c>
       <c r="P2">
         <v>45170.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>368</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C3" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D3" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G3" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I3" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="J3" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="N3" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O3">
         <v>44447.0</v>
       </c>
       <c r="P3">
         <v>44903.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C4" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D4" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G4" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I4" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="J4" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
       <c r="N4" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="P4">
         <v>44562.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C5" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D5" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G5" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>379</v>
+        <v>407</v>
       </c>
       <c r="J5" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
       <c r="K5" t="s">
-        <v>381</v>
+        <v>409</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>382</v>
+        <v>410</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>383</v>
+        <v>411</v>
       </c>
       <c r="N5" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="P5">
         <v>44562.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C6" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D6" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G6" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="J6" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="N6" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O6">
         <v>44159.0</v>
       </c>
       <c r="P6">
         <v>44628.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C7" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D7" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G7" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="J7" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="N7" t="s">
-        <v>391</v>
+        <v>419</v>
       </c>
       <c r="O7">
         <v>44166.0</v>
       </c>
       <c r="P7" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="Q7" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C8" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D8" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I8" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J8" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="N8" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O8">
         <v>44174.0</v>
       </c>
       <c r="P8">
         <v>45352.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C9" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D9" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G9" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I9" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J9" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>401</v>
+        <v>429</v>
       </c>
       <c r="N9" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O9">
         <v>44174.0</v>
       </c>
       <c r="P9">
         <v>45352.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C10" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D10" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G10" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J10" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>402</v>
+        <v>430</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>403</v>
+        <v>431</v>
       </c>
       <c r="N10" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O10">
         <v>44174.0</v>
       </c>
       <c r="P10">
         <v>45352.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C11" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D11" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G11" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I11" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J11" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>405</v>
+        <v>433</v>
       </c>
       <c r="N11" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O11">
         <v>44174.0</v>
       </c>
       <c r="P11">
         <v>45352.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C12" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D12" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E12" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G12" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J12" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>406</v>
+        <v>434</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>407</v>
+        <v>435</v>
       </c>
       <c r="N12" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O12">
         <v>44174.0</v>
       </c>
       <c r="P12">
         <v>45352.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C13" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D13" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G13" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I13" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J13" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>409</v>
+        <v>437</v>
       </c>
       <c r="N13" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O13">
         <v>44174.0</v>
       </c>
       <c r="P13">
         <v>45352.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C14" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D14" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G14" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I14" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J14" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>410</v>
+        <v>438</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="N14" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O14">
         <v>44174.0</v>
       </c>
       <c r="P14">
         <v>45352.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C15" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D15" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G15" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I15" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J15" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="N15" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O15">
         <v>44174.0</v>
       </c>
       <c r="P15">
         <v>45352.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C16" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D16" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E16" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G16" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I16" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J16" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
       <c r="N16" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O16">
         <v>44174.0</v>
       </c>
       <c r="P16">
         <v>45352.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C17" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D17" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I17" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J17" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="N17" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O17">
         <v>44174.0</v>
       </c>
       <c r="P17">
         <v>45352.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C18" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D18" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I18" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J18" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>418</v>
+        <v>446</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
       <c r="N18" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O18">
         <v>44174.0</v>
       </c>
       <c r="P18">
         <v>45352.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C19" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D19" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G19" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I19" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J19" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="N19" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O19">
         <v>44174.0</v>
       </c>
       <c r="P19">
         <v>45352.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C20" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D20" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E20" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I20" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J20" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="N20" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O20">
         <v>44174.0</v>
       </c>
       <c r="P20">
         <v>45352.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C21" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D21" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I21" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J21" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>424</v>
+        <v>452</v>
       </c>
       <c r="N21" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O21">
         <v>44174.0</v>
       </c>
       <c r="P21">
         <v>45352.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C22" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D22" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G22" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H22" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I22" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J22" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>425</v>
+        <v>453</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="N22" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="O22">
         <v>44174.0</v>
       </c>
       <c r="P22">
         <v>45352.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C23" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D23" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G23" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H23" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I23" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J23" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>427</v>
+        <v>455</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>428</v>
+        <v>456</v>
       </c>
       <c r="N23" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O23">
         <v>44174.0</v>
       </c>
       <c r="P23">
         <v>45352.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C24" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D24" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F24" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G24" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H24" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I24" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J24" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>429</v>
+        <v>457</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="N24" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O24">
         <v>44174.0</v>
       </c>
       <c r="P24">
         <v>45352.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C25" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D25" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G25" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H25" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I25" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J25" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="N25" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O25">
         <v>44174.0</v>
       </c>
       <c r="P25">
         <v>45352.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B26" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C26" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D26" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G26" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H26" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I26" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J26" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
       <c r="N26" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O26">
         <v>44174.0</v>
       </c>
       <c r="P26">
         <v>45352.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B27" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C27" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D27" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G27" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H27" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I27" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J27" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="N27" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O27">
         <v>44174.0</v>
       </c>
       <c r="P27">
         <v>45352.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C28" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D28" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G28" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H28" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I28" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J28" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="N28" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O28">
         <v>44174.0</v>
       </c>
       <c r="P28">
         <v>45352.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B29" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C29" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D29" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G29" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H29" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I29" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J29" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="N29" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O29">
         <v>44174.0</v>
       </c>
       <c r="P29">
         <v>45352.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B30" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C30" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D30" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G30" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I30" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J30" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>442</v>
+        <v>470</v>
       </c>
       <c r="N30" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O30">
         <v>44174.0</v>
       </c>
       <c r="P30">
         <v>45352.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B31" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C31" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D31" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F31" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G31" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H31" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I31" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J31" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>443</v>
+        <v>471</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>444</v>
+        <v>472</v>
       </c>
       <c r="N31" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O31">
         <v>44174.0</v>
       </c>
       <c r="P31">
         <v>45352.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B32" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C32" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D32" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F32" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G32" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H32" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I32" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J32" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>445</v>
+        <v>473</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>130</v>
+        <v>474</v>
       </c>
       <c r="N32" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O32">
         <v>44174.0</v>
       </c>
       <c r="P32">
         <v>45352.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B33" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C33" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D33" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E33" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F33" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G33" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H33" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I33" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J33" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>446</v>
+        <v>475</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>447</v>
+        <v>476</v>
       </c>
       <c r="N33" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O33">
         <v>44174.0</v>
       </c>
       <c r="P33">
         <v>45352.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B34" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C34" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D34" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E34" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F34" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G34" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H34" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I34" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J34" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>448</v>
+        <v>477</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>449</v>
+        <v>478</v>
       </c>
       <c r="N34" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O34">
         <v>44174.0</v>
       </c>
       <c r="P34">
         <v>45352.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B35" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C35" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D35" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F35" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G35" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H35" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I35" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J35" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>450</v>
+        <v>479</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>451</v>
+        <v>480</v>
       </c>
       <c r="N35" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O35">
         <v>44174.0</v>
       </c>
       <c r="P35">
         <v>45352.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B36" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C36" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D36" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E36" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F36" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G36" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H36" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I36" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J36" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>452</v>
+        <v>481</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="N36" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O36">
         <v>44174.0</v>
       </c>
       <c r="P36">
         <v>45352.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B37" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C37" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D37" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E37" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F37" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G37" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H37" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I37" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="J37" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>454</v>
+        <v>483</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>455</v>
+        <v>484</v>
       </c>
       <c r="N37" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="O37">
         <v>44174.0</v>
       </c>
       <c r="P37">
         <v>45352.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B38" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C38" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D38" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F38" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G38" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H38" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I38" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="J38" t="s">
-        <v>457</v>
+        <v>486</v>
       </c>
       <c r="K38" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>459</v>
+        <v>488</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>460</v>
+        <v>489</v>
       </c>
       <c r="N38" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O38">
         <v>44230.0</v>
       </c>
       <c r="P38">
         <v>44383.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>461</v>
+        <v>490</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B39" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C39" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D39" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E39" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F39" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G39" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H39" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I39" t="s">
-        <v>462</v>
+        <v>491</v>
       </c>
       <c r="J39" t="s">
-        <v>463</v>
+        <v>492</v>
       </c>
       <c r="K39" t="s">
-        <v>464</v>
+        <v>493</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>465</v>
+        <v>494</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>466</v>
+        <v>495</v>
       </c>
       <c r="N39" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O39">
         <v>44238.0</v>
       </c>
       <c r="P39">
         <v>44951.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>467</v>
+        <v>496</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B40" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C40" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D40" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E40" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F40" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G40" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H40" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I40" t="s">
-        <v>468</v>
+        <v>497</v>
       </c>
       <c r="J40" t="s">
-        <v>469</v>
+        <v>498</v>
       </c>
       <c r="K40" t="s">
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>471</v>
+        <v>500</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>472</v>
+        <v>501</v>
       </c>
       <c r="N40" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O40">
         <v>44244.0</v>
       </c>
       <c r="P40">
         <v>44474.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B41" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C41" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D41" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E41" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F41" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G41" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H41" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I41" t="s">
-        <v>374</v>
+        <v>402</v>
       </c>
       <c r="J41" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>473</v>
+        <v>502</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>474</v>
+        <v>503</v>
       </c>
       <c r="N41" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O41">
         <v>44249.0</v>
       </c>
       <c r="P41">
         <v>44927.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B42" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C42" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D42" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F42" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G42" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H42" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I42" t="s">
-        <v>475</v>
+        <v>504</v>
       </c>
       <c r="J42" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K42" t="s">
-        <v>477</v>
+        <v>506</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>478</v>
+        <v>507</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>479</v>
+        <v>508</v>
       </c>
       <c r="N42" t="s">
-        <v>480</v>
+        <v>509</v>
       </c>
       <c r="O42">
         <v>44266.0</v>
       </c>
       <c r="P42" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="Q42" t="s">
-        <v>481</v>
+        <v>510</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C43" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D43" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F43" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G43" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H43" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I43" t="s">
-        <v>482</v>
+        <v>511</v>
       </c>
       <c r="J43" t="s">
-        <v>483</v>
+        <v>512</v>
       </c>
       <c r="K43" t="s">
-        <v>484</v>
+        <v>513</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>485</v>
+        <v>514</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="N43" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O43">
         <v>44278.0</v>
       </c>
       <c r="P43">
         <v>44393.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C44" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D44" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E44" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F44" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G44" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H44" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I44" t="s">
-        <v>487</v>
+        <v>516</v>
       </c>
       <c r="J44" t="s">
-        <v>488</v>
+        <v>517</v>
       </c>
       <c r="K44" t="s">
-        <v>489</v>
+        <v>518</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>490</v>
+        <v>519</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>491</v>
+        <v>520</v>
       </c>
       <c r="N44" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="P44">
         <v>44197.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B45" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C45" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D45" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E45" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F45" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G45" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H45" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I45" t="s">
-        <v>492</v>
+        <v>521</v>
       </c>
       <c r="J45" t="s">
-        <v>493</v>
+        <v>522</v>
       </c>
       <c r="K45" t="s">
-        <v>494</v>
+        <v>523</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="N45" t="s">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="O45">
         <v>45595.0</v>
       </c>
       <c r="P45" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="Q45" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B46" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C46" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D46" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F46" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G46" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H46" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I46" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
       <c r="J46" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="K46" t="s">
-        <v>501</v>
+        <v>530</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>503</v>
+        <v>532</v>
       </c>
       <c r="N46" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="O46">
         <v>45595.0</v>
       </c>
       <c r="P46">
         <v>45572.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="C47" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="D47" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="E47" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F47" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G47" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="H47" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I47" t="s">
-        <v>504</v>
+        <v>533</v>
       </c>
       <c r="J47" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="K47" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="N47" t="s">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="O47">
         <v>45595.0</v>
       </c>
       <c r="P47" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
       <c r="Q47" t="s">
-        <v>498</v>
+        <v>527</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>509</v>
+        <v>538</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="C2" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>513</v>
+        <v>542</v>
       </c>
       <c r="C3" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>333</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>515</v>
+        <v>545</v>
       </c>
       <c r="C2" t="s">
-        <v>516</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>546</v>
+      </c>
+      <c r="H2" t="s">
+        <v>547</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="J2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C3" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>549</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="J3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>515</v>
+        <v>545</v>
       </c>
       <c r="C4" t="s">
-        <v>521</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>551</v>
+      </c>
+      <c r="H4" t="s">
+        <v>552</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="J4" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C5" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>554</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="J5" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C6" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>556</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="J6" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C7" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>558</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="J7" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="C8" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>561</v>
+      </c>
+      <c r="H8" t="s">
+        <v>562</v>
+      </c>
+      <c r="J8" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="C9" t="s">
-        <v>533</v>
-[...72 lines deleted...]
-        <v>341</v>
+        <v>563</v>
+      </c>
+      <c r="H9" t="s">
+        <v>564</v>
+      </c>
+      <c r="J9" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...9 lines deleted...]
-    <hyperlink ref="E14" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>