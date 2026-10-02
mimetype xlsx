--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1330,66 +1330,63 @@
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf</t>
   </si>
   <si>
     <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
 https://popcouncil.org/media/innovative-hiv-prevention-product-for-women-that-promotes-choice-dapivirine-vagil-ring-dvr-gains-momentum-across-africa/</t>
   </si>
   <si>
-    <t>SAHPRA (South Africa/Lesotho)</t>
+    <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>https://lesotho.eregulations.org/?l=en</t>
   </si>
   <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAHPRA</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
@@ -2661,251 +2658,251 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>566</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C2" t="s">
         <v>569</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>570</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>571</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>387</v>
       </c>
       <c r="C3" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="D3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E3" t="s">
         <v>574</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>576</v>
+      </c>
+      <c r="C4" t="s">
+        <v>569</v>
+      </c>
+      <c r="D4" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C2" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>580</v>
+      </c>
+      <c r="C3" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>582</v>
+      </c>
+      <c r="C4" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C2" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
@@ -5056,2214 +5053,2214 @@
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>387</v>
       </c>
       <c r="C6" t="s">
         <v>388</v>
       </c>
       <c r="D6" t="s">
         <v>389</v>
       </c>
       <c r="E6" t="s">
         <v>223</v>
       </c>
       <c r="F6" t="s">
         <v>73</v>
       </c>
       <c r="G6" t="s">
         <v>390</v>
       </c>
       <c r="H6" t="s">
         <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="J6" t="s">
         <v>408</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="N6" t="s">
         <v>395</v>
       </c>
       <c r="O6">
         <v>44159.0</v>
       </c>
       <c r="P6">
         <v>44628.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>387</v>
       </c>
       <c r="C7" t="s">
         <v>388</v>
       </c>
       <c r="D7" t="s">
         <v>389</v>
       </c>
       <c r="E7" t="s">
         <v>223</v>
       </c>
       <c r="F7" t="s">
         <v>73</v>
       </c>
       <c r="G7" t="s">
         <v>390</v>
       </c>
       <c r="H7" t="s">
         <v>49</v>
       </c>
       <c r="I7" t="s">
+        <v>415</v>
+      </c>
+      <c r="J7" t="s">
         <v>416</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" s="4" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="O7">
         <v>44166.0</v>
       </c>
       <c r="P7" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>387</v>
       </c>
       <c r="C8" t="s">
         <v>388</v>
       </c>
       <c r="D8" t="s">
         <v>389</v>
       </c>
       <c r="E8" t="s">
         <v>223</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="G8" t="s">
         <v>390</v>
       </c>
       <c r="H8" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
+        <v>421</v>
+      </c>
+      <c r="J8" t="s">
         <v>422</v>
       </c>
-      <c r="J8" t="s">
+      <c r="L8" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="O8">
         <v>44174.0</v>
       </c>
       <c r="P8">
         <v>45352.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>387</v>
       </c>
       <c r="C9" t="s">
         <v>388</v>
       </c>
       <c r="D9" t="s">
         <v>389</v>
       </c>
       <c r="E9" t="s">
         <v>223</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9" t="s">
         <v>390</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
+        <v>421</v>
+      </c>
+      <c r="J9" t="s">
         <v>422</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O9">
         <v>44174.0</v>
       </c>
       <c r="P9">
         <v>45352.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>387</v>
       </c>
       <c r="C10" t="s">
         <v>388</v>
       </c>
       <c r="D10" t="s">
         <v>389</v>
       </c>
       <c r="E10" t="s">
         <v>223</v>
       </c>
       <c r="F10" t="s">
         <v>73</v>
       </c>
       <c r="G10" t="s">
         <v>390</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
       <c r="I10" t="s">
+        <v>421</v>
+      </c>
+      <c r="J10" t="s">
         <v>422</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L10" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>430</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O10">
         <v>44174.0</v>
       </c>
       <c r="P10">
         <v>45352.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>387</v>
       </c>
       <c r="C11" t="s">
         <v>388</v>
       </c>
       <c r="D11" t="s">
         <v>389</v>
       </c>
       <c r="E11" t="s">
         <v>223</v>
       </c>
       <c r="F11" t="s">
         <v>73</v>
       </c>
       <c r="G11" t="s">
         <v>390</v>
       </c>
       <c r="H11" t="s">
         <v>49</v>
       </c>
       <c r="I11" t="s">
+        <v>421</v>
+      </c>
+      <c r="J11" t="s">
         <v>422</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L11" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O11">
         <v>44174.0</v>
       </c>
       <c r="P11">
         <v>45352.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>387</v>
       </c>
       <c r="C12" t="s">
         <v>388</v>
       </c>
       <c r="D12" t="s">
         <v>389</v>
       </c>
       <c r="E12" t="s">
         <v>223</v>
       </c>
       <c r="F12" t="s">
         <v>73</v>
       </c>
       <c r="G12" t="s">
         <v>390</v>
       </c>
       <c r="H12" t="s">
         <v>49</v>
       </c>
       <c r="I12" t="s">
+        <v>421</v>
+      </c>
+      <c r="J12" t="s">
         <v>422</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>434</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O12">
         <v>44174.0</v>
       </c>
       <c r="P12">
         <v>45352.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>387</v>
       </c>
       <c r="C13" t="s">
         <v>388</v>
       </c>
       <c r="D13" t="s">
         <v>389</v>
       </c>
       <c r="E13" t="s">
         <v>223</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" t="s">
         <v>390</v>
       </c>
       <c r="H13" t="s">
         <v>49</v>
       </c>
       <c r="I13" t="s">
+        <v>421</v>
+      </c>
+      <c r="J13" t="s">
         <v>422</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O13">
         <v>44174.0</v>
       </c>
       <c r="P13">
         <v>45352.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>387</v>
       </c>
       <c r="C14" t="s">
         <v>388</v>
       </c>
       <c r="D14" t="s">
         <v>389</v>
       </c>
       <c r="E14" t="s">
         <v>223</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" t="s">
         <v>390</v>
       </c>
       <c r="H14" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
+        <v>421</v>
+      </c>
+      <c r="J14" t="s">
         <v>422</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L14" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O14">
         <v>44174.0</v>
       </c>
       <c r="P14">
         <v>45352.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>387</v>
       </c>
       <c r="C15" t="s">
         <v>388</v>
       </c>
       <c r="D15" t="s">
         <v>389</v>
       </c>
       <c r="E15" t="s">
         <v>223</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" t="s">
         <v>390</v>
       </c>
       <c r="H15" t="s">
         <v>49</v>
       </c>
       <c r="I15" t="s">
+        <v>421</v>
+      </c>
+      <c r="J15" t="s">
         <v>422</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L15" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O15">
         <v>44174.0</v>
       </c>
       <c r="P15">
         <v>45352.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
         <v>387</v>
       </c>
       <c r="C16" t="s">
         <v>388</v>
       </c>
       <c r="D16" t="s">
         <v>389</v>
       </c>
       <c r="E16" t="s">
         <v>223</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" t="s">
         <v>390</v>
       </c>
       <c r="H16" t="s">
         <v>49</v>
       </c>
       <c r="I16" t="s">
+        <v>421</v>
+      </c>
+      <c r="J16" t="s">
         <v>422</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>442</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O16">
         <v>44174.0</v>
       </c>
       <c r="P16">
         <v>45352.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>387</v>
       </c>
       <c r="C17" t="s">
         <v>388</v>
       </c>
       <c r="D17" t="s">
         <v>389</v>
       </c>
       <c r="E17" t="s">
         <v>223</v>
       </c>
       <c r="F17" t="s">
         <v>73</v>
       </c>
       <c r="G17" t="s">
         <v>390</v>
       </c>
       <c r="H17" t="s">
         <v>49</v>
       </c>
       <c r="I17" t="s">
+        <v>421</v>
+      </c>
+      <c r="J17" t="s">
         <v>422</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L17" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O17">
         <v>44174.0</v>
       </c>
       <c r="P17">
         <v>45352.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>387</v>
       </c>
       <c r="C18" t="s">
         <v>388</v>
       </c>
       <c r="D18" t="s">
         <v>389</v>
       </c>
       <c r="E18" t="s">
         <v>223</v>
       </c>
       <c r="F18" t="s">
         <v>73</v>
       </c>
       <c r="G18" t="s">
         <v>390</v>
       </c>
       <c r="H18" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
+        <v>421</v>
+      </c>
+      <c r="J18" t="s">
         <v>422</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L18" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O18">
         <v>44174.0</v>
       </c>
       <c r="P18">
         <v>45352.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>387</v>
       </c>
       <c r="C19" t="s">
         <v>388</v>
       </c>
       <c r="D19" t="s">
         <v>389</v>
       </c>
       <c r="E19" t="s">
         <v>223</v>
       </c>
       <c r="F19" t="s">
         <v>73</v>
       </c>
       <c r="G19" t="s">
         <v>390</v>
       </c>
       <c r="H19" t="s">
         <v>49</v>
       </c>
       <c r="I19" t="s">
+        <v>421</v>
+      </c>
+      <c r="J19" t="s">
         <v>422</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>448</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O19">
         <v>44174.0</v>
       </c>
       <c r="P19">
         <v>45352.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>387</v>
       </c>
       <c r="C20" t="s">
         <v>388</v>
       </c>
       <c r="D20" t="s">
         <v>389</v>
       </c>
       <c r="E20" t="s">
         <v>223</v>
       </c>
       <c r="F20" t="s">
         <v>73</v>
       </c>
       <c r="G20" t="s">
         <v>390</v>
       </c>
       <c r="H20" t="s">
         <v>49</v>
       </c>
       <c r="I20" t="s">
+        <v>421</v>
+      </c>
+      <c r="J20" t="s">
         <v>422</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L20" s="4" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O20">
         <v>44174.0</v>
       </c>
       <c r="P20">
         <v>45352.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>387</v>
       </c>
       <c r="C21" t="s">
         <v>388</v>
       </c>
       <c r="D21" t="s">
         <v>389</v>
       </c>
       <c r="E21" t="s">
         <v>223</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>390</v>
       </c>
       <c r="H21" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
+        <v>421</v>
+      </c>
+      <c r="J21" t="s">
         <v>422</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L21" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O21">
         <v>44174.0</v>
       </c>
       <c r="P21">
         <v>45352.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>387</v>
       </c>
       <c r="C22" t="s">
         <v>388</v>
       </c>
       <c r="D22" t="s">
         <v>389</v>
       </c>
       <c r="E22" t="s">
         <v>223</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22" t="s">
         <v>390</v>
       </c>
       <c r="H22" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
+        <v>421</v>
+      </c>
+      <c r="J22" t="s">
         <v>422</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L22" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>453</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O22">
         <v>44174.0</v>
       </c>
       <c r="P22">
         <v>45352.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>387</v>
       </c>
       <c r="C23" t="s">
         <v>388</v>
       </c>
       <c r="D23" t="s">
         <v>389</v>
       </c>
       <c r="E23" t="s">
         <v>223</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>390</v>
       </c>
       <c r="H23" t="s">
         <v>49</v>
       </c>
       <c r="I23" t="s">
+        <v>421</v>
+      </c>
+      <c r="J23" t="s">
         <v>422</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L23" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>455</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O23">
         <v>44174.0</v>
       </c>
       <c r="P23">
         <v>45352.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
         <v>387</v>
       </c>
       <c r="C24" t="s">
         <v>388</v>
       </c>
       <c r="D24" t="s">
         <v>389</v>
       </c>
       <c r="E24" t="s">
         <v>223</v>
       </c>
       <c r="F24" t="s">
         <v>73</v>
       </c>
       <c r="G24" t="s">
         <v>390</v>
       </c>
       <c r="H24" t="s">
         <v>49</v>
       </c>
       <c r="I24" t="s">
+        <v>421</v>
+      </c>
+      <c r="J24" t="s">
         <v>422</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L24" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>457</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O24">
         <v>44174.0</v>
       </c>
       <c r="P24">
         <v>45352.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25" t="s">
         <v>387</v>
       </c>
       <c r="C25" t="s">
         <v>388</v>
       </c>
       <c r="D25" t="s">
         <v>389</v>
       </c>
       <c r="E25" t="s">
         <v>223</v>
       </c>
       <c r="F25" t="s">
         <v>73</v>
       </c>
       <c r="G25" t="s">
         <v>390</v>
       </c>
       <c r="H25" t="s">
         <v>49</v>
       </c>
       <c r="I25" t="s">
+        <v>421</v>
+      </c>
+      <c r="J25" t="s">
         <v>422</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L25" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>459</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O25">
         <v>44174.0</v>
       </c>
       <c r="P25">
         <v>45352.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26" t="s">
         <v>387</v>
       </c>
       <c r="C26" t="s">
         <v>388</v>
       </c>
       <c r="D26" t="s">
         <v>389</v>
       </c>
       <c r="E26" t="s">
         <v>223</v>
       </c>
       <c r="F26" t="s">
         <v>73</v>
       </c>
       <c r="G26" t="s">
         <v>390</v>
       </c>
       <c r="H26" t="s">
         <v>49</v>
       </c>
       <c r="I26" t="s">
+        <v>421</v>
+      </c>
+      <c r="J26" t="s">
         <v>422</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L26" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>461</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O26">
         <v>44174.0</v>
       </c>
       <c r="P26">
         <v>45352.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>387</v>
       </c>
       <c r="C27" t="s">
         <v>388</v>
       </c>
       <c r="D27" t="s">
         <v>389</v>
       </c>
       <c r="E27" t="s">
         <v>223</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
       <c r="G27" t="s">
         <v>390</v>
       </c>
       <c r="H27" t="s">
         <v>49</v>
       </c>
       <c r="I27" t="s">
+        <v>421</v>
+      </c>
+      <c r="J27" t="s">
         <v>422</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L27" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O27">
         <v>44174.0</v>
       </c>
       <c r="P27">
         <v>45352.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
         <v>387</v>
       </c>
       <c r="C28" t="s">
         <v>388</v>
       </c>
       <c r="D28" t="s">
         <v>389</v>
       </c>
       <c r="E28" t="s">
         <v>223</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>390</v>
       </c>
       <c r="H28" t="s">
         <v>49</v>
       </c>
       <c r="I28" t="s">
+        <v>421</v>
+      </c>
+      <c r="J28" t="s">
         <v>422</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L28" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O28">
         <v>44174.0</v>
       </c>
       <c r="P28">
         <v>45352.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
         <v>387</v>
       </c>
       <c r="C29" t="s">
         <v>388</v>
       </c>
       <c r="D29" t="s">
         <v>389</v>
       </c>
       <c r="E29" t="s">
         <v>223</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29" t="s">
         <v>390</v>
       </c>
       <c r="H29" t="s">
         <v>49</v>
       </c>
       <c r="I29" t="s">
+        <v>421</v>
+      </c>
+      <c r="J29" t="s">
         <v>422</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L29" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>467</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O29">
         <v>44174.0</v>
       </c>
       <c r="P29">
         <v>45352.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
         <v>387</v>
       </c>
       <c r="C30" t="s">
         <v>388</v>
       </c>
       <c r="D30" t="s">
         <v>389</v>
       </c>
       <c r="E30" t="s">
         <v>223</v>
       </c>
       <c r="F30" t="s">
         <v>73</v>
       </c>
       <c r="G30" t="s">
         <v>390</v>
       </c>
       <c r="H30" t="s">
         <v>49</v>
       </c>
       <c r="I30" t="s">
+        <v>421</v>
+      </c>
+      <c r="J30" t="s">
         <v>422</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L30" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="M30" s="4" t="s">
         <v>469</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O30">
         <v>44174.0</v>
       </c>
       <c r="P30">
         <v>45352.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
         <v>387</v>
       </c>
       <c r="C31" t="s">
         <v>388</v>
       </c>
       <c r="D31" t="s">
         <v>389</v>
       </c>
       <c r="E31" t="s">
         <v>223</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
       <c r="G31" t="s">
         <v>390</v>
       </c>
       <c r="H31" t="s">
         <v>49</v>
       </c>
       <c r="I31" t="s">
+        <v>421</v>
+      </c>
+      <c r="J31" t="s">
         <v>422</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L31" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="M31" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N31" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O31">
         <v>44174.0</v>
       </c>
       <c r="P31">
         <v>45352.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32" t="s">
         <v>387</v>
       </c>
       <c r="C32" t="s">
         <v>388</v>
       </c>
       <c r="D32" t="s">
         <v>389</v>
       </c>
       <c r="E32" t="s">
         <v>223</v>
       </c>
       <c r="F32" t="s">
         <v>73</v>
       </c>
       <c r="G32" t="s">
         <v>390</v>
       </c>
       <c r="H32" t="s">
         <v>49</v>
       </c>
       <c r="I32" t="s">
+        <v>421</v>
+      </c>
+      <c r="J32" t="s">
         <v>422</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L32" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O32">
         <v>44174.0</v>
       </c>
       <c r="P32">
         <v>45352.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
         <v>387</v>
       </c>
       <c r="C33" t="s">
         <v>388</v>
       </c>
       <c r="D33" t="s">
         <v>389</v>
       </c>
       <c r="E33" t="s">
         <v>223</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
       <c r="G33" t="s">
         <v>390</v>
       </c>
       <c r="H33" t="s">
         <v>49</v>
       </c>
       <c r="I33" t="s">
+        <v>421</v>
+      </c>
+      <c r="J33" t="s">
         <v>422</v>
       </c>
-      <c r="J33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L33" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="M33" s="4" t="s">
         <v>475</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O33">
         <v>44174.0</v>
       </c>
       <c r="P33">
         <v>45352.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
         <v>387</v>
       </c>
       <c r="C34" t="s">
         <v>388</v>
       </c>
       <c r="D34" t="s">
         <v>389</v>
       </c>
       <c r="E34" t="s">
         <v>223</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
       <c r="G34" t="s">
         <v>390</v>
       </c>
       <c r="H34" t="s">
         <v>49</v>
       </c>
       <c r="I34" t="s">
+        <v>421</v>
+      </c>
+      <c r="J34" t="s">
         <v>422</v>
       </c>
-      <c r="J34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L34" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="M34" s="4" t="s">
         <v>477</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O34">
         <v>44174.0</v>
       </c>
       <c r="P34">
         <v>45352.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35" t="s">
         <v>387</v>
       </c>
       <c r="C35" t="s">
         <v>388</v>
       </c>
       <c r="D35" t="s">
         <v>389</v>
       </c>
       <c r="E35" t="s">
         <v>223</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
       <c r="G35" t="s">
         <v>390</v>
       </c>
       <c r="H35" t="s">
         <v>49</v>
       </c>
       <c r="I35" t="s">
+        <v>421</v>
+      </c>
+      <c r="J35" t="s">
         <v>422</v>
       </c>
-      <c r="J35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L35" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="M35" s="4" t="s">
         <v>479</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O35">
         <v>44174.0</v>
       </c>
       <c r="P35">
         <v>45352.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36" t="s">
         <v>387</v>
       </c>
       <c r="C36" t="s">
         <v>388</v>
       </c>
       <c r="D36" t="s">
         <v>389</v>
       </c>
       <c r="E36" t="s">
         <v>223</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
       <c r="G36" t="s">
         <v>390</v>
       </c>
       <c r="H36" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
+        <v>421</v>
+      </c>
+      <c r="J36" t="s">
         <v>422</v>
       </c>
-      <c r="J36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L36" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O36">
         <v>44174.0</v>
       </c>
       <c r="P36">
         <v>45352.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37" t="s">
         <v>387</v>
       </c>
       <c r="C37" t="s">
         <v>388</v>
       </c>
       <c r="D37" t="s">
         <v>389</v>
       </c>
       <c r="E37" t="s">
         <v>223</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
       <c r="G37" t="s">
         <v>390</v>
       </c>
       <c r="H37" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
+        <v>421</v>
+      </c>
+      <c r="J37" t="s">
         <v>422</v>
       </c>
-      <c r="J37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L37" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="M37" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="O37">
         <v>44174.0</v>
       </c>
       <c r="P37">
         <v>45352.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38" t="s">
         <v>387</v>
       </c>
       <c r="C38" t="s">
         <v>388</v>
       </c>
       <c r="D38" t="s">
         <v>389</v>
       </c>
       <c r="E38" t="s">
         <v>223</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
       <c r="G38" t="s">
         <v>390</v>
       </c>
       <c r="H38" t="s">
         <v>49</v>
       </c>
       <c r="I38" t="s">
+        <v>484</v>
+      </c>
+      <c r="J38" t="s">
         <v>485</v>
       </c>
-      <c r="J38" t="s">
+      <c r="K38" t="s">
         <v>486</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="N38" t="s">
         <v>395</v>
       </c>
       <c r="O38">
         <v>44230.0</v>
       </c>
       <c r="P38">
         <v>44383.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
         <v>387</v>
       </c>
       <c r="C39" t="s">
         <v>388</v>
       </c>
       <c r="D39" t="s">
         <v>389</v>
       </c>
       <c r="E39" t="s">
         <v>223</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
       <c r="G39" t="s">
         <v>390</v>
       </c>
       <c r="H39" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
+        <v>490</v>
+      </c>
+      <c r="J39" t="s">
         <v>491</v>
       </c>
-      <c r="J39" t="s">
+      <c r="K39" t="s">
         <v>492</v>
       </c>
-      <c r="K39" t="s">
+      <c r="L39" s="4" t="s">
         <v>493</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="N39" t="s">
         <v>395</v>
       </c>
       <c r="O39">
         <v>44238.0</v>
       </c>
       <c r="P39">
         <v>44951.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" t="s">
         <v>387</v>
       </c>
       <c r="C40" t="s">
         <v>388</v>
       </c>
       <c r="D40" t="s">
         <v>389</v>
       </c>
       <c r="E40" t="s">
         <v>223</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
       <c r="G40" t="s">
         <v>390</v>
       </c>
       <c r="H40" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
+        <v>496</v>
+      </c>
+      <c r="J40" t="s">
         <v>497</v>
       </c>
-      <c r="J40" t="s">
+      <c r="K40" t="s">
         <v>498</v>
       </c>
-      <c r="K40" t="s">
+      <c r="L40" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="M40" s="4" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="N40" t="s">
         <v>395</v>
       </c>
       <c r="O40">
         <v>44244.0</v>
       </c>
       <c r="P40">
         <v>44474.0</v>
       </c>
       <c r="Q40" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41" t="s">
         <v>387</v>
       </c>
       <c r="C41" t="s">
         <v>388</v>
       </c>
       <c r="D41" t="s">
         <v>389</v>
       </c>
       <c r="E41" t="s">
         <v>223</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
       <c r="G41" t="s">
         <v>390</v>
       </c>
       <c r="H41" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>402</v>
       </c>
       <c r="J41" t="s">
         <v>403</v>
       </c>
       <c r="L41" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="N41" t="s">
         <v>395</v>
       </c>
       <c r="O41">
         <v>44249.0</v>
       </c>
       <c r="P41">
         <v>44927.0</v>
       </c>
       <c r="Q41" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42" t="s">
         <v>387</v>
       </c>
       <c r="C42" t="s">
         <v>388</v>
       </c>
       <c r="D42" t="s">
         <v>389</v>
       </c>
       <c r="E42" t="s">
         <v>223</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
       <c r="G42" t="s">
         <v>390</v>
       </c>
       <c r="H42" t="s">
         <v>49</v>
       </c>
       <c r="I42" t="s">
+        <v>503</v>
+      </c>
+      <c r="J42" t="s">
         <v>504</v>
       </c>
-      <c r="J42" t="s">
+      <c r="K42" t="s">
         <v>505</v>
       </c>
-      <c r="K42" t="s">
+      <c r="L42" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>507</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="O42">
         <v>44266.0</v>
       </c>
       <c r="P42" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="Q42" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43" t="s">
         <v>387</v>
       </c>
       <c r="C43" t="s">
         <v>388</v>
       </c>
       <c r="D43" t="s">
         <v>389</v>
       </c>
       <c r="E43" t="s">
         <v>223</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
       <c r="G43" t="s">
         <v>390</v>
       </c>
       <c r="H43" t="s">
         <v>49</v>
       </c>
       <c r="I43" t="s">
+        <v>510</v>
+      </c>
+      <c r="J43" t="s">
         <v>511</v>
       </c>
-      <c r="J43" t="s">
+      <c r="K43" t="s">
         <v>512</v>
       </c>
-      <c r="K43" t="s">
+      <c r="L43" s="4" t="s">
         <v>513</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="N43" t="s">
         <v>395</v>
       </c>
       <c r="O43">
         <v>44278.0</v>
       </c>
       <c r="P43">
         <v>44393.0</v>
       </c>
       <c r="Q43" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>387</v>
       </c>
       <c r="C44" t="s">
         <v>388</v>
       </c>
       <c r="D44" t="s">
         <v>389</v>
       </c>
       <c r="E44" t="s">
         <v>223</v>
       </c>
       <c r="F44" t="s">
         <v>73</v>
       </c>
       <c r="G44" t="s">
         <v>390</v>
       </c>
       <c r="H44" t="s">
         <v>49</v>
       </c>
       <c r="I44" t="s">
+        <v>515</v>
+      </c>
+      <c r="J44" t="s">
         <v>516</v>
       </c>
-      <c r="J44" t="s">
+      <c r="K44" t="s">
         <v>517</v>
       </c>
-      <c r="K44" t="s">
+      <c r="L44" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="N44" t="s">
         <v>395</v>
       </c>
       <c r="P44">
         <v>44197.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
         <v>387</v>
       </c>
       <c r="C45" t="s">
         <v>388</v>
       </c>
       <c r="D45" t="s">
         <v>389</v>
       </c>
       <c r="E45" t="s">
         <v>223</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
       <c r="G45" t="s">
         <v>390</v>
       </c>
       <c r="H45" t="s">
         <v>49</v>
       </c>
       <c r="I45" t="s">
+        <v>520</v>
+      </c>
+      <c r="J45" t="s">
         <v>521</v>
       </c>
-      <c r="J45" t="s">
+      <c r="K45" t="s">
         <v>522</v>
       </c>
-      <c r="K45" t="s">
+      <c r="L45" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="M45" s="4" t="s">
+      <c r="N45" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="O45">
         <v>45595.0</v>
       </c>
       <c r="P45" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="Q45" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46" t="s">
         <v>387</v>
       </c>
       <c r="C46" t="s">
         <v>388</v>
       </c>
       <c r="D46" t="s">
         <v>389</v>
       </c>
       <c r="E46" t="s">
         <v>223</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
       <c r="G46" t="s">
         <v>390</v>
       </c>
       <c r="H46" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
+        <v>527</v>
+      </c>
+      <c r="J46" t="s">
         <v>528</v>
       </c>
-      <c r="J46" t="s">
+      <c r="K46" t="s">
         <v>529</v>
       </c>
-      <c r="K46" t="s">
+      <c r="L46" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="N46" t="s">
         <v>395</v>
       </c>
       <c r="O46">
         <v>45595.0</v>
       </c>
       <c r="P46">
         <v>45572.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>387</v>
       </c>
       <c r="C47" t="s">
         <v>388</v>
       </c>
       <c r="D47" t="s">
         <v>389</v>
       </c>
       <c r="E47" t="s">
         <v>223</v>
       </c>
       <c r="F47" t="s">
         <v>73</v>
       </c>
       <c r="G47" t="s">
         <v>390</v>
       </c>
       <c r="H47" t="s">
         <v>49</v>
       </c>
       <c r="I47" t="s">
+        <v>532</v>
+      </c>
+      <c r="J47" t="s">
         <v>533</v>
       </c>
-      <c r="J47" t="s">
+      <c r="K47" t="s">
         <v>534</v>
       </c>
-      <c r="K47" t="s">
+      <c r="L47" s="4" t="s">
         <v>535</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="O47">
         <v>45595.0</v>
       </c>
       <c r="P47" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="Q47" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="C2" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="C3" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -7296,190 +7293,190 @@
       <c r="B1" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>332</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>335</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>336</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C2" t="s">
         <v>545</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" t="s">
         <v>546</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" s="6" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="J2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>154</v>
       </c>
       <c r="C3" t="s">
+        <v>548</v>
+      </c>
+      <c r="I3" s="6" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="J3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C4" t="s">
+        <v>550</v>
+      </c>
+      <c r="H4" t="s">
         <v>551</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" s="6" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="J4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>154</v>
       </c>
       <c r="C5" t="s">
+        <v>553</v>
+      </c>
+      <c r="I5" s="6" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="J5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>154</v>
       </c>
       <c r="C6" t="s">
+        <v>555</v>
+      </c>
+      <c r="I6" s="6" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="J6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>154</v>
       </c>
       <c r="C7" t="s">
+        <v>557</v>
+      </c>
+      <c r="I7" s="6" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="J7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>559</v>
+      </c>
+      <c r="C8" t="s">
         <v>560</v>
       </c>
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="J8" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C9" t="s">
+        <v>562</v>
+      </c>
+      <c r="H9" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="J9" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>