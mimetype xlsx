--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="743">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -181,51 +181,52 @@
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Dapivirine Monthly Vaginal Ring</t>
   </si>
   <si>
     <t>Silicone matrix vaginal ring delivering dapivirine over one month.</t>
   </si>
   <si>
     <t>The ring is made of a flexible silicone polymer and contains the ARV dapivirine, an NNRTI, which is dispersed in the silicone matrix and slowly released over the course of a month. 
-The ring delivers dapivirine directly at the site of potential HIV infection, with low systemic absorption. Women insert the flexible, long-acting ring themselves into the vagina and replace it every month.</t>
+The ring delivers dapivirine directly at the site of potential HIV infection, with low systemic absorption. Women insert the flexible, long-acting ring themselves into the vagina and replace it every month.
+EMA gave a CHMP scientific opinion under Article 58 / EU-M4all (23 July 2020). IPM withdrew the NDA  from FDA in December 2021. WHO PQ (Nov 2020) . In 2025: extension of indication to women aged 16 and older. It is approved in 12 African countries.</t>
   </si>
   <si>
     <t>Topical (Vaginal)</t>
   </si>
   <si>
     <t>Intra-vaginal ring</t>
   </si>
   <si>
     <t>Drug-eluting, Removable, Molded, Room temperature storage, At least 1 year shelf life</t>
   </si>
   <si>
     <t>Releases dapivirine over a one-month period</t>
   </si>
   <si>
     <t>Not Applicable</t>
   </si>
   <si>
     <t>There were no safety concerns with long-term use of the ring in Phase III clinical studies. Data from two open-label (Phase IIIB) studies show a similar favorable safety profile as do 12 smaller safety studies.</t>
   </si>
   <si>
     <t>5 years shelf life
 This product does not require specific temperature storage conditions.
 Store in the original package to protect from light.</t>
   </si>
   <si>
@@ -412,87 +413,78 @@
   <si>
     <t>WO9950250</t>
   </si>
   <si>
     <t>Dapivirine compounds and analogues (Markush structure)</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>JANSSEN PHARMACEUTICA NV</t>
   </si>
   <si>
     <t>2019-03-24</t>
   </si>
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...4 lines deleted...]
-  <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
     <t>Dapivirine and analogues topical use to prevent HIV infection</t>
   </si>
   <si>
     <t>Composition; Use</t>
   </si>
   <si>
     <t>TIBOTEC PHARM LTD</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
   </si>
   <si>
-    <t>Germany, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
-[...1 lines deleted...]
-  <si>
     <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HIV-inhibiting pyrimidine derivatives</t>
   </si>
   <si>
     <t>This invention concerns the use of the compounds of formula (I), (...) for the manufacture of a medicine for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection. It further relates to new compounds being a subgroup of the compounds of formula (I), their preparation and compositions comprising them.</t>
   </si>
   <si>
     <t>WO1999050250</t>
   </si>
@@ -586,53 +578,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -649,492 +638,1007 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>ASPIRE (MTN-020)</t>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
+    <t>ASPIRE</t>
   </si>
   <si>
     <t>NCT01617096</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01617096</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International Partnership for Microbicides, Inc.</t>
   </si>
   <si>
-    <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women
-This is a double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer vaginal matrix ring.</t>
+    <t>This is a double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer vaginal matrix ring.</t>
   </si>
   <si>
     <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women</t>
   </si>
   <si>
     <t>Zimbabwe, South Africa, Uganda, Malawi</t>
   </si>
   <si>
+    <t>Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
     <t>Placebo Ring</t>
   </si>
   <si>
     <t>2012-07-24</t>
   </si>
   <si>
     <t>2022-12-19</t>
   </si>
   <si>
     <t>2012-06-12</t>
   </si>
   <si>
-    <t>2022-12-21</t>
+    <t>2015-07-03</t>
   </si>
   <si>
     <t>2015-12-01</t>
   </si>
   <si>
-    <t>Adults, Cisgender women</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
+  </si>
+  <si>
+    <t>Female, Cisgender female, Transgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age 18 through 45 years (inclusive) at screening, verified per site SOPs; within this range, sites may restrict the upper age limit per site SOPs, to target women at high risk of HIV infection
 * Able and willing to provide written informed consent to be screened for and to take part in the study
 * Able and willing to provide adequate locator information, as defined in site SOPs
 * HIV-uninfected based on testing performed by study staff at screening and enrollment (per applicable algorithm in Appendix II)
 * Per participant report, sexually active, defined as having vaginal intercourse at least once in the 3 months prior to screening
 * Using an effective method of contraception at enrollment, and intending to use an effective method for the duration of study participat</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Non-Implantable Device</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
+    <t>IPM 015</t>
+  </si>
+  <si>
+    <t>NCT01071174</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01071174</t>
+  </si>
+  <si>
+    <t>Phase I/II</t>
+  </si>
+  <si>
+    <t>This is a double-blind, randomized, placebo-controlled Phase I/II study to assess the safety of a silicone elastomer vaginal ring containing 25mg dapivirine.</t>
+  </si>
+  <si>
     <t>A Safety Study of Dapivirine Vaginal Ring in Africa</t>
   </si>
   <si>
-    <t>NCT01071174</t>
-[...10 lines deleted...]
-  <si>
     <t>Kenya, Malawi, South Africa, Tanzania, United Republic of</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2010-04-01</t>
   </si>
   <si>
     <t>2011-08-01</t>
   </si>
   <si>
     <t>2010-02-19</t>
   </si>
   <si>
-    <t>2011-08-02</t>
+    <t>2011-05-01</t>
   </si>
   <si>
     <t>2011-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Women between 18 and 40 years of age inclusive who can provide informed consent
 * Available for all visits and consent to follow all procedures scheduled for the study
 * Healthy and self-reported sexually active
 * HIV-negative
 * On a stable form of contraception and willing to continue OR have undergone surgical sterilization at least 3 months prior to enrollment
 * In the absence of the use of exogenous hormone(s), have a self-reported regular menstrual cycle defined as having a minimum of 21 days and a maximum of 35 days between menses
 * Upon pelvic/speculum examination and colposcopy at the time of enrolment, the cervix and vagina appear normal as determined by the investigator
 * Asymptomatic for genital infections at the time of enrolment
 * Willing to refrain from</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Pharmacokinetic Study of the Dapivirine Vaginal Ring in Lactating Women</t>
   </si>
   <si>
     <t>NCT02808949</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02808949</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Phase 1 PK Study of the Dapivirine Vaginal Ring in Lactating Women.</t>
   </si>
   <si>
+    <t>United States of America</t>
+  </si>
+  <si>
     <t>2015-02-01</t>
   </si>
   <si>
     <t>2018-03-12</t>
   </si>
   <si>
     <t>2016-06-22</t>
   </si>
   <si>
-    <t>2018-03-13</t>
-[...1 lines deleted...]
-  <si>
     <t>2018-03-03</t>
+  </si>
+  <si>
+    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all of the following criteria (by self-report, unless otherwise indicated) to be eligible for inclusion in the study:
 1. Age 18 or older at screening as verified per site SOP
 2. Per participant report, at least 6 weeks postpartum at Enrollment
 3. Willing and able to provide written informed consent to be screened for and take part in the study
 4. Willing and able to provide adequate locator information, as defined in site SOP
 5. Willing and able to communicate in spoken and written English
 6. HIV-1/2 uninfected at Screening and Enrollment, per applicable algorithm in Appendix II and willing to receive HIV test results Note: HIV-1/2 screening may be omitted at Enrollment if the time between Screening and Enrollment is \&lt; 30 days
 7. Prior to Enrollment,</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>B-PROTECTED (MTN-043)</t>
   </si>
   <si>
     <t>NCT04140266</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04140266</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>The purpose of this study is to evaluate the safety and drug detection of the dapivirine monthly vaginal ring and oral Truvada in breastfeeding mother-infant pairs.</t>
+    <t>The purpose of this study is to evaluate the safety and drug detection of the dapivirine vaginal ring and oral Truvada in breastfeeding mother-infant pairs.</t>
   </si>
   <si>
     <t>Safety and Drug Detection Study of Dapivirine Vaginal Ring and Oral TRUVADA® in Breastfeeding Mother-Infant Pairs</t>
   </si>
   <si>
     <t>Malawi, South Africa, Uganda, Zimbabwe</t>
   </si>
   <si>
-    <t>Dapivirine (DPV) Monthly Vaginal Ring (VR)-004</t>
-[...2 lines deleted...]
-    <t>Oral TDF/FTC (Truvada tablet)</t>
+    <t>Dapivirine (DPV) Vaginal Ring (VR)-004</t>
+  </si>
+  <si>
+    <t>Truvada Tablet</t>
   </si>
   <si>
     <t>2020-09-24</t>
   </si>
   <si>
     <t>2023-07-14</t>
   </si>
   <si>
     <t>2019-10-25</t>
   </si>
   <si>
-    <t>2023-08-04</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-11-04</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Lactating individuals, Non-pregnant individuals</t>
-[...5 lines deleted...]
-    <t>Female, Cisgender female</t>
+    <t>Children, Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>All</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Inclusion Criteria - Mother
 Participant mothers must meet all the following criteria to be eligible for inclusion in the study:
 * Age 18 years or older at Screening, as verified per site Standard Operating Procedures (SOPs).
 * At Enrollment, between 6 to 12 weeks postpartum (verified by birth records and/or similar supportive documentation and defined as between 42 - 84 days after delivery, inclusive).
 * By participant report at Screening and Enrollment, currently exclusively breastfeeding one infant and willing and able to continue exclusively breastfeeding that infant for the duration of their participation in the study.
   * Note: Exclusive breastfeeding will be defined as infant nutrition solely from breast milk, as determined by 7-day recall breastfeeding histor</t>
   </si>
   <si>
     <t>Oral, Topical (Vaginal)</t>
   </si>
   <si>
     <t>DELIVER (MTN-042)</t>
   </si>
   <si>
     <t>NCT03965923</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03965923</t>
   </si>
   <si>
-    <t>Active, not recruiting</t>
-[...2 lines deleted...]
-    <t>The purpose of this study is to evaluate the maternal and infant safety of the dapivirine (DPV) monthly vaginal ring (VR) and daily oral Truvada in HIV-uninfected pregnant women and their infants.</t>
+    <t>The purpose of this study is to evaluate the maternal and infant safety of the dapivirine (DPV) vaginal ring (VR) and daily oral Truvada in HIV-uninfected pregnant women and their infants.</t>
   </si>
   <si>
     <t>Randomized, Open Label Safety Trial of Dapivirine Vaginal Ring and Oral TRUVADA® Use in Pregnancy</t>
   </si>
   <si>
-    <t>Dapivirine (DPV) Monthly Vaginal Ring (VR)</t>
-[...2 lines deleted...]
-    <t>oral TDF/FTC (Truvada Tablet)</t>
+    <t>Dapivirine (DPV) Vaginal Ring (VR)</t>
   </si>
   <si>
     <t>2020-01-09</t>
   </si>
   <si>
-    <t>2023-02-01</t>
+    <t>2025-07-24</t>
   </si>
   <si>
     <t>2019-05-29</t>
   </si>
   <si>
-    <t>2023-02-02</t>
-[...5 lines deleted...]
-    <t>Adults, Cisgender women, Pregnant individuals</t>
+    <t>2024-05-13</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age 18 through 40 years (inclusive) at Enrollment, verified per site standard operating procedures (SOPs).
 * At Enrollment, evidence of a viable, intrauterine, singleton pregnancy with sonographic confirmation, including for gestational age assessment.
   * Note: If adequate (per judgment of Investigator of Record \[IoR\]/designee) sonographic results are not available from medical records at Screening, an ultrasound must be performed and results be available for review at Enrollment for all Cohorts. The ultrasound should be performed no later than the 36th week of gestation for Cohort 1 or the 28th week of gestation for Cohort 2.
 * At Enrollment, pregnancy within gestational age limits of the currently enrolling cohort (per the study protocol).
 * HIV-uninfected base</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
-    <t>HOPE (MTN-025)</t>
+    <t>MTN-025 (HOPE)</t>
   </si>
   <si>
     <t>NCT02858037</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02858037</t>
   </si>
   <si>
-    <t>HIV Open-label Prevention Extension (HOPE) to Assess the Continued Safety of and Adherence to a Monthly Vaginal Ring Containing Dapivirine in Women</t>
+    <t>HIV Open-label Prevention Extension (HOPE).</t>
   </si>
   <si>
     <t>Trial to Assess the Continued Safety of and Adherence to a Vaginal Ring Containing Dapivirine in Women</t>
   </si>
   <si>
-    <t>Dapivirine Vaginal Ring</t>
-[...1 lines deleted...]
-  <si>
     <t>2016-07-18</t>
   </si>
   <si>
     <t>2022-10-24</t>
   </si>
   <si>
     <t>2016-08-08</t>
   </si>
   <si>
-    <t>2022-10-25</t>
-[...1 lines deleted...]
-  <si>
     <t>2018-10-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Non-pregnant individuals, Non-lactating individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all of the following criteria to be eligible for inclusion in the study
 1. Previously enrolled in MTN-020 (ASPIRE)
 2. Able and willing to provide written informed consent to be screened for and to take part in the study
 3. Able and willing to provide adequate locator information, as defined in site SOPs
 4. HIV-uninfected based on testing performed by study staff at Screening and Enrollment
 5. Using an effective method of contraception at Enrollment, and intending to use an effective method for the duration of study participation; effective methods include hormonal methods (except contraceptive ring); intrauterine contraceptive device (IUCD); and sterilization (of participant, as defined in site SOPs)
 6. At Screening and Enrollment, agrees not to partic</t>
   </si>
   <si>
     <t>Previously enrolled in ASPIRE (MTN-020) trial</t>
   </si>
   <si>
     <t>Participants will receive a silicone elastomer vaginal matrix ring containing 25 mg of dapivirine to be replaced each month for a total period of 12 months of use.</t>
   </si>
   <si>
-    <t>Ring Study (IPM 027)</t>
+    <t>IPM 027</t>
   </si>
   <si>
     <t>NCT01539226</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01539226</t>
   </si>
   <si>
-    <t>The Ring study was a Phase 3, double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer monthly vaginal matrix ring.</t>
-[...1 lines deleted...]
-  <si>
     <t>Safety and Efficacy Trial of a Dapivirine Vaginal Matrix Ring in Healthy HIV-Negative Women</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
     <t>Placebo Vaginal Ring</t>
   </si>
   <si>
-    <t>Dapivirine Monthly Vaginal Ring, 25 mg</t>
+    <t>Dapivirine Vaginal Ring, 25 mg</t>
   </si>
   <si>
     <t>2012-03-27</t>
   </si>
   <si>
     <t>2022-09-26</t>
   </si>
   <si>
     <t>2012-02-27</t>
   </si>
   <si>
-    <t>2022-10-19</t>
-[...1 lines deleted...]
-  <si>
     <t>2016-12-13</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Non-lactating individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Women \&gt; 18 and \&lt; 45 years of age, at screening, who can provide informed consent;
 * Available for all visits and consent to follow all procedures scheduled for the trial;
 * Self-reported sexually active (defined as an average of at least one penetrative penile-vaginal coital act per month for the last 3 months prior to screening);
 * HIV-negative as determined by the HIV algorithm applied at screening and enrolment;
 * On a stable form of contraception as defined within section 5.4 and willing to continue on stable contraception for the duration of the clinical trial, unless post-menopausal or surgically sterilised;
 * Asymptomatic for genital infections at the time of enrolment (if a woman is diagnosed with any clinically significant curable STI, she must have initia</t>
   </si>
   <si>
     <t>DREAM (IPM 032)</t>
   </si>
   <si>
     <t>NCT02862171</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02862171</t>
   </si>
   <si>
     <t>A follow-on, open label trial to assess continued safety of and adherence to the Dapivirine(25mg) vaginal ring-004 in healthy, HIV-negative women</t>
   </si>
   <si>
     <t>To Assess Continued Safety of and Adherence to the Dapivirine (25 mg) Vaginal Ring-004 in Healthy, HIV-negative Women</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring-004</t>
   </si>
   <si>
     <t>2016-07-12</t>
   </si>
   <si>
     <t>2016-08-10</t>
   </si>
   <si>
     <t>2019-01-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-lactating individuals, Non-pregnant individuals, Cisgender women</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all the following criteria to be eligible to enrol in the trial:
 1. Previously enrolled in the IPM 027 trial
 2. Available for all visits and consent to follow all procedures scheduled for the trial
 3. Using an effective method of contraception at the Enrolment Visit, and intending to use an effective contraceptive method for the duration of trial participation, unless post-menopausal with no history of menses for one year prior to screening
 4. HIV-negative as determined by the HIV algorithm applied at Screening/Pre- Enrolment
 5. Willing to refrain from participation in another research trial using drugs, vaccines, medical devices and microbicides for the duration of the IPM 032 trial
 6. Willing to provide adequate locator information for trial retentio</t>
   </si>
   <si>
     <t>Previously enrolled in the IPM 027 trial</t>
   </si>
   <si>
+    <t>IPM 018</t>
+  </si>
+  <si>
+    <t>NCT00469768</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT00469768</t>
+  </si>
+  <si>
+    <t>Evaluate the pharmacokinetics and safety of a 25 mg of Dapivirine intravaginal ring in HIV-uninfected women to determine the release of Dapivirine from the reservoir and matrix.</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Reservoir Intravaginal Ring</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Matrix Intravaginal Ring</t>
+  </si>
+  <si>
+    <t>Drug: Placebo Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2007-05-01</t>
+  </si>
+  <si>
+    <t>2007-08-01</t>
+  </si>
+  <si>
+    <t>Cisgender female</t>
+  </si>
+  <si>
+    <t>Women aged between 18-35 years.</t>
+  </si>
+  <si>
+    <t>Double (Participant, Investigator)</t>
+  </si>
+  <si>
+    <t>Intravaginal ring used continuously for 28 days</t>
+  </si>
+  <si>
+    <t>IPM 001</t>
+  </si>
+  <si>
+    <t>NCT00700284</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT00700284</t>
+  </si>
+  <si>
+    <t>Evaluate the feasibility, safety and tolerability of utilising a vaginal ring delivery system to administer TMC120 (dapivirine).</t>
+  </si>
+  <si>
+    <t>Drug: TMC120 (Dapivirine) Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2004-10-01</t>
+  </si>
+  <si>
+    <t>2005-01-01</t>
+  </si>
+  <si>
+    <t>Women aged between 18-50 years.</t>
+  </si>
+  <si>
+    <t>Cross-over assignment</t>
+  </si>
+  <si>
+    <t>None (Open Label)</t>
+  </si>
+  <si>
+    <t>Weekly, Placebo intravaginal ring used for an initial one week period followed by intravaginal ring containing 120 mg of TMC120 (dapivirine) for an additional week.</t>
+  </si>
+  <si>
+    <t>IPM 054</t>
+  </si>
+  <si>
+    <t>NCT05416021</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05416021</t>
+  </si>
+  <si>
+    <t>A Phase I, Open-Label, Randomized, Crossover Trial to Investigate the Relative Bioavailability of the 25 mg Dapivirine Vaginal Ring-004 inserted every 30 days and 100 mg Dapivirine Vaginal Ring-008 inserted for 90 days in Healthy Female Participants</t>
+  </si>
+  <si>
+    <t>Relative Bioavailability Trial of Dapivirine Ring-004 and Ring-008</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>dapivirine</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Assigned female sex at birth per participant report\*
+2. Age 18 through 45 years (inclusive) at Screening, verified by national identification book/card
+3. Able and willing to provide written informed consent to be screened for and enrolled in IPM 054
+4. Able and willing to provide adequate locator information for trial retention purposes and be reachable per local standard procedures, eg, by home visit or telephone, or via family or close neighbour contacts (confidentiality to be maintained)
+5. Able to complete a diary card
+6. Available for all visits and able and willing to comply with all trial procedural requirements
+7. Willing to comply with abstinence and other protocol requirements
+8. Willing to use male condoms for penile-vaginal intercourse and penile-recta</t>
+  </si>
+  <si>
+    <t>HIV, HBV, HCV</t>
+  </si>
+  <si>
+    <t>25 mg dapivirine ring (Ring-004) for 90 days (changed every 30 days) and the 100 mg dapivirine ring (Ring-008) used continuously for 90 days.</t>
+  </si>
+  <si>
+    <t>IPM 034</t>
+  </si>
+  <si>
+    <t>NCT01952561</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT01952561</t>
+  </si>
+  <si>
+    <t>Evaluate the blood and vaginal pharmacokinetics of a 25mg Dapivirine vaginal ring worn for 1, 2, 4, 8 or 12 months.</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2013-11-01</t>
+  </si>
+  <si>
+    <t>2014-03-01</t>
+  </si>
+  <si>
+    <t>2014-05-01</t>
+  </si>
+  <si>
+    <t>Women between 18-40 years of age.</t>
+  </si>
+  <si>
+    <t>25mg dapivirine vaginal ring usage over a time period of 1, 2, 4, 8 or 12 months.</t>
+  </si>
+  <si>
+    <t>MTN-023/IPM 030</t>
+  </si>
+  <si>
+    <t>NCT02028338</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02028338</t>
+  </si>
+  <si>
+    <t>Phase II</t>
+  </si>
+  <si>
+    <t>To assess the safety of dapivirine (25 mg) administered via a silicone vaginal ring in HIV-uninfected adolescent females, when inserted once every 4 weeks during 24-week of study product use.</t>
+  </si>
+  <si>
+    <t>Study of Dapivirine Vaginal Ring (VR) in Adolescents</t>
+  </si>
+  <si>
+    <t>placebo ring</t>
+  </si>
+  <si>
+    <t>dapivirine ring</t>
+  </si>
+  <si>
+    <t>2014-06-27</t>
+  </si>
+  <si>
+    <t>2016-07-05</t>
+  </si>
+  <si>
+    <t>2018-06-08</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Age 15 through 17 years (inclusive) at Enrollment, verified per site SOPs
+2. Able and willing to provide written informed assent/consent and able to obtain written parental or guardian permission (as specified in site SOP) to be screened for and to enroll in MTN-023/IPM 030
+3. Able and willing to provide adequate locator information, as defined in site SOPs
+4. Able to communicate in spoken and written English
+5. Able and willing to comply with all study procedural requirements
+6. Per participant report at Screening and Enrollment, willing to abstain from inserting anything into the vagina for 72 hours prior to each follow-up visit, including abstaining from penile-vaginal intercourse. Note: In the event the vaginal ring has been expelled and requires reinsertion, re</t>
+  </si>
+  <si>
+    <t>Quadruple-blind masking</t>
+  </si>
+  <si>
+    <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
+  </si>
+  <si>
+    <t>25mg Dapivirine vaginal ring inserted once every 28 days for 24 weeks</t>
+  </si>
+  <si>
+    <t>IPM024</t>
+  </si>
+  <si>
+    <t>NCT02920827</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02920827</t>
+  </si>
+  <si>
+    <t>The proposed study is a single center, double-blind placebo-controlled trial to assess the safety and tolerability of the dapivirine ring as compared to a placebo ring when inserted for 28 days in 16 healthy, HIV-negative women.</t>
+  </si>
+  <si>
+    <t>Safety and Pharmacokinetic Trial in Healthy HIV-Negative Women to Assess the Delivery of Dapivirine From a Vaginal Ring</t>
+  </si>
+  <si>
+    <t>Placebo vaginal ring</t>
+  </si>
+  <si>
+    <t>2009-08-01</t>
+  </si>
+  <si>
+    <t>2017-09-05</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* were females between 18 and 40 years of age, inclusive
+* were willing and able to give written, informed consent
+* were available for all visits and consented to follow all procedures scheduled for the trial
+* were healthy, based on medical history, vital signs, physical examination, urinalysis (dipstick and microscopy), laboratory evaluations for genital infections (gonorrhea, chlamydia and trichomonas), and laboratory evaluations for hematology and biochemistry
+* were HIV-negative, as determined by an HIV test at screening
+* were willing to abstain from sexual activity for the duration of the period of ring use
+* were on a stable form of contraception, defined as a stable oral contraceptive regimen for at least two months prior to enrollment; OR a transdermal contr</t>
+  </si>
+  <si>
+    <t>Ring used continuously for 28 days</t>
+  </si>
+  <si>
+    <t>IPM 013</t>
+  </si>
+  <si>
+    <t>NCT01144676</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT01144676</t>
+  </si>
+  <si>
+    <t>Evaluate the delivery of dapivirine from matrix intravaginal rings to assess the safety in comparison to placebo intravaginal rings in HIV-uninfected sexually active women.</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
+    <t>Women aged between 18-40 years.</t>
+  </si>
+  <si>
+    <t>Two or three intravaginal rings used over a period of 56 and 57 days for varying durations depending on experimental group</t>
+  </si>
+  <si>
+    <t>IPM008, TMC120-C131</t>
+  </si>
+  <si>
+    <t>NCT00332995</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT00332995</t>
+  </si>
+  <si>
+    <t>This Phase I trial will assess the feasibility of using a vaginal ring to deliver the candidate microbicide dapivirine (TMC120) for 7 days. The study population will consist of 13 healthy, sexually abstinent women. Safety and tolerability will be assessed through clinical and laboratory assessments. Feasibility of drug delivery will be assessed by measuring dapivirine (TMC120) concentrations in vaginal fluids, vaginal and cervical epithelial tissue, and plasma.</t>
+  </si>
+  <si>
+    <t>Safety and Feasibility Study of Dapivirine (TMC120) Vaginal Ring in Belgium</t>
+  </si>
+  <si>
+    <t>dapivirine (TMC120) vaginal ring</t>
+  </si>
+  <si>
+    <t>2005-07-01</t>
+  </si>
+  <si>
+    <t>2009-08-31</t>
+  </si>
+  <si>
+    <t>2005-08-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Female, age 18-50 years
+* Willing and able to provide written informed consent
+* HIV-uninfected and otherwise healthy
+* Willing to abstain from sexual activity and from use of vaginal products while participating in the study
+* Currently using oral contraceptives for pregnancy prevention
+* Willing to use oral contraceptives as needed to avoid menstruation while taking part in this study
+Exclusion Criteria:
+* History of allergy to TMC120 or to the constituents of the vaginal ring
+* History of diagnosis of and/or treatment for a sexually transmitted disease within the last three months
+* History of genital tract surgery within the last month
+* Currently pregnant or breastfeeding, or within two months of last pregnancy outcome
+* Currently or within one month of partic</t>
+  </si>
+  <si>
+    <t>Weekly, Intravaginal ring containing 120 mg of TMC120 (dapivirine) used for seven days.</t>
+  </si>
+  <si>
+    <t>MTN-036/IPM 047</t>
+  </si>
+  <si>
+    <t>NCT03234400</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03234400</t>
+  </si>
+  <si>
+    <t>Participants will be randomized to one of three study vaginal rings (VRs) in a 1:1:1 ratio, 25 mg, 100 mg or 200 mg VRs.</t>
+  </si>
+  <si>
+    <t>A Phase 1, Randomized Pharmacokinetics and Safety Study of Extended Duration Dapivirine Vaginal Rings</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring, 100 mg</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring, 200 mg</t>
+  </si>
+  <si>
+    <t>2017-12-04</t>
+  </si>
+  <si>
+    <t>2019-01-25</t>
+  </si>
+  <si>
+    <t>2018-10-23</t>
+  </si>
+  <si>
+    <t>2019-01-23</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Assigned female sex at birth Note: Participants who are female at birth, who now identify as male, will not be excluded so long as they are not on female-to-male transition therapy.
+* Age 18 through 45 years (inclusive) at Screening, verified per site SOPs
+* Able and willing to provide written informed consent to be screened for and enrolled in MTN-036/IPM 047
+* Able and willing to provide adequate locator information, as defined in site SOPs
+* Able to communicate in spoken and written English
+* Available for all visits and able and willing to comply with all study procedural requirements
+* Willing to comply with abstinence and other protocol requirements
+* Willing to use male condoms for penile-vaginal intercourse (PVI) and penile-rectal intercourse for the duration</t>
+  </si>
+  <si>
+    <t>Single blind masking</t>
+  </si>
+  <si>
+    <t>Single (Participant)</t>
+  </si>
+  <si>
+    <t>Participants will insert one IVR for 13 weeks (100 mg IVR or 200 mg IVR) or one IVR (25 mg VR) to be replaced every 4 weeks for 8 weeks then worn for an additional 5 weeks for a total of 13 weeks.</t>
+  </si>
+  <si>
+    <t>IPM 009B</t>
+  </si>
+  <si>
+    <t>NCT01337583</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01337583</t>
+  </si>
+  <si>
+    <t>Withdrawn</t>
+  </si>
+  <si>
+    <t>This is a double-blind, randomized, placebo-controlled Phase III study to asses the safety and efficacy of a silicone elastomer vaginal ring containing 25mg of dapivirine.</t>
+  </si>
+  <si>
+    <t>A Safety and Efficacy Trial of Dapivirine Vaginal Ring in Africa</t>
+  </si>
+  <si>
+    <t>Kenya, Malawi, South Africa</t>
+  </si>
+  <si>
+    <t>2012-06-08</t>
+  </si>
+  <si>
+    <t>2014-07-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Women \&gt;18 and \&lt;40 years of age who can provide informed consent
+* Available for all visits and consent to follow all procedures scheduled for the trial
+* Generally healthy and self-reported sexually active (defined as an average of at least one penetrative penile vaginal coital act per month for the last 3 months prior to enrolment)
+* HIV-negative as determined by the HIV algorithm applied at screening and enrolment
+* On a stable form of contraception and willing to continue on stable contraception for the duration of the clinical trial;
+* Asymptomatic for genital infections at the time of enrolment (if a woman is diagnosed with any clinically significant treatable STI, she must have initiated treatment at least 1 week prior to enrolment and have completed the full</t>
+  </si>
+  <si>
+    <t>25mg dapivirine vaginal ring inserted every 28 days for at least 15 months</t>
+  </si>
+  <si>
+    <t>MTN-034</t>
+  </si>
+  <si>
+    <t>NCT03593655</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03593655</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the safety of and adherence to a vaginal matrix ring (VR) containing dapivirine and oral emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) in adolescent and young adult females.</t>
+  </si>
+  <si>
+    <t>Evaluating the Safety of and Adherence to a Vaginal Matrix Ring Containing Dapivirine and Oral Emtricitabine/Tenofovir Disoproxil Fumarate in an Adolescent and Young Adult Female Population</t>
+  </si>
+  <si>
+    <t>South Africa, Uganda, Zimbabwe</t>
+  </si>
+  <si>
+    <t>Dapivirine vaginal ring</t>
+  </si>
+  <si>
+    <t>FTC/TDF</t>
+  </si>
+  <si>
+    <t>2019-01-14</t>
+  </si>
+  <si>
+    <t>2023-06-20</t>
+  </si>
+  <si>
+    <t>2021-09-09</t>
+  </si>
+  <si>
+    <t>Children, Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Age 16 through 21 years (inclusive) at Enrollment, verified per site standard operating procedures (SOPs).
+* Able and willing to provide informed consent, and if under the legal age of consent be able to provide informed assent and obtain parental or guardian permission/consent, to be screened for and to enroll in MTN-034 (as specified in site SOP).
+* Able and willing to provide adequate locator information, as defined in site SOPs.
+* Able and willing to comply with all study procedural requirements.
+* Per participant report at Screening, post-menarche.
+* HIV-uninfected based on testing performed at Screening and Enrollment (per protocol algorithms found in the study protocol).
+* Per participant report at Screening, history of at least one episode of sexual intercour</t>
+  </si>
+  <si>
+    <t>HIV, HBV</t>
+  </si>
+  <si>
+    <t>IPM 035</t>
+  </si>
+  <si>
+    <t>NCT02858024</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02858024</t>
+  </si>
+  <si>
+    <t>A Two-Cohort, Open-Label, Randomised, Three-Period Crossover Trial In Healthy HIV-Negative Women To Assess The Effect Of Menses And Tampon Use On The Pharmacokinetics Of Dapivirine, Delivered By Dapivirine Vaginal Ring-004, Containing 25 Mg Of Dapivirine</t>
+  </si>
+  <si>
+    <t>A Trial In Healthy HIV-Negative Women To Assess The Effect Of Menses And Tampon Use On The Pharmacokinetics Of Dapivirine, Delivered By Dapivirine Vaginal Ring-004, Containing 25 Mg Of Dapivirine</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and no tampons</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 with tampons</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 with no menses</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and same ring inserted after menses</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and new ring inserted after menses</t>
+  </si>
+  <si>
+    <t>2015-01-12</t>
+  </si>
+  <si>
+    <t>2016-04-16</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Participants must meet all the following criteria to be eligible to enroll in the trial:
+1. Women 18 and ≤ 40 years of age who can give written informed consent;
+2. Available for all visits and consent to follow all procedures scheduled for the trial;
+3. Healthy, based on medical history, vital signs, physical examination, urinalysis (dipstick and microscopy \[if indicated\]), laboratory evaluations for genital infections (bacterial vaginosis, gonorrhoea, chlamydia, and trichomonas), and laboratory evaluations for haematology and biochemistry;
+4. HIV-negative as determined by an HIV test at screening;
+5. On a stable oral contraceptive regimen for at least three months prior to screening;
+6. Upon pelvic examination at the time of enrollment, the cervix and vagina appea</t>
+  </si>
+  <si>
+    <t>Two consecutive 28-day intra-vaginal ring treatment periods separated by a washout period of 28 days.</t>
+  </si>
+  <si>
+    <t>MTN-024/IPM031</t>
+  </si>
+  <si>
+    <t>NCT02010593</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02010593</t>
+  </si>
+  <si>
+    <t>This study will evaluate the safety of the dapivirine vaginal ring when inserts once every 4 weeks in postmenopausal women over 12 weeks of product use.</t>
+  </si>
+  <si>
+    <t>Safety and Pharmacokinetics of Dapivirine Vaginal Ring in Post-menopausal Women</t>
+  </si>
+  <si>
+    <t>2013-12-01</t>
+  </si>
+  <si>
+    <t>2022-11-02</t>
+  </si>
+  <si>
+    <t>2015-04-01</t>
+  </si>
+  <si>
+    <t>Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Age 45 through 65 years (inclusive) at Screening, verified per site SOPs
+2. Per participant report, postmenopausal at Screening, defined as amenorrhoeic for the past 12 months (minimum) or at least 6 months status post-bilateral oophorectomy
+3. Follicle-stimulating hormone (FSH) level at 40 mIU/ml or higher at Screening
+4. Able and willing to provide written informed consent to be screened for and enrolled in MTN-024/IPM 031
+5. Able to communicate in spoken and written English
+6. Able and willing to comply with all study procedural requirements
+7. Willing to only use study provided and/or approved vaginal products throughout the duration of study participation.
+8. Willing to abstain from inserting study approved lubricant into the vagina for 72 hours prior to each v</t>
+  </si>
+  <si>
+    <t>Rings inserted once every 28 days for twelve weeks</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Patterns of Adherence to a Dapivirine Vaginal Ring for HIV-1 Prevention Among South African Women in a Phase III Randomized Controlled Trial</t>
@@ -1212,50 +1716,80 @@
     <t>https://doi.org/10.1016/s2352-3018(20)30304-0</t>
   </si>
   <si>
     <t>Sharing Objective Measures of Adherence to a Vaginal Microbicide Promotes Candor About Actual Use and Bolsters Motivation to Prevent HIV</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10461-020-03026-6</t>
   </si>
   <si>
     <t>Safety and Efficacy of a Dapivirine Vaginal Ring for HIV Prevention in Women</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1602046</t>
   </si>
   <si>
     <t>Assessment of risk compensation following use of the dapivirine vaginal ring in southwestern Uganda</t>
   </si>
   <si>
     <t>https://doi.org/10.1136/sextrans-2020-054718</t>
   </si>
   <si>
     <t>Safety, adherence, and HIV-1 seroconversion among women using the dapivirine vaginal ring (DREAM): an open-label, extension study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/S2352-3018(20)30300-3</t>
+  </si>
+  <si>
+    <t>Outline  Images  Download  Cite  Share  Favorites  Permissions PREVENTION RESEARCH Brief Report: Phase IIa Safety Study of a Vaginal Ring Containing Dapivirine in Adolescent Young Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/qai.0000000000002244</t>
+  </si>
+  <si>
+    <t>Phase 1 pharmacokinetics and safety study of extended duration dapivirine vaginal rings in the United States</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/jia2.25747</t>
+  </si>
+  <si>
+    <t>Users' Preferred Characteristics of Vaginal Rings for HIV Prevention: A Qualitative Analysis of Two Phase I Trials</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1089/aid.2021.0077</t>
+  </si>
+  <si>
+    <t>Acceptability of the Dapivirine Vaginal Ring in Postmenopausal US Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1089/apc.2022.0002</t>
+  </si>
+  <si>
+    <t>Phase 2a Safety, Pharmacokinetics, and Acceptability of Dapivirine Vaginal Rings in US Postmenopausal Women</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1093/cid/ciy654</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -1313,139 +1847,136 @@
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2024%2F03%2FpxWire-February2024.pdf</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf</t>
   </si>
   <si>
-    <t>PMRA</t>
-[...2 lines deleted...]
-    <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
+    <t>SAHPRA</t>
+  </si>
+  <si>
+    <t>South African Health Products Regulatory Authority</t>
+  </si>
+  <si>
+    <t>https://www.gov.sz/index.php/about-us-sp-866448837</t>
   </si>
   <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
 https://popcouncil.org/media/innovative-hiv-prevention-product-for-women-that-promotes-choice-dapivirine-vagil-ring-dvr-gains-momentum-across-africa/</t>
   </si>
   <si>
-    <t>SAHPRA</t>
-[...2 lines deleted...]
-    <t>South African Health Products Regulatory Authority</t>
+    <t>Eswatini Medicines Regulatory Authority</t>
+  </si>
+  <si>
+    <t>originator</t>
   </si>
   <si>
     <t>https://lesotho.eregulations.org/?l=en</t>
   </si>
   <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
+    <t>Lesotho national medicines authority.</t>
+  </si>
+  <si>
     <t>ZAF</t>
   </si>
   <si>
-    <t>South Africa</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Withdrawn</t>
-[...1 lines deleted...]
-  <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/content/ipm-statement-us-food-and-drug-administration-review-dapivirine-vagil-ring</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Positive_opinion</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vagil-ring-25-mg#ema-inpage-item-assessment-history</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
-    <t>Belgium</t>
-[...1 lines deleted...]
-  <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>HRV</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t>DNK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>EST</t>
@@ -1457,50 +1988,53 @@
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>HUN</t>
+  </si>
+  <si>
+    <t>Hungary</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
@@ -1612,50 +2146,56 @@
     <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
   </si>
   <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>National Drug Authority</t>
   </si>
   <si>
     <t>https://www.nda.or.ug/drug-register/</t>
   </si>
   <si>
     <t>UGA</t>
   </si>
   <si>
     <t>Uganda</t>
+  </si>
+  <si>
+    <t>PMRA</t>
+  </si>
+  <si>
+    <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>TMDA</t>
   </si>
   <si>
     <t>Tanzania Medicines and Medical Devices Authority</t>
   </si>
   <si>
     <t>https://www.tmda.go.tz/product_links</t>
   </si>
   <si>
     <t>TZA</t>
   </si>
   <si>
     <t>Tanzania, United Republic of</t>
   </si>
   <si>
     <t>Under appeal</t>
   </si>
@@ -1807,66 +2347,66 @@
   <si>
     <t>https://mtnstopshiv.org/research/studies/mtn-042</t>
   </si>
   <si>
     <t>MTN-043 (B-Protected) Phase 3b</t>
   </si>
   <si>
     <t>https://mtnstopshiv.org/research/studies/mtn-043</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>Evaluating the potential impact and cost-effectiveness of dapivirine vaginal ring pre-exposure prophylaxis for HIV prevention.&amp;nbsp;&lt;br&gt;&lt;div&gt;&lt;span style="color: inherit; font-family: inherit; font-size: 0.875rem;"&gt;Reidy M, Gardiner E, Pretorius C, Glaubius R, Torjesen K, Kripke K.&lt;/span&gt;&lt;span style="color: inherit; font-family: inherit; font-size: 0.875rem;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/div&gt;&lt;div&gt;PLoS One. 2019;14(6):e0218710.&amp;nbsp;&lt;/div&gt;&lt;div&gt;Published 2019 Jun 26. doi:10.1371/journal.pone.0218710&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Background&lt;br&gt;Expanded HIV prevention options are needed to increase uptake of HIV prevention among women, especially in generalized epidemics. As the dapivirine vaginal ring moves forward through regulatory review and open-label extension studies, the potential public health impact and cost-effectiveness of this new prevention method are not fully known. We used mathematical modeling to explore the impact and cost-effectiveness of the ring in different implementation scenarios alongside scale-up of other HIV prevention interventions. Given the knowledge gaps about key factors influencing the ring’s implementation, including potential uptake and delivery costs, we engaged in a stakeholder consultation process to elicit plausible parameter ranges and explored scenarios to identify the possible range of impact, cost, and cost-effectiveness.&lt;br&gt;&lt;br&gt;Methods and findings&lt;br&gt;We used the Goals model to simulate scenarios of oral and ring pre-exposure prophylaxis (PrEP) implementation among female sex workers and among other women ≤21 years or &amp;gt;21 years with multiple male partners, in Kenya, South Africa, Uganda, and Zimbabwe. In these scenarios, we varied antiretroviral therapy (ART) coverage, dapivirine ring coverage and ring effectiveness (encompassing efficacy and adherence) by risk group. Following discussions with stakeholders, the maximum level of PrEP coverage (oral and/or ring) considered in each country was equal to modern contraception use minus condom use in the two age groups.&lt;br&gt;&lt;br&gt;We assessed results for 18 years, from 2018 to 2035. In South Africa, for example, the HIV infections averted by PrEP (ring plus oral PrEP) ranged from 310,000 under the highest-impact scenario (including ART held constant at 2017 levels, high ring coverage, and 85% ring effectiveness) to 55,000 under the lowest-impact scenario (including ART reaching the UNAIDS 90-90-90 targets by 2020, low ring coverage, and 30% ring effectiveness). This represented a range of 6.4% to 2.2% of new HIV infections averted. Given our assumptions, the addition of the ring results in 11% to 132% more impact than oral PrEP alone. The cost per HIV infection averted for the ring ranged from US$13,000 to US$121,000.&lt;br&gt;&lt;br&gt;Conclusions&lt;br&gt;This analysis offers a wide range of scenarios given the considerable uncertainty over ring uptake, consistency of use, and effectiveness, as well as HIV testing, prevention, and treatment use over the next two decades. This could help inform donors and implementers as they decide where to allocate resources in order to maximize the impact of the dapivirine ring in light of funding and implementation constraints. Better understanding of the cost and potential uptake of the intervention would improve our ability to estimate its cost-effectiveness and assess where it can have the most impact.</t>
   </si>
   <si>
     <t>Safety , adherence , and HIV-1 seroconversion among women using the dapivirine vaginal ring ( DREAM ): an open-label , extension study.&amp;nbsp;&lt;br&gt;&lt;div&gt;&lt;span style="color: inherit; font-family: inherit; font-size: 0.875rem;"&gt;Nel A, Niekerk N Van, Baelen B Van, et al.&lt;/span&gt;&lt;span style="color: inherit; font-family: inherit; font-size: 0.875rem;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/div&gt;&lt;a href="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(20)30300-3/fulltext"&gt;&lt;/a&gt;&lt;div&gt;Lancet HIV. 2021;8:77-86. doi:10.1016/S2352-3018(20)30300-3&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div&gt;Background&lt;/div&gt;&lt;div&gt;The Ring Study, a phase 3 trial in 1959 sexually active women (randomised 2:1), showed a favourable safety profile and a 31% HIV-1 infection risk reduction for a vaginal ring containing 25 mg of dapivirine, compared with a placebo ring. We report here the DREAM study, which aimed to evaluate safety, adherence, and HIV-1 incidence in those using the dapivirine vaginal ring (DVR) in open-label use.&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;Methods&lt;/div&gt;&lt;div&gt;The DREAM study is an open-label extension of The Ring Study, done at five research centres in South Africa and one research centre in Uganda. Former participants from The Ring Study, who remained HIV-negative and who did not discontinue the study due to an adverse event or safety concern that was considered to be related to the investigational product, were eligible. Women who were pregnant, planning to become pregnant, or breastfeeding at screening for DREAM were excluded. All participants received the DVR for insertion at the enrolment visit. Participants attended a 1-month follow-up visit and could either proceed with visits once every 3 months or attend monthly visits up to month 3 and then continue with visits once every 3 months. At each visit, HIV testing and safety evaluations were done, and residual dapivirine measured in used rings (approximately 4 mg is released from the DVR over 28 days of consistent use). HIV-1 incidence was compared descriptively with the simulated incidence rate obtained from bootstrap sampling of participants in the placebo group of The Ring Study, matched for research centre, age, and presence of sexually transmitted infections at enrolment. This study is registered with ClinicalTrials.gov, NCT02862171.&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;Findings&lt;/div&gt;&lt;div&gt;Between July 12, 2016, and Jan 11, 2019, 1034 former participants from The Ring Study were screened, 941 were enrolled and 848 completed the trial. 616 (65·5%) of 941 participants reported treatment-emergent adverse events. Of these, six (0·6%) had events considered to be treatment-related. No treatment-related serious adverse events were reported. Measurements of monthly ring residual amounts in participants enrolled in both trials showed consistently lower mean values in DREAM than in The Ring Study. Arithmetic mean ring residual amounts of participants in The Ring Study DVR group who enrolled in DREAM were 0·25 mg lower (95% CI 0·03–0·47; p=0·027) than the mean ring residual amounts of these participants in The Ring Study. 18 (1·9%) HIV-1 infections were confirmed during DVR use, resulting in an incidence of 1·8 (95% CI 1·1–2·6) per 100 person-years, 62% lower than the simulated placebo rate.&lt;/div&gt;&lt;div&gt;&lt;br&gt;&lt;/div&gt;&lt;div&gt;Interpretation&lt;/div&gt;&lt;div&gt;Although efficacy estimation is limited by the absence of a placebo group, the observed low HIV-1 incidence and improved adherence observed in DREAM support the hypothesis that increased efficacy due to improved adherence occurs when women know the demonstrated safety and efficacy of the DVR. The feasibility of a visit schedule of once every 3 months was shown, indicating that the DVR can be used in a real-world situation in usual clinical practice.&lt;/div&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(20)30300-3/fulltext</t>
+  </si>
+  <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>International Partnership for Microbicides</t>
-  </si>
-[...1 lines deleted...]
-    <t>originator</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>IPM's mission is to develop HIV prevention products and other sexual and reproductive health technologies for women, and to make them available and accessible where they are urgently needed.</t>
   </si>
   <si>
     <t>https://popcouncil.org/</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
     <t>The Population Council is a leading research organization dedicated to building an equitable and sustainable world that enhances the health and well-being of current and future generations. We generate ideas, produce evidence, and design solutions to improve the lives of underserved populations around the world.</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>www.jnj.com</t>
   </si>
@@ -2271,67 +2811,67 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19991007&amp;CC=WO&amp;NR=9950250A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20031120&amp;CC=WO&amp;NR=03094920A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04140266" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04140266" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00469768" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00700284" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05416021" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01952561" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02028338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02920827" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01144676" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00332995" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03234400" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01337583" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03593655" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858024" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02010593" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002244" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25747" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2021.0077" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0002" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy654" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/DUpg232P2JndcOgYTUcc0599rtNFOALNhIX3FbPB.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/aP6tBh9mgSWtc9Z6FPwR1gKz7paTDSsLg9NJA9FH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/745/i7suak4hyJFO_OPTIONS_RingResources_v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipmglobal.org/our-work/our-products/dapivirine-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/747/H2WGa4gMyvBm_ipm_ring_backgrounder_mar_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtnstopshiv.org/research/studies/mtn-034" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-043" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/745/i7suak4hyJFO_OPTIONS_RingResources_v3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipmglobal.org/our-work/our-products/dapivirine-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/747/H2WGa4gMyvBm_ipm_ring_backgrounder_mar_2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mtnstopshiv.org/research/studies/mtn-034" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mtnstopshiv.org/research/studies/mtn-043" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(20)30300-3/fulltext" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2469,69 +3009,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2597,312 +3137,312 @@
       </c>
       <c r="AF2" t="s">
         <v>72</v>
       </c>
       <c r="AG2" t="s">
         <v>73</v>
       </c>
       <c r="AH2" t="s">
         <v>74</v>
       </c>
       <c r="AI2" t="s">
         <v>75</v>
       </c>
       <c r="AJ2" t="s">
         <v>76</v>
       </c>
       <c r="AK2" t="s">
         <v>77</v>
       </c>
       <c r="AL2" t="s">
         <v>78</v>
       </c>
       <c r="AM2" t="s">
         <v>79</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>80</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>80</v>
       </c>
       <c r="AP2" t="s">
         <v>80</v>
       </c>
       <c r="AQ2" t="s">
         <v>81</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>564</v>
+        <v>722</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>371</v>
+        <v>526</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>565</v>
+        <v>723</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>566</v>
+        <v>724</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>567</v>
+        <v>725</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>568</v>
+        <v>726</v>
       </c>
       <c r="C2" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="D2" t="s">
-        <v>570</v>
+        <v>727</v>
       </c>
       <c r="E2" t="s">
-        <v>571</v>
+        <v>728</v>
       </c>
       <c r="F2" t="s">
-        <v>572</v>
+        <v>729</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C3" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="D3" t="s">
-        <v>573</v>
+        <v>730</v>
       </c>
       <c r="E3" t="s">
-        <v>574</v>
+        <v>731</v>
       </c>
       <c r="F3" t="s">
-        <v>575</v>
+        <v>732</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>576</v>
+        <v>733</v>
       </c>
       <c r="C4" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="D4" t="s">
-        <v>577</v>
+        <v>734</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>565</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>578</v>
+        <v>735</v>
       </c>
       <c r="C2" t="s">
-        <v>579</v>
+        <v>736</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>580</v>
+        <v>737</v>
       </c>
       <c r="C3" t="s">
-        <v>581</v>
+        <v>738</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>582</v>
+        <v>739</v>
       </c>
       <c r="C4" t="s">
-        <v>583</v>
+        <v>740</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>565</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>584</v>
+        <v>741</v>
       </c>
       <c r="C2" t="s">
-        <v>585</v>
+        <v>742</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
@@ -3080,99 +3620,90 @@
       </c>
       <c r="B2" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C2" t="s">
         <v>114</v>
       </c>
       <c r="D2" t="s">
         <v>115</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>117</v>
       </c>
       <c r="G2" t="s">
         <v>118</v>
       </c>
       <c r="H2" t="s">
         <v>119</v>
       </c>
       <c r="I2" t="s">
         <v>120</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>121</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D3" t="s">
         <v>125</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>126</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H3" t="s">
         <v>119</v>
       </c>
       <c r="I3" t="s">
         <v>120</v>
       </c>
-      <c r="K3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="O3" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3183,154 +3714,154 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E2" t="s">
         <v>139</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" t="s">
         <v>140</v>
       </c>
-      <c r="D2" t="s">
+      <c r="G2" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E3" t="s">
         <v>146</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>147</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>141</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="I3" t="s">
         <v>148</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ9"/>
+  <dimension ref="A1:AZ22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -3350,1425 +3881,2844 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="AV1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="E2" t="s">
         <v>200</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" t="s">
         <v>201</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="G2" t="s">
         <v>202</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>203</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>204</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>205</v>
       </c>
-      <c r="H2" t="s">
+      <c r="M2" t="s">
         <v>206</v>
       </c>
-      <c r="I2" t="s">
+      <c r="O2" t="s">
         <v>207</v>
       </c>
-      <c r="J2" t="s">
+      <c r="X2" t="s">
         <v>208</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="Y2" t="s">
         <v>209</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Z2" t="s">
         <v>210</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AA2" t="s">
+        <v>210</v>
+      </c>
+      <c r="AB2" t="s">
         <v>211</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AC2" t="s">
         <v>212</v>
       </c>
-      <c r="AA2" t="s">
-[...2 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="AD2" t="s">
         <v>213</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AE2" t="s">
         <v>214</v>
       </c>
-      <c r="AD2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF2" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
         <v>119</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AI2" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
+        <v>215</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP2">
+        <v>2629</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>217</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="AR2" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>219</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>73</v>
-      </c>
-[...25 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D3" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>225</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="F3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G3" t="s">
+        <v>202</v>
+      </c>
+      <c r="H3" t="s">
         <v>226</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>227</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="J3" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="M3" t="s">
         <v>92</v>
       </c>
       <c r="O3" t="s">
+        <v>229</v>
+      </c>
+      <c r="X3" t="s">
         <v>230</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>231</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>232</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
+        <v>232</v>
+      </c>
+      <c r="AB3" t="s">
         <v>233</v>
       </c>
-      <c r="AA3" t="s">
-[...2 lines deleted...]
-      <c r="AB3" t="s">
+      <c r="AC3" t="s">
         <v>234</v>
       </c>
-      <c r="AC3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD3" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="AE3" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AF3" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
         <v>119</v>
       </c>
       <c r="AH3" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AI3" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
+        <v>235</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP3">
+        <v>280</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT3" t="s">
         <v>236</v>
       </c>
-      <c r="AM3" t="s">
+      <c r="AV3" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>73</v>
-      </c>
-[...25 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C4" t="s">
         <v>238</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="E4" t="s">
         <v>240</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>201</v>
+      </c>
+      <c r="G4" t="s">
+        <v>202</v>
+      </c>
+      <c r="H4" t="s">
         <v>241</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
+        <v>237</v>
+      </c>
+      <c r="J4" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="M4" t="s">
         <v>92</v>
       </c>
       <c r="X4" t="s">
         <v>243</v>
       </c>
       <c r="Y4" t="s">
         <v>244</v>
       </c>
       <c r="Z4" t="s">
         <v>245</v>
       </c>
       <c r="AA4" t="s">
         <v>245</v>
       </c>
       <c r="AB4" t="s">
         <v>246</v>
       </c>
       <c r="AC4" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE4" t="s">
         <v>247</v>
       </c>
-      <c r="AD4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF4" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
         <v>80</v>
       </c>
       <c r="AH4" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AI4" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>248</v>
       </c>
-      <c r="AM4" t="s">
+      <c r="AL4" t="s">
         <v>73</v>
       </c>
-      <c r="AP4" t="s">
-[...2 lines deleted...]
-      <c r="AQ4">
+      <c r="AO4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP4">
         <v>16</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>249</v>
+      </c>
       <c r="AR4" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>250</v>
       </c>
-      <c r="AU4" t="s">
+      <c r="AT4" t="s">
         <v>251</v>
       </c>
+      <c r="AV4" t="s">
+        <v>76</v>
+      </c>
       <c r="AW4" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="AX4" t="s">
-        <v>49</v>
+        <v>220</v>
       </c>
       <c r="AY4" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AZ4" t="s">
-        <v>223</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>252</v>
       </c>
       <c r="C5" t="s">
         <v>253</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>254</v>
       </c>
       <c r="E5" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F5" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G5" t="s">
         <v>255</v>
       </c>
       <c r="H5" t="s">
         <v>256</v>
       </c>
       <c r="I5" t="s">
         <v>257</v>
       </c>
       <c r="J5" t="s">
         <v>258</v>
       </c>
       <c r="M5" t="s">
         <v>259</v>
       </c>
       <c r="O5" t="s">
         <v>260</v>
       </c>
       <c r="X5" t="s">
         <v>261</v>
       </c>
       <c r="Y5" t="s">
         <v>262</v>
       </c>
       <c r="Z5" t="s">
         <v>263</v>
       </c>
       <c r="AA5" t="s">
         <v>263</v>
       </c>
       <c r="AB5" t="s">
         <v>264</v>
       </c>
       <c r="AC5" t="s">
+        <v>264</v>
+      </c>
+      <c r="AD5" t="s">
         <v>265</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="AE5" t="s">
         <v>266</v>
       </c>
-      <c r="AE5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF5" t="s">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="AG5" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AH5" t="s">
         <v>80</v>
       </c>
       <c r="AI5" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="AM5" t="s">
+        <v>267</v>
+      </c>
+      <c r="AL5" t="s">
         <v>73</v>
       </c>
-      <c r="AP5" t="s">
+      <c r="AO5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP5">
+        <v>394</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR5" t="s">
         <v>218</v>
       </c>
-      <c r="AQ5">
-[...5 lines deleted...]
-      <c r="AS5" t="s">
+      <c r="AT5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AX5" t="s">
         <v>220</v>
       </c>
-      <c r="AU5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AZ5" t="s">
-        <v>223</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C6" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="6" t="s">
         <v>271</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F6" t="s">
-        <v>274</v>
+        <v>201</v>
       </c>
       <c r="G6" t="s">
         <v>255</v>
       </c>
       <c r="H6" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="I6" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="J6" t="s">
         <v>258</v>
       </c>
       <c r="M6" t="s">
+        <v>274</v>
+      </c>
+      <c r="O6" t="s">
+        <v>260</v>
+      </c>
+      <c r="X6" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z6" t="s">
         <v>277</v>
       </c>
-      <c r="O6" t="s">
+      <c r="AA6" t="s">
+        <v>277</v>
+      </c>
+      <c r="AB6" t="s">
         <v>278</v>
       </c>
-      <c r="X6" t="s">
+      <c r="AC6" t="s">
+        <v>278</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI6" t="s">
         <v>279</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AL6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP6">
+        <v>1104</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR6" t="s">
         <v>280</v>
       </c>
-      <c r="Z6" t="s">
-[...32 lines deleted...]
-      <c r="AM6" t="s">
+      <c r="AT6" t="s">
+        <v>251</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>73</v>
-      </c>
-[...25 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F7" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H7" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="I7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="J7" t="s">
         <v>258</v>
       </c>
       <c r="M7" t="s">
-        <v>292</v>
+        <v>206</v>
       </c>
       <c r="X7" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="Y7" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="Z7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="AA7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="AB7" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="AC7" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="AD7" t="s">
-        <v>298</v>
+        <v>213</v>
       </c>
       <c r="AE7" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AF7" t="s">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="AG7" t="s">
         <v>119</v>
       </c>
       <c r="AH7" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AI7" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="AM7" t="s">
+        <v>290</v>
+      </c>
+      <c r="AL7" t="s">
         <v>73</v>
       </c>
+      <c r="AN7" t="s">
+        <v>291</v>
+      </c>
       <c r="AO7" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="AQ7">
+        <v>216</v>
+      </c>
+      <c r="AP7">
         <v>1456</v>
       </c>
       <c r="AR7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AS7" t="s">
-        <v>250</v>
+        <v>292</v>
       </c>
       <c r="AT7" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="AU7" t="s">
         <v>251</v>
       </c>
+      <c r="AV7" t="s">
+        <v>76</v>
+      </c>
       <c r="AW7" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="AX7" t="s">
-        <v>49</v>
+        <v>220</v>
       </c>
       <c r="AY7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="AZ7" t="s">
-        <v>223</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>293</v>
+      </c>
+      <c r="C8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="E8" t="s">
+        <v>200</v>
+      </c>
+      <c r="F8" t="s">
+        <v>201</v>
+      </c>
+      <c r="G8" t="s">
+        <v>202</v>
+      </c>
+      <c r="H8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I8" t="s">
+        <v>296</v>
+      </c>
+      <c r="J8" t="s">
+        <v>297</v>
+      </c>
+      <c r="M8" t="s">
+        <v>298</v>
+      </c>
+      <c r="O8" t="s">
+        <v>299</v>
+      </c>
+      <c r="X8" t="s">
+        <v>300</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>301</v>
+      </c>
+      <c r="Z8" t="s">
         <v>302</v>
       </c>
-      <c r="C8" t="s">
+      <c r="AA8" t="s">
+        <v>302</v>
+      </c>
+      <c r="AB8" t="s">
         <v>303</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="AD8" t="s">
-        <v>315</v>
+        <v>213</v>
       </c>
       <c r="AE8" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AF8" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="AG8" t="s">
         <v>119</v>
       </c>
       <c r="AH8" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="AI8" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="AM8" t="s">
+        <v>304</v>
+      </c>
+      <c r="AL8" t="s">
         <v>73</v>
       </c>
-      <c r="AP8" t="s">
+      <c r="AO8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP8">
+        <v>1959</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR8" t="s">
         <v>218</v>
       </c>
-      <c r="AQ8">
-[...2 lines deleted...]
-      <c r="AR8" t="s">
+      <c r="AT8" t="s">
         <v>219</v>
       </c>
-      <c r="AS8" t="s">
+      <c r="AV8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX8" t="s">
         <v>220</v>
       </c>
-      <c r="AU8" t="s">
+      <c r="AY8" t="s">
         <v>221</v>
       </c>
-      <c r="AW8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ8" t="s">
-        <v>223</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="C9" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="E9" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="F9" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="G9" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H9" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="I9" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="J9" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="M9" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="X9" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="Y9" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="Z9" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="AA9" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="AB9" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="AC9" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="AD9" t="s">
-        <v>326</v>
+        <v>213</v>
       </c>
       <c r="AE9" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AF9" t="s">
-        <v>268</v>
+        <v>119</v>
       </c>
       <c r="AG9" t="s">
         <v>119</v>
       </c>
       <c r="AH9" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>314</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>315</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP9">
+        <v>941</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>250</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>251</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C10" t="s">
+        <v>317</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="E10" t="s">
+        <v>240</v>
+      </c>
+      <c r="F10" t="s">
+        <v>201</v>
+      </c>
+      <c r="G10" t="s">
+        <v>202</v>
+      </c>
+      <c r="I10" t="s">
+        <v>319</v>
+      </c>
+      <c r="J10" t="s">
+        <v>320</v>
+      </c>
+      <c r="M10" t="s">
+        <v>321</v>
+      </c>
+      <c r="O10" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>323</v>
+      </c>
+      <c r="X10" t="s">
+        <v>324</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>325</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>325</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF10" t="s">
         <v>119</v>
       </c>
-      <c r="AI9" t="s">
+      <c r="AG10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH10" t="s">
         <v>80</v>
       </c>
-      <c r="AJ9" t="s">
+      <c r="AI10" t="s">
         <v>327</v>
       </c>
-      <c r="AM9" t="s">
+      <c r="AL10" t="s">
         <v>73</v>
       </c>
-      <c r="AO9" t="s">
+      <c r="AO10" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP10">
+        <v>24</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU10" t="s">
         <v>328</v>
       </c>
-      <c r="AP9" t="s">
+      <c r="AV10" t="s">
+        <v>329</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>330</v>
+      </c>
+      <c r="C11" t="s">
+        <v>331</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="E11" t="s">
+        <v>240</v>
+      </c>
+      <c r="F11" t="s">
+        <v>201</v>
+      </c>
+      <c r="G11" t="s">
+        <v>202</v>
+      </c>
+      <c r="I11" t="s">
+        <v>333</v>
+      </c>
+      <c r="J11" t="s">
+        <v>320</v>
+      </c>
+      <c r="M11" t="s">
+        <v>334</v>
+      </c>
+      <c r="O11" t="s">
+        <v>323</v>
+      </c>
+      <c r="X11" t="s">
+        <v>335</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>336</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>336</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>337</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP11">
+        <v>12</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>249</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>338</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>251</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>340</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
+        <v>341</v>
+      </c>
+      <c r="C12" t="s">
+        <v>342</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="E12" t="s">
+        <v>240</v>
+      </c>
+      <c r="F12" t="s">
+        <v>201</v>
+      </c>
+      <c r="G12" t="s">
+        <v>202</v>
+      </c>
+      <c r="H12" t="s">
+        <v>344</v>
+      </c>
+      <c r="I12" t="s">
+        <v>345</v>
+      </c>
+      <c r="J12" t="s">
+        <v>346</v>
+      </c>
+      <c r="M12" t="s">
+        <v>347</v>
+      </c>
+      <c r="X12" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>349</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>351</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>349</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>352</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP12">
+        <v>124</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>338</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>251</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>354</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52">
+      <c r="A13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C13" t="s">
+        <v>356</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="E13" t="s">
+        <v>240</v>
+      </c>
+      <c r="F13" t="s">
+        <v>201</v>
+      </c>
+      <c r="G13" t="s">
+        <v>202</v>
+      </c>
+      <c r="I13" t="s">
+        <v>358</v>
+      </c>
+      <c r="M13" t="s">
+        <v>359</v>
+      </c>
+      <c r="X13" t="s">
+        <v>360</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>361</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>362</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>363</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP13">
+        <v>40</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR13" t="s">
         <v>218</v>
       </c>
-      <c r="AQ9">
-[...8 lines deleted...]
-      <c r="AU9" t="s">
+      <c r="AT13" t="s">
         <v>251</v>
       </c>
-      <c r="AW9" t="s">
+      <c r="AU13" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>364</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
+        <v>365</v>
+      </c>
+      <c r="C14" t="s">
+        <v>366</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="E14" t="s">
+        <v>368</v>
+      </c>
+      <c r="F14" t="s">
+        <v>201</v>
+      </c>
+      <c r="G14" t="s">
+        <v>202</v>
+      </c>
+      <c r="H14" t="s">
+        <v>369</v>
+      </c>
+      <c r="I14" t="s">
+        <v>370</v>
+      </c>
+      <c r="J14" t="s">
+        <v>242</v>
+      </c>
+      <c r="M14" t="s">
+        <v>371</v>
+      </c>
+      <c r="O14" t="s">
+        <v>372</v>
+      </c>
+      <c r="X14" t="s">
+        <v>373</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>301</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>374</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>375</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>376</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>377</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP14">
+        <v>96</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>378</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>379</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>380</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
+        <v>381</v>
+      </c>
+      <c r="C15" t="s">
+        <v>382</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="E15" t="s">
+        <v>240</v>
+      </c>
+      <c r="F15" t="s">
+        <v>201</v>
+      </c>
+      <c r="G15" t="s">
+        <v>202</v>
+      </c>
+      <c r="H15" t="s">
+        <v>384</v>
+      </c>
+      <c r="I15" t="s">
+        <v>385</v>
+      </c>
+      <c r="J15" t="s">
+        <v>320</v>
+      </c>
+      <c r="M15" t="s">
+        <v>206</v>
+      </c>
+      <c r="O15" t="s">
+        <v>386</v>
+      </c>
+      <c r="X15" t="s">
+        <v>387</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>230</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>389</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP15">
+        <v>16</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>328</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>390</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
+      <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>391</v>
+      </c>
+      <c r="C16" t="s">
+        <v>392</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="E16" t="s">
+        <v>240</v>
+      </c>
+      <c r="F16" t="s">
+        <v>201</v>
+      </c>
+      <c r="G16" t="s">
+        <v>202</v>
+      </c>
+      <c r="I16" t="s">
+        <v>394</v>
+      </c>
+      <c r="J16" t="s">
+        <v>320</v>
+      </c>
+      <c r="M16" t="s">
+        <v>359</v>
+      </c>
+      <c r="O16" t="s">
+        <v>323</v>
+      </c>
+      <c r="X16" t="s">
+        <v>230</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>395</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>395</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>396</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP16">
+        <v>45</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>328</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>397</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>398</v>
+      </c>
+      <c r="C17" t="s">
+        <v>399</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="E17" t="s">
+        <v>240</v>
+      </c>
+      <c r="F17" t="s">
+        <v>201</v>
+      </c>
+      <c r="G17" t="s">
+        <v>202</v>
+      </c>
+      <c r="H17" t="s">
+        <v>401</v>
+      </c>
+      <c r="I17" t="s">
+        <v>402</v>
+      </c>
+      <c r="J17" t="s">
+        <v>320</v>
+      </c>
+      <c r="M17" t="s">
+        <v>403</v>
+      </c>
+      <c r="X17" t="s">
+        <v>404</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>405</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>406</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>406</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>407</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP17">
+        <v>13</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>219</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>408</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
+      <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
+        <v>409</v>
+      </c>
+      <c r="C18" t="s">
+        <v>410</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="E18" t="s">
+        <v>240</v>
+      </c>
+      <c r="F18" t="s">
+        <v>201</v>
+      </c>
+      <c r="G18" t="s">
+        <v>202</v>
+      </c>
+      <c r="H18" t="s">
+        <v>412</v>
+      </c>
+      <c r="I18" t="s">
+        <v>413</v>
+      </c>
+      <c r="J18" t="s">
+        <v>242</v>
+      </c>
+      <c r="M18" t="s">
+        <v>299</v>
+      </c>
+      <c r="O18" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>415</v>
+      </c>
+      <c r="X18" t="s">
+        <v>416</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>417</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>418</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>419</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>420</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP18">
+        <v>49</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>421</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>422</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>423</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:52">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
+        <v>424</v>
+      </c>
+      <c r="C19" t="s">
+        <v>425</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>426</v>
+      </c>
+      <c r="E19" t="s">
+        <v>200</v>
+      </c>
+      <c r="F19" t="s">
+        <v>427</v>
+      </c>
+      <c r="G19" t="s">
+        <v>202</v>
+      </c>
+      <c r="H19" t="s">
+        <v>428</v>
+      </c>
+      <c r="I19" t="s">
+        <v>429</v>
+      </c>
+      <c r="J19" t="s">
+        <v>430</v>
+      </c>
+      <c r="M19" t="s">
+        <v>92</v>
+      </c>
+      <c r="O19" t="s">
+        <v>229</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>92</v>
+      </c>
+      <c r="X19" t="s">
+        <v>234</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>431</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>432</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>432</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>432</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>432</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>433</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>328</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>434</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:52">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>435</v>
+      </c>
+      <c r="C20" t="s">
+        <v>436</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="E20" t="s">
+        <v>368</v>
+      </c>
+      <c r="F20" t="s">
+        <v>201</v>
+      </c>
+      <c r="G20" t="s">
+        <v>255</v>
+      </c>
+      <c r="H20" t="s">
+        <v>438</v>
+      </c>
+      <c r="I20" t="s">
+        <v>439</v>
+      </c>
+      <c r="J20" t="s">
+        <v>440</v>
+      </c>
+      <c r="M20" t="s">
+        <v>441</v>
+      </c>
+      <c r="O20" t="s">
+        <v>442</v>
+      </c>
+      <c r="X20" t="s">
+        <v>443</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>444</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>445</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>445</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>446</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>447</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>448</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP20">
+        <v>247</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>338</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>251</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV20" t="s">
         <v>76</v>
       </c>
-      <c r="AX9" t="s">
+      <c r="AW20" t="s">
         <v>49</v>
       </c>
-      <c r="AY9" t="s">
-[...3 lines deleted...]
-        <v>223</v>
+      <c r="AX20" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" t="s">
+        <v>449</v>
+      </c>
+      <c r="C21" t="s">
+        <v>450</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="E21" t="s">
+        <v>240</v>
+      </c>
+      <c r="F21" t="s">
+        <v>201</v>
+      </c>
+      <c r="G21" t="s">
+        <v>202</v>
+      </c>
+      <c r="H21" t="s">
+        <v>452</v>
+      </c>
+      <c r="I21" t="s">
+        <v>453</v>
+      </c>
+      <c r="M21" t="s">
+        <v>454</v>
+      </c>
+      <c r="O21" t="s">
+        <v>455</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>456</v>
+      </c>
+      <c r="S21" t="s">
+        <v>457</v>
+      </c>
+      <c r="U21" t="s">
+        <v>458</v>
+      </c>
+      <c r="X21" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>460</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>460</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>461</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP21">
+        <v>16</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>338</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>251</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>339</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>462</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" t="s">
+        <v>463</v>
+      </c>
+      <c r="C22" t="s">
+        <v>464</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="E22" t="s">
+        <v>368</v>
+      </c>
+      <c r="F22" t="s">
+        <v>201</v>
+      </c>
+      <c r="G22" t="s">
+        <v>202</v>
+      </c>
+      <c r="H22" t="s">
+        <v>466</v>
+      </c>
+      <c r="I22" t="s">
+        <v>467</v>
+      </c>
+      <c r="J22" t="s">
+        <v>242</v>
+      </c>
+      <c r="M22" t="s">
+        <v>206</v>
+      </c>
+      <c r="O22" t="s">
+        <v>298</v>
+      </c>
+      <c r="X22" t="s">
+        <v>468</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>469</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>470</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>470</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>471</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>80</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>472</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>73</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>216</v>
+      </c>
+      <c r="AP22">
+        <v>96</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>217</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>218</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>328</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>473</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>220</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>221</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>329</v>
+        <v>474</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>330</v>
+        <v>475</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>476</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>332</v>
+        <v>477</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>333</v>
+        <v>478</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>334</v>
+        <v>479</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>335</v>
+        <v>480</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>336</v>
+        <v>481</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B2" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>337</v>
+        <v>482</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>338</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C3" t="s">
-        <v>339</v>
+        <v>484</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>340</v>
+        <v>485</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C4" t="s">
-        <v>341</v>
+        <v>486</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>342</v>
+        <v>487</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B5" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C5" t="s">
-        <v>343</v>
+        <v>488</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>344</v>
+        <v>489</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B6" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C6" t="s">
-        <v>345</v>
+        <v>490</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>346</v>
+        <v>491</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B7" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C7" t="s">
-        <v>347</v>
+        <v>492</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>348</v>
+        <v>493</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B8" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C8" t="s">
-        <v>349</v>
+        <v>494</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B9" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C9" t="s">
-        <v>351</v>
+        <v>496</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>352</v>
+        <v>497</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B10" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C10" t="s">
-        <v>339</v>
+        <v>484</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>353</v>
+        <v>498</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B11" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C11" t="s">
-        <v>337</v>
+        <v>482</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>354</v>
+        <v>499</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B12" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C12" t="s">
-        <v>341</v>
+        <v>486</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>355</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B13" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C13" t="s">
-        <v>347</v>
+        <v>492</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>356</v>
+        <v>501</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B14" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C14" t="s">
-        <v>349</v>
+        <v>494</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>357</v>
+        <v>502</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B15" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C15" t="s">
-        <v>358</v>
+        <v>503</v>
       </c>
       <c r="I15" s="6" t="s">
-        <v>359</v>
+        <v>504</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B16" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C16" t="s">
-        <v>360</v>
+        <v>505</v>
       </c>
       <c r="I16" s="6" t="s">
-        <v>361</v>
+        <v>506</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="B17" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C17" t="s">
-        <v>362</v>
+        <v>507</v>
       </c>
       <c r="I17" s="6" t="s">
-        <v>363</v>
+        <v>508</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="B18" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C18" t="s">
-        <v>364</v>
+        <v>509</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>365</v>
+        <v>510</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C19" t="s">
-        <v>366</v>
+        <v>511</v>
       </c>
       <c r="I19" s="6" t="s">
-        <v>367</v>
+        <v>512</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="B20" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C20" t="s">
-        <v>368</v>
+        <v>513</v>
       </c>
       <c r="I20" s="6" t="s">
-        <v>369</v>
+        <v>514</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>366</v>
+      </c>
+      <c r="B21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" t="s">
+        <v>515</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>410</v>
+      </c>
+      <c r="B22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C22" t="s">
+        <v>517</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>410</v>
+      </c>
+      <c r="B23" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" t="s">
+        <v>519</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>464</v>
+      </c>
+      <c r="B24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C24" t="s">
+        <v>521</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>464</v>
+      </c>
+      <c r="B25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C25" t="s">
+        <v>523</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -4779,2717 +6729,2730 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>370</v>
+        <v>525</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>371</v>
+        <v>526</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>372</v>
+        <v>527</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>373</v>
+        <v>528</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>374</v>
+        <v>529</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>375</v>
+        <v>530</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>376</v>
+        <v>531</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>377</v>
+        <v>532</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>378</v>
+        <v>533</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>379</v>
+        <v>534</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>380</v>
+        <v>535</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>381</v>
+        <v>536</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>382</v>
+        <v>537</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>383</v>
+        <v>538</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>384</v>
+        <v>539</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>385</v>
+        <v>540</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>386</v>
+        <v>541</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C2" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D2" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F2" t="s">
         <v>73</v>
       </c>
       <c r="G2" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H2" t="s">
         <v>49</v>
       </c>
       <c r="I2" t="s">
-        <v>391</v>
+        <v>546</v>
       </c>
       <c r="J2" t="s">
-        <v>392</v>
+        <v>547</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>393</v>
+        <v>548</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>394</v>
+        <v>549</v>
       </c>
       <c r="N2" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O2">
         <v>44440.0</v>
       </c>
       <c r="P2">
         <v>45170.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>396</v>
+        <v>551</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C3" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D3" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E3" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F3" t="s">
         <v>73</v>
       </c>
       <c r="G3" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H3" t="s">
         <v>49</v>
       </c>
       <c r="I3" t="s">
-        <v>397</v>
+        <v>552</v>
       </c>
       <c r="J3" t="s">
-        <v>398</v>
+        <v>553</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>399</v>
+        <v>554</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>400</v>
+        <v>555</v>
       </c>
       <c r="N3" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O3">
         <v>44447.0</v>
       </c>
       <c r="P3">
         <v>44903.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>401</v>
+        <v>556</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C4" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D4" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E4" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F4" t="s">
         <v>73</v>
       </c>
       <c r="G4" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H4" t="s">
         <v>49</v>
       </c>
       <c r="I4" t="s">
-        <v>402</v>
+        <v>557</v>
       </c>
       <c r="J4" t="s">
-        <v>403</v>
+        <v>558</v>
+      </c>
+      <c r="K4" t="s">
+        <v>559</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>404</v>
+        <v>560</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>405</v>
+        <v>561</v>
       </c>
       <c r="N4" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="P4">
         <v>44562.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>406</v>
+        <v>562</v>
+      </c>
+      <c r="R4" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C5" t="s">
-        <v>388</v>
+        <v>564</v>
       </c>
       <c r="D5" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E5" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
       <c r="G5" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H5" t="s">
         <v>49</v>
       </c>
       <c r="I5" t="s">
-        <v>407</v>
+        <v>557</v>
       </c>
       <c r="J5" t="s">
-        <v>408</v>
+        <v>558</v>
       </c>
       <c r="K5" t="s">
-        <v>409</v>
+        <v>565</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>410</v>
+        <v>566</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>411</v>
+        <v>567</v>
       </c>
       <c r="N5" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="P5">
         <v>44562.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>406</v>
+        <v>562</v>
+      </c>
+      <c r="R5" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C6" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D6" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E6" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F6" t="s">
         <v>73</v>
       </c>
       <c r="G6" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H6" t="s">
         <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>407</v>
+        <v>557</v>
       </c>
       <c r="J6" t="s">
-        <v>408</v>
+        <v>558</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>412</v>
+        <v>569</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>413</v>
+        <v>346</v>
       </c>
       <c r="N6" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O6">
         <v>44159.0</v>
       </c>
       <c r="P6">
         <v>44628.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>414</v>
+        <v>570</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C7" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D7" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E7" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F7" t="s">
         <v>73</v>
       </c>
       <c r="G7" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H7" t="s">
         <v>49</v>
       </c>
       <c r="I7" t="s">
-        <v>415</v>
+        <v>571</v>
       </c>
       <c r="J7" t="s">
-        <v>416</v>
+        <v>572</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>417</v>
+        <v>573</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>121</v>
+        <v>242</v>
       </c>
       <c r="N7" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="O7">
         <v>44166.0</v>
       </c>
       <c r="P7" t="s">
-        <v>419</v>
+        <v>574</v>
       </c>
       <c r="Q7" t="s">
-        <v>420</v>
+        <v>575</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C8" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D8" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E8" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="G8" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H8" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J8" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>423</v>
+        <v>578</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>424</v>
+        <v>579</v>
       </c>
       <c r="N8" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O8">
         <v>44174.0</v>
       </c>
       <c r="P8">
         <v>45352.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C9" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D9" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E9" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J9" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>427</v>
+        <v>582</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>428</v>
+        <v>583</v>
       </c>
       <c r="N9" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O9">
         <v>44174.0</v>
       </c>
       <c r="P9">
         <v>45352.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C10" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D10" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E10" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F10" t="s">
         <v>73</v>
       </c>
       <c r="G10" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J10" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>429</v>
+        <v>584</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>430</v>
+        <v>320</v>
       </c>
       <c r="N10" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O10">
         <v>44174.0</v>
       </c>
       <c r="P10">
         <v>45352.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C11" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D11" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E11" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F11" t="s">
         <v>73</v>
       </c>
       <c r="G11" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H11" t="s">
         <v>49</v>
       </c>
       <c r="I11" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J11" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>431</v>
+        <v>585</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>432</v>
+        <v>586</v>
       </c>
       <c r="N11" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O11">
         <v>44174.0</v>
       </c>
       <c r="P11">
         <v>45352.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C12" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D12" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E12" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F12" t="s">
         <v>73</v>
       </c>
       <c r="G12" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H12" t="s">
         <v>49</v>
       </c>
       <c r="I12" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J12" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>433</v>
+        <v>587</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>434</v>
+        <v>588</v>
       </c>
       <c r="N12" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O12">
         <v>44174.0</v>
       </c>
       <c r="P12">
         <v>45352.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C13" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D13" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E13" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H13" t="s">
         <v>49</v>
       </c>
       <c r="I13" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J13" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>435</v>
+        <v>589</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>436</v>
+        <v>590</v>
       </c>
       <c r="N13" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O13">
         <v>44174.0</v>
       </c>
       <c r="P13">
         <v>45352.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C14" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D14" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E14" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H14" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J14" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>437</v>
+        <v>591</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>438</v>
+        <v>592</v>
       </c>
       <c r="N14" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O14">
         <v>44174.0</v>
       </c>
       <c r="P14">
         <v>45352.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C15" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D15" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E15" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H15" t="s">
         <v>49</v>
       </c>
       <c r="I15" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J15" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>439</v>
+        <v>593</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>440</v>
+        <v>594</v>
       </c>
       <c r="N15" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O15">
         <v>44174.0</v>
       </c>
       <c r="P15">
         <v>45352.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C16" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D16" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E16" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H16" t="s">
         <v>49</v>
       </c>
       <c r="I16" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J16" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>441</v>
+        <v>595</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>442</v>
+        <v>596</v>
       </c>
       <c r="N16" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O16">
         <v>44174.0</v>
       </c>
       <c r="P16">
         <v>45352.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C17" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D17" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E17" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F17" t="s">
         <v>73</v>
       </c>
       <c r="G17" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H17" t="s">
         <v>49</v>
       </c>
       <c r="I17" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J17" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>443</v>
+        <v>597</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>444</v>
+        <v>598</v>
       </c>
       <c r="N17" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O17">
         <v>44174.0</v>
       </c>
       <c r="P17">
         <v>45352.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C18" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D18" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E18" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F18" t="s">
         <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H18" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J18" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>445</v>
+        <v>599</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>446</v>
+        <v>600</v>
       </c>
       <c r="N18" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O18">
         <v>44174.0</v>
       </c>
       <c r="P18">
         <v>45352.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C19" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D19" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E19" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F19" t="s">
         <v>73</v>
       </c>
       <c r="G19" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H19" t="s">
         <v>49</v>
       </c>
       <c r="I19" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J19" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>447</v>
+        <v>601</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>448</v>
+        <v>602</v>
       </c>
       <c r="N19" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O19">
         <v>44174.0</v>
       </c>
       <c r="P19">
         <v>45352.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C20" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D20" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E20" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F20" t="s">
         <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H20" t="s">
         <v>49</v>
       </c>
       <c r="I20" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J20" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>449</v>
+        <v>603</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>122</v>
+        <v>604</v>
       </c>
       <c r="N20" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O20">
         <v>44174.0</v>
       </c>
       <c r="P20">
         <v>45352.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C21" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D21" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E21" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H21" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J21" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>450</v>
+        <v>605</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>451</v>
+        <v>606</v>
       </c>
       <c r="N21" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O21">
         <v>44174.0</v>
       </c>
       <c r="P21">
         <v>45352.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C22" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D22" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E22" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H22" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J22" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>452</v>
+        <v>607</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>453</v>
+        <v>608</v>
       </c>
       <c r="N22" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O22">
         <v>44174.0</v>
       </c>
       <c r="P22">
         <v>45352.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C23" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D23" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E23" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H23" t="s">
         <v>49</v>
       </c>
       <c r="I23" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J23" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>454</v>
+        <v>609</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>455</v>
+        <v>610</v>
       </c>
       <c r="N23" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O23">
         <v>44174.0</v>
       </c>
       <c r="P23">
         <v>45352.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C24" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D24" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E24" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F24" t="s">
         <v>73</v>
       </c>
       <c r="G24" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H24" t="s">
         <v>49</v>
       </c>
       <c r="I24" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J24" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>456</v>
+        <v>611</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>457</v>
+        <v>612</v>
       </c>
       <c r="N24" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O24">
         <v>44174.0</v>
       </c>
       <c r="P24">
         <v>45352.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C25" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D25" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E25" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F25" t="s">
         <v>73</v>
       </c>
       <c r="G25" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H25" t="s">
         <v>49</v>
       </c>
       <c r="I25" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J25" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>458</v>
+        <v>613</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>459</v>
+        <v>614</v>
       </c>
       <c r="N25" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O25">
         <v>44174.0</v>
       </c>
       <c r="P25">
         <v>45352.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C26" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D26" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E26" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F26" t="s">
         <v>73</v>
       </c>
       <c r="G26" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H26" t="s">
         <v>49</v>
       </c>
       <c r="I26" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J26" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>460</v>
+        <v>615</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>461</v>
+        <v>616</v>
       </c>
       <c r="N26" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O26">
         <v>44174.0</v>
       </c>
       <c r="P26">
         <v>45352.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C27" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D27" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E27" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
       <c r="G27" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H27" t="s">
         <v>49</v>
       </c>
       <c r="I27" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J27" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>462</v>
+        <v>617</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>463</v>
+        <v>618</v>
       </c>
       <c r="N27" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O27">
         <v>44174.0</v>
       </c>
       <c r="P27">
         <v>45352.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C28" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D28" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E28" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
       <c r="G28" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H28" t="s">
         <v>49</v>
       </c>
       <c r="I28" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J28" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>464</v>
+        <v>619</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>465</v>
+        <v>620</v>
       </c>
       <c r="N28" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O28">
         <v>44174.0</v>
       </c>
       <c r="P28">
         <v>45352.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C29" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D29" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E29" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H29" t="s">
         <v>49</v>
       </c>
       <c r="I29" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J29" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>466</v>
+        <v>621</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>467</v>
+        <v>622</v>
       </c>
       <c r="N29" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O29">
         <v>44174.0</v>
       </c>
       <c r="P29">
         <v>45352.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C30" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D30" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E30" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F30" t="s">
         <v>73</v>
       </c>
       <c r="G30" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H30" t="s">
         <v>49</v>
       </c>
       <c r="I30" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J30" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>468</v>
+        <v>623</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>469</v>
+        <v>624</v>
       </c>
       <c r="N30" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O30">
         <v>44174.0</v>
       </c>
       <c r="P30">
         <v>45352.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C31" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D31" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E31" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
       <c r="G31" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H31" t="s">
         <v>49</v>
       </c>
       <c r="I31" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J31" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>470</v>
+        <v>625</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>471</v>
+        <v>626</v>
       </c>
       <c r="N31" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O31">
         <v>44174.0</v>
       </c>
       <c r="P31">
         <v>45352.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C32" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D32" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E32" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F32" t="s">
         <v>73</v>
       </c>
       <c r="G32" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H32" t="s">
         <v>49</v>
       </c>
       <c r="I32" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J32" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>472</v>
+        <v>627</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>473</v>
+        <v>628</v>
       </c>
       <c r="N32" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O32">
         <v>44174.0</v>
       </c>
       <c r="P32">
         <v>45352.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C33" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D33" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E33" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
       <c r="G33" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H33" t="s">
         <v>49</v>
       </c>
       <c r="I33" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J33" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>474</v>
+        <v>629</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>475</v>
+        <v>630</v>
       </c>
       <c r="N33" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O33">
         <v>44174.0</v>
       </c>
       <c r="P33">
         <v>45352.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C34" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D34" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E34" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
       <c r="G34" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H34" t="s">
         <v>49</v>
       </c>
       <c r="I34" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J34" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>476</v>
+        <v>631</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>477</v>
+        <v>632</v>
       </c>
       <c r="N34" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O34">
         <v>44174.0</v>
       </c>
       <c r="P34">
         <v>45352.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C35" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D35" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E35" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
       <c r="G35" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H35" t="s">
         <v>49</v>
       </c>
       <c r="I35" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J35" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>478</v>
+        <v>633</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>479</v>
+        <v>634</v>
       </c>
       <c r="N35" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O35">
         <v>44174.0</v>
       </c>
       <c r="P35">
         <v>45352.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C36" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D36" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E36" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
       <c r="G36" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H36" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J36" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>480</v>
+        <v>635</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>481</v>
+        <v>636</v>
       </c>
       <c r="N36" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O36">
         <v>44174.0</v>
       </c>
       <c r="P36">
         <v>45352.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C37" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D37" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E37" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
       <c r="G37" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H37" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
-        <v>421</v>
+        <v>576</v>
       </c>
       <c r="J37" t="s">
-        <v>422</v>
+        <v>577</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>482</v>
+        <v>637</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>483</v>
+        <v>638</v>
       </c>
       <c r="N37" t="s">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O37">
         <v>44174.0</v>
       </c>
       <c r="P37">
         <v>45352.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>426</v>
+        <v>581</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C38" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D38" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E38" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
       <c r="G38" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H38" t="s">
         <v>49</v>
       </c>
       <c r="I38" t="s">
-        <v>484</v>
+        <v>639</v>
       </c>
       <c r="J38" t="s">
-        <v>485</v>
+        <v>640</v>
       </c>
       <c r="K38" t="s">
-        <v>486</v>
+        <v>641</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>487</v>
+        <v>642</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>488</v>
+        <v>643</v>
       </c>
       <c r="N38" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O38">
         <v>44230.0</v>
       </c>
       <c r="P38">
         <v>44383.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>489</v>
+        <v>644</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C39" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D39" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E39" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
       <c r="G39" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H39" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
-        <v>490</v>
+        <v>645</v>
       </c>
       <c r="J39" t="s">
-        <v>491</v>
+        <v>646</v>
       </c>
       <c r="K39" t="s">
-        <v>492</v>
+        <v>647</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>493</v>
+        <v>648</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>494</v>
+        <v>649</v>
       </c>
       <c r="N39" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O39">
         <v>44238.0</v>
       </c>
       <c r="P39">
         <v>44951.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>495</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C40" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D40" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E40" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
       <c r="G40" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H40" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
-        <v>496</v>
+        <v>651</v>
       </c>
       <c r="J40" t="s">
-        <v>497</v>
+        <v>652</v>
       </c>
       <c r="K40" t="s">
-        <v>498</v>
+        <v>653</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>499</v>
+        <v>654</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>500</v>
+        <v>655</v>
       </c>
       <c r="N40" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O40">
         <v>44244.0</v>
       </c>
       <c r="P40">
         <v>44474.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>401</v>
+        <v>556</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C41" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D41" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E41" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
       <c r="G41" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H41" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
-        <v>402</v>
+        <v>656</v>
       </c>
       <c r="J41" t="s">
-        <v>403</v>
+        <v>657</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>501</v>
+        <v>658</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>502</v>
+        <v>659</v>
       </c>
       <c r="N41" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O41">
         <v>44249.0</v>
       </c>
       <c r="P41">
         <v>44927.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>401</v>
+        <v>556</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C42" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D42" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E42" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
       <c r="G42" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H42" t="s">
         <v>49</v>
       </c>
       <c r="I42" t="s">
-        <v>503</v>
+        <v>660</v>
       </c>
       <c r="J42" t="s">
-        <v>504</v>
+        <v>661</v>
       </c>
       <c r="K42" t="s">
-        <v>505</v>
+        <v>662</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>506</v>
+        <v>663</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>507</v>
+        <v>664</v>
       </c>
       <c r="N42" t="s">
-        <v>508</v>
+        <v>665</v>
       </c>
       <c r="O42">
         <v>44266.0</v>
       </c>
       <c r="P42" t="s">
-        <v>419</v>
+        <v>574</v>
       </c>
       <c r="Q42" t="s">
-        <v>509</v>
+        <v>666</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C43" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D43" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E43" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
       <c r="G43" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H43" t="s">
         <v>49</v>
       </c>
       <c r="I43" t="s">
-        <v>510</v>
+        <v>667</v>
       </c>
       <c r="J43" t="s">
-        <v>511</v>
+        <v>668</v>
       </c>
       <c r="K43" t="s">
-        <v>512</v>
+        <v>669</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>513</v>
+        <v>670</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>514</v>
+        <v>671</v>
       </c>
       <c r="N43" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O43">
         <v>44278.0</v>
       </c>
       <c r="P43">
         <v>44393.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>401</v>
+        <v>556</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C44" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D44" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E44" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F44" t="s">
         <v>73</v>
       </c>
       <c r="G44" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H44" t="s">
         <v>49</v>
       </c>
       <c r="I44" t="s">
-        <v>515</v>
+        <v>672</v>
       </c>
       <c r="J44" t="s">
-        <v>516</v>
+        <v>673</v>
       </c>
       <c r="K44" t="s">
-        <v>517</v>
+        <v>674</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>518</v>
+        <v>675</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>519</v>
+        <v>676</v>
       </c>
       <c r="N44" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="P44">
         <v>44197.0</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>46</v>
       </c>
       <c r="B45" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C45" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D45" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E45" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
       <c r="G45" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H45" t="s">
         <v>49</v>
       </c>
       <c r="I45" t="s">
-        <v>520</v>
+        <v>677</v>
       </c>
       <c r="J45" t="s">
-        <v>521</v>
+        <v>678</v>
       </c>
       <c r="K45" t="s">
-        <v>522</v>
+        <v>679</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>523</v>
+        <v>680</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>524</v>
+        <v>681</v>
       </c>
       <c r="N45" t="s">
-        <v>525</v>
+        <v>682</v>
       </c>
       <c r="O45">
         <v>45595.0</v>
       </c>
       <c r="P45" t="s">
-        <v>419</v>
+        <v>574</v>
       </c>
       <c r="Q45" t="s">
-        <v>526</v>
+        <v>683</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C46" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D46" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E46" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F46" t="s">
         <v>73</v>
       </c>
       <c r="G46" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H46" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
-        <v>527</v>
+        <v>684</v>
       </c>
       <c r="J46" t="s">
-        <v>528</v>
+        <v>685</v>
       </c>
       <c r="K46" t="s">
-        <v>529</v>
+        <v>686</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>530</v>
+        <v>687</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>531</v>
+        <v>688</v>
       </c>
       <c r="N46" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="O46">
         <v>45595.0</v>
       </c>
       <c r="P46">
         <v>45572.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>526</v>
+        <v>683</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>387</v>
+        <v>542</v>
       </c>
       <c r="C47" t="s">
-        <v>388</v>
+        <v>543</v>
       </c>
       <c r="D47" t="s">
-        <v>389</v>
+        <v>544</v>
       </c>
       <c r="E47" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F47" t="s">
         <v>73</v>
       </c>
       <c r="G47" t="s">
-        <v>390</v>
+        <v>545</v>
       </c>
       <c r="H47" t="s">
         <v>49</v>
       </c>
       <c r="I47" t="s">
-        <v>532</v>
+        <v>689</v>
       </c>
       <c r="J47" t="s">
-        <v>533</v>
+        <v>690</v>
       </c>
       <c r="K47" t="s">
-        <v>534</v>
+        <v>691</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>535</v>
+        <v>692</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>536</v>
+        <v>693</v>
       </c>
       <c r="N47" t="s">
-        <v>525</v>
+        <v>682</v>
       </c>
       <c r="O47">
         <v>45595.0</v>
       </c>
       <c r="P47" t="s">
-        <v>419</v>
+        <v>574</v>
       </c>
       <c r="Q47" t="s">
-        <v>526</v>
+        <v>683</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>537</v>
+        <v>694</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>476</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>538</v>
+        <v>695</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>539</v>
+        <v>696</v>
       </c>
       <c r="C2" t="s">
-        <v>540</v>
+        <v>697</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>541</v>
+        <v>698</v>
       </c>
       <c r="C3" t="s">
-        <v>542</v>
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>330</v>
+        <v>475</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>476</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>332</v>
+        <v>477</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>333</v>
+        <v>478</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>334</v>
+        <v>479</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>335</v>
+        <v>480</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>336</v>
+        <v>481</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>543</v>
+        <v>700</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>544</v>
+        <v>701</v>
       </c>
       <c r="C2" t="s">
-        <v>545</v>
+        <v>702</v>
       </c>
       <c r="H2" t="s">
-        <v>546</v>
+        <v>703</v>
       </c>
       <c r="I2" s="6" t="s">
-        <v>547</v>
+        <v>704</v>
       </c>
       <c r="J2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C3" t="s">
-        <v>548</v>
+        <v>705</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>549</v>
+        <v>706</v>
       </c>
       <c r="J3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>544</v>
+        <v>701</v>
       </c>
       <c r="C4" t="s">
-        <v>550</v>
+        <v>707</v>
       </c>
       <c r="H4" t="s">
-        <v>551</v>
+        <v>708</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>552</v>
+        <v>709</v>
       </c>
       <c r="J4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C5" t="s">
-        <v>553</v>
+        <v>710</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>554</v>
+        <v>711</v>
       </c>
       <c r="J5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C6" t="s">
-        <v>555</v>
+        <v>712</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>556</v>
+        <v>713</v>
       </c>
       <c r="J6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C7" t="s">
-        <v>557</v>
+        <v>714</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>558</v>
+        <v>715</v>
       </c>
       <c r="J7" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>559</v>
+        <v>716</v>
       </c>
       <c r="C8" t="s">
-        <v>560</v>
+        <v>717</v>
       </c>
       <c r="H8" t="s">
-        <v>561</v>
+        <v>718</v>
       </c>
       <c r="J8" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>559</v>
+        <v>716</v>
       </c>
       <c r="C9" t="s">
-        <v>562</v>
+        <v>719</v>
       </c>
       <c r="H9" t="s">
-        <v>563</v>
+        <v>720</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>721</v>
       </c>
       <c r="J9" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>