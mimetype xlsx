--- v0 (2026-04-25)
+++ v1 (2026-06-02)
@@ -1240,78 +1240,78 @@
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf</t>
   </si>
   <si>
     <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
 https://popcouncil.org/media/innovative-hiv-prevention-product-for-women-that-promotes-choice-dapivirine-vagil-ring-dvr-gains-momentum-across-africa/</t>
   </si>
   <si>
-    <t>MMDCA</t>
+    <t>MMDCA-no</t>
   </si>
   <si>
     <t>The Medicines and Medical Devices Control Authority</t>
   </si>
   <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/content/ipm-statement-us-food-and-drug-administration-review-dapivirine-vagil-ring</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>NLD</t>
   </si>