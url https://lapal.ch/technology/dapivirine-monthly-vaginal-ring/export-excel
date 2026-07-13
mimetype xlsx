--- v1 (2026-06-02)
+++ v2 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -421,51 +421,51 @@
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
-    <t>Dapivirine and analogues topical use for the prevention of HIV infection</t>
+    <t>Dapivirine and analogues topical use to prevent HIV infection</t>
   </si>
   <si>
     <t>Composition; Use</t>
   </si>
   <si>
     <t>TIBOTEC PHARM LTD</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Sweden, Italy, Liechtenstein, Greece, Denmark, Finland, Estonia, Hungary, Latvia, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Germany, United Kingdom, Austria, Spain, Monaco, Portugal, Ireland, Bulgaria, Czechia, Slovakia, Romania, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
@@ -1157,72 +1157,78 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Population Council</t>
+  </si>
+  <si>
+    <t>generic</t>
   </si>
   <si>
     <t>DapiRing</t>
   </si>
   <si>
     <t>25mg (4mg release over a month)</t>
   </si>
   <si>
     <t>NMRC</t>
   </si>
   <si>
     <t>Namibia Medicines Regulatory Council</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
@@ -1240,68 +1246,68 @@
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf</t>
   </si>
   <si>
     <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf
 https://popcouncil.org/media/innovative-hiv-prevention-product-for-women-that-promotes-choice-dapivirine-vagil-ring-dvr-gains-momentum-across-africa/</t>
   </si>
   <si>
-    <t>MMDCA-no</t>
-[...2 lines deleted...]
-    <t>The Medicines and Medical Devices Control Authority</t>
+    <t>SAHPRA (South Africa/Lesotho)</t>
+  </si>
+  <si>
+    <t>South African Health Products Regulatory Authority</t>
+  </si>
+  <si>
+    <t>https://lesotho.eregulations.org/?l=en</t>
   </si>
   <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
-    <t>South African Health Products Regulatory Authority</t>
-[...1 lines deleted...]
-  <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vagil-ring-for-hiv-prevention-authorized-in-11-african-countries</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/content/ipm-statement-us-food-and-drug-administration-review-dapivirine-vagil-ring</t>
@@ -1475,178 +1481,205 @@
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>MCAZ</t>
   </si>
   <si>
     <t>Medicines Control Authority of Zimbabwe</t>
+  </si>
+  <si>
+    <t>https://onlineservices.mcaz.co.zw/onlineregister/frmAllophaticRegister.aspx</t>
   </si>
   <si>
     <t>ZWE</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>https://www.healio.com/news/infectious-disease/20231204/vaginal-ring-for-hiv-prevention-authorized-in-11-african-countries
 https://healthtimes.co.zw/2021/07/14/breaking-dapivirine-vagil-ring-approved-for-use-in-zimbabwe/
 https://www.aidsmap.com/news/may-2023/dapivirine-vagil-ring-shows-comparable-hiv-risk-rate-oral-prep</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>National Drug Authority</t>
   </si>
   <si>
+    <t>https://www.nda.or.ug/drug-register/</t>
+  </si>
+  <si>
     <t>UGA</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>TMDA</t>
   </si>
   <si>
     <t>Tanzania Medicines and Medical Devices Authority</t>
+  </si>
+  <si>
+    <t>https://www.tmda.go.tz/product_links</t>
   </si>
   <si>
     <t>TZA</t>
   </si>
   <si>
     <t>Tanzania, United Republic of</t>
   </si>
   <si>
     <t>Under appeal</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC8074434/#:~:text=Currently%2C%20Gilead's%20oral%20PrEP%20pill,pending%20regulatory%20approval%20%5B28%5D.
 https://avac.org/resource/infographic/access-to-the-dapivirine-vagil-ring-a-timeline-on-progress-2/
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Ffrontlineaids.org%2Fwp-content%2Fuploads%2F2023%2F11%2FTanzania-Shadow-Report_DIGITALMASTER.pdf
 https://www.prepwatch.org/countries/tanzania/
 chrome-extension://mhnlakgilnojmhinhkckjpncpbhabphi/pages/pdf/web/viewer.html?file=https%3A%2F%2Favac.org%2Fwp-content%2Fuploads%2F2023%2F04%2FRINGingTheBellForChoice.pdf</t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
   </si>
   <si>
+    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
+  </si>
+  <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>EFDA</t>
   </si>
   <si>
     <t>Ethiopian Food and Drug Authority</t>
   </si>
   <si>
+    <t>http://www.efda.gov.et/summary-of-product-characteristics/</t>
+  </si>
+  <si>
     <t>ETH</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/wp-content/uploads/2024/11/PrEP-Ring-EMAV-Launch_October-30-2024.pdf</t>
   </si>
   <si>
     <t>ANARME</t>
   </si>
   <si>
     <t>Autoridade Nacional Reguladora de Medicamento</t>
   </si>
   <si>
+    <t>https://www.misau.gov.mz/index.php/516-anarme-autoridade-nacional-reguladora-de-medicamentos-ip-3</t>
+  </si>
+  <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>FDA Ghana</t>
   </si>
   <si>
     <t>Food and Drugs Authority Ghana</t>
   </si>
   <si>
+    <t>http://www.fdaghana.gov.gh/</t>
+  </si>
+  <si>
     <t>GHA</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/DUpg232P2JndcOgYTUcc0599rtNFOALNhIX3FbPB.png</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring (DapiRing) - (1)</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/aP6tBh9mgSWtc9Z6FPwR1gKz7paTDSsLg9NJA9FH.png</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring (DapiRing) - (2)</t>
   </si>
   <si>
     <t>Document</t>
@@ -1714,60 +1747,63 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>International Partnership for Microbicides</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.ipmglobal.org/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>IPM's mission is to develop HIV prevention products and other sexual and reproductive health technologies for women, and to make them available and accessible where they are urgently needed.</t>
   </si>
   <si>
-    <t>Population Council</t>
-[...1 lines deleted...]
-  <si>
     <t>https://popcouncil.org/</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
     <t>The Population Council is a leading research organization dedicated to building an equitable and sustainable world that enhances the health and well-being of current and future generations. We generate ideas, produce evidence, and design solutions to improve the lives of underserved populations around the world.</t>
+  </si>
+  <si>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>www.jnj.com</t>
   </si>
   <si>
     <t>Ajinomoto OmniChem (Aji Bio-Pharma Services)</t>
   </si>
   <si>
     <t>https://ajibio-pharma.com/</t>
   </si>
   <si>
     <t>Nusil Technologies</t>
   </si>
   <si>
     <t>https://www.avantorsciences.com/pages/en/nusil</t>
   </si>
   <si>
     <t>QPharma</t>
   </si>
   <si>
     <t>https://www.qpharma.com/</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>https://www.usaid.gov/</t>
   </si>
@@ -2527,245 +2563,251 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="C2" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="D2" t="s">
-        <v>530</v>
+        <v>541</v>
       </c>
       <c r="E2" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="F2" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>533</v>
+        <v>359</v>
       </c>
       <c r="C3" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="D3" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="E3" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="F3" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>358</v>
+        <v>547</v>
+      </c>
+      <c r="C4" t="s">
+        <v>540</v>
+      </c>
+      <c r="D4" t="s">
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="C2" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="C3" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="C4" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="C2" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
@@ -4383,78 +4425,79 @@
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q47"/>
+  <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>344</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>347</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>348</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4462,2270 +4505,2441 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>350</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>351</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>352</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>353</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>354</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>355</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>356</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>357</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C2" t="s">
+        <v>360</v>
       </c>
       <c r="D2" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E2" t="s">
         <v>222</v>
       </c>
       <c r="F2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G2" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H2" t="s">
         <v>47</v>
       </c>
       <c r="I2" t="s">
+        <v>363</v>
+      </c>
+      <c r="J2" t="s">
+        <v>364</v>
+      </c>
+      <c r="L2" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="N2" t="s">
+        <v>367</v>
+      </c>
+      <c r="O2">
+        <v>44440.0</v>
+      </c>
+      <c r="P2">
+        <v>45170.0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D3" t="s">
         <v>361</v>
-      </c>
-[...30 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E3" t="s">
         <v>222</v>
       </c>
       <c r="F3" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G3" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H3" t="s">
         <v>47</v>
       </c>
       <c r="I3" t="s">
+        <v>369</v>
+      </c>
+      <c r="J3" t="s">
+        <v>370</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="N3" t="s">
         <v>367</v>
       </c>
-      <c r="J3" t="s">
-[...11 lines deleted...]
-      <c r="N3">
+      <c r="O3">
         <v>44447.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44903.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C4" t="s">
+        <v>360</v>
       </c>
       <c r="D4" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E4" t="s">
         <v>222</v>
       </c>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G4" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H4" t="s">
         <v>47</v>
       </c>
       <c r="I4" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="J4" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="O4">
+        <v>377</v>
+      </c>
+      <c r="N4" t="s">
+        <v>367</v>
+      </c>
+      <c r="P4">
         <v>44562.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C5" t="s">
+        <v>360</v>
       </c>
       <c r="D5" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E5" t="s">
         <v>222</v>
       </c>
       <c r="F5" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G5" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H5" t="s">
         <v>47</v>
       </c>
       <c r="I5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J5" t="s">
+        <v>380</v>
+      </c>
+      <c r="K5" t="s">
+        <v>381</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="N5" t="s">
+        <v>367</v>
+      </c>
+      <c r="P5">
+        <v>44562.0</v>
+      </c>
+      <c r="Q5" t="s">
         <v>378</v>
       </c>
-      <c r="K5" t="s">
-[...15 lines deleted...]
-    <row r="6" spans="1:17">
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C6" t="s">
+        <v>360</v>
       </c>
       <c r="D6" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E6" t="s">
         <v>222</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G6" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H6" t="s">
         <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="J6" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N6">
+        <v>386</v>
+      </c>
+      <c r="N6" t="s">
+        <v>367</v>
+      </c>
+      <c r="O6">
         <v>44159.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44628.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C7" t="s">
+        <v>360</v>
       </c>
       <c r="D7" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E7" t="s">
         <v>222</v>
       </c>
       <c r="F7" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G7" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H7" t="s">
         <v>47</v>
       </c>
       <c r="I7" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="J7" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N7">
+      <c r="N7" t="s">
+        <v>391</v>
+      </c>
+      <c r="O7">
         <v>44166.0</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:17">
+        <v>392</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C8" t="s">
+        <v>360</v>
       </c>
       <c r="D8" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E8" t="s">
         <v>222</v>
       </c>
       <c r="F8" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G8" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J8" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N8">
+        <v>397</v>
+      </c>
+      <c r="N8" t="s">
+        <v>398</v>
+      </c>
+      <c r="O8">
         <v>44174.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>45352.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C9" t="s">
+        <v>360</v>
       </c>
       <c r="D9" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E9" t="s">
         <v>222</v>
       </c>
       <c r="F9" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G9" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J9" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="K9" t="s">
+        <v>395</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="N9" t="s">
         <v>398</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9">
+        <v>44174.0</v>
+      </c>
+      <c r="P9">
+        <v>45352.0</v>
+      </c>
+      <c r="Q9" t="s">
         <v>399</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...12 lines deleted...]
-    <row r="10" spans="1:17">
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C10" t="s">
+        <v>360</v>
       </c>
       <c r="D10" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E10" t="s">
         <v>222</v>
       </c>
       <c r="F10" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G10" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
       <c r="I10" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J10" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N10">
+        <v>403</v>
+      </c>
+      <c r="N10" t="s">
+        <v>398</v>
+      </c>
+      <c r="O10">
         <v>44174.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45352.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C11" t="s">
+        <v>360</v>
       </c>
       <c r="D11" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E11" t="s">
         <v>222</v>
       </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G11" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H11" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J11" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N11">
+        <v>405</v>
+      </c>
+      <c r="N11" t="s">
+        <v>398</v>
+      </c>
+      <c r="O11">
         <v>44174.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45352.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C12" t="s">
+        <v>360</v>
       </c>
       <c r="D12" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E12" t="s">
         <v>222</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G12" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H12" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J12" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N12">
+        <v>407</v>
+      </c>
+      <c r="N12" t="s">
+        <v>398</v>
+      </c>
+      <c r="O12">
         <v>44174.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45352.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C13" t="s">
+        <v>360</v>
       </c>
       <c r="D13" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E13" t="s">
         <v>222</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G13" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H13" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J13" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N13">
+        <v>409</v>
+      </c>
+      <c r="N13" t="s">
+        <v>398</v>
+      </c>
+      <c r="O13">
         <v>44174.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>45352.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C14" t="s">
+        <v>360</v>
       </c>
       <c r="D14" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E14" t="s">
         <v>222</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H14" t="s">
         <v>47</v>
       </c>
       <c r="I14" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J14" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N14">
+        <v>411</v>
+      </c>
+      <c r="N14" t="s">
+        <v>398</v>
+      </c>
+      <c r="O14">
         <v>44174.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45352.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C15" t="s">
+        <v>360</v>
       </c>
       <c r="D15" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E15" t="s">
         <v>222</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G15" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H15" t="s">
         <v>47</v>
       </c>
       <c r="I15" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J15" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N15">
+        <v>413</v>
+      </c>
+      <c r="N15" t="s">
+        <v>398</v>
+      </c>
+      <c r="O15">
         <v>44174.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>45352.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C16" t="s">
+        <v>360</v>
       </c>
       <c r="D16" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E16" t="s">
         <v>222</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G16" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H16" t="s">
         <v>47</v>
       </c>
       <c r="I16" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J16" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N16">
+        <v>415</v>
+      </c>
+      <c r="N16" t="s">
+        <v>398</v>
+      </c>
+      <c r="O16">
         <v>44174.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45352.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C17" t="s">
+        <v>360</v>
       </c>
       <c r="D17" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E17" t="s">
         <v>222</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H17" t="s">
         <v>47</v>
       </c>
       <c r="I17" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J17" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>395</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N17">
+        <v>417</v>
+      </c>
+      <c r="N17" t="s">
+        <v>398</v>
+      </c>
+      <c r="O17">
         <v>44174.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>45352.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C18" t="s">
+        <v>360</v>
       </c>
       <c r="D18" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E18" t="s">
         <v>222</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G18" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H18" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J18" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N18">
+        <v>419</v>
+      </c>
+      <c r="N18" t="s">
+        <v>398</v>
+      </c>
+      <c r="O18">
         <v>44174.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>45352.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C19" t="s">
+        <v>360</v>
       </c>
       <c r="D19" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E19" t="s">
         <v>222</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G19" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J19" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>395</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N19">
+        <v>421</v>
+      </c>
+      <c r="N19" t="s">
+        <v>398</v>
+      </c>
+      <c r="O19">
         <v>44174.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>45352.0</v>
       </c>
-      <c r="P19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="Q19" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C20" t="s">
+        <v>360</v>
       </c>
       <c r="D20" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E20" t="s">
         <v>222</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G20" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H20" t="s">
         <v>47</v>
       </c>
       <c r="I20" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J20" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>395</v>
       </c>
       <c r="L20" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N20">
+      <c r="N20" t="s">
+        <v>398</v>
+      </c>
+      <c r="O20">
         <v>44174.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>45352.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C21" t="s">
+        <v>360</v>
       </c>
       <c r="D21" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E21" t="s">
         <v>222</v>
       </c>
       <c r="F21" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G21" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H21" t="s">
         <v>47</v>
       </c>
       <c r="I21" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J21" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>395</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N21">
+        <v>424</v>
+      </c>
+      <c r="N21" t="s">
+        <v>398</v>
+      </c>
+      <c r="O21">
         <v>44174.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45352.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C22" t="s">
+        <v>360</v>
       </c>
       <c r="D22" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E22" t="s">
         <v>222</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H22" t="s">
         <v>47</v>
       </c>
       <c r="I22" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J22" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>395</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N22">
+        <v>426</v>
+      </c>
+      <c r="N22" t="s">
+        <v>398</v>
+      </c>
+      <c r="O22">
         <v>44174.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45352.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C23" t="s">
+        <v>360</v>
       </c>
       <c r="D23" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E23" t="s">
         <v>222</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G23" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H23" t="s">
         <v>47</v>
       </c>
       <c r="I23" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J23" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N23">
+        <v>428</v>
+      </c>
+      <c r="N23" t="s">
+        <v>398</v>
+      </c>
+      <c r="O23">
         <v>44174.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45352.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C24" t="s">
+        <v>360</v>
       </c>
       <c r="D24" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E24" t="s">
         <v>222</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G24" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H24" t="s">
         <v>47</v>
       </c>
       <c r="I24" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J24" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N24">
+        <v>430</v>
+      </c>
+      <c r="N24" t="s">
+        <v>398</v>
+      </c>
+      <c r="O24">
         <v>44174.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>45352.0</v>
       </c>
-      <c r="P24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C25" t="s">
+        <v>360</v>
       </c>
       <c r="D25" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E25" t="s">
         <v>222</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G25" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H25" t="s">
         <v>47</v>
       </c>
       <c r="I25" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J25" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>395</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N25">
+        <v>432</v>
+      </c>
+      <c r="N25" t="s">
+        <v>398</v>
+      </c>
+      <c r="O25">
         <v>44174.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45352.0</v>
       </c>
-      <c r="P25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C26" t="s">
+        <v>360</v>
       </c>
       <c r="D26" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E26" t="s">
         <v>222</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G26" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H26" t="s">
         <v>47</v>
       </c>
       <c r="I26" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J26" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>395</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N26">
+        <v>434</v>
+      </c>
+      <c r="N26" t="s">
+        <v>398</v>
+      </c>
+      <c r="O26">
         <v>44174.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>45352.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C27" t="s">
+        <v>360</v>
       </c>
       <c r="D27" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E27" t="s">
         <v>222</v>
       </c>
       <c r="F27" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G27" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H27" t="s">
         <v>47</v>
       </c>
       <c r="I27" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J27" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>395</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N27">
+        <v>436</v>
+      </c>
+      <c r="N27" t="s">
+        <v>398</v>
+      </c>
+      <c r="O27">
         <v>44174.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45352.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C28" t="s">
+        <v>360</v>
       </c>
       <c r="D28" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E28" t="s">
         <v>222</v>
       </c>
       <c r="F28" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G28" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H28" t="s">
         <v>47</v>
       </c>
       <c r="I28" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J28" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>395</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N28">
+        <v>438</v>
+      </c>
+      <c r="N28" t="s">
+        <v>398</v>
+      </c>
+      <c r="O28">
         <v>44174.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45352.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C29" t="s">
+        <v>360</v>
       </c>
       <c r="D29" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E29" t="s">
         <v>222</v>
       </c>
       <c r="F29" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G29" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H29" t="s">
         <v>47</v>
       </c>
       <c r="I29" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J29" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>395</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N29">
+        <v>440</v>
+      </c>
+      <c r="N29" t="s">
+        <v>398</v>
+      </c>
+      <c r="O29">
         <v>44174.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45352.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C30" t="s">
+        <v>360</v>
       </c>
       <c r="D30" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E30" t="s">
         <v>222</v>
       </c>
       <c r="F30" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G30" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H30" t="s">
         <v>47</v>
       </c>
       <c r="I30" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J30" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>395</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N30">
+        <v>442</v>
+      </c>
+      <c r="N30" t="s">
+        <v>398</v>
+      </c>
+      <c r="O30">
         <v>44174.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45352.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C31" t="s">
+        <v>360</v>
       </c>
       <c r="D31" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E31" t="s">
         <v>222</v>
       </c>
       <c r="F31" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G31" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H31" t="s">
         <v>47</v>
       </c>
       <c r="I31" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J31" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>395</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N31">
+        <v>444</v>
+      </c>
+      <c r="N31" t="s">
+        <v>398</v>
+      </c>
+      <c r="O31">
         <v>44174.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45352.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C32" t="s">
+        <v>360</v>
       </c>
       <c r="D32" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E32" t="s">
         <v>222</v>
       </c>
       <c r="F32" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G32" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H32" t="s">
         <v>47</v>
       </c>
       <c r="I32" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J32" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>395</v>
       </c>
       <c r="L32" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N32">
+      <c r="N32" t="s">
+        <v>398</v>
+      </c>
+      <c r="O32">
         <v>44174.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>45352.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C33" t="s">
+        <v>360</v>
       </c>
       <c r="D33" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E33" t="s">
         <v>222</v>
       </c>
       <c r="F33" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G33" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H33" t="s">
         <v>47</v>
       </c>
       <c r="I33" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J33" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>395</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N33">
+        <v>447</v>
+      </c>
+      <c r="N33" t="s">
+        <v>398</v>
+      </c>
+      <c r="O33">
         <v>44174.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>45352.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C34" t="s">
+        <v>360</v>
       </c>
       <c r="D34" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E34" t="s">
         <v>222</v>
       </c>
       <c r="F34" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G34" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H34" t="s">
         <v>47</v>
       </c>
       <c r="I34" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J34" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>395</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N34">
+        <v>449</v>
+      </c>
+      <c r="N34" t="s">
+        <v>398</v>
+      </c>
+      <c r="O34">
         <v>44174.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>45352.0</v>
       </c>
-      <c r="P34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C35" t="s">
+        <v>360</v>
       </c>
       <c r="D35" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E35" t="s">
         <v>222</v>
       </c>
       <c r="F35" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G35" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H35" t="s">
         <v>47</v>
       </c>
       <c r="I35" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J35" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>395</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N35">
+        <v>451</v>
+      </c>
+      <c r="N35" t="s">
+        <v>398</v>
+      </c>
+      <c r="O35">
         <v>44174.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>45352.0</v>
       </c>
-      <c r="P35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C36" t="s">
+        <v>360</v>
       </c>
       <c r="D36" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E36" t="s">
         <v>222</v>
       </c>
       <c r="F36" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G36" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H36" t="s">
         <v>47</v>
       </c>
       <c r="I36" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J36" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>395</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N36">
+        <v>453</v>
+      </c>
+      <c r="N36" t="s">
+        <v>398</v>
+      </c>
+      <c r="O36">
         <v>44174.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45352.0</v>
       </c>
-      <c r="P36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="Q36" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C37" t="s">
+        <v>360</v>
       </c>
       <c r="D37" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E37" t="s">
         <v>222</v>
       </c>
       <c r="F37" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G37" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H37" t="s">
         <v>47</v>
       </c>
       <c r="I37" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="J37" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>395</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="N37">
+        <v>455</v>
+      </c>
+      <c r="N37" t="s">
+        <v>398</v>
+      </c>
+      <c r="O37">
         <v>44174.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>45352.0</v>
       </c>
-      <c r="P37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C38" t="s">
+        <v>360</v>
       </c>
       <c r="D38" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E38" t="s">
         <v>222</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G38" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H38" t="s">
         <v>47</v>
       </c>
       <c r="I38" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="J38" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="K38" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N38">
+        <v>460</v>
+      </c>
+      <c r="N38" t="s">
+        <v>367</v>
+      </c>
+      <c r="O38">
         <v>44230.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>44383.0</v>
       </c>
-      <c r="P38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="Q38" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C39" t="s">
+        <v>360</v>
       </c>
       <c r="D39" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E39" t="s">
         <v>222</v>
       </c>
       <c r="F39" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G39" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H39" t="s">
         <v>47</v>
       </c>
       <c r="I39" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="J39" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="K39" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N39">
+        <v>466</v>
+      </c>
+      <c r="N39" t="s">
+        <v>367</v>
+      </c>
+      <c r="O39">
         <v>44238.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>44951.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C40" t="s">
+        <v>360</v>
       </c>
       <c r="D40" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E40" t="s">
         <v>222</v>
       </c>
       <c r="F40" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G40" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H40" t="s">
         <v>47</v>
       </c>
       <c r="I40" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="J40" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K40" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N40">
+        <v>472</v>
+      </c>
+      <c r="N40" t="s">
+        <v>367</v>
+      </c>
+      <c r="O40">
         <v>44244.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>44474.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C41" t="s">
+        <v>360</v>
       </c>
       <c r="D41" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E41" t="s">
         <v>222</v>
       </c>
       <c r="F41" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G41" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H41" t="s">
         <v>47</v>
       </c>
       <c r="I41" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="J41" t="s">
+        <v>375</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="N41" t="s">
+        <v>367</v>
+      </c>
+      <c r="O41">
+        <v>44249.0</v>
+      </c>
+      <c r="P41">
+        <v>44927.0</v>
+      </c>
+      <c r="Q41" t="s">
         <v>373</v>
       </c>
-      <c r="K41" t="s">
-[...18 lines deleted...]
-    <row r="42" spans="1:17">
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C42" t="s">
+        <v>360</v>
       </c>
       <c r="D42" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E42" t="s">
         <v>222</v>
       </c>
       <c r="F42" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G42" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H42" t="s">
         <v>47</v>
       </c>
       <c r="I42" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="J42" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="K42" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="N42">
+        <v>479</v>
+      </c>
+      <c r="N42" t="s">
+        <v>480</v>
+      </c>
+      <c r="O42">
         <v>44266.0</v>
       </c>
-      <c r="O42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>392</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>44</v>
       </c>
       <c r="B43" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C43" t="s">
+        <v>360</v>
       </c>
       <c r="D43" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E43" t="s">
         <v>222</v>
       </c>
       <c r="F43" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G43" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H43" t="s">
         <v>47</v>
       </c>
       <c r="I43" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="J43" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="K43" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N43">
+        <v>486</v>
+      </c>
+      <c r="N43" t="s">
+        <v>367</v>
+      </c>
+      <c r="O43">
         <v>44278.0</v>
       </c>
-      <c r="O43">
+      <c r="P43">
         <v>44393.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C44" t="s">
+        <v>360</v>
       </c>
       <c r="D44" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E44" t="s">
         <v>222</v>
       </c>
       <c r="F44" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G44" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H44" t="s">
         <v>47</v>
       </c>
       <c r="I44" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="J44" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="K44" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="O44">
+        <v>491</v>
+      </c>
+      <c r="N44" t="s">
+        <v>367</v>
+      </c>
+      <c r="P44">
         <v>44197.0</v>
       </c>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C45" t="s">
+        <v>360</v>
       </c>
       <c r="D45" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E45" t="s">
         <v>222</v>
       </c>
       <c r="F45" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G45" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H45" t="s">
         <v>47</v>
       </c>
       <c r="I45" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="J45" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="K45" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="N45">
+        <v>496</v>
+      </c>
+      <c r="N45" t="s">
+        <v>497</v>
+      </c>
+      <c r="O45">
         <v>45595.0</v>
       </c>
-      <c r="O45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P45" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:17">
+        <v>392</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C46" t="s">
+        <v>360</v>
       </c>
       <c r="D46" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E46" t="s">
         <v>222</v>
       </c>
       <c r="F46" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G46" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H46" t="s">
         <v>47</v>
       </c>
       <c r="I46" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="J46" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="K46" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="N46">
+        <v>503</v>
+      </c>
+      <c r="N46" t="s">
+        <v>367</v>
+      </c>
+      <c r="O46">
         <v>45595.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>45572.0</v>
       </c>
-      <c r="P46" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="Q46" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>44</v>
       </c>
       <c r="B47" t="s">
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="C47" t="s">
+        <v>360</v>
       </c>
       <c r="D47" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E47" t="s">
         <v>222</v>
       </c>
       <c r="F47" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G47" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H47" t="s">
         <v>47</v>
       </c>
       <c r="I47" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J47" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="K47" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="L47" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="N47" t="s">
         <v>497</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N47">
+      <c r="O47">
         <v>45595.0</v>
       </c>
-      <c r="O47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>489</v>
+        <v>392</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="C2" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="C3" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -6746,161 +6960,161 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="C2" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="D2" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>153</v>
       </c>
       <c r="C3" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="C4" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="D4" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>153</v>
       </c>
       <c r="C5" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>153</v>
       </c>
       <c r="C6" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>153</v>
       </c>
       <c r="C7" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="C8" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="D8" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="C9" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="D9" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>153</v>
       </c>
       <c r="C10" t="s">
         <v>332</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>153</v>
       </c>
       <c r="C11" t="s">
         <v>334</v>