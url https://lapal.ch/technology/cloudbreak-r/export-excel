--- v0 (2026-06-04)
+++ v1 (2026-07-14)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -776,50 +776,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1628,181 +1631,181 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E2" t="s">
         <v>202</v>
       </c>
       <c r="F2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
@@ -2769,191 +2772,195 @@
       <c r="E1" s="2" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>239</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>240</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>244</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2973,77 +2980,77 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>