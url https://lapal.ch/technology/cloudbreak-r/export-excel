--- v1 (2026-07-14)
+++ v2 (2026-09-14)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cloudbreak (r)</t>
   </si>
   <si>
     <t>Cloudbreak (r) is a Drug Fc Conjugate that acts as a single-molecule cocktail by coupling targeted small molecules and peptides to a human antibody fragment (Fc). These conjugates bind to the target receptors for an extended period while simultaneously engaging with the immune system of the human body, allowing them to both treat and prevent disease. antibody drug conjugates like this have the potential to carry multiple drug molecules (payloads).</t>
   </si>
   <si>
     <t>•	Long half-life, similar to monoclonal antibody
 •	Ability to target cryptic sites &amp; has small molecule binding pockets
 •	Targeted pharmacological action with low systematic exposure
 •	Multivalent target engagement of DFC increases potency of API and reduces resistance potential
 •	Extracellular targeted action</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Intravenous</t>
   </si>
   <si>
     <t>Peptide of Human Antibody Fragment (Fc) coupled with drug molecule, Monoclonal antibodies and antibody drug conjugates</t>
@@ -464,75 +470,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -640,50 +646,59 @@
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Written informed consent signed and dated by the participant and the PI/investigator obtained before any assessment is performed.
 2. Adult male or female aged between 18 and 55 years old, inclusive, on the day prior to signing the consent form.
 3. A total body weight ≥50 kilograms (kg) and body mass index (BMI) ≥18 kg/meter squared (m\^2) and ≤35kg/m\^2.
 4. In good health with no history, or current evidence, of clinically significant medical conditions, and no clinically significant test abnormalities that will interfere with participant safety, as defined by medical history, physical examination (including vital signs), electrocardiogram (ECG), and routine laboratory tests as determined by the Principal Investigator (PI)/investigator.
 5. Participants will have a d</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
+    <t>Subcutaneous</t>
+  </si>
+  <si>
+    <t>Injectable</t>
+  </si>
+  <si>
+    <t>Prevention</t>
+  </si>
+  <si>
     <t>CD388.IM.SQ.1.01</t>
   </si>
   <si>
     <t>NCT05285137</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05285137</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>The purpose of this first-in-human study is to determine the safety and tolerability profile of CD388 Injection, as compared to saline placebo, when administered as a single dose to healthy adult subjects by injection either in the muscle or under the skin.</t>
   </si>
   <si>
     <t>Study of CD388 Intramuscular or Subcutaneous Administration in Healthy Subjects</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2022-03-14</t>
   </si>
   <si>
     <t>2025-02-12</t>
@@ -715,86 +730,131 @@
   </si>
   <si>
     <t>Study of CD388 Subcutaneous Administration in Healthy Japanese Subjects</t>
   </si>
   <si>
     <t>2022-10-18</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>2023-07-14</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Must be of Japanese descent with Japanese parents and grandparents, as determined by subject's verbal report.
 2. Willing and able to provide written informed consent.
 3. Males and females 18 to 65 years of age, inclusive.
 4. A female subject must meet one of the following criteria:
    1. If of childbearing potential - agrees to use a highly effective, preferably user-independent method of contraception (failure rate of \&lt;1 percent per year when used consistently and correctly) for at least 30 days prior to screening and agrees to remain on a highly effective method until 7 months after last dose of study medication, whichever is longer. Examples of highly-effective methods of contraception include: abstinence from heterosexual intercourse; hormonal contraceptives (</t>
   </si>
   <si>
     <t>NAVIGATE</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/study/NCT06609460</t>
+    <t>https://clinicaltrials.gov/study/nct06609460</t>
+  </si>
+  <si>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the effectiveness of CD388 in preventing symptomatic laboratory-confirmed influenza infections, as compared to placebo, and to select a dose of CD388 that is effective in preventing the same, when administered as a single dose via 3 subcutaneous (SQ) injections to adult participants in stable health, and to evaluate the safety and tolerability of CD388, as compared to placebo.</t>
   </si>
   <si>
     <t>Study of CD388 for the Prevention of Influenza in Subjects Not at Risk for Influenza Complications</t>
   </si>
   <si>
+    <t>United States of America, United Kingdom</t>
+  </si>
+  <si>
+    <t>CD388 Injection</t>
+  </si>
+  <si>
+    <t>low-SQ</t>
+  </si>
+  <si>
+    <t>high-SQ</t>
+  </si>
+  <si>
+    <t>medium-SQ</t>
+  </si>
+  <si>
+    <t>Placebo</t>
+  </si>
+  <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>2025-03-12</t>
   </si>
   <si>
     <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to provide written informed consent and comply with scheduled visits, laboratory tests, and other study procedures.
 2. Males and females 18 to less than 64 years of age.
 3. In the Investigator's clinical judgment, is in stable health at the time of screening and randomization. Participants may not have underlying hematologic, oncologic, renal, autoimmune, and/or cardiopulmonary illnesses or be considered at risk of developing complications from influenza infection per the CDC guidelines (chronic obstructive pulmonary disease \[COPD\], asthma, immune compromised current cancer \[except non-melanomatous skin cancer\], or diabetes). Subjects will be included on the basis of medical history and vital signs taken between signing of the informed consent a</t>
   </si>
   <si>
+    <t>Once</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>NAVIGATE 2b- CIDARA therapeutics - Corporate presentation - June 2025</t>
+  </si>
+  <si>
+    <t>https://www.cidara.com/wp-content/uploads/2025/06/Cidara-Corporate-Presentation_NAVIGATE-Ph2B-data-readout_FINAL.pdf</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -815,50 +875,53 @@
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/15w0jQfhdyogszlXeTcfxDnN9tMLkU9wGcLbd9wM.png</t>
   </si>
   <si>
     <t>Drug Fragment Conjugate</t>
   </si>
   <si>
     <t>Corporate presentation. (n.d.). https://www.cidara.com/wp-content/uploads/2023/09/Cidara-Corporate-Deck-September-2023.pdf</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Corporate Presentation of Cidara Therapeutics</t>
   </si>
   <si>
     <t>Cidara-Corporate-Deck-5-2-24vF.pdf</t>
   </si>
   <si>
     <t>resources/YnRfqap9722e_Cidara-Corporate-Deck-5-2-24vF.pdf</t>
   </si>
   <si>
     <t>Cidara Drug-Fc -Conjugates (DFCs): A New Approach To Treatment Of Cancer</t>
   </si>
   <si>
     <t>Cidara-Drug-Fc-Conjugates-DFCs-A-new-approach-to-treatment-of-cancer.pdf</t>
   </si>
   <si>
     <t>resources/eFNgiHLUWw5U_Cidara-Drug-Fc-Conjugates-DFCs-A-new-approach-to-treatment-of-cancer.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
@@ -1263,129 +1326,131 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05523089" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05285137" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05619536" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06609460" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05523089" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05285137" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05619536" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/nct06609460" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidara.com/wp-content/uploads/2025/06/Cidara-Corporate-Presentation_NAVIGATE-Ph2B-data-readout_FINAL.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/15w0jQfhdyogszlXeTcfxDnN9tMLkU9wGcLbd9wM.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/YnRfqap9722e_Cidara-Corporate-Deck-5-2-24vF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/eFNgiHLUWw5U_Cidara-Drug-Fc-Conjugates-DFCs-A-new-approach-to-treatment-of-cancer.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/524/YnRfqap9722e_Cidara-Corporate-Deck-5-2-24vF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/525/eFNgiHLUWw5U_Cidara-Drug-Fc-Conjugates-DFCs-A-new-approach-to-treatment-of-cancer.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1474,465 +1539,470 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="2" spans="1:44">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N2" t="s">
+        <v>57</v>
+      </c>
+      <c r="O2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
       <c r="S2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="T2" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="V2" t="s">
+        <v>56</v>
       </c>
       <c r="W2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>56</v>
       </c>
       <c r="AC2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AD2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>64</v>
       </c>
       <c r="AF2" t="s">
         <v>65</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="AQ2" t="s">
         <v>72</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AP2" t="s">
         <v>73</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="E2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="F2" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="G3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1942,237 +2012,237 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="I4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -2219,583 +2289,667 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="J2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="X2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AB2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AC2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AE2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AF2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AH2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AI2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="AP2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AQ2">
         <v>59</v>
       </c>
       <c r="AR2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AS2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AU2" t="s">
-        <v>195</v>
+        <v>197</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>199</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C3" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H3" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="I3" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J3" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="O3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="Y3" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="AB3" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AC3" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AE3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AH3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AI3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ3" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="AP3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AQ3">
         <v>77</v>
       </c>
       <c r="AR3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AS3" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="AU3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E4" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H4" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="I4" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="J4" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="M4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="O4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="X4" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="Y4" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="AB4" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="AC4" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="AE4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AH4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AI4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ4" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="AP4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AQ4">
         <v>28</v>
       </c>
       <c r="AR4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AS4" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="AU4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E5" t="s">
-        <v>88</v>
+        <v>90</v>
+      </c>
+      <c r="F5" t="s">
+        <v>224</v>
       </c>
       <c r="G5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H5" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="I5" t="s">
-        <v>220</v>
+        <v>226</v>
+      </c>
+      <c r="J5" t="s">
+        <v>227</v>
+      </c>
+      <c r="M5" t="s">
+        <v>228</v>
+      </c>
+      <c r="N5" t="s">
+        <v>229</v>
+      </c>
+      <c r="O5" t="s">
+        <v>228</v>
+      </c>
+      <c r="P5" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>228</v>
+      </c>
+      <c r="R5" t="s">
+        <v>231</v>
+      </c>
+      <c r="S5" t="s">
+        <v>232</v>
       </c>
       <c r="X5" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="Y5" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="Z5" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="AA5" t="s">
-        <v>223</v>
+        <v>235</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>236</v>
       </c>
       <c r="AE5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AF5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AG5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AH5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AI5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="AJ5" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="AP5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AQ5">
         <v>5000</v>
       </c>
       <c r="AR5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AS5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AU5" t="s">
-        <v>195</v>
+        <v>197</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
@@ -2805,297 +2959,323 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>233</v>
+        <v>253</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>236</v>
+        <v>256</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>240</v>
+        <v>260</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>243</v>
+        <v>263</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>244</v>
+        <v>264</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>271</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>273</v>
+      </c>
+      <c r="H2" t="s">
+        <v>274</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="J2" t="s">
+        <v>72</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>276</v>
+      </c>
+      <c r="H3" t="s">
+        <v>277</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="J3" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>