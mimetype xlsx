--- v2 (2026-09-14)
+++ v3 (2026-10-23)
@@ -518,53 +518,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
   </si>
   <si>
     <t>Health status: Considered high risk to</t>
@@ -579,50 +576,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>CD388.SQ.2.02</t>
   </si>
   <si>
     <t>NCT05523089</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05523089</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Cidara Therapeutics Inc.</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the preventative antiviral activity of CD388, as compared to saline placebo, when administered as a single dose to healthy adult participants in a human viral challenge model of influenza.</t>
   </si>
   <si>
     <t>The Effectiveness of CD388 to Prevent Flu in an Influenza Challenge Model in Healthy Adults</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
@@ -655,50 +655,53 @@
 4. In good health with no history, or current evidence, of clinically significant medical conditions, and no clinically significant test abnormalities that will interfere with participant safety, as defined by medical history, physical examination (including vital signs), electrocardiogram (ECG), and routine laboratory tests as determined by the Principal Investigator (PI)/investigator.
 5. Participants will have a d</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Prevention</t>
   </si>
   <si>
+    <t>HIV, Oncology, Other(s)</t>
+  </si>
+  <si>
     <t>CD388.IM.SQ.1.01</t>
   </si>
   <si>
     <t>NCT05285137</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05285137</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>The purpose of this first-in-human study is to determine the safety and tolerability profile of CD388 Injection, as compared to saline placebo, when administered as a single dose to healthy adult subjects by injection either in the muscle or under the skin.</t>
   </si>
   <si>
     <t>Study of CD388 Intramuscular or Subcutaneous Administration in Healthy Subjects</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2022-03-14</t>
   </si>
   <si>
     <t>2025-02-12</t>
@@ -767,53 +770,50 @@
     <t>United States of America, United Kingdom</t>
   </si>
   <si>
     <t>CD388 Injection</t>
   </si>
   <si>
     <t>low-SQ</t>
   </si>
   <si>
     <t>high-SQ</t>
   </si>
   <si>
     <t>medium-SQ</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>2025-03-12</t>
   </si>
   <si>
     <t>2025-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to provide written informed consent and comply with scheduled visits, laboratory tests, and other study procedures.
 2. Males and females 18 to less than 64 years of age.
 3. In the Investigator's clinical judgment, is in stable health at the time of screening and randomization. Participants may not have underlying hematologic, oncologic, renal, autoimmune, and/or cardiopulmonary illnesses or be considered at risk of developing complications from influenza infection per the CDC guidelines (chronic obstructive pulmonary disease \[COPD\], asthma, immune compromised current cancer \[except non-melanomatous skin cancer\], or diabetes). Subjects will be included on the basis of medical history and vital signs taken between signing of the informed consent a</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
@@ -1524,69 +1524,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -1643,63 +1643,63 @@
       </c>
       <c r="AE2" t="s">
         <v>64</v>
       </c>
       <c r="AF2" t="s">
         <v>65</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
@@ -1727,51 +1727,51 @@
       </c>
       <c r="C1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>283</v>
       </c>
       <c r="D2" t="s">
         <v>284</v>
       </c>
       <c r="E2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F2" t="s">
         <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2373,108 +2373,108 @@
       <c r="V1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="Y1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="Z1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="AN1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>178</v>
       </c>
       <c r="C2" t="s">
         <v>179</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E2" t="s">
@@ -2491,370 +2491,379 @@
       </c>
       <c r="I2" t="s">
         <v>184</v>
       </c>
       <c r="J2" t="s">
         <v>185</v>
       </c>
       <c r="M2" t="s">
         <v>186</v>
       </c>
       <c r="O2" t="s">
         <v>187</v>
       </c>
       <c r="X2" t="s">
         <v>188</v>
       </c>
       <c r="Y2" t="s">
         <v>189</v>
       </c>
       <c r="AB2" t="s">
         <v>190</v>
       </c>
       <c r="AC2" t="s">
         <v>190</v>
       </c>
+      <c r="AD2" t="s">
+        <v>191</v>
+      </c>
       <c r="AE2" t="s">
-        <v>191</v>
+        <v>71</v>
       </c>
       <c r="AF2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG2" t="s">
         <v>73</v>
       </c>
       <c r="AH2" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="AI2" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="AJ2" t="s">
         <v>193</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AO2" t="s">
         <v>194</v>
       </c>
-      <c r="AQ2">
+      <c r="AP2">
         <v>59</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>195</v>
+      </c>
       <c r="AR2" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="AS2" t="s">
         <v>196</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AT2" t="s">
         <v>197</v>
       </c>
+      <c r="AW2" t="s">
+        <v>198</v>
+      </c>
       <c r="AX2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AY2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AZ2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F3" t="s">
         <v>181</v>
       </c>
       <c r="G3" t="s">
         <v>182</v>
       </c>
       <c r="H3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M3" t="s">
         <v>187</v>
       </c>
       <c r="O3" t="s">
         <v>186</v>
       </c>
       <c r="X3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Y3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AB3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AC3" t="s">
-        <v>210</v>
+        <v>211</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>70</v>
       </c>
       <c r="AE3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG3" t="s">
         <v>73</v>
       </c>
       <c r="AH3" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="AI3" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="AP3" t="s">
+        <v>212</v>
+      </c>
+      <c r="AO3" t="s">
         <v>194</v>
       </c>
-      <c r="AQ3">
+      <c r="AP3">
         <v>77</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>195</v>
+      </c>
       <c r="AR3" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="AU3" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT3" t="s">
         <v>197</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F4" t="s">
         <v>181</v>
       </c>
       <c r="G4" t="s">
         <v>182</v>
       </c>
       <c r="H4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M4" t="s">
         <v>187</v>
       </c>
       <c r="O4" t="s">
         <v>186</v>
       </c>
       <c r="X4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="Y4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AB4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AC4" t="s">
-        <v>220</v>
+        <v>221</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>70</v>
       </c>
       <c r="AE4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="AG4" t="s">
         <v>73</v>
       </c>
       <c r="AH4" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="AI4" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
+        <v>222</v>
+      </c>
+      <c r="AO4" t="s">
         <v>194</v>
       </c>
-      <c r="AQ4">
+      <c r="AP4">
         <v>28</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>195</v>
+      </c>
       <c r="AR4" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="AU4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT4" t="s">
         <v>197</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E5" t="s">
         <v>90</v>
       </c>
       <c r="F5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G5" t="s">
         <v>182</v>
       </c>
       <c r="H5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N5" t="s">
+        <v>230</v>
+      </c>
+      <c r="O5" t="s">
         <v>229</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="Q5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="R5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="S5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="X5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Y5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Z5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="AA5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="AD5" t="s">
-        <v>236</v>
+        <v>191</v>
       </c>
       <c r="AE5" t="s">
-        <v>191</v>
+        <v>71</v>
       </c>
       <c r="AF5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AG5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AH5" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="AI5" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="AJ5" t="s">
         <v>237</v>
       </c>
-      <c r="AP5" t="s">
+      <c r="AO5" t="s">
         <v>194</v>
       </c>
-      <c r="AQ5">
+      <c r="AP5">
         <v>5000</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>195</v>
+      </c>
       <c r="AR5" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="AS5" t="s">
         <v>196</v>
       </c>
-      <c r="AU5" t="s">
+      <c r="AT5" t="s">
         <v>197</v>
       </c>
+      <c r="AV5" t="s">
+        <v>238</v>
+      </c>
       <c r="AW5" t="s">
-        <v>238</v>
+        <v>198</v>
       </c>
       <c r="AX5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AY5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AZ5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>