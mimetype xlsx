--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1409,110 +1409,117 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>MEDINCELL / TEVA</t>
+    <t>MedinCell / Teva</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>UZEDY</t>
   </si>
   <si>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+  </si>
+  <si>
     <t>50 mg/0.14 mL, 75 mg/0.21 mL, 100 mg/0.28 mL, 125 mg/0.35 mL, 150 mg/0.42 mL, 200 mg/0.56 mL, and 250 mg/0.7 mL single-dose prefilled syringes</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2023/213586s000lbl.pdf</t>
+    <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2023/213586s000lbl.pdf
+https://ir.tevapharm.com/news-and-events/press-releases/press-release-details/2025/FDA-Approves-Expanded-Indication-for-UZEDY-risperidone-Extended-Release-Injectable-Suspension-as-a-Treatment-for-Adults-Living-with-Bipolar-I-Disorder/default.aspx</t>
   </si>
   <si>
     <t>LAI risperidone for Schizophrenia management, once a month or once every 2 months</t>
   </si>
   <si>
-    <t>Medincell / Teva Handok</t>
-[...1 lines deleted...]
-  <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/pii/S0168365920300304" rel="noopener noreferrer" target="_blank"&gt;BEPO®: Bioresorbable diblock mPEG-PDLLA and triblock PDLLA-PEG-PDLLA based in situ forming depots with flexible drug delivery kinetics modulation, Journal of Controlled Release, Volume 319, 2020, Pages 416-427&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Christophe Roberge, Jean-Manuel Cros, Juliette Serindoux, Marie-Emérentienne Cagnon, Rémi Samuel, Tjasa Vrlinic, Pierre Berto, Anthony Rech, Joël Richard, Adolfo Lopez-Noriega&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This article presents BEPO®, an in situ forming depot (ISFD) technology mediated by a solvent-exchange mechanism. The matrix of the in situformed drug delivery depot is composed of the combination of a diblock (DB) and a triblock (TB) polyethylene glycol-polyester copolymer. This combination offers a broad capability to tune the release of a wide variety of drugs to the desired pharmacokinetics. The work described in the present article demonstrates that the delivery rate and profile can be adjusted by changing the composition of either TB or DB or the relative ratio between them, among other parameters. It has been shown that the polymeric composition of the formulation has a substantial impact on the solvent exchange rate between the organic solvent and the surrounding aqueous medium which subsequently determines the internal structure of the resulting depot and the delivery of the therapeutic cargo. This has been demonstrated studying the in vitro release of two model molecules: bupivacaine and ivermectin.&lt;/p&gt;&lt;p&gt;Formulations releasing these drugs have been administered to animal models to show the possibility of delivering therapeutics from weeks to months by using BEPO® technology.&lt;/p&gt;</t>
@@ -1556,51 +1563,51 @@
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>MedinCell corporate presentation March 2025</t>
   </si>
   <si>
     <t>March2025-Corporate_Presentation-MedinCell-V3.pdf</t>
   </si>
   <si>
     <t>resources/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>MEDINCELL</t>
+    <t>MedinCell</t>
   </si>
   <si>
     <t>www.medincell.com</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>MedinCell® is a pharmaceutical company at premarketing stage that develops innovative long-acting injectable medicines in many therapeutic areas. Products of our portfolio are based on our BEPO® technology and aim to ensure patient compliance, improve the effectiveness and accessibility of treatments, and reduce their environmental footprint.</t>
   </si>
   <si>
     <t>TEVA Pharmaceuticals</t>
   </si>
   <si>
     <t>www.tevapharm.com</t>
   </si>
   <si>
     <t>Arthritis Innovation Corporation (AIC)</t>
   </si>
   <si>
     <t>www.aic.com/about-us</t>
   </si>
   <si>
     <t>UNITAID</t>
   </si>
@@ -1994,51 +2001,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121101&amp;CC=WO&amp;NR=2012090070A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140103&amp;CC=WO&amp;NR=2014001904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170526&amp;CC=WO&amp;NR=2017085561A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120705&amp;CC=WO&amp;NR=2012090070A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140103&amp;CC=WO&amp;NR=2014001904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170526&amp;CC=WO&amp;NR=2017085561A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03541655" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03503318" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893825" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05603832" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315283" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05693935" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06253546" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319170" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04632706" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05305560" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/aqtqZ04kvuU" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf" TargetMode="External"/></Relationships>
 </file>
@@ -2361,239 +2368,239 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D2" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E2" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F2" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C2" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C3" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C4" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C5" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C6" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C7" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
@@ -4676,78 +4683,79 @@
       <c r="E1" s="2" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>419</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>420</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>421</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4755,206 +4763,212 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>423</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>424</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>425</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>426</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>427</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>428</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>429</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>430</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E2" t="s">
         <v>248</v>
       </c>
       <c r="F2" t="s">
-        <v>85</v>
+        <v>435</v>
       </c>
       <c r="G2" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H2" t="s">
         <v>271</v>
       </c>
       <c r="I2" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J2" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="L2" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="M2" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O2">
+      <c r="N2" t="s">
+        <v>440</v>
+      </c>
+      <c r="P2">
         <v>45046.0</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:17">
+        <v>441</v>
+      </c>
+      <c r="R2" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="C3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E3" t="s">
         <v>248</v>
       </c>
       <c r="F3" t="s">
-        <v>85</v>
+        <v>435</v>
       </c>
       <c r="G3" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H3" t="s">
         <v>271</v>
       </c>
       <c r="I3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="O3">
+        <v>447</v>
+      </c>
+      <c r="N3" t="s">
+        <v>440</v>
+      </c>
+      <c r="P3">
         <v>45910.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4974,158 +4988,158 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>413</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C2" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D2" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>175</v>
       </c>
       <c r="C3" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C4" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D4" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D5" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>175</v>
       </c>
       <c r="C6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>175</v>
       </c>
       <c r="C7" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>175</v>
       </c>
       <c r="C8" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C9" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D9" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 