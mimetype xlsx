--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -1442,51 +1442,51 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>MedinCell / Teva</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>UZEDY</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>50 mg/0.14 mL, 75 mg/0.21 mL, 100 mg/0.28 mL, 125 mg/0.35 mL, 150 mg/0.42 mL, 200 mg/0.56 mL, and 250 mg/0.7 mL single-dose prefilled syringes</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2023/213586s000lbl.pdf
 https://ir.tevapharm.com/news-and-events/press-releases/press-release-details/2025/FDA-Approves-Expanded-Indication-for-UZEDY-risperidone-Extended-Release-Injectable-Suspension-as-a-Treatment-for-Adults-Living-with-Bipolar-I-Disorder/default.aspx</t>
   </si>
   <si>
     <t>LAI risperidone for Schizophrenia management, once a month or once every 2 months</t>
   </si>
   <si>
     <t>KMFDS</t>