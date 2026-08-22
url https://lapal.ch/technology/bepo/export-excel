--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>BEPO®</t>
   </si>
   <si>
     <t>BEPO® is a simple yet flexible technology based on MedinCell®'s custom proprietary copolymers, which forms a fully bioresorbable depot once injected.
 BEPO® technology has the potential to control regular delivery of an API at an optimal therapeutic dose for several days, weeks or months.
 BEPO® can be administered subcutaneously for systemic exposure of APIs or locally for targeted treatments.</t>
   </si>
   <si>
     <t>From systemic to local delivery, BEPO® is a clinically advanced proprietary long acting injectable technology that enables the controlled delivery of various active ingredients, to address a broad range of therapeutic needs. BEPO® technology makes possible to control and guarantee the regular delivery of a drug at the optimal therapeutic dose for several days, weeks or months. At the time of the injection, the BEPO technology forms a deposit of polymers of a few millimeters under the skin for a systemic action, or locally for a targeted action. The deposit diffuses the active ingredient by resorbing for the desired duration, like a mini pump that would be injectable and bioresorbable.</t>
   </si>
   <si>
     <t>Subcutaneous, Intra-articular</t>
   </si>
   <si>
     <t>In-situ forming gel/implant</t>
   </si>
   <si>
@@ -601,75 +607,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -739,57 +745,51 @@
   <si>
     <t>NCT03541655</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03541655</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Arthritis Innovation Corporation</t>
   </si>
   <si>
     <t>The safety and activity of a single, 3.5 mL dose of F14 (celecoxib) concurrent with standard of care analgesia administered following total knee replacement will be compared to standard of care analgesia alone.</t>
   </si>
   <si>
     <t>Safety and Activity of F14 for Management of Pain Following Total Knee Replacement</t>
   </si>
   <si>
     <t>Bupivacaine HCl</t>
   </si>
   <si>
-    <t>Bupivacaine HCl (Dosage: 0.25%)</t>
-[...1 lines deleted...]
-  <si>
     <t>F14 (celecoxib in BEPO)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Celecoxib (Dosage: F14 (mdc-CWM))</t>
   </si>
   <si>
     <t>2018-05-04</t>
   </si>
   <si>
     <t>2020-07-08</t>
   </si>
   <si>
     <t>2018-05-30</t>
   </si>
   <si>
     <t>2019-06-20</t>
   </si>
   <si>
     <t>2020-03-30</t>
   </si>
   <si>
     <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -827,53 +827,50 @@
     <t>Treatment</t>
   </si>
   <si>
     <t>Risperidone LA: Study to Evaluate TV-46000 as Maintenance Treatment in Adult and Adolescent Participants With Schizophrenia (RISE)</t>
   </si>
   <si>
     <t>NCT03503318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03503318</t>
   </si>
   <si>
     <t>Teva Branded Pharmaceutical Products R&amp;D, Inc.</t>
   </si>
   <si>
     <t>A Multicenter, Randomized, Double-Blind, Placebo-Controlled Study to Evaluate the Efficacy, Safety, and Tolerability of Risperidone Extended-Release Injectable Suspension (TV-46000) for Subcutaneous Use as Maintenance Treatment in Adult and Adolescent Patients With Schizophrenia: The purpose of the study is to evaluate the efficacy, safety, and tolerability of different dose regimens of TV-46000 administered subcutaneously (SC) as compared to placebo during maintenance treatment in adult and adolescent participants with schizophrenia. The study will include male and female participants, 13 to 65 years of age, who have a confirmed diagnosis of schizophrenia, are clinically stable, and are eligible for risperidone treatment</t>
   </si>
   <si>
     <t>Study to Evaluate TV-46000 as Maintenance Treatment in Adult and Adolescent Participants With Schizophrenia</t>
   </si>
   <si>
     <t>Bulgaria, United States of America</t>
   </si>
   <si>
     <t>TV-46000</t>
-  </si>
-[...1 lines deleted...]
-    <t>Risperidone (Dosage: TV-46000)</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2018-04-27</t>
   </si>
   <si>
     <t>2023-02-08</t>
   </si>
   <si>
     <t>2018-04-19</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2020-12-03</t>
   </si>
   <si>
     <t>Adults, Adolescents</t>
   </si>
   <si>
     <t>Adolescents, Adults, Older Adults</t>
   </si>
@@ -991,53 +988,50 @@
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>A Celecoxib LA: Phase 3 Study of F14 for Management of Pain Following Total Knee Replacement (100-CIP02-P)</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05603832</t>
   </si>
   <si>
     <t>This is a Phase 3, randomized, double blind, multicenter study to evaluate the analgesic efficacy and safety of a single intra-articular dose of F14 (625 mg sustained release celecoxib) administered concurrent with multimodal analgesia in patients undergoing total knee replacement surgery, compared to multimodal analgesia alone.</t>
   </si>
   <si>
     <t>A Phase 3 Study of F14 for Management of Pain Following Total Knee Replacement</t>
   </si>
   <si>
     <t>F14 (celecoxib in BEPO(r))</t>
   </si>
   <si>
-    <t>Celecoxib (Dosage: 625 mg F14 (mdc-CWM))</t>
-[...1 lines deleted...]
-  <si>
     <t>0.25 % Bupivacaine HCl</t>
   </si>
   <si>
     <t>Acetaminophen</t>
   </si>
   <si>
     <t>Methocarbamol</t>
   </si>
   <si>
     <t>2022-11-17</t>
   </si>
   <si>
     <t>2024-01-29</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2023-11-22</t>
   </si>
   <si>
     <t>Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
@@ -1062,111 +1056,99 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT06315283</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>The primary objective of the study is to evaluate the comparative bioavailability of TV-44749 administered subcutaneous (sc) to oral olanzapine (ZYPREXA®) at steady state in participants with schizophrenia.
 A secondary objective of this trial is to evaluate the safety and tolerability of multiple doses of TV-44749 administered sc in participants with schizophrenia.
 Another secondary objective of this trial is to compare additional pharmacokinetic parameters of TV-44749 administered sc with oral olanzapine (ZYPREXA®) at steady state in participants with schizophrenia.
 The total duration of participation in the trial for each participant is planned to be approximately 21 weeks.</t>
   </si>
   <si>
     <t>An Open-Label Trial to Assess the Comparative Bioavailability of TV-44749 to Oral Olanzapine in Participants With Schizophrenia</t>
   </si>
   <si>
     <t>Croatia, France, Germany, Spain, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>TV-44749</t>
   </si>
   <si>
-    <t>Olanzapine (Dosage: TV-44749)</t>
-[...1 lines deleted...]
-  <si>
     <t>Oral olanzapine</t>
-  </si>
-[...1 lines deleted...]
-    <t>Olanzapine (Dosage: 10mg)</t>
   </si>
   <si>
     <t>2024-03-20</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Agree to maintain current smoking or nonsmoking status at the time informed consent is obtained and throughout the trial until completion of the EOT or ET visit (ie, nonsmoking participants must agree not to start smoking and participants who smoke will be excluded if they plan to discontinue smoking during the trial period).
 * Have a current confirmed diagnosis of schizophrenia according to an evaluation by the Investigator, as defined by the DSM-5 (American Psychiatric Association 2013a).
 * Are clinically stable on oral olanzapine 20 mg daily (ie, dose has not changed in the last 4 weeks) and not currently on other antipsychotic treatments at the time of screening. Participants on alternative olanzapine regimens (eg, 10 mg twice daily) may be considered for inclusi</t>
   </si>
   <si>
     <t>Persons with schizophrenia</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Olanzapine extended-release suspension for subcutaneous injection (TV-44749) and Zyprexa in Chinese patients with schizophrenia: Safety, tolerability and pharmacokinetic studies in patients with schizophrenia</t>
   </si>
   <si>
     <t>CTR20233083</t>
   </si>
   <si>
     <t>http://www.chinadrugtrials.org.cn/</t>
   </si>
   <si>
     <t>Teva/Pliva</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability and pharmacokinetics of single-dose olanzapine extended-release suspension for subcutaneous injection (TV-44749) and Zyprexa in Chinese patients with schizophreni</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Olanzapine for Extended-Release Injectable Suspension (TV-44749)</t>
   </si>
   <si>
-    <t>Olanzapine (Dosage: 0.9-1.2-1.5 mL)</t>
-[...1 lines deleted...]
-  <si>
     <t>oral olanzapine</t>
-  </si>
-[...1 lines deleted...]
-    <t>Olanzapine (Dosage: 15-20 mg)</t>
   </si>
   <si>
     <t>2024-03-28</t>
   </si>
   <si>
     <t>2025-03-28</t>
   </si>
   <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>patients with schizophrenia</t>
   </si>
   <si>
     <t>Olanzapine:SOLARIS: A Randomized, Double-Blind, Placebo-Controlled Study With an Open-Label, Long-Term Safety Phase to Evaluate the Efficacy and Safety of TV-44749 in Adults With Schizophrenia</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05693935</t>
   </si>
   <si>
     <t>The primary objective of this study is to evaluate the efficacy of TV-44749 in adult participants with schizophrenia.
 A key secondary objective is to further evaluate the efficacy of TV-44749 based on additional parameters in adult participants with schizophrenia.
 A secondary objective is to evaluate the safety and tolerability of TV-44749 in adult participants with schizophrenia
 Another secondary objective of this study is to evaluate the efficacy of TV-44749 from baseline to endpoint in Period 1 in adult participants with schizophrenia.
 Total study duration is up to 61 weeks, and treatment duration is up to 56 weeks, with weekly visits during the first 8 weeks and then monthly in-clinic visits with weekly calls during the remainder of the treatment period.</t>
@@ -1179,125 +1161,131 @@
   </si>
   <si>
     <t>2023-01-24</t>
   </si>
   <si>
     <t>2025-06-05</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>2024-03-19</t>
   </si>
   <si>
     <t>2025-01-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * The participant has a current confirmed diagnosis of schizophrenia according to the DSM-5, for \&gt;1 year
 * The participant has exacerbation of schizophrenia that started ≤8 weeks prior to screening and would benefit from psychiatric hospitalization or continued hospitalization for symptoms of schizophrenia.
 * Participants who have received an antipsychotic treatment (other than clozapine) in the past year must have been responsive based on the investigator's judgment (and based on discussions with family members, caregivers, or healthcare professionals, as applicable).
 * Body mass index between 18.0 and 40.0 kg/m2, inclusive, at the time of screening
 * Women may be included only if they have a negative beta-human chorionic gonadotropin (β-HCG) test at screening and ba</t>
   </si>
   <si>
-    <t>Olanzapine: TV44749-PK-10188 :  Safety, Tolerability, and Pharmacokinetic Study of TV-44749 in Chinese Patients With Schizophrenia</t>
+    <t>TV44749-PK-10188</t>
   </si>
   <si>
     <t>NCT06253546</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06253546</t>
   </si>
   <si>
     <t>Primary Objective:
 To evaluate the safety and tolerability of single doses of TV-44749 for subcutaneous (sc) use in Chinese participants with schizophrenia.
 Secondary Objectives:
 * To evaluate the pharmacokinetics (PK) of single doses of TV-44749 administered sc.
 * To evaluate the pharmacokinetics of oral olanzapine tablets following multiple dose administration.
 * To monitor the safety and tolerability of multiple doses of oral olanzapine tablets given in the study.</t>
   </si>
   <si>
     <t>Safety, Tolerability, and Pharmacokinetic Study of TV-44749 in Chinese Patients With Schizophrenia</t>
   </si>
   <si>
-    <t>Oral Olanzapine</t>
-[...8 lines deleted...]
-    <t>2025-06-12</t>
+    <t>Drug: TV-44749</t>
+  </si>
+  <si>
+    <t>Drug: Oral Olanzapine (ZYPREXA)</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
-* Body weight \&gt;50 kg and body mass index (BMI) between 18.5 to 38.0 kg/m2, inclusive, at the time of screening.
-[...6 lines deleted...]
-    <t>Olanzapine: TV44749-NPC-10205</t>
+- Body weight &gt;50 kg and BMI between 18.5-38.0 kg/m2, inclusive, at the time of screening.
+- Current diagnosis of schizophrenia according to evaluation by the investigator, using DSM-5.
+- Clinically stable, on oral olanzapine (i.e., dose has not changed in the last 4 weeks), and not currently on other antipsychotic treatment at the time of screening.
+- No hospitalization for worsening of schizophrenic symptoms and no significant exacerbation of schizophrenic symptoms within the 3 months prior to screening.
+- Participants must be surgically sterile or use an approved method of birth control.
+- Have no ongoing or expected significant life events.
+- Agree to maintain current smoking or nonsmoking status.</t>
+  </si>
+  <si>
+    <t>None (Open Label)</t>
+  </si>
+  <si>
+    <t>Single dose</t>
+  </si>
+  <si>
+    <t>TV44749-NPC-10205</t>
   </si>
   <si>
     <t>NCT06319170</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06319170</t>
   </si>
   <si>
     <t>The primary objective of the study is to characterize the pharmacokinetics of 3 formulations of olanzapine.
 A secondary objective is to evaluate the safety and tolerability of 3 formulations of olanzapine.
 Another secondary objective is to characterize the pharmacokinetics of ZYPREXA.
 The planned duration of the study for each participant is 19 weeks.</t>
   </si>
   <si>
     <t>Open-label Trial Characterizing the PK of 3 SC Olanzapine Extended-release Formulations in Participants With Schizophrenia/Schizoaffective Disorder</t>
   </si>
   <si>
-    <t>Olanzapine Extended Release</t>
-[...2 lines deleted...]
-    <t>2025-03-04</t>
+    <t>Drug: Olanzapine Extended Release</t>
+  </si>
+  <si>
+    <t>2024-06-11</t>
   </si>
   <si>
     <t>2024-12-11</t>
   </si>
   <si>
-    <t>2025-01-15</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
-* Body weight \&gt;50 kg and body mass index (BMI) within the range 18.5 to 38.0 kg/m2, inclusive, at the time of screening
-[...2 lines deleted...]
-* Have a current confirmed diagnosis of schizophrenia or schizoaffective disorder according to an evaluation by the Investigator, using the Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM-5) (American Psychiatric</t>
+- Body weight &gt;50 kg and body mass index (BMI) within the range 18.5 to 38.0 kg/m2, inclusive, at the time of screening.
+- Agree to maintain current smoking or nonsmoking status at the time informed consent is obtained and throughout the trial until completion of the end of treatment or early termination (ET) visit (ie, nonsmoking participants must agree not to start smoking and participants who smoke will be excluded if they plan to discontinue smoking during the trial.
+- Agree to the inpatient periods required during the trial period
+- Have a current confirmed diagnosis of schizophrenia or schizoaffective disorder according to an evaluation by the Investigator, using DSM-5.
+- Have no ongoing or expected significant life events.</t>
   </si>
   <si>
     <t>mdc-TTG-CT-001</t>
   </si>
   <si>
     <t>NCT04632706</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04632706</t>
   </si>
   <si>
     <t>MedinCell S.A</t>
   </si>
   <si>
     <t>An early stage trial to check how safe and tolerable, as well as how the body handles continuous daily use of Active IMP over 28 days in healthy volunteers.</t>
   </si>
   <si>
     <t>Exploratory Ph I Trial of the Active IMP in Healthy Volunteers in Relation to COVID-19</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>2020-09-22</t>
   </si>
@@ -1373,54 +1361,66 @@
 1. Age between 18 and 65 years, inclusive.
 2. Body weight \&gt;45 kg.
 3. Body Mass Index \&gt;18.5.
 4. Close contact with a person who has a PCR-confirmed SARS-CoV-2 infection within 5 days before screening.
 5. Only one member in the same household will be enrolled.
 6. Participants must be able to give informed consent and comply with the study's scheduled events/visits and study assessments.
 7. SARS-CoV-2 positive index case must be able to give consent to enable collection of the documented positive PCR test.
 8. Female participants of childbearing potential must use a highly effective method of contraception for the duration of the trial.
 Exclusion Criteria:
 1. Pregnant or breast-feeding.
 2. Participants who have been administered COVID-19 vaccine prior to the inclusion</t>
   </si>
   <si>
     <t>Daily</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1492,50 +1492,53 @@
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png</t>
   </si>
   <si>
     <t>To be determined</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/pii/S0168365920300304" rel="noopener noreferrer" target="_blank"&gt;BEPO®: Bioresorbable diblock mPEG-PDLLA and triblock PDLLA-PEG-PDLLA based in situ forming depots with flexible drug delivery kinetics modulation, Journal of Controlled Release, Volume 319, 2020, Pages 416-427&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Christophe Roberge, Jean-Manuel Cros, Juliette Serindoux, Marie-Emérentienne Cagnon, Rémi Samuel, Tjasa Vrlinic, Pierre Berto, Anthony Rech, Joël Richard, Adolfo Lopez-Noriega&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This article presents BEPO®, an in situ forming depot (ISFD) technology mediated by a solvent-exchange mechanism. The matrix of the in situformed drug delivery depot is composed of the combination of a diblock (DB) and a triblock (TB) polyethylene glycol-polyester copolymer. This combination offers a broad capability to tune the release of a wide variety of drugs to the desired pharmacokinetics. The work described in the present article demonstrates that the delivery rate and profile can be adjusted by changing the composition of either TB or DB or the relative ratio between them, among other parameters. It has been shown that the polymeric composition of the formulation has a substantial impact on the solvent exchange rate between the organic solvent and the surrounding aqueous medium which subsequently determines the internal structure of the resulting depot and the delivery of the therapeutic cargo. This has been demonstrated studying the in vitro release of two model molecules: bupivacaine and ivermectin.&lt;/p&gt;&lt;p&gt;Formulations releasing these drugs have been administered to animal models to show the possibility of delivering therapeutics from weeks to months by using BEPO® technology.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Video presenting BEPO technology</t>
   </si>
   <si>
     <t>https://youtu.be/aqtqZ04kvuU</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubs.acs.org/doi/full/10.1021/acsami.2c13141" rel="noopener noreferrer" target="_blank"&gt;In Vitro and In Vivo Hydrolytic Degradation Behaviors of a Drug-Delivery System Based on the Blend of PEG and PLA Copolymers&lt;/a&gt; , Feifei Ng, Victor Nicoulin, Charlotte Peloso, Silvio Curia, Joël Richard, and Adolfo Lopez-Noriega , ACS Applied Materials &amp;amp; Interfaces 2023 15 (48), 55495-55509 , DOI: 10.1021/acsami.2c13141&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This paper presents the in vitro and in vivo degradation of BEPO, a marketed in situ forming depot technology used for the formulation of long-acting injectables. BEPO is composed of a solution of a blend of poly(ethylene glycol)-block-poly(lactic acid) (PEG–PLA) triblock and diblock in an organic solvent, where a therapeutic agent may be dissolved or suspended. Upon contact with an aqueous environment, the solvent diffuses and the polymers precipitate, entrapping the drug and forming a reservoir. Two representative BEPO compositions were subjected to a 3-month degradation study in vitro by immersion in phosphate-buffered saline at 37 °C and in vivo after subcutaneous injection in minipig. The material erosion rate, as a surrogate of the bioresorption, determined via the depot weight loss, changed substantially, depending on the composition and content of polymers within the test item. The swelling properties and internal morphology of depots were shown to be highly dependent on the solvent exchange rate during the precipitation step. Thermal analyses displayed an increase of the depot glass transition temperature over the degradation process, with no crystallinity observed at any stage. The chemical composition of degraded depots was determined by 1H NMR and gel permeation chromatography and demonstrated an enrichment in homopolymers, i.e., free PLA and (m)PEG, to the detriment of (m)PEG–PLA copolymers in both formulations. It was observed that the relative ratio of the degradants within the depot is driven by the initial polymer composition. Interestingly, in vitro and in vivo results showed very good qualitative consistency. Taken together, the outcomes from this study demonstrate that the different hydrolytic degradation behaviors of the BEPO compositions can be tuned by adjusting the polymer composition of the formulation.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/pii/S1381514823000822" rel="noopener noreferrer" target="_blank"&gt;Evaluating the in vivo stability of water-soluble PEG-PLA copolymers using FRET imaging,Reactive and Functional Polymers&lt;/a&gt;, Sophie Bou, Feifei Ng, Elise Guegain, Charlotte Peloso, Adolfo Lopez-Noriega, Mayeul Collot,Volume 187,2023,105579,ISSN 1381-5148, https://doi.org/10.1016/j.reactfunctpolym.2023.105579.&lt;/p&gt;</t>
   </si>
@@ -2025,113 +2028,115 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120705&amp;CC=WO&amp;NR=2012090070A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140103&amp;CC=WO&amp;NR=2014001904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170526&amp;CC=WO&amp;NR=2017085561A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03541655" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03503318" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893825" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05603832" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315283" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05693935" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06253546" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319170" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04632706" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05305560" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/aqtqZ04kvuU" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/aqtqZ04kvuU" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/818/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2220,659 +2225,664 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>54</v>
       </c>
       <c r="L2" t="s">
         <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>56</v>
       </c>
       <c r="N2" t="s">
         <v>57</v>
       </c>
       <c r="O2" t="s">
         <v>58</v>
       </c>
       <c r="P2" t="s">
         <v>59</v>
       </c>
       <c r="Q2" t="s">
         <v>60</v>
       </c>
       <c r="R2" t="s">
         <v>61</v>
       </c>
-      <c r="U2" t="s">
+      <c r="S2" t="s">
         <v>62</v>
       </c>
-      <c r="V2" t="s">
+      <c r="T2" t="s">
         <v>63</v>
       </c>
-      <c r="X2">
+      <c r="W2" t="s">
+        <v>64</v>
+      </c>
+      <c r="X2" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z2">
         <v>-2.5</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6.1</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
+      <c r="AI2" t="s">
+        <v>68</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="AO2" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="AP2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="AQ2" t="s">
         <v>72</v>
       </c>
       <c r="AR2" t="s">
         <v>73</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>471</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>472</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>475</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D2" t="s">
         <v>476</v>
       </c>
       <c r="E2" t="s">
         <v>477</v>
       </c>
       <c r="F2" t="s">
         <v>478</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>479</v>
       </c>
       <c r="C2" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>481</v>
       </c>
       <c r="C3" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>483</v>
       </c>
       <c r="C4" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>485</v>
       </c>
       <c r="C5" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>487</v>
       </c>
       <c r="C6" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>489</v>
       </c>
       <c r="C7" t="s">
         <v>490</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -2882,231 +2892,231 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="K2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="L2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="N2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="O2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="N3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="K4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="O4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3118,93 +3128,93 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ13"/>
   <sheetViews>
@@ -3251,1459 +3261,1433 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="O2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="P2" t="s">
         <v>232</v>
       </c>
       <c r="X2" t="s">
         <v>233</v>
       </c>
       <c r="Y2" t="s">
         <v>234</v>
       </c>
       <c r="Z2" t="s">
         <v>235</v>
       </c>
       <c r="AA2" t="s">
         <v>235</v>
       </c>
       <c r="AB2" t="s">
         <v>236</v>
       </c>
       <c r="AC2" t="s">
         <v>237</v>
       </c>
       <c r="AD2" t="s">
         <v>238</v>
       </c>
       <c r="AE2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF2" t="s">
         <v>239</v>
       </c>
       <c r="AG2" t="s">
         <v>240</v>
       </c>
       <c r="AH2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AJ2" t="s">
         <v>241</v>
       </c>
       <c r="AP2" t="s">
         <v>242</v>
       </c>
       <c r="AQ2">
         <v>20</v>
       </c>
       <c r="AR2" t="s">
         <v>243</v>
       </c>
       <c r="AS2" t="s">
         <v>244</v>
       </c>
       <c r="AU2" t="s">
         <v>245</v>
       </c>
       <c r="AX2" t="s">
         <v>246</v>
       </c>
       <c r="AY2" t="s">
         <v>247</v>
       </c>
       <c r="AZ2" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>249</v>
       </c>
       <c r="C3" t="s">
         <v>250</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G3" t="s">
         <v>252</v>
       </c>
       <c r="H3" t="s">
         <v>253</v>
       </c>
       <c r="I3" t="s">
         <v>254</v>
       </c>
       <c r="J3" t="s">
         <v>255</v>
       </c>
       <c r="M3" t="s">
         <v>256</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>257</v>
       </c>
-      <c r="O3" t="s">
+      <c r="X3" t="s">
         <v>258</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>259</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>260</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB3" t="s">
         <v>261</v>
       </c>
-      <c r="AA3" t="s">
-[...2 lines deleted...]
-      <c r="AB3" t="s">
+      <c r="AC3" t="s">
         <v>262</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="AD3" t="s">
         <v>263</v>
       </c>
-      <c r="AD3" t="s">
+      <c r="AE3" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="AF3" t="s">
         <v>239</v>
       </c>
       <c r="AG3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI3" t="s">
         <v>240</v>
       </c>
       <c r="AJ3" t="s">
+        <v>265</v>
+      </c>
+      <c r="AO3" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="AP3" t="s">
         <v>242</v>
       </c>
       <c r="AQ3">
         <v>544</v>
       </c>
       <c r="AR3" t="s">
         <v>243</v>
       </c>
       <c r="AS3" t="s">
         <v>244</v>
       </c>
       <c r="AT3" t="s">
+        <v>267</v>
+      </c>
+      <c r="AU3" t="s">
         <v>268</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AW3" t="s">
         <v>269</v>
       </c>
-      <c r="AW3" t="s">
+      <c r="AX3" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="AY3" t="s">
         <v>247</v>
       </c>
       <c r="AZ3" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C4" t="s">
         <v>272</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G4" t="s">
         <v>252</v>
       </c>
       <c r="H4" t="s">
+        <v>274</v>
+      </c>
+      <c r="I4" t="s">
         <v>275</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="M4" t="s">
         <v>256</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>257</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X4" t="s">
+        <v>277</v>
+      </c>
+      <c r="Y4" t="s">
         <v>278</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="AB4" t="s">
         <v>279</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AC4" t="s">
+        <v>279</v>
+      </c>
+      <c r="AD4" t="s">
         <v>280</v>
       </c>
-      <c r="AC4" t="s">
-[...2 lines deleted...]
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="AF4" t="s">
         <v>239</v>
       </c>
       <c r="AG4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI4" t="s">
         <v>240</v>
       </c>
       <c r="AJ4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="AO4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="AP4" t="s">
         <v>242</v>
       </c>
       <c r="AQ4">
         <v>336</v>
       </c>
       <c r="AR4" t="s">
         <v>243</v>
       </c>
       <c r="AS4" t="s">
         <v>244</v>
       </c>
       <c r="AU4" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AX4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AY4" t="s">
         <v>247</v>
       </c>
       <c r="AZ4" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" t="s">
         <v>284</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" t="s">
         <v>286</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>287</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
+        <v>228</v>
+      </c>
+      <c r="H5" t="s">
         <v>288</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>289</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>141</v>
+      </c>
+      <c r="M5" t="s">
         <v>290</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="W5" t="s">
         <v>291</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="W5" t="s">
+      <c r="Y5" t="s">
         <v>292</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>293</v>
       </c>
-      <c r="Z5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="AD5" t="s">
         <v>238</v>
       </c>
       <c r="AE5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF5" t="s">
         <v>239</v>
       </c>
       <c r="AG5" t="s">
         <v>240</v>
       </c>
       <c r="AH5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI5" t="s">
         <v>240</v>
       </c>
       <c r="AJ5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="AP5" t="s">
         <v>242</v>
       </c>
       <c r="AQ5">
         <v>100</v>
       </c>
       <c r="AR5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AS5" t="s">
         <v>296</v>
       </c>
-      <c r="AS5" t="s">
+      <c r="AU5" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="AX5" t="s">
         <v>246</v>
       </c>
       <c r="AY5" t="s">
         <v>247</v>
       </c>
       <c r="AZ5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
+        <v>298</v>
+      </c>
+      <c r="C6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D6" s="6" t="s">
         <v>299</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="E6" t="s">
+        <v>94</v>
+      </c>
+      <c r="F6" t="s">
+        <v>227</v>
+      </c>
+      <c r="G6" t="s">
+        <v>228</v>
+      </c>
+      <c r="H6" t="s">
         <v>300</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>301</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>141</v>
+      </c>
+      <c r="M6" t="s">
         <v>302</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>303</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>304</v>
       </c>
-      <c r="O6" t="s">
+      <c r="S6" t="s">
         <v>305</v>
       </c>
-      <c r="P6" t="s">
-[...2 lines deleted...]
-      <c r="Q6" t="s">
+      <c r="X6" t="s">
         <v>306</v>
       </c>
-      <c r="R6" t="s">
-[...2 lines deleted...]
-      <c r="S6" t="s">
+      <c r="Y6" t="s">
         <v>307</v>
       </c>
-      <c r="T6" t="s">
-[...2 lines deleted...]
-      <c r="X6" t="s">
+      <c r="AA6" t="s">
         <v>308</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AB6" t="s">
         <v>309</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="AD6" t="s">
         <v>310</v>
       </c>
-      <c r="AB6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF6" t="s">
         <v>239</v>
       </c>
       <c r="AG6" t="s">
         <v>240</v>
       </c>
       <c r="AH6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI6" t="s">
         <v>240</v>
       </c>
       <c r="AJ6" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="AP6" t="s">
         <v>242</v>
       </c>
       <c r="AQ6">
         <v>151</v>
       </c>
       <c r="AR6" t="s">
         <v>243</v>
       </c>
       <c r="AS6" t="s">
         <v>244</v>
       </c>
       <c r="AU6" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="AY6" t="s">
         <v>247</v>
       </c>
       <c r="AZ6" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>316</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="F7" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="G7" t="s">
         <v>252</v>
       </c>
       <c r="H7" t="s">
+        <v>318</v>
+      </c>
+      <c r="I7" t="s">
+        <v>319</v>
+      </c>
+      <c r="J7" t="s">
         <v>320</v>
       </c>
-      <c r="I7" t="s">
+      <c r="M7" t="s">
         <v>321</v>
       </c>
-      <c r="J7" t="s">
+      <c r="O7" t="s">
         <v>322</v>
       </c>
-      <c r="M7" t="s">
+      <c r="X7" t="s">
         <v>323</v>
       </c>
-      <c r="N7" t="s">
+      <c r="Y7" t="s">
         <v>324</v>
       </c>
-      <c r="O7" t="s">
+      <c r="Z7" t="s">
         <v>325</v>
       </c>
-      <c r="P7" t="s">
+      <c r="AA7" t="s">
+        <v>325</v>
+      </c>
+      <c r="AD7" t="s">
         <v>326</v>
       </c>
-      <c r="X7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE7" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="AF7" t="s">
         <v>239</v>
       </c>
       <c r="AG7" t="s">
         <v>240</v>
       </c>
       <c r="AH7" t="s">
         <v>240</v>
       </c>
       <c r="AI7" t="s">
         <v>240</v>
       </c>
       <c r="AJ7" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="AO7" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="AP7" t="s">
         <v>242</v>
       </c>
       <c r="AQ7">
         <v>116</v>
       </c>
       <c r="AR7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="AS7" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="AU7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AX7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AY7" t="s">
         <v>247</v>
       </c>
       <c r="AZ7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
+        <v>330</v>
+      </c>
+      <c r="C8" t="s">
+        <v>331</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="E8" t="s">
+        <v>316</v>
+      </c>
+      <c r="F8" t="s">
+        <v>317</v>
+      </c>
+      <c r="G8" t="s">
+        <v>333</v>
+      </c>
+      <c r="I8" t="s">
         <v>334</v>
       </c>
-      <c r="C8" t="s">
+      <c r="J8" t="s">
         <v>335</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="M8" t="s">
         <v>336</v>
       </c>
-      <c r="E8" t="s">
-[...5 lines deleted...]
-      <c r="G8" t="s">
+      <c r="O8" t="s">
         <v>337</v>
       </c>
-      <c r="I8" t="s">
+      <c r="X8" t="s">
         <v>338</v>
       </c>
-      <c r="J8" t="s">
+      <c r="AA8" t="s">
         <v>339</v>
       </c>
-      <c r="M8" t="s">
+      <c r="AE8" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF8" t="s">
         <v>340</v>
-      </c>
-[...19 lines deleted...]
-        <v>346</v>
       </c>
       <c r="AG8" t="s">
         <v>240</v>
       </c>
       <c r="AH8" t="s">
         <v>240</v>
       </c>
       <c r="AI8" t="s">
         <v>240</v>
       </c>
       <c r="AO8" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="AP8" t="s">
         <v>242</v>
       </c>
       <c r="AQ8">
         <v>36</v>
       </c>
       <c r="AR8" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="AS8" t="s">
         <v>244</v>
       </c>
       <c r="AU8" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AW8" t="s">
+        <v>269</v>
+      </c>
+      <c r="AX8" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="AY8" t="s">
         <v>247</v>
       </c>
       <c r="AZ8" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="E9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F9" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G9" t="s">
         <v>252</v>
       </c>
       <c r="H9" t="s">
+        <v>344</v>
+      </c>
+      <c r="I9" t="s">
+        <v>345</v>
+      </c>
+      <c r="J9" t="s">
+        <v>346</v>
+      </c>
+      <c r="X9" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>348</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>349</v>
+      </c>
+      <c r="AB9" t="s">
         <v>350</v>
       </c>
-      <c r="I9" t="s">
+      <c r="AC9" t="s">
         <v>351</v>
       </c>
-      <c r="J9" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AE9" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="AF9" t="s">
         <v>239</v>
       </c>
       <c r="AG9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI9" t="s">
         <v>240</v>
       </c>
       <c r="AJ9" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="AP9" t="s">
         <v>242</v>
       </c>
       <c r="AQ9">
         <v>675</v>
       </c>
       <c r="AR9" t="s">
         <v>243</v>
       </c>
       <c r="AS9" t="s">
         <v>244</v>
       </c>
       <c r="AU9" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="AY9" t="s">
         <v>247</v>
       </c>
       <c r="AZ9" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C10" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="E10" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="F10" t="s">
-        <v>225</v>
+        <v>317</v>
       </c>
       <c r="G10" t="s">
         <v>252</v>
       </c>
       <c r="H10" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="I10" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="J10" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="M10" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>358</v>
       </c>
       <c r="O10" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="X10" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="Y10" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="Z10" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="AA10" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="AE10" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="AF10" t="s">
         <v>239</v>
       </c>
       <c r="AG10" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="AH10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI10" t="s">
         <v>240</v>
       </c>
       <c r="AJ10" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="AP10" t="s">
         <v>242</v>
       </c>
       <c r="AQ10">
-        <v>24</v>
+        <v>36</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>295</v>
       </c>
       <c r="AS10" t="s">
         <v>244</v>
       </c>
       <c r="AU10" t="s">
-        <v>298</v>
+        <v>297</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>363</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>364</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>270</v>
       </c>
       <c r="AY10" t="s">
         <v>247</v>
       </c>
       <c r="AZ10" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C11" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E11" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="F11" t="s">
-        <v>225</v>
+        <v>317</v>
       </c>
       <c r="G11" t="s">
         <v>252</v>
       </c>
       <c r="H11" t="s">
+        <v>368</v>
+      </c>
+      <c r="I11" t="s">
+        <v>369</v>
+      </c>
+      <c r="J11" t="s">
+        <v>141</v>
+      </c>
+      <c r="M11" t="s">
+        <v>370</v>
+      </c>
+      <c r="X11" t="s">
+        <v>338</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>371</v>
+      </c>
+      <c r="Z11" t="s">
         <v>372</v>
       </c>
-      <c r="I11" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AA11" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="AE11" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="AF11" t="s">
         <v>239</v>
       </c>
       <c r="AG11" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="AH11" t="s">
-        <v>70</v>
+        <v>240</v>
       </c>
       <c r="AI11" t="s">
         <v>240</v>
       </c>
       <c r="AJ11" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="AP11" t="s">
         <v>242</v>
       </c>
       <c r="AQ11">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AR11" t="s">
         <v>243</v>
       </c>
       <c r="AS11" t="s">
         <v>244</v>
       </c>
       <c r="AU11" t="s">
-        <v>298</v>
+        <v>297</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>363</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>364</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>270</v>
       </c>
       <c r="AY11" t="s">
         <v>247</v>
       </c>
       <c r="AZ11" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
+        <v>374</v>
+      </c>
+      <c r="C12" t="s">
+        <v>375</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="E12" t="s">
+        <v>316</v>
+      </c>
+      <c r="F12" t="s">
+        <v>227</v>
+      </c>
+      <c r="G12" t="s">
+        <v>377</v>
+      </c>
+      <c r="H12" t="s">
+        <v>378</v>
+      </c>
+      <c r="I12" t="s">
         <v>379</v>
       </c>
-      <c r="C12" t="s">
+      <c r="J12" t="s">
         <v>380</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="M12" t="s">
+        <v>98</v>
+      </c>
+      <c r="O12" t="s">
+        <v>257</v>
+      </c>
+      <c r="X12" t="s">
         <v>381</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="Y12" t="s">
         <v>382</v>
       </c>
-      <c r="H12" t="s">
+      <c r="AB12" t="s">
         <v>383</v>
       </c>
-      <c r="I12" t="s">
+      <c r="AC12" t="s">
+        <v>383</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF12" t="s">
         <v>384</v>
       </c>
-      <c r="J12" t="s">
+      <c r="AG12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AJ12" t="s">
         <v>385</v>
-      </c>
-[...34 lines deleted...]
-        <v>390</v>
       </c>
       <c r="AP12" t="s">
         <v>242</v>
       </c>
       <c r="AQ12">
         <v>24</v>
       </c>
       <c r="AR12" t="s">
         <v>243</v>
       </c>
       <c r="AS12" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="AU12" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="AX12" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="AY12" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="AZ12" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
+        <v>390</v>
+      </c>
+      <c r="C13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="E13" t="s">
+        <v>226</v>
+      </c>
+      <c r="F13" t="s">
+        <v>227</v>
+      </c>
+      <c r="G13" t="s">
+        <v>377</v>
+      </c>
+      <c r="H13" t="s">
+        <v>393</v>
+      </c>
+      <c r="I13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J13" t="s">
         <v>395</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>396</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="O13" t="s">
         <v>397</v>
       </c>
-      <c r="E13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="X13" t="s">
         <v>398</v>
       </c>
-      <c r="I13" t="s">
+      <c r="Y13" t="s">
         <v>399</v>
       </c>
-      <c r="J13" t="s">
+      <c r="AB13" t="s">
         <v>400</v>
       </c>
-      <c r="M13" t="s">
+      <c r="AC13" t="s">
         <v>401</v>
       </c>
-      <c r="O13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AF13" t="s">
         <v>239</v>
       </c>
       <c r="AG13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AH13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AI13" t="s">
         <v>240</v>
       </c>
       <c r="AJ13" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="AP13" t="s">
         <v>242</v>
       </c>
       <c r="AQ13">
         <v>400</v>
       </c>
       <c r="AR13" t="s">
         <v>243</v>
       </c>
       <c r="AS13" t="s">
         <v>244</v>
       </c>
       <c r="AU13" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="AW13" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="AX13" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="AY13" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="AZ13" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="I1" s="2" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R3"/>
   <sheetViews>
@@ -4716,478 +4700,522 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="M1" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C2" t="s">
         <v>432</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E2" t="s">
         <v>248</v>
       </c>
       <c r="F2" t="s">
+        <v>434</v>
+      </c>
+      <c r="G2" t="s">
         <v>435</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I2" t="s">
         <v>436</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>437</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="M2" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N2" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
       <c r="P2">
         <v>45046.0</v>
       </c>
       <c r="Q2" t="s">
+        <v>440</v>
+      </c>
+      <c r="R2" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C3" t="s">
         <v>432</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E3" t="s">
         <v>248</v>
       </c>
       <c r="F3" t="s">
+        <v>434</v>
+      </c>
+      <c r="G3" t="s">
         <v>435</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I3" t="s">
+        <v>442</v>
+      </c>
+      <c r="J3" t="s">
         <v>443</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>444</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P3">
         <v>45910.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="C2" t="s">
         <v>450</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:5">
+      <c r="I1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>452</v>
       </c>
       <c r="C2" t="s">
         <v>453</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
         <v>454</v>
       </c>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="J2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C3" t="s">
         <v>455</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="I3" s="6" t="s">
         <v>456</v>
       </c>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="J3" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>452</v>
       </c>
       <c r="C4" t="s">
         <v>457</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>458</v>
       </c>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="J4" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>452</v>
       </c>
       <c r="C5" t="s">
         <v>459</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>460</v>
       </c>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="J5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C6" t="s">
         <v>461</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="I6" s="6" t="s">
         <v>462</v>
       </c>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="J6" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C7" t="s">
         <v>463</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="I7" s="6" t="s">
         <v>464</v>
       </c>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="J7" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C8" t="s">
         <v>465</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="I8" s="6" t="s">
         <v>466</v>
       </c>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="J8" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>467</v>
       </c>
       <c r="C9" t="s">
         <v>468</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>469</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="I9" s="6" t="s">
         <v>470</v>
+      </c>
+      <c r="J9" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>