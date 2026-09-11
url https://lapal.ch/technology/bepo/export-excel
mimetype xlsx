--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -535,51 +535,51 @@
   <si>
     <t>WO2017085561</t>
   </si>
   <si>
     <t>Method for morselizing and/or targeting pharmaceutically active principles to synovial tissue</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2036-11-16</t>
   </si>
   <si>
     <t>A method of targeting to the synovial tissue biodegradable drug delivery compositions or morselizing biodegradable drug delivery compositions are described. The biodegradable drug composition comprises a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as at least one pharmaceutically active principle is disclosed.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
-    <t>Albania, Serbia, Türkiye, North Macedonia</t>
+    <t>Morocco, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Bosnia and Herzegovina, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
   </si>
@@ -942,57 +942,57 @@
     <t>Celecoxib LA: Safety of F14 Following Total Knee Replacement (100-CIP03-P)</t>
   </si>
   <si>
     <t>NCT04860635</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04860635</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Suspended</t>
   </si>
   <si>
     <t>Study superseded by alternative Phase 3 trial
 Open-label single-arm study in which all subjects receive F14 as part of a scheduled TKR and multimodal analgesia</t>
   </si>
   <si>
     <t>Safety of F14 Following Total Knee Replacement</t>
   </si>
   <si>
     <t>F14 (sustained release celecoxib)</t>
   </si>
   <si>
-    <t>2025-08-01</t>
-[...4 lines deleted...]
-  <si>
     <t>2027-01-01</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2028-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male and/or females indicated for primary, unilateral TKR
 2. Between 45-80 years of age
 3. Capable of giving signed informed consent
 4. Body Mass Index (BMI) ≤ 40 kg/m2
 5. Medically stable as determined by the Investigator, based on physical examination, clinical laboratory tests, and 12-lead ECG findings, as well as medical history from subject and pre-study source documents from other care providers
 6. Absence of fixed flexion deformity exceeding 15deg
 7. Absence of varus or valgus deformity exceeding 15deg
 8. Minimum pre-operative flexion arc of 100deg
 9. American Society of Anesthesiologists Physical Status Classification System (ASA-PSC) score ≤ 3
 10. Females of childbearing potential with a negative serum pregnancy test at screening or males with a partner tha</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>A Celecoxib LA: Phase 3 Study of F14 for Management of Pain Following Total Knee Replacement (100-CIP02-P)</t>
@@ -1000,57 +1000,60 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT05603832</t>
   </si>
   <si>
     <t>This is a Phase 3, randomized, double blind, multicenter study to evaluate the analgesic efficacy and safety of a single intra-articular dose of F14 (625 mg sustained release celecoxib) administered concurrent with multimodal analgesia in patients undergoing total knee replacement surgery, compared to multimodal analgesia alone.</t>
   </si>
   <si>
     <t>A Phase 3 Study of F14 for Management of Pain Following Total Knee Replacement</t>
   </si>
   <si>
     <t>F14 (celecoxib in BEPO(r))</t>
   </si>
   <si>
     <t>0.25 % Bupivacaine HCl</t>
   </si>
   <si>
     <t>Acetaminophen</t>
   </si>
   <si>
     <t>Methocarbamol</t>
   </si>
   <si>
     <t>2022-11-17</t>
   </si>
   <si>
-    <t>2024-01-29</t>
+    <t>2025-12-16</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2023-11-22</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
   </si>
   <si>
     <t>Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male and/or females indicated for primary, unilateral total knee replacement (TKR)
 * Between 45-80 years of age inclusive at the time of signing the informed consent
 * Capable of giving signed informed consent and complying with requirements and restrictions listed in the informed consent form (ICF) and in this protocol
 * Body Mass Index (BMI) ≤ 40 kg/m2
 * Medically stable as determined by the Investigator, based on physical examination, clinical laboratory tests, and 12-lead electrocardiogram (ECG) findings, as well as medical history from patient and pre-study source documents from other care providers
 * Absence of moderate to severe fixed flexion deformity
 * Absence of moderate to severe varus or valgus deformity
 * Minimum pre-operative flexion arc of 100 degrees</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Olanzapine Prolonged-Release Suspension for Subcutaneous Administration A 21-Week, Multicenter, Open-Label, Multiple-Dose Trial to Assess the Comparative BioavailabilityTV44749-BA-10196</t>
   </si>
   <si>
     <t>NCT06315283</t>
   </si>
   <si>
@@ -2378,239 +2381,239 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C3" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
@@ -3870,741 +3873,744 @@
       </c>
       <c r="M6" t="s">
         <v>302</v>
       </c>
       <c r="O6" t="s">
         <v>303</v>
       </c>
       <c r="Q6" t="s">
         <v>304</v>
       </c>
       <c r="S6" t="s">
         <v>305</v>
       </c>
       <c r="X6" t="s">
         <v>306</v>
       </c>
       <c r="Y6" t="s">
         <v>307</v>
       </c>
       <c r="AA6" t="s">
         <v>308</v>
       </c>
       <c r="AB6" t="s">
         <v>309</v>
       </c>
+      <c r="AC6" t="s">
+        <v>310</v>
+      </c>
       <c r="AD6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AE6" t="s">
         <v>70</v>
       </c>
       <c r="AF6" t="s">
         <v>239</v>
       </c>
       <c r="AG6" t="s">
         <v>240</v>
       </c>
       <c r="AH6" t="s">
         <v>72</v>
       </c>
       <c r="AI6" t="s">
         <v>240</v>
       </c>
       <c r="AJ6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="AP6" t="s">
         <v>242</v>
       </c>
       <c r="AQ6">
         <v>151</v>
       </c>
       <c r="AR6" t="s">
         <v>243</v>
       </c>
       <c r="AS6" t="s">
         <v>244</v>
       </c>
       <c r="AU6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="AY6" t="s">
         <v>247</v>
       </c>
       <c r="AZ6" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F7" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G7" t="s">
         <v>252</v>
       </c>
       <c r="H7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="O7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="X7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="Y7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Z7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AA7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AD7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AE7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF7" t="s">
         <v>239</v>
       </c>
       <c r="AG7" t="s">
         <v>240</v>
       </c>
       <c r="AH7" t="s">
         <v>240</v>
       </c>
       <c r="AI7" t="s">
         <v>240</v>
       </c>
       <c r="AJ7" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AO7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AP7" t="s">
         <v>242</v>
       </c>
       <c r="AQ7">
         <v>116</v>
       </c>
       <c r="AR7" t="s">
         <v>295</v>
       </c>
       <c r="AS7" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="AU7" t="s">
         <v>297</v>
       </c>
       <c r="AX7" t="s">
         <v>270</v>
       </c>
       <c r="AY7" t="s">
         <v>247</v>
       </c>
       <c r="AZ7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C8" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F8" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I8" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="O8" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="X8" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AA8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="AE8" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF8" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="AG8" t="s">
         <v>240</v>
       </c>
       <c r="AH8" t="s">
         <v>240</v>
       </c>
       <c r="AI8" t="s">
         <v>240</v>
       </c>
       <c r="AO8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="AP8" t="s">
         <v>242</v>
       </c>
       <c r="AQ8">
         <v>36</v>
       </c>
       <c r="AR8" t="s">
         <v>295</v>
       </c>
       <c r="AS8" t="s">
         <v>244</v>
       </c>
       <c r="AU8" t="s">
         <v>297</v>
       </c>
       <c r="AW8" t="s">
         <v>269</v>
       </c>
       <c r="AX8" t="s">
         <v>270</v>
       </c>
       <c r="AY8" t="s">
         <v>247</v>
       </c>
       <c r="AZ8" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C9" t="s">
         <v>108</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E9" t="s">
         <v>94</v>
       </c>
       <c r="F9" t="s">
         <v>227</v>
       </c>
       <c r="G9" t="s">
         <v>252</v>
       </c>
       <c r="H9" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I9" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J9" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="X9" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="Y9" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="AA9" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="AB9" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="AC9" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="AE9" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF9" t="s">
         <v>239</v>
       </c>
       <c r="AG9" t="s">
         <v>72</v>
       </c>
       <c r="AH9" t="s">
         <v>72</v>
       </c>
       <c r="AI9" t="s">
         <v>240</v>
       </c>
       <c r="AJ9" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="AP9" t="s">
         <v>242</v>
       </c>
       <c r="AQ9">
         <v>675</v>
       </c>
       <c r="AR9" t="s">
         <v>243</v>
       </c>
       <c r="AS9" t="s">
         <v>244</v>
       </c>
       <c r="AU9" t="s">
         <v>268</v>
       </c>
       <c r="AY9" t="s">
         <v>247</v>
       </c>
       <c r="AZ9" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C10" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E10" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F10" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G10" t="s">
         <v>252</v>
       </c>
       <c r="H10" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I10" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J10" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M10" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="O10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="X10" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="Y10" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="Z10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AA10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AE10" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF10" t="s">
         <v>239</v>
       </c>
       <c r="AG10" t="s">
         <v>240</v>
       </c>
       <c r="AH10" t="s">
         <v>72</v>
       </c>
       <c r="AI10" t="s">
         <v>240</v>
       </c>
       <c r="AJ10" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="AP10" t="s">
         <v>242</v>
       </c>
       <c r="AQ10">
         <v>36</v>
       </c>
       <c r="AR10" t="s">
         <v>295</v>
       </c>
       <c r="AS10" t="s">
         <v>244</v>
       </c>
       <c r="AU10" t="s">
         <v>297</v>
       </c>
       <c r="AV10" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="AW10" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="AX10" t="s">
         <v>270</v>
       </c>
       <c r="AY10" t="s">
         <v>247</v>
       </c>
       <c r="AZ10" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C11" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E11" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G11" t="s">
         <v>252</v>
       </c>
       <c r="H11" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I11" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J11" t="s">
         <v>141</v>
       </c>
       <c r="M11" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="X11" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="Y11" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="Z11" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AA11" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AE11" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF11" t="s">
         <v>239</v>
       </c>
       <c r="AG11" t="s">
         <v>240</v>
       </c>
       <c r="AH11" t="s">
         <v>240</v>
       </c>
       <c r="AI11" t="s">
         <v>240</v>
       </c>
       <c r="AJ11" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="AP11" t="s">
         <v>242</v>
       </c>
       <c r="AQ11">
         <v>95</v>
       </c>
       <c r="AR11" t="s">
         <v>243</v>
       </c>
       <c r="AS11" t="s">
         <v>244</v>
       </c>
       <c r="AU11" t="s">
         <v>297</v>
       </c>
       <c r="AV11" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="AW11" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="AX11" t="s">
         <v>270</v>
       </c>
       <c r="AY11" t="s">
         <v>247</v>
       </c>
       <c r="AZ11" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C12" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E12" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F12" t="s">
         <v>227</v>
       </c>
       <c r="G12" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H12" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I12" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J12" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M12" t="s">
         <v>98</v>
       </c>
       <c r="O12" t="s">
         <v>257</v>
       </c>
       <c r="X12" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="Y12" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AB12" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AC12" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AE12" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AF12" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="AG12" t="s">
         <v>72</v>
       </c>
       <c r="AH12" t="s">
         <v>72</v>
       </c>
       <c r="AI12" t="s">
         <v>136</v>
       </c>
       <c r="AJ12" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AP12" t="s">
         <v>242</v>
       </c>
       <c r="AQ12">
         <v>24</v>
       </c>
       <c r="AR12" t="s">
         <v>243</v>
       </c>
       <c r="AS12" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AU12" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="AX12" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AY12" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="AZ12" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C13" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E13" t="s">
         <v>226</v>
       </c>
       <c r="F13" t="s">
         <v>227</v>
       </c>
       <c r="G13" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H13" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="I13" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J13" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M13" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="O13" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="X13" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="Y13" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="AB13" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AC13" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AE13" t="s">
         <v>70</v>
       </c>
       <c r="AF13" t="s">
         <v>239</v>
       </c>
       <c r="AG13" t="s">
         <v>72</v>
       </c>
       <c r="AH13" t="s">
         <v>72</v>
       </c>
       <c r="AI13" t="s">
         <v>240</v>
       </c>
       <c r="AJ13" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AP13" t="s">
         <v>242</v>
       </c>
       <c r="AQ13">
         <v>400</v>
       </c>
       <c r="AR13" t="s">
         <v>243</v>
       </c>
       <c r="AS13" t="s">
         <v>244</v>
       </c>
       <c r="AU13" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="AW13" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="AX13" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="AY13" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AZ13" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -4619,72 +4625,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4700,259 +4706,259 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E2" t="s">
         <v>248</v>
       </c>
       <c r="F2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H2" t="s">
         <v>270</v>
       </c>
       <c r="I2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="J2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="P2">
         <v>45046.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="R2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E3" t="s">
         <v>248</v>
       </c>
       <c r="F3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H3" t="s">
         <v>270</v>
       </c>
       <c r="I3" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K3" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="N3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="P3">
         <v>45910.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4960,211 +4966,211 @@
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="J2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>177</v>
       </c>
       <c r="C3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="J3" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="J4" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>177</v>
       </c>
       <c r="C6" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="J6" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>177</v>
       </c>
       <c r="C7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J7" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>177</v>
       </c>
       <c r="C8" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="J8" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C9" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H9" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="J9" t="s">
         <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>