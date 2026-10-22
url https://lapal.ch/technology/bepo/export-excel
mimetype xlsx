--- v4 (2026-09-11)
+++ v5 (2026-10-22)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -247,51 +247,51 @@
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>Confidential information</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t xml:space="preserve">Small molecules
 Small molecules are best suited for formulating. Compatibility needs to be determined on a case-by-case basis.
 Proteins
 Case by case basis. Complex biomacromolecules like therapeutic proteins have inherent challenges that need to be tackled specifically during formulation development
 </t>
   </si>
   <si>
     <t>0.1-60%</t>
   </si>
   <si>
     <t>1 single API</t>
   </si>
   <si>
-    <t>Malaria, Contraception, Disease agnostic, COVID 19, Pain management, , TB</t>
+    <t>Malaria, Contraception, Disease agnostic, COVID 19, Pain management (incl. joints, lower back, knee), , TB</t>
   </si>
   <si>
     <t>Treatment, Prevention</t>
   </si>
   <si>
     <t>To be determined, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Depending on product, once weekly up to once annually, Weekly, Monthly, Every 6 months, Yearly, Every 2 months</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>More information available at : https://www.medincell.com/en/</t>
   </si>
   <si>
     <t>2021-07-22 13:38:02</t>
   </si>
@@ -463,435 +463,399 @@
   <si>
     <t>WO2012090070</t>
   </si>
   <si>
     <t>Biodegradable drug delivery composition covering BEPO® technology</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Medincell</t>
   </si>
   <si>
     <t>2031-12-29</t>
   </si>
   <si>
     <t>A biodegradable drug delivery compositions comprising a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as a pharmaceutically active principle is disclosed.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
-    <t>Brazil, China, Kazakhstan, Türkiye, Mexico, Malaysia, Ukraine, South Africa, India, Indonesia, Viet Nam</t>
-[...5 lines deleted...]
-    <t>Thailand</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Cuba, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Morocco, Mexico, Malaysia, Tunisia, Ukraine, South Africa, India, Algeria, Egypt, Indonesia, Nigeria, Thailand, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Costa Rica, United Arab Emirates, Qatar, Hong Kong, Brunei Darussalam</t>
+  </si>
+  <si>
+    <t>WO2014001904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biodegradable drug delivery composition comprising triblock polymer and diblock polymer </t>
+  </si>
+  <si>
+    <t>2033-06-27</t>
+  </si>
+  <si>
+    <t>A biodegradable drug delivery compositions comprising a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as at least one pharmaceutically active principle or hydrophobic active principle such as medroxyprogesterone acetate, levonorgestrel, cyclosporine, progesterone or bupivacaine is disclosed.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Cuba, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India, Morocco, Mexico, Tunisia, Ukraine, South Africa, Algeria, Egypt, Indonesia, Malaysia, Nigeria, Thailand, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, Singapore, United States of America, Brunei Darussalam, United Arab Emirates, New Zealand, Qatar</t>
+  </si>
+  <si>
+    <t>WO2017085561</t>
+  </si>
+  <si>
+    <t>Method for morselizing and/or targeting pharmaceutically active principles to synovial tissue</t>
+  </si>
+  <si>
+    <t>Process</t>
+  </si>
+  <si>
+    <t>2036-11-16</t>
+  </si>
+  <si>
+    <t>A method of targeting to the synovial tissue biodegradable drug delivery compositions or morselizing biodegradable drug delivery compositions are described. The biodegradable drug composition comprises a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as at least one pharmaceutically active principle is disclosed.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Biodegradable drug delivery compositions.</t>
+  </si>
+  <si>
+    <t>Basic case covering BEPO technology as defined by polymers, solvent and API. Filed in 2011. Expiry (US 2033, RoW 2031).</t>
+  </si>
+  <si>
+    <t>Formulation</t>
+  </si>
+  <si>
+    <t>Granted in most jurisdictions</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Identifier</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>Phase</t>
+  </si>
+  <si>
+    <t>Sponsor</t>
+  </si>
+  <si>
+    <t>More details</t>
+  </si>
+  <si>
+    <t>Purpose</t>
+  </si>
+  <si>
+    <t>Countries</t>
+  </si>
+  <si>
+    <t>Sites / Institutions</t>
+  </si>
+  <si>
+    <t>Other site</t>
+  </si>
+  <si>
+    <t>Intervention 1</t>
+  </si>
+  <si>
+    <t>Intervention 1 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 2</t>
+  </si>
+  <si>
+    <t>Intervention 2 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 3</t>
+  </si>
+  <si>
+    <t>Intervention 3 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 4</t>
+  </si>
+  <si>
+    <t>Intervention 4 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 5</t>
+  </si>
+  <si>
+    <t>Intervention 5 Dosage</t>
+  </si>
+  <si>
+    <t>Anticipated Start Date</t>
+  </si>
+  <si>
+    <t>Actual Start Date</t>
+  </si>
+  <si>
+    <t>Anticipated Date of Last Follow-up</t>
+  </si>
+  <si>
+    <t>Estimated Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Estimated Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Completion Date</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Accepts pregnant individuals</t>
+  </si>
+  <si>
+    <t>Accepts lactating individuals</t>
+  </si>
+  <si>
+    <t>Accepts healthy individuals</t>
+  </si>
+  <si>
+    <t>Comments about the studied populations</t>
+  </si>
+  <si>
+    <t>Health status: Positive to</t>
+  </si>
+  <si>
+    <t>Health status: Considered at low risk of</t>
+  </si>
+  <si>
+    <t>Health status: Negative to</t>
+  </si>
+  <si>
+    <t>Health status: Considered high risk to</t>
+  </si>
+  <si>
+    <t>Other health status</t>
+  </si>
+  <si>
+    <t>Study type</t>
+  </si>
+  <si>
+    <t>Enrollment (Estimated or actual number of participants)</t>
+  </si>
+  <si>
+    <t>Allocation</t>
+  </si>
+  <si>
+    <t>Intervention model</t>
+  </si>
+  <si>
+    <t>Intervention model description</t>
+  </si>
+  <si>
+    <t>Masking</t>
+  </si>
+  <si>
+    <t>Masking description</t>
+  </si>
+  <si>
+    <t>Studied route(s) of administration</t>
+  </si>
+  <si>
+    <t>Studied LA-formulation(s)</t>
+  </si>
+  <si>
+    <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
+    <t>Celecoxib LA: Safety and Activity of F14 for Management of Pain Following Total Knee Replacement</t>
+  </si>
+  <si>
+    <t>NCT03541655</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03541655</t>
+  </si>
+  <si>
+    <t>Phase II</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>Arthritis Innovation Corporation</t>
+  </si>
+  <si>
+    <t>The safety and activity of a single, 3.5 mL dose of F14 (celecoxib) concurrent with standard of care analgesia administered following total knee replacement will be compared to standard of care analgesia alone.</t>
+  </si>
+  <si>
+    <t>Safety and Activity of F14 for Management of Pain Following Total Knee Replacement</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Colombia, Cuba, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Morocco, Tunisia, Algeria, Egypt, Nigeria</t>
-[...265 lines deleted...]
-  <si>
     <t>Bupivacaine HCl</t>
   </si>
   <si>
     <t>F14 (celecoxib in BEPO)</t>
   </si>
   <si>
     <t>2018-05-04</t>
   </si>
   <si>
     <t>2020-07-08</t>
   </si>
   <si>
     <t>2018-05-30</t>
   </si>
   <si>
     <t>2019-06-20</t>
   </si>
   <si>
     <t>2020-03-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male and/or female indicated for primary, unilateral TKR
 * Between 45-80 years of age inclusive at the time of signing the informed consent
 * Capable of giving signed informed consent and complying with requirements and restrictions listed in the informed consent form (ICF) and in this protocol
 * Body Mass Index (BMI) ≤ 40 kg/m²
 * Medically stable as determined by the Investigator based on pre-study medical history, physical examination, clinical laboratory tests, and 12-lead electrocardiogram (ECG) findings
 * Absence of fixed flexion deformity exceeding 15°
 * Absence of varus or valgus deformity exceeding 15°
 * Minimum pre-operative flexion arc of 100°
 * Absence of steroid, hyaluronic acid, platelet rich plasma, or any other type of therapeutic injection(s) in the i</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Intra-articular</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
+    <t>Disease agnostic, TB, Malaria, COVID 19, Contraception, Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.), Pain management (incl. joints, lower back, knee)</t>
+  </si>
+  <si>
     <t>Risperidone LA: Study to Evaluate TV-46000 as Maintenance Treatment in Adult and Adolescent Participants With Schizophrenia (RISE)</t>
   </si>
   <si>
     <t>NCT03503318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03503318</t>
   </si>
   <si>
     <t>Teva Branded Pharmaceutical Products R&amp;D, Inc.</t>
   </si>
   <si>
     <t>A Multicenter, Randomized, Double-Blind, Placebo-Controlled Study to Evaluate the Efficacy, Safety, and Tolerability of Risperidone Extended-Release Injectable Suspension (TV-46000) for Subcutaneous Use as Maintenance Treatment in Adult and Adolescent Patients With Schizophrenia: The purpose of the study is to evaluate the efficacy, safety, and tolerability of different dose regimens of TV-46000 administered subcutaneously (SC) as compared to placebo during maintenance treatment in adult and adolescent participants with schizophrenia. The study will include male and female participants, 13 to 65 years of age, who have a confirmed diagnosis of schizophrenia, are clinically stable, and are eligible for risperidone treatment</t>
   </si>
   <si>
     <t>Study to Evaluate TV-46000 as Maintenance Treatment in Adult and Adolescent Participants With Schizophrenia</t>
   </si>
   <si>
     <t>Bulgaria, United States of America</t>
   </si>
   <si>
     <t>TV-46000</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2018-04-27</t>
   </si>
   <si>
     <t>2023-02-08</t>
   </si>
   <si>
     <t>2018-04-19</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2020-12-03</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Adolescents</t>
   </si>
   <si>
     <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * The participant has a diagnosis of schizophrenia for \&gt;1 year and has had ≥1 episode of relapse in the last 24 months.
 * The participant has been responsive to an antipsychotic treatment (other than clozapine) in the past year based on discussions with family members or healthcare professionals.
 * The participant has a stable place of residence for the previous 3 months before screening, and changes in residence are not anticipated over the course of study participation.
 * The participant has no significant life events that could affect study outcomes expected throughout the period of study participation.
 * Women of childbearing potential and sexually-active female adolescents must agree not to try to become pregnant, and, unless they have exclusively same-sex partne</t>
   </si>
   <si>
     <t>persons with schizophrenia</t>
   </si>
   <si>
     <t>Study protocol: https://cdn.clinicaltrials.gov/large-docs/18/NCT03503318/Prot_002.pdf</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
@@ -903,54 +867,51 @@
   <si>
     <t>NCT03893825</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03893825</t>
   </si>
   <si>
     <t>The primary objective of the study is to evaluate the long-term safety and tolerability of TV-46000. The primary safety and tolerability endpoint is the frequency of all adverse events, including serious adverse events. For new participants, the total duration of participant participation in the study is planned to be up to 80 weeks (including a screening period of up to 4 weeks, a 12-week oral conversion/stabilization stage \[Stage 1\], a 56-week double-blind maintenance stage \[Stage 2\], and a follow-up period \[8 weeks\]). For roll-over participants, the total duration of participant participation in the study is planned to be up to 64 weeks (including up to 56 weeks in the maintenance stage \[Stage 2\] and a follow-up period \[8 weeks\]). Participants who started Stage 2 who relapse o</t>
   </si>
   <si>
     <t>A Study to Test if TV-46000 is Safe for Maintenance Treatment of Schizophrenia</t>
   </si>
   <si>
     <t>United States of America, Canada, Israel, France</t>
   </si>
   <si>
     <t>2019-04-17</t>
   </si>
   <si>
     <t>2022-12-05</t>
   </si>
   <si>
     <t>2021-12-02</t>
   </si>
   <si>
-    <t>Adults, Adolescents, Cisgender women, Transgender women, Children, Cisgender men, Transgender men</t>
-[...2 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Participants Rolling Over from the Pivotal Efficacy Study TV46000-CNS-30072:
 * The participant must have participated in the pivotal efficacy study (Study TV46000-CNS-30072) without experiencing relapse events and without important protocol deviations.
 * If the participant was taking antidepressants or mood stabilizers in Study TV46000-CNS-30072, no dose changes or initiation of treatment with these medications will be permitted.
 * The participant, in the investigator's judgment, requires chronic treatment with an antipsychotic medication.
 * The participant is able to understand the nature of the study and follow protocol requirements, including the prescribed dosage regimens (oral and SC administration) and non-use of prohibited concomitant medications; can read and</t>
   </si>
   <si>
     <t>Celecoxib LA: Safety of F14 Following Total Knee Replacement (100-CIP03-P)</t>
   </si>
   <si>
     <t>NCT04860635</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04860635</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Suspended</t>
   </si>
   <si>
@@ -1010,53 +971,50 @@
     <t>F14 (celecoxib in BEPO(r))</t>
   </si>
   <si>
     <t>0.25 % Bupivacaine HCl</t>
   </si>
   <si>
     <t>Acetaminophen</t>
   </si>
   <si>
     <t>Methocarbamol</t>
   </si>
   <si>
     <t>2022-11-17</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>2023-11-22</t>
   </si>
   <si>
     <t>2024-08-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male and/or females indicated for primary, unilateral total knee replacement (TKR)
 * Between 45-80 years of age inclusive at the time of signing the informed consent
 * Capable of giving signed informed consent and complying with requirements and restrictions listed in the informed consent form (ICF) and in this protocol
 * Body Mass Index (BMI) ≤ 40 kg/m2
 * Medically stable as determined by the Investigator, based on physical examination, clinical laboratory tests, and 12-lead electrocardiogram (ECG) findings, as well as medical history from patient and pre-study source documents from other care providers
 * Absence of moderate to severe fixed flexion deformity
 * Absence of moderate to severe varus or valgus deformity
 * Minimum pre-operative flexion arc of 100 degrees</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Olanzapine Prolonged-Release Suspension for Subcutaneous Administration A 21-Week, Multicenter, Open-Label, Multiple-Dose Trial to Assess the Comparative BioavailabilityTV44749-BA-10196</t>
   </si>
   <si>
     <t>NCT06315283</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06315283</t>
   </si>
   <si>
@@ -1509,66 +1467,75 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/pii/S0168365920300304" rel="noopener noreferrer" target="_blank"&gt;BEPO®: Bioresorbable diblock mPEG-PDLLA and triblock PDLLA-PEG-PDLLA based in situ forming depots with flexible drug delivery kinetics modulation, Journal of Controlled Release, Volume 319, 2020, Pages 416-427&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Christophe Roberge, Jean-Manuel Cros, Juliette Serindoux, Marie-Emérentienne Cagnon, Rémi Samuel, Tjasa Vrlinic, Pierre Berto, Anthony Rech, Joël Richard, Adolfo Lopez-Noriega&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This article presents BEPO®, an in situ forming depot (ISFD) technology mediated by a solvent-exchange mechanism. The matrix of the in situformed drug delivery depot is composed of the combination of a diblock (DB) and a triblock (TB) polyethylene glycol-polyester copolymer. This combination offers a broad capability to tune the release of a wide variety of drugs to the desired pharmacokinetics. The work described in the present article demonstrates that the delivery rate and profile can be adjusted by changing the composition of either TB or DB or the relative ratio between them, among other parameters. It has been shown that the polymeric composition of the formulation has a substantial impact on the solvent exchange rate between the organic solvent and the surrounding aqueous medium which subsequently determines the internal structure of the resulting depot and the delivery of the therapeutic cargo. This has been demonstrated studying the in vitro release of two model molecules: bupivacaine and ivermectin.&lt;/p&gt;&lt;p&gt;Formulations releasing these drugs have been administered to animal models to show the possibility of delivering therapeutics from weeks to months by using BEPO® technology.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sciencedirect.com/science/article/pii/S0168365920300304</t>
+  </si>
+  <si>
     <t>Video presenting BEPO technology</t>
   </si>
   <si>
     <t>https://youtu.be/aqtqZ04kvuU</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubs.acs.org/doi/full/10.1021/acsami.2c13141" rel="noopener noreferrer" target="_blank"&gt;In Vitro and In Vivo Hydrolytic Degradation Behaviors of a Drug-Delivery System Based on the Blend of PEG and PLA Copolymers&lt;/a&gt; , Feifei Ng, Victor Nicoulin, Charlotte Peloso, Silvio Curia, Joël Richard, and Adolfo Lopez-Noriega , ACS Applied Materials &amp;amp; Interfaces 2023 15 (48), 55495-55509 , DOI: 10.1021/acsami.2c13141&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This paper presents the in vitro and in vivo degradation of BEPO, a marketed in situ forming depot technology used for the formulation of long-acting injectables. BEPO is composed of a solution of a blend of poly(ethylene glycol)-block-poly(lactic acid) (PEG–PLA) triblock and diblock in an organic solvent, where a therapeutic agent may be dissolved or suspended. Upon contact with an aqueous environment, the solvent diffuses and the polymers precipitate, entrapping the drug and forming a reservoir. Two representative BEPO compositions were subjected to a 3-month degradation study in vitro by immersion in phosphate-buffered saline at 37 °C and in vivo after subcutaneous injection in minipig. The material erosion rate, as a surrogate of the bioresorption, determined via the depot weight loss, changed substantially, depending on the composition and content of polymers within the test item. The swelling properties and internal morphology of depots were shown to be highly dependent on the solvent exchange rate during the precipitation step. Thermal analyses displayed an increase of the depot glass transition temperature over the degradation process, with no crystallinity observed at any stage. The chemical composition of degraded depots was determined by 1H NMR and gel permeation chromatography and demonstrated an enrichment in homopolymers, i.e., free PLA and (m)PEG, to the detriment of (m)PEG–PLA copolymers in both formulations. It was observed that the relative ratio of the degradants within the depot is driven by the initial polymer composition. Interestingly, in vitro and in vivo results showed very good qualitative consistency. Taken together, the outcomes from this study demonstrate that the different hydrolytic degradation behaviors of the BEPO compositions can be tuned by adjusting the polymer composition of the formulation.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubs.acs.org/doi/full/10.1021/acsami.2c13141</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://www.sciencedirect.com/science/article/pii/S1381514823000822" rel="noopener noreferrer" target="_blank"&gt;Evaluating the in vivo stability of water-soluble PEG-PLA copolymers using FRET imaging,Reactive and Functional Polymers&lt;/a&gt;, Sophie Bou, Feifei Ng, Elise Guegain, Charlotte Peloso, Adolfo Lopez-Noriega, Mayeul Collot,Volume 187,2023,105579,ISSN 1381-5148, https://doi.org/10.1016/j.reactfunctpolym.2023.105579.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Biodegradable and biocompatible polymer materials with tunable physical properties present a great interest for controlled drug delivery applications. A good example is BEPO®, a clinical-stage in situ-forming depot technology based on the utilization of a blend of poly(ethylene glycol)-b-poly(D,L-lactic acid) (PEG-PLA) diblock and triblock amphiphilic copolymers dissolved in an organic solvent. Once injected, this technology will form a bioresorbable solid polymer depot that will allow the release of a drug from weeks to months. The safety of the final degradation products from this technology, i.e., PEG and lactic acid, is well-documented. However, little information exists about the fate of intermediate degradants, specifically of water-soluble PEG-PLA chains where the molecular weights of the PLA block are short. Herein, we designed a Förster Resonance Energy Transfer (FRET) system for short copolymers, suitable for longitudinal in vivo imaging in the subcutaneous space, allowing to follow the stability of these products. Our results confirm that these species, that might be leaked from BEPO® depots during degradation, are rapidly hydrolyzed in the subcutaneous space of mice, forming approved products by Health Authorities, i.e., PEG and PLA homopolymers and/or lactic acid.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sciencedirect.com/science/article/pii/S1381514823000822</t>
   </si>
   <si>
     <t>Teva and Medincell report positive data for TEV-‘749 in schizophrenia trial</t>
   </si>
   <si>
     <t>https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/</t>
   </si>
   <si>
     <t>Teva and Medincell Announce Positive Phase 3 Efficacy Results from SOLARIS Trial Evaluating TEV-‘749</t>
   </si>
   <si>
     <t>https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf</t>
   </si>
   <si>
     <t>Teva &amp; MedinCell Announce FDA Acceptance of New Drug Application for TV-46000/mdc-IRM as treatment</t>
   </si>
   <si>
     <t>https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>MedinCell corporate presentation March 2025</t>
   </si>
@@ -2031,51 +1998,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120705&amp;CC=WO&amp;NR=2012090070A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140103&amp;CC=WO&amp;NR=2014001904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170526&amp;CC=WO&amp;NR=2017085561A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03541655" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03503318" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893825" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05603832" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06315283" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05693935" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06253546" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319170" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04632706" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05305560" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/aqtqZ04kvuU" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/818/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0168365920300304" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/aqtqZ04kvuU" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/full/10.1021/acsami.2c13141" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1381514823000822" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrialsarena.com/news/teva-medincell-positive-749-trial/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/05/PR_Solaris_08052024_EN_Final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medincell.com/wp-content/uploads/2024/02/FINAL-TV46000-NDA-Filing-Acceptance-Press-Release_EN_8.31.21.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/818/wHLT4J8tF0Cb_March2025-Corporate_Presentation-MedinCell-V3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2213,69 +2180,69 @@
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="3" t="s">
+      <c r="AN1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="3" t="s">
+      <c r="AO1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>47</v>
       </c>
       <c r="C2" t="s">
         <v>48</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
@@ -2320,300 +2287,300 @@
       </c>
       <c r="Z2">
         <v>-2.5</v>
       </c>
       <c r="AA2">
         <v>6.1</v>
       </c>
       <c r="AG2" t="s">
         <v>66</v>
       </c>
       <c r="AH2" t="s">
         <v>67</v>
       </c>
       <c r="AI2" t="s">
         <v>68</v>
       </c>
       <c r="AJ2" t="s">
         <v>69</v>
       </c>
       <c r="AL2" t="s">
         <v>70</v>
       </c>
       <c r="AM2" t="s">
         <v>71</v>
       </c>
-      <c r="AN2" s="1" t="s">
+      <c r="AN2" t="s">
         <v>72</v>
       </c>
-      <c r="AO2" s="1" t="s">
+      <c r="AO2" t="s">
         <v>72</v>
       </c>
       <c r="AP2" t="s">
         <v>72</v>
       </c>
       <c r="AR2" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AS2" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AT2" s="1" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D2" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="E2" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="F2" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="C2" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="C3" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="C4" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="C5" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="C6" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="C7" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
@@ -2965,161 +2932,125 @@
       </c>
       <c r="B2" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C2" t="s">
         <v>131</v>
       </c>
       <c r="D2" t="s">
         <v>132</v>
       </c>
       <c r="E2" t="s">
         <v>133</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G2" t="s">
         <v>135</v>
       </c>
       <c r="H2" t="s">
         <v>136</v>
       </c>
       <c r="I2" t="s">
         <v>137</v>
       </c>
-      <c r="J2" t="s">
+      <c r="N2" t="s">
         <v>138</v>
       </c>
-      <c r="K2" t="s">
+      <c r="O2" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D3" t="s">
         <v>132</v>
       </c>
       <c r="E3" t="s">
         <v>133</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
         <v>136</v>
       </c>
       <c r="I3" t="s">
         <v>137</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="O3" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D4" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="E4" t="s">
         <v>133</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="H4" t="s">
         <v>136</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
-[...11 lines deleted...]
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="N4" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="O4" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3131,93 +3062,93 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="D2" t="s">
         <v>130</v>
       </c>
       <c r="E2" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
         <v>133</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ13"/>
   <sheetViews>
@@ -3264,1353 +3195,1371 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="O1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="AE1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AF1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AX1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AY1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>210</v>
-      </c>
-[...37 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G2" t="s">
+        <v>216</v>
+      </c>
+      <c r="H2" t="s">
+        <v>217</v>
+      </c>
+      <c r="I2" t="s">
+        <v>218</v>
+      </c>
+      <c r="J2" t="s">
+        <v>219</v>
+      </c>
+      <c r="M2" t="s">
+        <v>220</v>
+      </c>
+      <c r="O2" t="s">
+        <v>221</v>
+      </c>
+      <c r="X2" t="s">
+        <v>222</v>
+      </c>
+      <c r="Y2" t="s">
         <v>223</v>
       </c>
-      <c r="C2" t="s">
+      <c r="Z2" t="s">
         <v>224</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="AA2" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB2" t="s">
         <v>225</v>
       </c>
-      <c r="E2" t="s">
+      <c r="AC2" t="s">
         <v>226</v>
       </c>
-      <c r="F2" t="s">
+      <c r="AD2" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE2" t="s">
         <v>227</v>
       </c>
-      <c r="G2" t="s">
+      <c r="AF2" t="s">
         <v>228</v>
       </c>
-      <c r="H2" t="s">
+      <c r="AG2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI2" t="s">
         <v>229</v>
       </c>
-      <c r="I2" t="s">
+      <c r="AO2" t="s">
         <v>230</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="M2" t="s">
+      <c r="AP2">
+        <v>20</v>
+      </c>
+      <c r="AQ2" t="s">
         <v>231</v>
       </c>
-      <c r="O2" t="s">
+      <c r="AR2" t="s">
         <v>232</v>
       </c>
-      <c r="X2" t="s">
+      <c r="AT2" t="s">
         <v>233</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AW2" t="s">
         <v>234</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AX2" t="s">
         <v>235</v>
       </c>
-      <c r="AA2" t="s">
-[...2 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="AY2" t="s">
         <v>236</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AZ2" t="s">
         <v>237</v>
-      </c>
-[...43 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="C3" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="E3" t="s">
         <v>94</v>
       </c>
       <c r="F3" t="s">
+        <v>215</v>
+      </c>
+      <c r="G3" t="s">
+        <v>241</v>
+      </c>
+      <c r="H3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I3" t="s">
+        <v>243</v>
+      </c>
+      <c r="J3" t="s">
+        <v>244</v>
+      </c>
+      <c r="M3" t="s">
+        <v>245</v>
+      </c>
+      <c r="O3" t="s">
+        <v>246</v>
+      </c>
+      <c r="X3" t="s">
+        <v>247</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>249</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>250</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>251</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>252</v>
+      </c>
+      <c r="AE3" t="s">
         <v>227</v>
       </c>
-      <c r="G3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AF3" t="s">
-        <v>239</v>
+        <v>72</v>
       </c>
       <c r="AG3" t="s">
         <v>72</v>
       </c>
       <c r="AH3" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>253</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>254</v>
       </c>
       <c r="AO3" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      <c r="AQ3">
+        <v>230</v>
+      </c>
+      <c r="AP3">
         <v>544</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>231</v>
+      </c>
       <c r="AR3" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="AS3" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="AT3" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>256</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>257</v>
       </c>
       <c r="AW3" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="AX3" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY3" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ3" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="C4" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="E4" t="s">
         <v>94</v>
       </c>
       <c r="F4" t="s">
+        <v>215</v>
+      </c>
+      <c r="G4" t="s">
+        <v>241</v>
+      </c>
+      <c r="H4" t="s">
+        <v>262</v>
+      </c>
+      <c r="I4" t="s">
+        <v>263</v>
+      </c>
+      <c r="J4" t="s">
+        <v>264</v>
+      </c>
+      <c r="M4" t="s">
+        <v>245</v>
+      </c>
+      <c r="O4" t="s">
+        <v>246</v>
+      </c>
+      <c r="X4" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>266</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>267</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>267</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>268</v>
+      </c>
+      <c r="AE4" t="s">
         <v>227</v>
       </c>
-      <c r="G4" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AF4" t="s">
-        <v>239</v>
+        <v>72</v>
       </c>
       <c r="AG4" t="s">
         <v>72</v>
       </c>
       <c r="AH4" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI4" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>269</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>254</v>
       </c>
       <c r="AO4" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      <c r="AQ4">
+        <v>230</v>
+      </c>
+      <c r="AP4">
         <v>336</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>231</v>
+      </c>
       <c r="AR4" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>232</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>256</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>258</v>
       </c>
       <c r="AX4" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY4" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ4" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
+        <v>270</v>
+      </c>
+      <c r="C5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E5" t="s">
+        <v>273</v>
+      </c>
+      <c r="F5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G5" t="s">
+        <v>216</v>
+      </c>
+      <c r="H5" t="s">
+        <v>275</v>
+      </c>
+      <c r="I5" t="s">
+        <v>276</v>
+      </c>
+      <c r="J5" t="s">
+        <v>219</v>
+      </c>
+      <c r="M5" t="s">
+        <v>277</v>
+      </c>
+      <c r="W5" t="s">
+        <v>278</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>279</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>281</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP5">
+        <v>100</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AR5" t="s">
         <v>283</v>
       </c>
-      <c r="C5" t="s">
+      <c r="AT5" t="s">
         <v>284</v>
       </c>
-      <c r="D5" s="6" t="s">
-[...69 lines deleted...]
-        <v>297</v>
+      <c r="AW5" t="s">
+        <v>234</v>
       </c>
       <c r="AX5" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="AY5" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ5" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="C6" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="E6" t="s">
         <v>94</v>
       </c>
       <c r="F6" t="s">
+        <v>215</v>
+      </c>
+      <c r="G6" t="s">
+        <v>216</v>
+      </c>
+      <c r="H6" t="s">
+        <v>287</v>
+      </c>
+      <c r="I6" t="s">
+        <v>288</v>
+      </c>
+      <c r="J6" t="s">
+        <v>219</v>
+      </c>
+      <c r="M6" t="s">
+        <v>289</v>
+      </c>
+      <c r="O6" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>291</v>
+      </c>
+      <c r="S6" t="s">
+        <v>292</v>
+      </c>
+      <c r="X6" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>294</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>296</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>297</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE6" t="s">
         <v>227</v>
       </c>
-      <c r="G6" t="s">
+      <c r="AF6" t="s">
         <v>228</v>
       </c>
-      <c r="H6" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AG6" t="s">
-        <v>240</v>
+        <v>72</v>
       </c>
       <c r="AH6" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI6" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>298</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP6">
         <v>151</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>231</v>
+      </c>
       <c r="AR6" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>232</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>299</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>235</v>
       </c>
       <c r="AY6" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ6" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="E7" t="s">
+        <v>303</v>
+      </c>
+      <c r="F7" t="s">
+        <v>304</v>
+      </c>
+      <c r="G7" t="s">
+        <v>241</v>
+      </c>
+      <c r="H7" t="s">
+        <v>305</v>
+      </c>
+      <c r="I7" t="s">
+        <v>306</v>
+      </c>
+      <c r="J7" t="s">
+        <v>307</v>
+      </c>
+      <c r="M7" t="s">
+        <v>308</v>
+      </c>
+      <c r="O7" t="s">
+        <v>309</v>
+      </c>
+      <c r="X7" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>311</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>312</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>312</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>313</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>227</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AI7" t="s">
         <v>314</v>
       </c>
-      <c r="C7" t="s">
+      <c r="AN7" t="s">
         <v>315</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="AO7" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP7">
+        <v>116</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>282</v>
+      </c>
+      <c r="AR7" t="s">
         <v>316</v>
       </c>
-      <c r="E7" t="s">
-[...72 lines deleted...]
-        <v>297</v>
+      <c r="AT7" t="s">
+        <v>284</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>258</v>
       </c>
       <c r="AX7" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY7" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ7" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C8" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="E8" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F8" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="G8" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="I8" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="J8" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="M8" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="O8" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="X8" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="AA8" t="s">
-        <v>340</v>
+        <v>326</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>313</v>
       </c>
       <c r="AE8" t="s">
         <v>327</v>
       </c>
       <c r="AF8" t="s">
-        <v>341</v>
+        <v>228</v>
       </c>
       <c r="AG8" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="AH8" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>228</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>328</v>
       </c>
       <c r="AO8" t="s">
-        <v>342</v>
-[...4 lines deleted...]
-      <c r="AQ8">
+        <v>230</v>
+      </c>
+      <c r="AP8">
         <v>36</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>282</v>
+      </c>
       <c r="AR8" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>232</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>284</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>257</v>
       </c>
       <c r="AW8" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="AX8" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY8" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ8" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="C9" t="s">
         <v>108</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>344</v>
+        <v>330</v>
       </c>
       <c r="E9" t="s">
         <v>94</v>
       </c>
       <c r="F9" t="s">
+        <v>215</v>
+      </c>
+      <c r="G9" t="s">
+        <v>241</v>
+      </c>
+      <c r="H9" t="s">
+        <v>331</v>
+      </c>
+      <c r="I9" t="s">
+        <v>332</v>
+      </c>
+      <c r="J9" t="s">
+        <v>333</v>
+      </c>
+      <c r="X9" t="s">
+        <v>334</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>335</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>336</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>337</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>338</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>313</v>
+      </c>
+      <c r="AE9" t="s">
         <v>227</v>
       </c>
-      <c r="G9" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AF9" t="s">
-        <v>239</v>
+        <v>72</v>
       </c>
       <c r="AG9" t="s">
         <v>72</v>
       </c>
       <c r="AH9" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI9" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>339</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP9">
         <v>675</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>231</v>
+      </c>
       <c r="AR9" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>232</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>256</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>235</v>
       </c>
       <c r="AY9" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ9" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="C10" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="E10" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F10" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="G10" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="H10" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="I10" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="J10" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="M10" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="O10" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="X10" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="Y10" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="Z10" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="AA10" t="s">
-        <v>362</v>
+        <v>348</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>313</v>
       </c>
       <c r="AE10" t="s">
-        <v>327</v>
+        <v>227</v>
       </c>
       <c r="AF10" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="AG10" t="s">
-        <v>240</v>
+        <v>72</v>
       </c>
       <c r="AH10" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI10" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-      <c r="AQ10">
+        <v>349</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP10">
         <v>36</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>282</v>
+      </c>
       <c r="AR10" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>232</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>284</v>
       </c>
       <c r="AU10" t="s">
-        <v>297</v>
+        <v>350</v>
       </c>
       <c r="AV10" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="AW10" t="s">
-        <v>365</v>
+        <v>258</v>
       </c>
       <c r="AX10" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY10" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ10" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="C11" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="E11" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F11" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="G11" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="H11" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="I11" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="J11" t="s">
-        <v>141</v>
+        <v>219</v>
       </c>
       <c r="M11" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="X11" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="Y11" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="Z11" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="AA11" t="s">
-        <v>373</v>
+        <v>359</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>313</v>
       </c>
       <c r="AE11" t="s">
-        <v>327</v>
+        <v>227</v>
       </c>
       <c r="AF11" t="s">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="AG11" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="AH11" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="AI11" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>360</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP11">
         <v>95</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>231</v>
+      </c>
       <c r="AR11" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>232</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>284</v>
       </c>
       <c r="AU11" t="s">
-        <v>297</v>
+        <v>350</v>
       </c>
       <c r="AV11" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="AW11" t="s">
-        <v>365</v>
+        <v>258</v>
       </c>
       <c r="AX11" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AY11" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="AZ11" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="C12" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="E12" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F12" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="G12" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
       <c r="H12" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="I12" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="J12" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="M12" t="s">
         <v>98</v>
       </c>
       <c r="O12" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="X12" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="Y12" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="AB12" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="AC12" t="s">
-        <v>384</v>
+        <v>370</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>313</v>
       </c>
       <c r="AE12" t="s">
-        <v>327</v>
+        <v>371</v>
       </c>
       <c r="AF12" t="s">
-        <v>385</v>
+        <v>72</v>
       </c>
       <c r="AG12" t="s">
         <v>72</v>
       </c>
       <c r="AH12" t="s">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="AI12" t="s">
-        <v>136</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>372</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP12">
         <v>24</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>231</v>
+      </c>
       <c r="AR12" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>373</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>299</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>374</v>
       </c>
       <c r="AX12" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="AY12" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="AZ12" t="s">
-        <v>390</v>
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C13" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="E13" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="F13" t="s">
+        <v>215</v>
+      </c>
+      <c r="G13" t="s">
+        <v>364</v>
+      </c>
+      <c r="H13" t="s">
+        <v>380</v>
+      </c>
+      <c r="I13" t="s">
+        <v>381</v>
+      </c>
+      <c r="J13" t="s">
+        <v>382</v>
+      </c>
+      <c r="M13" t="s">
+        <v>383</v>
+      </c>
+      <c r="O13" t="s">
+        <v>384</v>
+      </c>
+      <c r="X13" t="s">
+        <v>385</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>386</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>387</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>388</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE13" t="s">
         <v>227</v>
       </c>
-      <c r="G13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AF13" t="s">
-        <v>239</v>
+        <v>72</v>
       </c>
       <c r="AG13" t="s">
         <v>72</v>
       </c>
       <c r="AH13" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="AI13" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-      <c r="AQ13">
+        <v>389</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>230</v>
+      </c>
+      <c r="AP13">
         <v>400</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>231</v>
+      </c>
       <c r="AR13" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>232</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>299</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>390</v>
       </c>
       <c r="AW13" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="AX13" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="AY13" t="s">
-        <v>406</v>
+        <v>376</v>
       </c>
       <c r="AZ13" t="s">
-        <v>390</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
@@ -4625,75 +4574,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R3"/>
   <sheetViews>
@@ -4706,259 +4655,259 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="L1" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="M1" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="P1" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>417</v>
-      </c>
-[...40 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D2" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="E2" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="F2" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="G2" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="H2" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="I2" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="J2" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="M2" s="4" t="s">
-        <v>141</v>
+        <v>219</v>
       </c>
       <c r="N2" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="P2">
         <v>45046.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="R2" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F3" t="s">
+        <v>421</v>
+      </c>
+      <c r="G3" t="s">
+        <v>422</v>
+      </c>
+      <c r="H3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I3" t="s">
+        <v>429</v>
+      </c>
+      <c r="J3" t="s">
+        <v>430</v>
+      </c>
+      <c r="K3" t="s">
+        <v>431</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="C3" t="s">
+      <c r="M3" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="D3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="P3">
         <v>45910.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="C2" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="D2" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4966,223 +4915,235 @@
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="H2" t="s">
-        <v>455</v>
+        <v>441</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>442</v>
       </c>
       <c r="J2" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="C3" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="J3" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="C4" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="H4" t="s">
-        <v>459</v>
+        <v>446</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>447</v>
       </c>
       <c r="J4" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="C5" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="H5" t="s">
-        <v>461</v>
+        <v>449</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>450</v>
       </c>
       <c r="J5" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="C6" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="J6" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="C7" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="J7" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="C8" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="J8" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C9" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="H9" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="J9" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>