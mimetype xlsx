--- v0 (2026-04-25)
+++ v1 (2026-08-02)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -712,50 +712,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -793,51 +796,51 @@
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Young, I. C., Srinivasan, P., Shrivastava, R., Janusziewicz, R., Thorson, A., Cottrell, M. L., Sellers, R. S., Sykes, C., Schauer, A., Little, D., Kelley, K., Kashuba, A. D. M., Katz, D., Pyles, R. B., García-Lerma, J. G., Vincent, K. L., Smith, J., &amp;amp; Benhabbour, S. R. (2023). Next generation 3D-printed intravaginal ring for prevention of HIV and unintended pregnancy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Biomaterials&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;301&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 122260. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.biomaterials.2023.122260" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.biomaterials.2023.122260&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Here we report the first 3D-printed multipurpose prevention technology (MPT) intravaginal ring (IVR) for HIV prevention and contraception. We utilized continuous liquid interface production (CLIP™) to fabricate MPT IVRs in a biocompatible silicone-based resin. Etonogestrel (ENG), ethinyl estradiol (EE), and islatravir (ISL) were loaded into the silicone poly(urethane) IVR in a controlled single step drug loading process driven by absorption. ENG/EE/ISL IVR promoted sustained release of drugs for 150 days in vitro and 14 days in sheep. There were no adverse MPT IVR-related findings of cervicovaginal toxicity or changes in vaginal biopsies or microbiome community profiles evaluated in sheep. ISL IVR in macaques promoted sustained release for 28 days with ISL-triphosphate levels above the established pharmacokinetic benchmark of 50-100 fmol/106&amp;nbsp;PBMCs. The ISL IVR was found to be safe and well tolerated in the macaques with no observed mucosal cytokine changes or alterations in peripheral CD4 T-cell populations. Collectively, the proposed MPT IVR has potential to expand preventative choices for young women and girls.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Janusziewicz, R., Mecham, S. J., Olson, K. R., &amp;amp; Benhabbour, S. R. (2020). Design and Characterization of a Novel Series of Geometrically Complex Intravaginal Rings with Digital Light Synthesis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Advanced materials technologies&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;5&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), 2000261. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/admt.202000261" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/admt.202000261&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Intravaginal rings (IVRs) represent a sustained-release approach to drug delivery and have long been used and investigated for hormones and microbicides delivery. For decades, IVRs have been manufactured by injection molding and hot-melt extrusion with very limited design and material capabilities. Additive manufacturing (AM), specifically digital light synthesis (DLS), represents an opportunity to harness the freedom of design to expand control and tunability of drug release properties from IVRs. A novel approach to IVR design and manufacturing is reported that results in geometrically complex internal architectures through the incorporation of distinct unit cells using computationally aided design (CAD) software. A systematic approach is developed to design through the generation of an IVR library and the effects of these parameters are investigated on ring properties. The ability to precisely and predictably control the compressive properties of the IVR independent of the internal architecture with which control of drug release kinetics can be achieved is demonstrated, thus opening the door for a “plug-and-play” platform approach to IVR fabrication.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>AnnelleO, inc.</t>
+    <t>AnnelleO</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://anelleo.com/about-anelleo/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Anelleo, Inc. is located in Chapel Hill, North Carolina. Current support and funding is provided by NIH-NICHD (Phase I STTR) and strategic partners (Carbon, Inc. &amp; undisclosed pharma partnerships) to allow AnelleO to complete prototyping, preclinical studies, and IND-enabling studies.</t>
   </si>
   <si>
     <t>Carbon Inc.</t>
   </si>
   <si>
     <t>https://www.carbon3d.com/</t>
   </si>
   <si>
     <t>National Institute of Health (NIH-NICHD) (Phase I STTR funding)</t>
   </si>
   <si>
     <t>https://www.nih.gov</t>
   </si>
@@ -1592,195 +1595,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -2594,233 +2597,237 @@
       <c r="E1" s="2" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>218</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>219</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>223</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="C3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D3" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2843,71 +2850,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D3" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">