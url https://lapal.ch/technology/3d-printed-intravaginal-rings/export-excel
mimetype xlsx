--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -20,93 +20,99 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
-    <sheet name="Key resources" sheetId="6" r:id="rId9"/>
+    <sheet name="Trial resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Storage conditions</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Main components</t>
   </si>
   <si>
     <t>Raw materials sourcing, availability and anticipated price range</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>API desired features</t>
@@ -159,51 +165,51 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Genders</t>
   </si>
   <si>
     <t>Pregnant individuals</t>
   </si>
   <si>
     <t>Lactating individuals</t>
   </si>
   <si>
     <t>Healthy individuals</t>
   </si>
   <si>
     <t>Target comment</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>3D printed intravaginal rings</t>
   </si>
   <si>
     <t>The 3D-printed intravaginal ring (IVR) represents a non-invasive, self-administered technology designed to provide localized, controlled drug release. This innovative device allows for the combination of various active pharmaceutical ingredients (APIs) within a single dosage form. Fabricated using a two-part silicone polyurethane resin (Silicone urethane from Carbon Inc.), the 3D IVR is capable of delivering drugs over an extended period of 8–10 weeks. The intricate geometries of the 3D-printed IVR enable precise and controlled drug release kinetics, enhancing its efficacy and reliability.</t>
   </si>
   <si>
     <t>1) Self-administration: The IVR can be easily administered by the user, enhancing convenience and compliance.
 2) Initial Burst Release: Upon administration, the IVR provides an initial burst release of 15% of the API.
 3) Customizable Structure: The IVR can be tailored based on shape, size, volume, API loading capacity, and surface area to meet specific therapeutic needs.
 4) Low Systemic Toxicity: The localized drug delivery system minimizes systemic toxicity.
 5) Controlled Pharmacokinetics: The IVR is designed to deliver drugs with controlled pharmacokinetics, ensuring sustained release rate.
 6) Dual API Delivery: The IVR has the potential to deliver two different APIs simultaneously, each with its own distinct release rate.</t>
   </si>
   <si>
     <t>Topical (Vaginal)</t>
   </si>
   <si>
@@ -427,66 +433,63 @@
   <si>
     <t>WO2017165624</t>
   </si>
   <si>
     <t>Geometrically complex intravaginal ring (IVR)</t>
   </si>
   <si>
     <t>Device</t>
   </si>
   <si>
     <t>The University Of North Carolina At Chapel Hill</t>
   </si>
   <si>
     <t>2037-03-23</t>
   </si>
   <si>
     <t>Geometrically complex intravaginal rings, systems and methods of making the same are provided herein. Disclosed herein are geometrically complex intravaginal rings with tunable and enhanced drug release, which in some embodiments can be fabricated by 3D printing technologies. The disclosed IVRs include a ring structure comprising a plurality of unit cells or macroscopic and/or microscopic architecture, which can be tuned to control the loading capacity of an active compound within the IVR, the diffusion of an active compound from the IVR, the surface area of the IVR, and/or the mechanical properties of the IVR. The disclosed geometrically complex IVRs can provide superior control over drug loading and drug release compared to conventional IVRs fabricated by injection molding or hot-melt extrusion.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Montenegro</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Norway, Malta, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Bulgaria, Slovakia, Poland, Latvia, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco</t>
+    <t>Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Norway, Malta, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Bulgaria, Slovakia, Poland, Latvia, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco</t>
   </si>
   <si>
     <t>WO2019232114</t>
   </si>
   <si>
     <t>Injectable thermoresponsive hydrogels as a combinatory modality for controlled drug delivery, biomaterial implant and 3d printing bioink</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-05-30</t>
   </si>
   <si>
     <t>Pharmaceutical compositions that include a pharmaceutically active agent, a cellulose nanocrystal or a cellulose nanofiber, a thermogelling biocompatible polymer, and a gelling agent. Such pharmaceutical compositions can be configured as a bioink suitable for 3D printing. Such pharmaceutical compositions are suitable for treating bone disorders, including osteoporosis. Methods of treating Paget's disease, treating or preventing cancer, treating or preventing an infectious disease, and treating or preventing a disorder through regenerative medicine are also provided.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
@@ -562,75 +565,75 @@
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>Sites / Institutions</t>
   </si>
   <si>
     <t>Other site</t>
   </si>
   <si>
     <t>Intervention 1</t>
   </si>
   <si>
-    <t>Intervention 1 Potential application(s)</t>
+    <t>Intervention 1 Dosage</t>
   </si>
   <si>
     <t>Intervention 2</t>
   </si>
   <si>
-    <t>Intervention 2 Potential application(s)</t>
+    <t>Intervention 2 Dosage</t>
   </si>
   <si>
     <t>Intervention 3</t>
   </si>
   <si>
-    <t>Intervention 3 Potential application(s)</t>
+    <t>Intervention 3 Dosage</t>
   </si>
   <si>
     <t>Intervention 4</t>
   </si>
   <si>
-    <t>Intervention 4 Potential application(s)</t>
+    <t>Intervention 4 Dosage</t>
   </si>
   <si>
     <t>Intervention 5</t>
   </si>
   <si>
-    <t>Intervention 5 Potential application(s)</t>
+    <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
     <t>Studied population</t>
   </si>
@@ -676,54 +679,66 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -767,50 +782,53 @@
     <t>https://lapal.ch/storage/illustrations/miMRttGauxnlaqWM4oN6d5prVHSNcVqKfCJ3yeBS.png</t>
   </si>
   <si>
     <t>3-D intravaginal ring</t>
   </si>
   <si>
     <t>AnelleO. (n.d.). Products. AnelleO. Retrieved July 3, 2024, from https://anelleo.com/products/</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/ybXQOFZusK2HNBtcXDWwgmu18v1H8DAc7LZvlozE.png</t>
   </si>
   <si>
     <t>Geometric complex structure of intravaginal ring (Cylindrical type)</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/TcZFzEETigv7xIGxjbhCpcqbH4nhmUR3QOVAwj4b.png</t>
   </si>
   <si>
     <t>Geometric complex structure of intravaginal ring (Trident Type)</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/GuuL9aXjfJg4FdAszbJ2L4z06lA8pjjI5ibdy6vO.png</t>
   </si>
   <si>
     <t>Geometric complex structure of intravaginal ring (Honey Comb Type)</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Young, I. C., Srinivasan, P., Shrivastava, R., Janusziewicz, R., Thorson, A., Cottrell, M. L., Sellers, R. S., Sykes, C., Schauer, A., Little, D., Kelley, K., Kashuba, A. D. M., Katz, D., Pyles, R. B., García-Lerma, J. G., Vincent, K. L., Smith, J., &amp;amp; Benhabbour, S. R. (2023). Next generation 3D-printed intravaginal ring for prevention of HIV and unintended pregnancy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Biomaterials&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;301&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 122260. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.biomaterials.2023.122260" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.biomaterials.2023.122260&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Here we report the first 3D-printed multipurpose prevention technology (MPT) intravaginal ring (IVR) for HIV prevention and contraception. We utilized continuous liquid interface production (CLIP™) to fabricate MPT IVRs in a biocompatible silicone-based resin. Etonogestrel (ENG), ethinyl estradiol (EE), and islatravir (ISL) were loaded into the silicone poly(urethane) IVR in a controlled single step drug loading process driven by absorption. ENG/EE/ISL IVR promoted sustained release of drugs for 150 days in vitro and 14 days in sheep. There were no adverse MPT IVR-related findings of cervicovaginal toxicity or changes in vaginal biopsies or microbiome community profiles evaluated in sheep. ISL IVR in macaques promoted sustained release for 28 days with ISL-triphosphate levels above the established pharmacokinetic benchmark of 50-100 fmol/106&amp;nbsp;PBMCs. The ISL IVR was found to be safe and well tolerated in the macaques with no observed mucosal cytokine changes or alterations in peripheral CD4 T-cell populations. Collectively, the proposed MPT IVR has potential to expand preventative choices for young women and girls.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Janusziewicz, R., Mecham, S. J., Olson, K. R., &amp;amp; Benhabbour, S. R. (2020). Design and Characterization of a Novel Series of Geometrically Complex Intravaginal Rings with Digital Light Synthesis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Advanced materials technologies&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;5&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), 2000261. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/admt.202000261" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/admt.202000261&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Intravaginal rings (IVRs) represent a sustained-release approach to drug delivery and have long been used and investigated for hormones and microbicides delivery. For decades, IVRs have been manufactured by injection molding and hot-melt extrusion with very limited design and material capabilities. Additive manufacturing (AM), specifically digital light synthesis (DLS), represents an opportunity to harness the freedom of design to expand control and tunability of drug release properties from IVRs. A novel approach to IVR design and manufacturing is reported that results in geometrically complex internal architectures through the incorporation of distinct unit cells using computationally aided design (CAD) software. A systematic approach is developed to design through the generation of an IVR library and the effects of these parameters are investigated on ring properties. The ability to precisely and predictably control the compressive properties of the IVR independent of the internal architecture with which control of drug release kinetics can be achieved is demonstrated, thus opening the door for a “plug-and-play” platform approach to IVR fabrication.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -1245,105 +1263,107 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/miMRttGauxnlaqWM4oN6d5prVHSNcVqKfCJ3yeBS.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ybXQOFZusK2HNBtcXDWwgmu18v1H8DAc7LZvlozE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TcZFzEETigv7xIGxjbhCpcqbH4nhmUR3QOVAwj4b.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/GuuL9aXjfJg4FdAszbJ2L4z06lA8pjjI5ibdy6vO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A1:AT2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AR1"/>
+      <selection activeCell="A1" sqref="A1:AT1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1432,572 +1452,577 @@
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M2" t="s">
         <v>55</v>
       </c>
       <c r="N2" t="s">
         <v>56</v>
       </c>
       <c r="O2" t="s">
         <v>57</v>
       </c>
       <c r="P2" t="s">
         <v>58</v>
       </c>
       <c r="Q2" t="s">
         <v>59</v>
       </c>
       <c r="R2" t="s">
         <v>60</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="U2" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="X2">
+        <v>55</v>
+      </c>
+      <c r="W2" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z2">
         <v>-1.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="AC2" t="s">
         <v>65</v>
       </c>
       <c r="AD2" t="s">
         <v>66</v>
       </c>
       <c r="AE2" t="s">
         <v>67</v>
       </c>
       <c r="AF2" t="s">
         <v>68</v>
       </c>
       <c r="AG2" t="s">
         <v>69</v>
       </c>
       <c r="AH2" t="s">
         <v>70</v>
       </c>
+      <c r="AI2" t="s">
+        <v>71</v>
+      </c>
       <c r="AJ2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
         <v>72</v>
       </c>
       <c r="AL2" t="s">
         <v>73</v>
       </c>
       <c r="AM2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="AR2" t="s">
         <v>75</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G3" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" t="s">
         <v>90</v>
       </c>
-      <c r="D3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" t="s">
         <v>96</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -2007,175 +2032,172 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2186,144 +2208,144 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E2" t="s">
         <v>0</v>
       </c>
       <c r="F2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" t="s">
         <v>146</v>
-      </c>
-[...16 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2370,254 +2392,270 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AE1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="AF1" s="2" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AX1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>209</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2630,332 +2668,358 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="L1" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D3" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="D4" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D5" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>209</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>243</v>
+      </c>
+      <c r="H2" t="s">
+        <v>244</v>
+      </c>
+      <c r="J2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C3" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>245</v>
+      </c>
+      <c r="H3" t="s">
+        <v>246</v>
+      </c>
+      <c r="J3" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Technologies</vt:lpstr>
       <vt:lpstr>Potential associated API</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Partnerships</vt:lpstr>
       <vt:lpstr>Sponsors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>