--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1710,50 +1710,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -5733,128 +5736,132 @@
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>468</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>470</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>472</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>473</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>474</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>475</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>476</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>477</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>478</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>479</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>480</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>481</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>482</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>483</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -5864,328 +5871,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C2" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D2" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="I2" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>469</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E2" t="s">
         <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -6202,71 +6209,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>466</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C3" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D3" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">