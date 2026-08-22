--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="532">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC07-523LS (mAb)</t>
   </si>
   <si>
     <t>VRS07-523LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>VRC07-523LS (VRC-HIVMAB075-00-AB) is a broadly neutralizing antibody (bNAb) engineered to target the CD4 binding site on HIV’s envelope protein gp120. It is a modified version of VRC01, with an LS mutation that extends its half-life, allowing less frequent dosing. Administered via IV, IM, SC, it has shown safety and tolerability in clinical trials. Furthermore, the estimated half life is 42 days.In combination with long-acting Cabotegravir, VRC07-523LS maintained HIV viral suppression in over 90% of participants over 48 weeks. It is being explored for both HIV prevention and treatment, potentially reducing the need for daily antiretroviral therapy. VRC07-523LS, was 5- to 8-fold more potent than VRC01 and considerably broader in vitro, with an IC50 &lt;1 μg/mL against 92% of HIV-1 pseudovirus.</t>
   </si>
   <si>
     <t>Not yet approved</t>
   </si>
@@ -411,78 +420,81 @@
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>Once every 12 weeks</t>
+    <t>Once</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>NCT03015181</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03015181</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Background:
 Human immunodeficiency virus (HIV) is a global health threat. The body uses antibodies to fight infection. VRC07-523LS is an antibody directed against HIV. It may be used to prevent mother-to-child transmission of HIV. It may also prevent sexual transmission of HIV and treat HIV-1 infected people.
 Objective:
 To test the safety, tolerability, dose, and pharmacokinetics of VRC07-523LS in healthy adults.
 Eligibility:
@@ -491,81 +503,75 @@
 Participants will be screened with:
 Medical history
 Physical exam
 Blood and urine tests
 Participants will be assigned to 1 of 7 groups:
 Groups 1-5 will get the drug at 1 visit and then be observed for 24 weeks.
 Groups 6 and 7 will get the drug at 1 visit every 12 weeks, for a total of 3 doses over 48 weeks.
 Participants</t>
   </si>
   <si>
     <t>VRC 605: Safety and Pharmacokinetics of a Human Monoclonal Antibody, VRC-HIVMAB075-00-AB (VRC07-523LS), Administered Intravenously or Subcutaneously to Healthy Adults</t>
   </si>
   <si>
     <t>VRC-HIVMAB075-00-AB</t>
   </si>
   <si>
     <t>2017-02-21</t>
   </si>
   <si>
     <t>2020-10-21</t>
   </si>
   <si>
     <t>2018-07-10</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>* INCLUSION CRITERIA:
 A volunteer must meet all of the following criteria:
 * Able and willing to complete the informed consent process.
 * 18 to 50 years of age.
 * Based on history and examination, must be in good general health and without history of any of the conditions listed in the exclusion criteria.
 * Willing to have blood samples collected, stored indefinitely, and used for research purposes.
 * Able to provide proof of identity to the satisfaction of the study clinician completing the enrollment process.
 * Willing to adhere to reduced risk sexual behavior during study participation.
 * Screening laboratory values within 84 days prior to enrollment must meet the following criteria:
   * White Blood Cell (WBC) 2,500-12,000/mm\^3.
   * WBC differential either within institutional norma</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>once every 12 weeks</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
-    <t>Once</t>
-[...1 lines deleted...]
-  <si>
     <t>IMPAACT 2037</t>
   </si>
   <si>
     <t>NCT06517693</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06517693</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety and pharmacokinetics (PK) of the potent, broadly neutralizing anti-HIV monoclonal antibodies (mAb) PGT121.414.LS alone and in combination with VRC07-523LS soon after birth in infants exposed to HIV-1.</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics Study of PGT121.414.LS Alone and in Combination With VRC07-523LS in Infants Exposed to HIV-1</t>
   </si>
   <si>
     <t>United States of America, Brazil, Kenya, Puerto Rico, South Africa</t>
   </si>
   <si>
     <t>PGT121.414.LS</t>
   </si>
   <si>
     <t>VRC07-523LS</t>
@@ -623,51 +629,51 @@
   <si>
     <t>A Study of VRC07-523LS, PGT121.414.LS, and PGDM1400LS Broadly Neutralizing Monoclonal Antibodies Given Intravenously in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>United States of America, Brazil, Peru, South Africa</t>
   </si>
   <si>
     <t>VRC07-523LS 400mg</t>
   </si>
   <si>
     <t>PGT121.414.LS 400mg</t>
   </si>
   <si>
     <t>PGDM1400LS 400mg</t>
   </si>
   <si>
     <t>VRC07-523LS 3200mg</t>
   </si>
   <si>
     <t>PGT121.414.LS 1600mg</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
-    <t>2025-06-30</t>
+    <t>2025-10-20</t>
   </si>
   <si>
     <t>2027-01-15</t>
   </si>
   <si>
     <t>2027-09-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants need to be between 18 and 65 years old.
 * Participants must have access to a participating clinical research site and be willing to follow the study schedule.
 * Participants should understand the study details and be willing to give informed consent.
 * Participants must agree not to join any other clinical trials until they finish this study.
 * Participants must be willing to receive HIV test results.
 * Participants should be open to discussing HIV prevention.
 * Clinic staff should assess participants as having a low risk of getting HIV, and participants must commit to avoiding high-risk behaviors during the study.
 * Hemoglobin: Participant meets minimum levels depending on gender and hormone therapy status.
 * White Blood Cells (WBC): Should be within th</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
@@ -972,53 +978,50 @@
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of combinations of monoclonal antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS administered via intravenous infusion in healthy, HIV-uninfected adults.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of Combinations of Monoclonal Antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS Administered Via Intravenous Infusion</t>
   </si>
   <si>
     <t>PGT121</t>
   </si>
   <si>
     <t>PGDM1400</t>
   </si>
   <si>
     <t>10-1074</t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>2021-03-25</t>
   </si>
   <si>
-    <t>Every 4 months</t>
-[...1 lines deleted...]
-  <si>
     <t>NCT02840474</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02840474</t>
   </si>
   <si>
     <t>Background:
 The human body uses antibodies as one way to help fight infection. VRC01LS and VRC07-523LS are antibodies directed against the HIV virus. Researchers want to see if they are safe and well tolerated. In Part A of the study, the researchers studied VRC01LS. Part A of the study was completed in 2017. In Part B, the researchers studied VRC07-523LS. Depending on which antibody received, researchers studied the amount of VRC01LS or VRC07-523LS in the body and how it changes over time. They evaluated the effect of antibodies on CD4+ (Cluster of Differentiation 4) lymphocyte count and HIV viral load, and checked to see if people who get VRC01LS or VRC07-523LS develop an immune response to it.
 Objective:
 To see if VRC01LS and VRC07-523LS are safe and well tolerated.
 Eligibility:
 Ad</t>
   </si>
   <si>
     <t>Phase 1, Open-label, Single Dose Study to Examine Safety, Tolerability, Pharmacokinetics and Virologic Impact of VRC01LS or VRC07-523LS in HIV-infected Viremic Adults</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>VRC-HIVMAB080-00-AB</t>
   </si>
   <si>
     <t>2017-04-24</t>
   </si>
@@ -1071,95 +1074,50 @@
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2025-03-12</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>Inclusion/Exclusion Step 1 Inclusion Criteria (Groups 1 and 2 only)
 Participants are eligible to be included in the protocol Step 1 only if all of the following criteria are met:
 1. Thai National
 2. Age ≥18 and ≤60 years of age
 3. Can read and write Thai
 4. Able and willing to provide written informed consent
 5. Confirmed HIV-1 infection (nucleic acid testing \[NAT\] and/or HIV-1 serology positive with confirmatory quantitative HIV-1 viral load) and started ART during acute infection
 6. Uninterrupted treatment with ART (no interruption of ART for ≥7 consecutive days or longer) since ART initiation, for ≥ 48 weeks.
 7. Currently on integrase inhibitor-based ART regimen (excluding long-acting injectable regimens) and no recent (≤8 weeks prior to screening) changes to ART regimen.
    a. The</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
-    <t>ACTG A5357</t>
-[...43 lines deleted...]
-  <si>
     <t>IPCAVD014/HTX1004</t>
   </si>
   <si>
     <t>NCT04983030</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04983030</t>
   </si>
   <si>
     <t>Boris Juelg, MD PhD</t>
   </si>
   <si>
     <t>A multicenter, randomized, parallel-group, placebo-controlled, double-blind, Phase 1/2a clinical study to investigate the safety, tolerability, immunogenicity and exploratory efficacy of a vaccine regimen consisting of an Ad26.Mos4.HIV prime and a boost with Modified Vaccinia Ankara (MVA)-BN-HIV in combination with broadly neutralizing antibodies (bNAb) PGT121, PGDM1400, and VRC07-523LS in human immunodeficiency virus type 1 (HIV-1)-infected study participants on suppressive anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>Safety, Immunogenicity, Efficacy of Ad26.Mos4.HIV, MVA-BN-HIV and PGT121, PGDM1400, and VRC07-523LS in HIV-1-Infected Adults</t>
   </si>
   <si>
     <t>Ad26.Mos4.HIV</t>
   </si>
   <si>
     <t>MVA-BN-HIV</t>
   </si>
   <si>
     <t>2022-04-01</t>
@@ -1211,50 +1169,53 @@
   <si>
     <t>PGDM1400LS (20mg/kg, SC)</t>
   </si>
   <si>
     <t>PGDM1400LS (40mg/kg, IV)</t>
   </si>
   <si>
     <t>PGDM1400LS (40mg/kg, SC)</t>
   </si>
   <si>
     <t>2021-11-15</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age of 18 through 50 years
 2. Access to a participating CRS and willingness to be followed for the planned duration of the study
 3. Ability and willingness to provide informed consent
 4. Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 5. Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit.
 6. Good general health as shown by medical history, physical exam, and screening laboratory tests
 7. Willingness to receive HIV test results
 8. Willingness to discuss HIV infection risks and amenable to HI</t>
+  </si>
+  <si>
+    <t>Every 4 months</t>
   </si>
   <si>
     <t>RV582</t>
   </si>
   <si>
     <t>NCT05769569</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05769569</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>This is a phase I, randomized, open-label trial to investigate the safety of VRC07-523LS, PGDM1400LS and N-803 in combination with Ad26.Mos4.HIV, MVA-Bavarian Nordic (BN)-HIV and A244d11gp120/ALFQ vaccination, and the impact on time to sustained viral rebound of ≥1000 copies/mL for 4 consecutive weeks during analytic treatment interruption (ATI) in people living with human immunodeficiency virus-1 (HIV-1, PLWH) who initiated antiretroviral therapy (ART) during acute HIV-1 infection (AHI).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Neutralizing Antibodies and Vaccination for Induction of HIV Remission</t>
   </si>
   <si>
     <t>N-803</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
@@ -1403,50 +1364,56 @@
 * Plasma HIV-1 RNA levels of \&lt;50 copies/mL for at least 96 weeks prior to randomization
 * Select laboratory results within 90 days of randomization
 * IC90 to 10-1074 of ≤1.5 mcg/mL, 10-1074 maximum percent inhibition (MPI) ≥98%, and IC80 to VRC07-523LS of ≤1 mcg/mL on the Monogram PhenoSense assay.
 * QTcF interval ≤440 msec within 90 days prior to randomization.
 * For cisgender women and transgender men of</t>
   </si>
   <si>
     <t>IMPAACT P1112</t>
   </si>
   <si>
     <t>NCT02256631</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02256631</t>
   </si>
   <si>
     <t>The purpose of this study was to assess the safety and pharmacokinetics (PK) of three monoclonal antibodies, VRC01, VRC01LS, and VRC07-523LS, in HIV-exposed infants who are at increased risk of mother-to-child HIV transmission.</t>
   </si>
   <si>
     <t>Evaluating the Safety and Pharmacokinetics of VRC01, VRC01LS, and VRC07-523LS, Potent Anti-HIV Neutralizing Monoclonal Antibodies, in HIV-1-Exposed Infants</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico, South Africa, Zimbabwe</t>
   </si>
   <si>
+    <t>VRC01</t>
+  </si>
+  <si>
+    <t>VRC01LS</t>
+  </si>
+  <si>
     <t>2015-06-30</t>
   </si>
   <si>
     <t>2023-01-12</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>
   <si>
     <t>2021-12-16</t>
   </si>
   <si>
     <t>Maternal Inclusion Criteria:
 * HIV infection
 * Greater than or equal to 18 years of age
 * Able and willing to provide signed informed consent for herself and her infant
 Maternal Exclusion Criteria:
 * Prior participation in any HIV-1 vaccine trial
 * Receipt of any other active or passive HIV immunotherapy or investigational product during this pregnancy. (Note that administration of Food and Drug Administration \[FDA\]-approved antiretroviral (ARV) drugs when used to treat disease or prevent mother-to-child transmission were not considered investigational.)
 * Documented or suspected serious medical illness or immediate life-threatening condition (other than HIV infection) in the mother that may have interfered with the ability to complete study requirements, as judged by the examining cl</t>
   </si>
   <si>
     <t>IMPAACT 2042</t>
   </si>
   <si>
@@ -1513,81 +1480,81 @@
     <t>N-803 Combined With the Broadly Neutralizing Antibodies Plus or Minus haNK Cells for HIV</t>
   </si>
   <si>
     <t>N-803 and bNAbs</t>
   </si>
   <si>
     <t>haNK™ Cells</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * HIV-1 infection
 * On continuous antiretroviral therapy for \&gt; 12 months without any interruptions of greater than 14 consecutive days in the last 12 months
 * Screening plasma HIV RNA levels \&lt; 20 copies/mL on all available determinations in past 12 months (isolated single values ≥ 20 but \&lt; 200 copies/mL will be allowed if they were preceded and followed by viral load determinations \&lt; 20 copies/mL)
 * Screening CD4+ T-cell count ≥ 400 cells/mm3
 Exclusion Criteria:
 * Pregnant, breastfeeding, or unwilling to practice birth control during participation in the study
 * Active or recent malignancy requiring systemic chemotherapy or surgery in the preceding 36 months or for whom such therapies are expected in the subsequent 12 months; minor surgical removal of localized s</t>
   </si>
   <si>
-    <t>once every 3 weeks</t>
+    <t>Once every 3 weeks</t>
   </si>
   <si>
     <t>IMPAACT P1115</t>
   </si>
   <si>
     <t>NCT02140255</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02140255</t>
   </si>
   <si>
     <t>The study will explore the effects of early intensive antiretroviral therapy (ART) with or without a broadly neutralizing antibody (bNAb) on achieving HIV remission (HIV RNA below the limit of detection of the assay) among infants living with HIV.</t>
   </si>
   <si>
     <t>Very Early Intensive Treatment of Infants Living With HIV to Achieve HIV Remission</t>
   </si>
   <si>
     <t>United States of America, Argentina, Brazil, Haiti, Kenya, Malawi, Puerto Rico, South Africa, Tanzania, United Republic of, Thailand, Uganda, Zambia, Zimbabwe</t>
   </si>
   <si>
+    <t>Nucleoside Reverse Transcriptase Inhibitors (NRTIs)</t>
+  </si>
+  <si>
     <t>Nevirapine (NVP)</t>
   </si>
   <si>
     <t>Lopinavir/Ritonavir (LPV/r)</t>
   </si>
   <si>
     <t>Raltegravir (RAL)</t>
-  </si>
-[...1 lines deleted...]
-    <t>VRC01</t>
   </si>
   <si>
     <t>2015-01-23</t>
   </si>
   <si>
     <t>2025-04-03</t>
   </si>
   <si>
     <t>2028-01-31</t>
   </si>
   <si>
     <t>2031-12-31</t>
   </si>
   <si>
     <t>Maternal Inclusion Criteria
 1. Presumed or confirmed maternal HIV infection:
    * Mothers will be eligible to enroll with EITHER:
      * Presumed HIV infection defined as at least one positive rapid HIV antibody-based test result from a sample collected in the peripartum period. Presumed infection must be confirmed within 10 business days of enrollment OR
      * Confirmed HIV infection defined as positive results from two samples collected at different timepoints
 2. Willing and able to provide written informed consent for participation of herself and her infant. The mother must be of legal age or circumstance to provide independent informed consent as determined by site standard operating procedures (SOPs) and consistent with IRB/EC policies and procedures. Otherwise, informed consent m</t>
   </si>
   <si>
     <t>A5388</t>
   </si>
   <si>
@@ -1650,80 +1617,116 @@
     <t>Combinatorial Therapy to Induce an HIV Remission</t>
   </si>
   <si>
     <t>Combination Intervention</t>
   </si>
   <si>
     <t>2020-08-01</t>
   </si>
   <si>
     <t>2025-05-19</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria
 1. Willing and able to provide written informed consent.
 2. Age ≤67 years at the time of enrollment for those who started treatment during early infection and \&lt;65 years for those who started treatment during chronic infection.
 3. Documented HIV-1 infection.
 4. On continuous antiretroviral therapy for at least 12 months without any interruptions of greater than 14 consecutive days within the last 1 year, and on a stable regimen that does not include an non-nucleoside reverse transcriptase inhibitor (NNRTI) for at least 4 weeks, without plans to modify ART during the study period.
 5. Screening plasma HIV RNA levels below the level of quantification on all available determinations in past 24 months.
 6. Screening CD4+ T-cell count ≥ 500 cells/mm3.
 Key Exclusion Criter</t>
   </si>
   <si>
+    <t>ACTG A5357</t>
+  </si>
+  <si>
+    <t>NCT03739996</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03739996</t>
+  </si>
+  <si>
     <t>The purpose of this study was to assess the safety, tolerability, antiviral activity, and pharmacokinetics of long-acting cabotegravir (CAB LA) plus the broadly neutralizing monoclonal antibody VRC-HIVMAB075-00-AB (VRC07-523LS), in adults living with HIV-1 with suppressed plasma viremia.</t>
   </si>
   <si>
+    <t>Long-Acting Cabotegravir Plus VRC-HIVMAB075-00-AB (VRC07-523LS) for Viral Suppression in Adults Living With HIV-1</t>
+  </si>
+  <si>
+    <t>Oral Cabotegravir (CAB)</t>
+  </si>
+  <si>
+    <t>Long-Acting Injectable Cabotegravir (CAB LA)</t>
+  </si>
+  <si>
     <t>Standard of Care (SOC) ART</t>
+  </si>
+  <si>
+    <t>2019-12-31</t>
+  </si>
+  <si>
+    <t>2025-05-07</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
   </si>
   <si>
     <t>Step 1 Inclusion Criteria:
 * Individual with HIV-1
 * On a three-drug ART regimen for at least 8 weeks that includes a boosted protease inhibitor (PI), a nonnuceloside reverse transcriptase inhibitor (NNRTI), or an integrase inhibitor (INSTI) plus two nuclesodie reverse transcriptase inhibitors (NRTI) with no history of switch due to virologic failure.
 * CD4+ cell count greater than or equal to 350 cells/mm\^3
 * Virally suppressed (\&lt; 50 copies/mL) within 2 years prior to study entry
 * Susceptibility to VRC07-523LS based on IC50 less than or equal to 0.25 ug/mL and a Maximum Percent Inhibition \&gt; 98% using the Monogram PhenoSense Assay
 * Certain laboratory values obtained within 60 days prior to study entry and in an acceptable range
 * For participants of child-bearing potential:
   * A ne</t>
   </si>
   <si>
     <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1821,81 +1824,84 @@
     <t>Antibodies and antigen binding fragments that specifically bind to HIV-1 Env and neutralize HIV-1 are disclosed. Nucleic acids encoding these antibodies, vectors and host cells are also provided. Methods for detecting HIV-1 using these antibodies are disclosed. In addition, the use of these antibodies, antigen binding fragment, nucleic acids and vectors to prevent and/or treat an HIV-1 infection is disclosed.</t>
   </si>
   <si>
     <t>WO2019165122</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>The United States of America</t>
   </si>
   <si>
     <t>2039-02-21</t>
   </si>
   <si>
     <t>Granted: US
 Pending: AU, CA, CN, EP, IN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/q1ySS9LvRu1NT1yJB9AzZhJEMErKDHv8S1M3cVBs.png</t>
+    <t>https://lapal.ch/storage/illustrations/rUDZNQZ4AUtrFovwBtOgpceDWNhZ6X3Ty0pcIaXe.png</t>
   </si>
   <si>
     <t>3D structural illustration of VRC07-523LS</t>
   </si>
   <si>
     <t>Rudicell, R. S., Kwon, Y. D., Ko, S. Y., Pegu, A., Louder, M. K., Georgiev, I. S., Wu, X., Zhu, J., Boyington, J. C., Chen, X., Shi, W., Yang, Z. Y., Doria-Rose, N. A., McKee, K., O'Dell, S., Schmidt,</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Vaccine Research Center, National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases (NIAID) is a key institute within the National Institutes of Health (NIH) dedicated to advancing research on infectious, immunologic, and allergic diseases. Established over 60 years ago, NIAID conducts both basic and applied research aimed at improving understanding, diagnosis, treatment, and prevention of these diseases.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Mahomed, S., Garrett, N., Capparelli, E. V., Osman, F., Harkoo, I., Yende-Zuma, N., Gengiah, T. N., Archary, D., Samsunder, N., Baxter, C., Mkhize, N. N., Modise, T., Carlton, K., McDermott, A., Moore, P. L., Karim, Q. A., Barouch, D. H., Fast, P. E., Mascola, J. R., Ledgerwood, J. E., … Abdool Karim, S. S. (2022). Safety and Pharmacokinetics of Monoclonal Antibodies VRC07-523LS and PGT121 Administered Subcutaneously for Human Immunodeficiency Virus Prevention.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of infectious diseases&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;226&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(3), 510–520. &lt;/span&gt;&lt;a href="https://doi.org/10.1093/infdis/jiac041" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1093/infdis/jiac041&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Effective, long-acting prevention approaches are needed to reduce human immunodeficiency virus (HIV) incidence. We evaluated the safety and pharmacokinetics of VRC07-523LS and PGT121 administered subcutaneously alone and in combination as passive immunization for young women in South Africa.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;CAPRISA 012A was a randomized, double-blinded, placebo-controlled, dose-escalation phase 1 trial. We enrolled 45 HIV-negative women into 9 groups and assessed safety, tolerability, pharmacokinetics, neutralization activity, and antidrug antibody levels. Pharmacokinetic modeling was conducted to predict steady-state concentrations for 12- and 24-weekly dosing intervals.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;VRC07-523LS and PGT121, administered subcutaneously, were safe and well tolerated. Most common reactogenicity events were injection site tenderness and headaches. Nine product-related adverse events were mild and transient. Median VRC07-523LS concentrations after 20 mg/kg doses were 9.65 μg/mL and 3.86 μg/mL at 16 and 24 weeks. The median week 8 concentration after the 10 mg/kg PGT121 dose was 8.26 μg/mL. Modeling of PGT121 at 20 mg/kg showed median concentrations of 1.37 μg/mL and 0.22 μg/mL at 16 and 24 weeks. Half-lives of VRC07-523LS and PGT121 were 29 and 20 days. Both antibodies retained neutralizing activity postadministration and no antidrug antibodies were detected.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Subcutaneous administration of VRC07-523LS in combination with optimized versions of PGT121 or other antibodies should be further assessed for HIV prevention.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Gaudinski, M. R., Houser, K. V., Doria-Rose, N. A., Chen, G. L., Rothwell, R. S. S., Berkowitz, N., Costner, P., Holman, L. A., Gordon, I. J., Hendel, C. S., Kaltovich, F., Conan-Cibotti, M., Gomez Lorenzo, M., Carter, C., Sitar, S., Carlton, K., Gall, J., Laurencot, C., Lin, B. C., Bailer, R. T., … VRC 605 study team (2019). Safety and pharmacokinetics of broadly neutralising human monoclonal antibody VRC07-523LS in healthy adults: a phase 1 dose-escalation clinical trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;6&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(10), e667–e679. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(19)30181-X" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1016/S2352-3018(19)30181-X&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;Background:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Human monoclonal antibodies that potently and broadly neutralize HIV-1 (bnMAbs) are under development to prevent and treat HIV-1 infection. We performed a phase 1 clinical trial to determine the safety, tolerability, and pharmacokinetic profile of the bnMAb VRC07–523LS, an engineered variant of VRC01 that targets the CD4 binding-site of the HIV-1 Env protein.&lt;/p&gt;&lt;h3&gt;Methods:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;This phase 1, open-label, dose-escalation clinical trial was done at the National Institutes of Health Clinical Center in Bethesda, MD, USA. Individuals were recruited from the greater Washington, DC, area by IRB-approved written and electronic media. We enrolled healthy, HIV-1-negative adults aged 18–50 years. Inclusion criteria were good general health, measured through clinical laboratory tests, medical history, and physical examination. Participants self-selected into one of seven open groups during enrollment without randomization. Four groups received a single intravenous dose of 1, 5, 20, or 40 mg/kg of VRC07–523LS, and one group received a single 5 mg/kg subcutaneous dose. Two groups received three doses of either 20 mg/kg intravenous VRC07–523LS, or 5 mg/kg subcutaneous VRC07–523LS at 12-week intervals. The primary outcome was the safety and tolerability of VRC07–523LS, assessed by dose, route, and number of administrations. This study is registered with&amp;nbsp;&lt;a href="http://clinicaltrials.gov/" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162);"&gt;ClinicalTrials.gov&lt;/a&gt;,&amp;nbsp;&lt;a href="https://clinicaltrials.gov/ct2/show/NCT03015181" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162);"&gt;NCT03015181&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;Findings:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Between Feb 21, 2017, and September 13, 2017, we enrolled 26 participants, including 11 (42%) men and 15 (58%) women. Two (8%) participants withdrew from the study early: one participant in group 1 enrolled in the study but never received VRC07–523LS, and one participant in group 6 chose to withdraw after a single administration. One (4%) participant in group 7 received only one of the three scheduled administrations. 17 participants received intravenous administrations and 8 participants received subcutaneous administrations. Local and systemic reactogenicity were mild to moderate when reported. The most commonly reported symptoms following IV administration included malaise or myalgia in three participants (18%) and headache or chills in two participants (12%). Following SC administration, the most commonly reported symptoms included pain and tenderness in four participants (50%) and malaise or headache in three participants (38%). No serious adverse events or dose-limiting toxicities occurred.&lt;/p&gt;&lt;h3&gt;Interpretations:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;We found VRC07–523LS to be safe and well tolerated. These qualities make VRC07–523LS a strong and practical candidate for inclusion in HIV-1 prevention and therapeutic strategies. The results from this trial also indicate that an HIV-1 bnMAb engineered to improve pharmacokinetic properties and neutralization activity can be safe for clinical use.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -2243,130 +2249,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03015181" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06517693" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803605" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03735849" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03735849" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03387150" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05890963" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05281510" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02840474" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739996" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739996" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05184452" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05769569" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03565315" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04340596" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02140255" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04357821" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739996" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03015181" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06517693" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803605" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03735849" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03387150" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05890963" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05281510" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02840474" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05184452" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05769569" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03565315" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04340596" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02140255" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04357821" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739996" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/q1ySS9LvRu1NT1yJB9AzZhJEMErKDHv8S1M3cVBs.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rUDZNQZ4AUtrFovwBtOgpceDWNhZ6X3Ty0pcIaXe.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2422,162 +2431,171 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
       <c r="AB2" t="s">
         <v>57</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>58</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>59</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:AZ27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D31" sqref="D31"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2594,3169 +2612,2819 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>19</v>
       </c>
       <c r="AS2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AX2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>170030</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="X3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="Y3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="AB3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="AC3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="AE3" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="AF3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AP3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ3">
         <v>26</v>
       </c>
       <c r="AS3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AX3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>112</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>158</v>
       </c>
       <c r="G4" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="H4" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="I4" t="s">
-        <v>117</v>
+        <v>160</v>
       </c>
       <c r="J4" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="M4" t="s">
-        <v>119</v>
+        <v>162</v>
       </c>
       <c r="O4" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>163</v>
+      </c>
+      <c r="W4" t="s">
+        <v>164</v>
       </c>
       <c r="Y4" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>165</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>167</v>
       </c>
       <c r="AE4" t="s">
-        <v>125</v>
+        <v>168</v>
       </c>
       <c r="AF4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>129</v>
+        <v>169</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ4">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="AS4" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="AU4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AX4" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="AY4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="C5" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="E5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F5" t="s">
+        <v>175</v>
+      </c>
+      <c r="G5" t="s">
+        <v>143</v>
+      </c>
+      <c r="H5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J5" t="s">
+        <v>178</v>
+      </c>
+      <c r="M5" t="s">
+        <v>179</v>
+      </c>
+      <c r="O5" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>181</v>
+      </c>
+      <c r="S5" t="s">
+        <v>182</v>
+      </c>
+      <c r="U5" t="s">
+        <v>183</v>
+      </c>
+      <c r="X5" t="s">
+        <v>184</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ5">
+        <v>200</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AX5" t="s">
         <v>138</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="AY5" t="s">
         <v>139</v>
       </c>
-      <c r="H5" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="C6" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="E6" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="F6" t="s">
-        <v>173</v>
+        <v>117</v>
       </c>
       <c r="G6" t="s">
+        <v>195</v>
+      </c>
+      <c r="H6" t="s">
+        <v>196</v>
+      </c>
+      <c r="I6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M6" t="s">
+        <v>163</v>
+      </c>
+      <c r="O6" t="s">
+        <v>198</v>
+      </c>
+      <c r="X6" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>200</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>201</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>201</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>202</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ6">
+        <v>15</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY6" t="s">
         <v>139</v>
       </c>
-      <c r="H6" t="s">
-[...75 lines deleted...]
-        <v>135</v>
+      <c r="AZ6" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>190</v>
+        <v>163</v>
       </c>
       <c r="C7" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="E7" t="s">
+        <v>142</v>
+      </c>
+      <c r="F7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G7" t="s">
+        <v>143</v>
+      </c>
+      <c r="H7" t="s">
+        <v>206</v>
+      </c>
+      <c r="I7" t="s">
+        <v>207</v>
+      </c>
+      <c r="J7" t="s">
+        <v>121</v>
+      </c>
+      <c r="M7" t="s">
+        <v>163</v>
+      </c>
+      <c r="X7" t="s">
+        <v>208</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>209</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>210</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>210</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>211</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ7">
+        <v>28</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>212</v>
+      </c>
+      <c r="AX7" t="s">
         <v>138</v>
       </c>
-      <c r="F7" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AY7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="C8" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E8" t="s">
+        <v>142</v>
+      </c>
+      <c r="F8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G8" t="s">
+        <v>143</v>
+      </c>
+      <c r="H8" t="s">
+        <v>216</v>
+      </c>
+      <c r="I8" t="s">
+        <v>217</v>
+      </c>
+      <c r="J8" t="s">
+        <v>218</v>
+      </c>
+      <c r="M8" t="s">
+        <v>163</v>
+      </c>
+      <c r="O8" t="s">
+        <v>219</v>
+      </c>
+      <c r="X8" t="s">
+        <v>220</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>222</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>222</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>223</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ8">
+        <v>124</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AX8" t="s">
         <v>138</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="AY8" t="s">
         <v>139</v>
       </c>
-      <c r="H8" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AZ8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>161</v>
+        <v>224</v>
       </c>
       <c r="C9" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="E9" t="s">
+        <v>142</v>
+      </c>
+      <c r="G9" t="s">
+        <v>227</v>
+      </c>
+      <c r="H9" t="s">
+        <v>228</v>
+      </c>
+      <c r="I9" t="s">
+        <v>229</v>
+      </c>
+      <c r="J9" t="s">
+        <v>230</v>
+      </c>
+      <c r="M9" t="s">
+        <v>231</v>
+      </c>
+      <c r="O9" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>163</v>
+      </c>
+      <c r="X9" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>234</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>235</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>237</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ9">
+        <v>20</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX9" t="s">
         <v>138</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="AY9" t="s">
         <v>139</v>
       </c>
-      <c r="H9" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AZ9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
       <c r="C10" t="s">
-        <v>212</v>
+        <v>239</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="E10" t="s">
+        <v>142</v>
+      </c>
+      <c r="F10" t="s">
+        <v>117</v>
+      </c>
+      <c r="G10" t="s">
+        <v>118</v>
+      </c>
+      <c r="H10" t="s">
+        <v>241</v>
+      </c>
+      <c r="I10" t="s">
+        <v>242</v>
+      </c>
+      <c r="J10" t="s">
+        <v>121</v>
+      </c>
+      <c r="M10" t="s">
+        <v>243</v>
+      </c>
+      <c r="O10" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>245</v>
+      </c>
+      <c r="S10" t="s">
+        <v>246</v>
+      </c>
+      <c r="U10" t="s">
+        <v>247</v>
+      </c>
+      <c r="X10" t="s">
+        <v>248</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>250</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>250</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>251</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ10">
+        <v>29</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX10" t="s">
         <v>138</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="AY10" t="s">
         <v>139</v>
       </c>
-      <c r="H10" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AZ10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="C11" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>224</v>
+        <v>254</v>
       </c>
       <c r="E11" t="s">
-        <v>138</v>
+        <v>174</v>
+      </c>
+      <c r="F11" t="s">
+        <v>117</v>
       </c>
       <c r="G11" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="H11" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="I11" t="s">
-        <v>227</v>
+        <v>257</v>
       </c>
       <c r="J11" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="M11" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="O11" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="Q11" t="s">
-        <v>161</v>
+        <v>261</v>
       </c>
       <c r="X11" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
       <c r="Y11" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>263</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>264</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>264</v>
       </c>
       <c r="AE11" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="AF11" t="s">
-        <v>126</v>
+        <v>265</v>
       </c>
       <c r="AG11" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH11" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ11" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="AP11" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AS11" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="AU11" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW11" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="AX11" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AY11" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="C12" t="s">
-        <v>237</v>
+        <v>268</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="E12" t="s">
+        <v>142</v>
+      </c>
+      <c r="F12" t="s">
+        <v>117</v>
+      </c>
+      <c r="G12" t="s">
+        <v>143</v>
+      </c>
+      <c r="H12" t="s">
+        <v>270</v>
+      </c>
+      <c r="I12" t="s">
+        <v>271</v>
+      </c>
+      <c r="J12" t="s">
+        <v>121</v>
+      </c>
+      <c r="M12" t="s">
+        <v>272</v>
+      </c>
+      <c r="O12" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>274</v>
+      </c>
+      <c r="S12" t="s">
+        <v>163</v>
+      </c>
+      <c r="X12" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>276</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>277</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>277</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>223</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ12">
+        <v>27</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX12" t="s">
         <v>138</v>
       </c>
-      <c r="F12" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="AY12" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>160147</v>
       </c>
       <c r="C13" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="E13" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G13" t="s">
-        <v>253</v>
+        <v>143</v>
       </c>
       <c r="H13" t="s">
-        <v>254</v>
+        <v>280</v>
       </c>
       <c r="I13" t="s">
-        <v>255</v>
+        <v>281</v>
       </c>
       <c r="J13" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="M13" t="s">
-        <v>257</v>
+        <v>283</v>
       </c>
       <c r="O13" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>146</v>
       </c>
       <c r="X13" t="s">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="Y13" t="s">
-        <v>261</v>
+        <v>165</v>
       </c>
       <c r="AB13" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="AC13" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="AE13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AF13" t="s">
-        <v>263</v>
+        <v>130</v>
       </c>
       <c r="AG13" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH13" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ13" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="AP13" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ13">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="AS13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AU13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW13" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="AX13" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AY13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="C14" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="E14" t="s">
+        <v>142</v>
+      </c>
+      <c r="F14" t="s">
+        <v>158</v>
+      </c>
+      <c r="G14" t="s">
+        <v>290</v>
+      </c>
+      <c r="H14" t="s">
+        <v>291</v>
+      </c>
+      <c r="I14" t="s">
+        <v>292</v>
+      </c>
+      <c r="J14" t="s">
+        <v>293</v>
+      </c>
+      <c r="M14" t="s">
+        <v>163</v>
+      </c>
+      <c r="O14" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>295</v>
+      </c>
+      <c r="S14" t="s">
+        <v>296</v>
+      </c>
+      <c r="U14" t="s">
+        <v>297</v>
+      </c>
+      <c r="W14" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>299</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>300</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>300</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>301</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ14">
+        <v>48</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>302</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX14" t="s">
         <v>138</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="AY14" t="s">
         <v>139</v>
       </c>
-      <c r="H14" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AZ14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>160147</v>
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>303</v>
       </c>
       <c r="C15" t="s">
-        <v>277</v>
+        <v>304</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="E15" t="s">
+        <v>116</v>
+      </c>
+      <c r="G15" t="s">
+        <v>306</v>
+      </c>
+      <c r="H15" t="s">
+        <v>307</v>
+      </c>
+      <c r="I15" t="s">
+        <v>308</v>
+      </c>
+      <c r="J15" t="s">
+        <v>121</v>
+      </c>
+      <c r="M15" t="s">
+        <v>309</v>
+      </c>
+      <c r="O15" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>272</v>
+      </c>
+      <c r="S15" t="s">
+        <v>273</v>
+      </c>
+      <c r="U15" t="s">
+        <v>163</v>
+      </c>
+      <c r="X15" t="s">
+        <v>311</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>312</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>313</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>314</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>315</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ15">
+        <v>36</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX15" t="s">
         <v>138</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="AY15" t="s">
         <v>139</v>
       </c>
-      <c r="H15" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AZ15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="C16" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>288</v>
+        <v>318</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F16" t="s">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="G16" t="s">
-        <v>289</v>
+        <v>143</v>
       </c>
       <c r="H16" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="I16" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="J16" t="s">
-        <v>292</v>
+        <v>321</v>
       </c>
       <c r="M16" t="s">
-        <v>161</v>
+        <v>322</v>
       </c>
       <c r="O16" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="Q16" t="s">
-        <v>294</v>
+        <v>324</v>
       </c>
       <c r="S16" t="s">
-        <v>295</v>
+        <v>325</v>
       </c>
       <c r="U16" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>326</v>
+      </c>
+      <c r="X16" t="s">
+        <v>327</v>
       </c>
       <c r="Y16" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>264</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>328</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>328</v>
       </c>
       <c r="AE16" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="AF16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI16" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="AJ16" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="AP16" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ16">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="AR16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AS16" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="AU16" t="s">
-        <v>301</v>
+        <v>136</v>
       </c>
       <c r="AW16" t="s">
-        <v>150</v>
+        <v>330</v>
       </c>
       <c r="AX16" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="AY16" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
       <c r="C17" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="E17" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="F17" t="s">
-        <v>114</v>
+        <v>334</v>
       </c>
       <c r="G17" t="s">
-        <v>139</v>
+        <v>290</v>
       </c>
       <c r="H17" t="s">
-        <v>305</v>
+        <v>335</v>
       </c>
       <c r="I17" t="s">
-        <v>306</v>
+        <v>336</v>
       </c>
       <c r="J17" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="M17" t="s">
-        <v>307</v>
+        <v>163</v>
       </c>
       <c r="O17" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="Q17" t="s">
+        <v>337</v>
+      </c>
+      <c r="S17" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="U17" t="s">
         <v>310</v>
       </c>
-      <c r="X17" t="s">
-        <v>311</v>
+      <c r="W17" t="s">
+        <v>338</v>
       </c>
       <c r="Y17" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>339</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>340</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>340</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>128</v>
       </c>
       <c r="AE17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF17" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH17" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI17" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="AJ17" t="s">
-        <v>314</v>
+        <v>341</v>
       </c>
       <c r="AP17" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>134</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>189</v>
       </c>
       <c r="AS17" t="s">
-        <v>201</v>
+        <v>135</v>
       </c>
       <c r="AU17" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW17" t="s">
-        <v>315</v>
+        <v>137</v>
       </c>
       <c r="AX17" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AY17" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C18" t="s">
+        <v>343</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E18" t="s">
+        <v>142</v>
+      </c>
+      <c r="F18" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" t="s">
+        <v>143</v>
+      </c>
+      <c r="H18" t="s">
+        <v>345</v>
+      </c>
+      <c r="I18" t="s">
+        <v>346</v>
+      </c>
+      <c r="J18" t="s">
+        <v>121</v>
+      </c>
+      <c r="M18" t="s">
+        <v>162</v>
+      </c>
+      <c r="O18" t="s">
+        <v>163</v>
+      </c>
+      <c r="X18" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>348</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>349</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>349</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>350</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ18">
         <v>33</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" t="s">
+      <c r="AR18" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>330</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>154</v>
+      </c>
+      <c r="AY18" t="s">
         <v>139</v>
       </c>
-      <c r="H18" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AZ18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>36</v>
+      </c>
+      <c r="B19">
+        <v>180113</v>
       </c>
       <c r="C19" t="s">
-        <v>317</v>
+        <v>351</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>318</v>
+        <v>352</v>
       </c>
       <c r="E19" t="s">
-        <v>113</v>
+        <v>142</v>
+      </c>
+      <c r="F19" t="s">
+        <v>353</v>
       </c>
       <c r="G19" t="s">
-        <v>319</v>
+        <v>143</v>
       </c>
       <c r="H19" t="s">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="I19" t="s">
-        <v>321</v>
+        <v>355</v>
       </c>
       <c r="J19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M19" t="s">
-        <v>322</v>
+        <v>356</v>
       </c>
       <c r="O19" t="s">
-        <v>323</v>
-[...8 lines deleted...]
-        <v>161</v>
+        <v>357</v>
       </c>
       <c r="X19" t="s">
-        <v>324</v>
+        <v>149</v>
       </c>
       <c r="Y19" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>358</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>359</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>359</v>
       </c>
       <c r="AE19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF19" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG19" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH19" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI19" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="AJ19" t="s">
-        <v>328</v>
+        <v>360</v>
       </c>
       <c r="AP19" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ19">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>9</v>
       </c>
       <c r="AS19" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="AU19" t="s">
-        <v>188</v>
+        <v>136</v>
       </c>
       <c r="AW19" t="s">
-        <v>150</v>
+        <v>153</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>170</v>
       </c>
       <c r="AY19" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="C20" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="E20" t="s">
+        <v>142</v>
+      </c>
+      <c r="G20" t="s">
+        <v>143</v>
+      </c>
+      <c r="H20" t="s">
+        <v>364</v>
+      </c>
+      <c r="I20" t="s">
+        <v>365</v>
+      </c>
+      <c r="J20" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" t="s">
+        <v>366</v>
+      </c>
+      <c r="O20" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>274</v>
+      </c>
+      <c r="X20" t="s">
+        <v>367</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>368</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>369</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>370</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>371</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ20">
+        <v>118</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX20" t="s">
         <v>138</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="AY20" t="s">
         <v>139</v>
       </c>
-      <c r="H20" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
       <c r="C21" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E21" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F21" t="s">
-        <v>346</v>
+        <v>117</v>
       </c>
       <c r="G21" t="s">
-        <v>289</v>
+        <v>143</v>
       </c>
       <c r="H21" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
       <c r="I21" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="J21" t="s">
-        <v>292</v>
+        <v>377</v>
       </c>
       <c r="M21" t="s">
-        <v>161</v>
+        <v>378</v>
       </c>
       <c r="O21" t="s">
-        <v>293</v>
+        <v>379</v>
       </c>
       <c r="Q21" t="s">
-        <v>349</v>
-[...8 lines deleted...]
-        <v>350</v>
+        <v>163</v>
+      </c>
+      <c r="X21" t="s">
+        <v>380</v>
       </c>
       <c r="Y21" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>381</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>382</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>383</v>
       </c>
       <c r="AE21" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="AF21" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG21" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH21" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI21" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="AJ21" t="s">
-        <v>353</v>
+        <v>384</v>
       </c>
       <c r="AP21" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>134</v>
+      </c>
+      <c r="AQ21">
+        <v>83</v>
       </c>
       <c r="AS21" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AU21" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="AX21" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="AY21" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="C22" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>356</v>
+        <v>387</v>
       </c>
       <c r="E22" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" t="s">
+        <v>175</v>
+      </c>
+      <c r="G22" t="s">
+        <v>143</v>
+      </c>
+      <c r="H22" t="s">
+        <v>388</v>
+      </c>
+      <c r="I22" t="s">
+        <v>389</v>
+      </c>
+      <c r="J22" t="s">
+        <v>390</v>
+      </c>
+      <c r="M22" t="s">
+        <v>294</v>
+      </c>
+      <c r="O22" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>162</v>
+      </c>
+      <c r="S22" t="s">
+        <v>391</v>
+      </c>
+      <c r="U22" t="s">
+        <v>392</v>
+      </c>
+      <c r="X22" t="s">
+        <v>393</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>394</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>396</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>397</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>398</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ22">
+        <v>41</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX22" t="s">
         <v>138</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="AY22" t="s">
         <v>139</v>
       </c>
-      <c r="H22" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AZ22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>180113</v>
+        <v>36</v>
+      </c>
+      <c r="B23" t="s">
+        <v>399</v>
       </c>
       <c r="C23" t="s">
-        <v>363</v>
+        <v>400</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>364</v>
+        <v>401</v>
       </c>
       <c r="E23" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" t="s">
+        <v>334</v>
+      </c>
+      <c r="G23" t="s">
+        <v>402</v>
+      </c>
+      <c r="H23" t="s">
+        <v>403</v>
+      </c>
+      <c r="I23" t="s">
+        <v>404</v>
+      </c>
+      <c r="J23" t="s">
+        <v>121</v>
+      </c>
+      <c r="M23" t="s">
+        <v>405</v>
+      </c>
+      <c r="O23" t="s">
+        <v>406</v>
+      </c>
+      <c r="W23" t="s">
+        <v>407</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>408</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>408</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>409</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>410</v>
+      </c>
+      <c r="AX23" t="s">
         <v>138</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="AY23" t="s">
         <v>139</v>
       </c>
-      <c r="H23" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AZ23" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="C24" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="E24" t="s">
-        <v>138</v>
+        <v>116</v>
+      </c>
+      <c r="F24" t="s">
+        <v>175</v>
       </c>
       <c r="G24" t="s">
+        <v>143</v>
+      </c>
+      <c r="H24" t="s">
+        <v>414</v>
+      </c>
+      <c r="I24" t="s">
+        <v>415</v>
+      </c>
+      <c r="J24" t="s">
+        <v>416</v>
+      </c>
+      <c r="M24" t="s">
+        <v>417</v>
+      </c>
+      <c r="O24" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>419</v>
+      </c>
+      <c r="S24" t="s">
+        <v>420</v>
+      </c>
+      <c r="U24" t="s">
+        <v>378</v>
+      </c>
+      <c r="X24" t="s">
+        <v>421</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>422</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>423</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>424</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>168</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>425</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ24">
+        <v>1120</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>170</v>
+      </c>
+      <c r="AY24" t="s">
         <v>139</v>
       </c>
-      <c r="H24" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>384</v>
+        <v>426</v>
       </c>
       <c r="C25" t="s">
-        <v>385</v>
+        <v>427</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>386</v>
+        <v>428</v>
       </c>
       <c r="E25" t="s">
+        <v>174</v>
+      </c>
+      <c r="F25" t="s">
+        <v>429</v>
+      </c>
+      <c r="G25" t="s">
+        <v>143</v>
+      </c>
+      <c r="H25" t="s">
+        <v>430</v>
+      </c>
+      <c r="I25" t="s">
+        <v>431</v>
+      </c>
+      <c r="J25" t="s">
+        <v>432</v>
+      </c>
+      <c r="M25" t="s">
+        <v>163</v>
+      </c>
+      <c r="O25" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>219</v>
+      </c>
+      <c r="S25" t="s">
+        <v>231</v>
+      </c>
+      <c r="X25" t="s">
+        <v>433</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>434</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>435</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>436</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>437</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ25">
+        <v>48</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX25" t="s">
         <v>138</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="AY25" t="s">
         <v>139</v>
       </c>
-      <c r="H25" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AZ25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>395</v>
+        <v>438</v>
       </c>
       <c r="C26" t="s">
-        <v>396</v>
+        <v>439</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
       <c r="E26" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="G26" t="s">
+        <v>441</v>
+      </c>
+      <c r="H26" t="s">
+        <v>442</v>
+      </c>
+      <c r="I26" t="s">
+        <v>443</v>
+      </c>
+      <c r="J26" t="s">
+        <v>121</v>
+      </c>
+      <c r="M26" t="s">
+        <v>444</v>
+      </c>
+      <c r="X26" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>446</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>447</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>448</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ26">
+        <v>11</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>203</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>137</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY26" t="s">
         <v>139</v>
       </c>
-      <c r="H26" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AZ26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="C27" t="s">
-        <v>410</v>
+        <v>450</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>411</v>
+        <v>451</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>174</v>
       </c>
       <c r="F27" t="s">
-        <v>346</v>
+        <v>117</v>
       </c>
       <c r="G27" t="s">
-        <v>412</v>
+        <v>143</v>
       </c>
       <c r="H27" t="s">
-        <v>413</v>
+        <v>452</v>
       </c>
       <c r="I27" t="s">
-        <v>414</v>
+        <v>453</v>
       </c>
       <c r="J27" t="s">
-        <v>118</v>
+        <v>282</v>
       </c>
       <c r="M27" t="s">
-        <v>415</v>
+        <v>454</v>
       </c>
       <c r="O27" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="W27" t="s">
         <v>417</v>
       </c>
+      <c r="Q27" t="s">
+        <v>455</v>
+      </c>
+      <c r="S27" t="s">
+        <v>163</v>
+      </c>
+      <c r="U27" t="s">
+        <v>456</v>
+      </c>
+      <c r="X27" t="s">
+        <v>457</v>
+      </c>
       <c r="Y27" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>458</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>459</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>459</v>
       </c>
       <c r="AE27" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AF27" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AG27" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH27" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AI27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ27" t="s">
-        <v>419</v>
+        <v>460</v>
       </c>
       <c r="AP27" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>134</v>
+      </c>
+      <c r="AQ27">
+        <v>75</v>
       </c>
       <c r="AS27" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="AU27" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW27" t="s">
-        <v>420</v>
+        <v>461</v>
       </c>
       <c r="AX27" t="s">
-        <v>134</v>
+        <v>462</v>
       </c>
       <c r="AY27" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AZ27" t="s">
-        <v>51</v>
-[...388 lines deleted...]
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
-[...2 lines deleted...]
-    <hyperlink ref="D31" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>464</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>466</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>467</v>
       </c>
-      <c r="E1" s="2" t="s">
-        <v>62</v>
+      <c r="F1" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -5766,552 +5434,578 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C2" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D2" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E2" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F2" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="I2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C2" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D2" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>467</v>
       </c>
-      <c r="E1" s="2" t="s">
-        <v>62</v>
+      <c r="F1" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>526</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C2" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>528</v>
+      </c>
+      <c r="H2" t="s">
+        <v>529</v>
+      </c>
+      <c r="J2" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C3" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>530</v>
+      </c>
+      <c r="H3" t="s">
+        <v>531</v>
+      </c>
+      <c r="J3" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>