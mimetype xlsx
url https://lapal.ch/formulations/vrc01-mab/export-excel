--- v1 (2026-07-13)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC01 (mAb)</t>
   </si>
   <si>
     <t>VRC-01</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>The crystal structure of VRC01 in complex with the HIV-1 gp120 core has demonstrated that this broadly neutralizing antibody, which targets the CD4 binding site (CD4bs), partially mimics the interaction between gp120 and its primary receptor, CD4. The VRC-01-gp120 interaction has a trimeric viral envelope spike that acts as an aid to gain deeper insights into the antibody’s neutralization mechanism and to identify viral determinants associated with resistance to VRC01-mediated neutralization. The half-life of VRC-01 is estimated to be ~15-20 days with a volume of distribution (Vd) of 3-5 L and a clearance (Cl) of ~0.2–0.3 mL/hr/kg. VRC-01 follows first order of kinetics at 5-30 mg/kg.</t>
   </si>
   <si>
     <t>Not approved yet</t>
   </si>
@@ -1216,54 +1225,63 @@
     <t>2015-06-30</t>
   </si>
   <si>
     <t>2023-01-12</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>
   <si>
     <t>2021-12-16</t>
   </si>
   <si>
     <t>Maternal Inclusion Criteria:
 * HIV infection
 * Greater than or equal to 18 years of age
 * Able and willing to provide signed informed consent for herself and her infant
 Maternal Exclusion Criteria:
 * Prior participation in any HIV-1 vaccine trial
 * Receipt of any other active or passive HIV immunotherapy or investigational product during this pregnancy. (Note that administration of Food and Drug Administration \[FDA\]-approved antiretroviral (ARV) drugs when used to treat disease or prevent mother-to-child transmission were not considered investigational.)
 * Documented or suspected serious medical illness or immediate life-threatening condition (other than HIV infection) in the mother that may have interfered with the ability to complete study requirements, as judged by the examining cl</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1360,81 +1378,84 @@
   <si>
     <t>Monoclonal neutralizing antibodies are disclosed that specifically bind to the CD4 binding site of HIV-I gpl20. Monoclonal neutralizing antibodies also are disclosed that specifically bind to HIV-I gp41. The identification of these antibodies, and the use of these antibodies are also disclosed. Methods are also provided for enhancing the binding and neutralizing activity of any antibody using epitope scaffold probes.</t>
   </si>
   <si>
     <t>WO2011038290</t>
   </si>
   <si>
     <t>Compound, MoT</t>
   </si>
   <si>
     <t>THE UNITED STATES OF AMERICA, as represented by THE SECRETARY, DEPARTMENT OF HEALTH AND HUMAN SERVICES</t>
   </si>
   <si>
     <t>2030-09-24</t>
   </si>
   <si>
     <t>Granted: AU, CA, CN, EP (BE, CH, DE, FR, GB, IT, LI), IN, US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/U98Q0cuxa1i4vpZkCbjH28kF1LeR7lmwIwA9Eibh.png</t>
+    <t>https://lapal.ch/storage/illustrations/omizUci6kbLB6y8kjnARxntbjM85iyOxo8ymvAEm.png</t>
   </si>
   <si>
     <t>3D Crystal structure of broadly and potently neutralizing antibody VRC01 in complex with HIV-1 gp120. The light green and red structure represent VRC-01 and the dark green structure represents gp-160.</t>
   </si>
   <si>
     <t>Zhou, T., Georgiev, I., Wu, X., Yang, Z. Y., Dai, K., Finzi, A., ... &amp; Kwong, P. D. (2010). Structural basis for broad and potent neutralization of HIV-1 by antibody VRC01. Science, 329(5993), 811–817</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>NIAID Vaccine Research Center (VRC)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/about/vrc</t>
   </si>
   <si>
     <t>The NIAID Vaccine Research Center (VRC), founded in 1999 at NIH, was established to accelerate vaccine development for infectious diseases like HIV, Ebola, and COVID-19. Located in Bethesda, it includes advanced labs, a vaccine production facility, and clinical trial units, enabling seamless translational research from bench to bedside. Vaccine Production Program (VPP) develops vaccines in-house.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Li, Y., O'Dell, S., Walker, L. M., Wu, X., Guenaga, J., Feng, Y., Schmidt, S. D., McKee, K., Louder, M. K., Ledgerwood, J. E., Graham, B. S., Haynes, B. F., Burton, D. R., Wyatt, R. T., &amp;amp; Mascola, J. R. (2011). Mechanism of neutralization by the broadly neutralizing HIV-1 monoclonal antibody VRC01.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of virology&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;85&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(17), 8954–8967. &lt;/span&gt;&lt;a href="https://doi.org/10.1128/JVI.00754-11" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1128/JVI.00754-11&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;The structure of VRC01 in complex with the HIV-1 gp120 core reveals that this broadly neutralizing CD4 binding site (CD4bs) antibody partially mimics the interaction of the primary virus receptor, CD4, with gp120. Here, we extended the investigation of the VRC01-gp120 core interaction to the biologically relevant viral spike to better understand the mechanism of VRC01-mediated neutralization and to define viral elements associated with neutralization resistance. In contrast to the interaction of CD4 or the CD4bs monoclonal antibody (MAb) b12 with the HIV-1 envelope glycoprotein (Env), occlusion of the VRC01 epitope by quaternary constraints was not a major factor limiting neutralization. Mutagenesis studies indicated that VRC01 contacts within the gp120 loop D, the CD4 binding loop, and the V5 region were necessary for optimal VRC01 neutralization, as suggested by the crystal structure. In contrast to interactions with the soluble gp120 monomer, VRC01 interaction with the native viral spike did not occur in a CD4-like manner; VRC01 did not induce gp120 shedding from the Env spike or enhance gp41 membrane proximal external region (MPER)-directed antibody binding to the Env spike. Finally, VRC01 did not display significant reactivity with human antigens, boding well for potential&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;applications. The data indicate that VRC01 interacts with gp120 in the context of the functional spike in a manner distinct from that of CD4. It achieves potent neutralization by precisely targeting the CD4bs without requiring alterations of Env spike configuration and by avoiding steric constraints imposed by the quaternary structure of the functional Env spike.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Corey, L., Gilbert, P. B., Juraska, M., Montefiori, D. C., Morris, L., Karuna, S. T., Edupuganti, S., Mgodi, N. M., deCamp, A. C., Rudnicki, E., Huang, Y., Gonzales, P., Cabello, R., Orrell, C., Lama, J. R., Laher, F., Lazarus, E. M., Sanchez, J., Frank, I., Hinojosa, J., … HVTN 704/HPTN 085 and HVTN 703/HPTN 081 Study Teams (2021). Two Randomized Trials of Neutralizing Antibodies to Prevent HIV-1 Acquisition.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 1003–1014. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2031738" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2031738&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Whether a broadly neutralizing antibody (bnAb) can be used to prevent human immunodeficiency virus type 1 (HIV-1) acquisition is unclear.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We enrolled at-risk cisgender men and transgender persons in the Americas and Europe in the HVTN 704/HPTN 085 trial and at-risk women in sub-Saharan Africa in the HVTN 703/HPTN 081 trial. Participants were randomly assigned to receive, every 8 weeks, infusions of a bnAb (VRC01) at a dose of either 10 or 30 mg per kilogram (low-dose group and high-dose group, respectively) or placebo, for 10 infusions in total. HIV-1 testing was performed every 4 weeks. The VRC01 80% inhibitory concentration (IC80) of acquired isolates was measured with the TZM-bl assay.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Adverse events were similar in number and severity among the treatment groups within each trial. Among the 2699 participants in HVTN 704/HPTN 085, HIV-1 infection occurred in 32 in the low-dose group, 28 in the high-dose group, and 38 in the placebo group. Among the 1924 participants in HVTN 703/HPTN 081, infection occurred in 28 in the low-dose group, 19 in the high-dose group, and 29 in the placebo group. The incidence of HIV-1 infection per 100 person-years in HVTN 704/HPTN 085 was 2.35 in the pooled VRC01 groups and 2.98 in the placebo group (estimated prevention efficacy, 26.6%; 95% confidence interval [CI], -11.7 to 51.8; P = 0.15), and the incidence per 100 person-years in HVTN 703/HPTN 081 was 2.49 in the pooled VRC01 groups and 3.10 in the placebo group (estimated prevention efficacy, 8.8%; 95% CI, -45.1 to 42.6; P = 0.70). In prespecified analyses pooling data across the trials, the incidence of infection with VRC01-sensitive isolates (IC80&amp;nbsp;&amp;lt;1 μg per milliliter) per 100 person-years was 0.20 among VRC01 recipients and 0.86 among placebo recipients (estimated prevention efficacy, 75.4%; 95% CI, 45.5 to 88.9). The prevention efficacy against sensitive isolates was similar for each VRC01 dose and trial; VRC01 did not prevent acquisition of other HIV-1 isolates.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;VRC01 did not prevent overall HIV-1 acquisition more effectively than placebo, but analyses of VRC01-sensitive HIV-1 isolates provided proof-of-concept that bnAb prophylaxis can be effective. (Supported by the National Institute of Allergy and Infectious Diseases; HVTN 704/HPTN 085 and HVTN 703/HPTN 081 ClinicalTrials.gov numbers,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02716675" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02716675&lt;/a&gt;&amp;nbsp;and&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02568215" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02568215&lt;/a&gt;.).&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1782,130 +1803,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02599896" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03208231" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03707977" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02664415" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04801758" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860323" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02716675" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02568215" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03729752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02463227" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03208231" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02797171" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02165267" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02411539" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02591420" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01950325" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02471326" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03831945" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02599896" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03208231" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03707977" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02664415" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04801758" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860323" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02716675" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02568215" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03729752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02463227" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02797171" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02165267" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02411539" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02591420" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01950325" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02471326" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03831945" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/U98Q0cuxa1i4vpZkCbjH28kF1LeR7lmwIwA9Eibh.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/omizUci6kbLB6y8kjnARxntbjM85iyOxo8ymvAEm.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1961,156 +1985,165 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>47</v>
       </c>
       <c r="V2" t="s">
         <v>48</v>
       </c>
       <c r="W2" t="s">
         <v>49</v>
       </c>
       <c r="X2" t="s">
         <v>50</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AA2" t="s">
         <v>53</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AB2" t="s">
         <v>54</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>55</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ20"/>
+  <dimension ref="A1:AZ19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D20" sqref="D20"/>
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2127,2002 +2160,1940 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2">
         <v>160018</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Y2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AP2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ2">
         <v>49</v>
       </c>
       <c r="AR2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="N3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="X3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Y3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AB3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AC3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AE3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AF3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AP3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ3">
         <v>61</v>
       </c>
       <c r="AR3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AX3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="O4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Q4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="X4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Y4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AB4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AC4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AE4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AF4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AP4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ4">
         <v>30</v>
       </c>
       <c r="AS4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AX4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="F5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="J5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="X5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Y5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AB5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AC5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AE5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AF5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AP5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ5">
         <v>23</v>
       </c>
       <c r="AR5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AX5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AB6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AC6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AE6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AF6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ6">
         <v>18</v>
       </c>
       <c r="AS6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AU6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AY6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="G7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Y7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Z7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AA7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AE7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AF7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AP7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ7">
         <v>13</v>
       </c>
       <c r="AS7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AU7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AY7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E8" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="F8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H8" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="X8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Y8" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AB8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AC8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AE8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AF8" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AG8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AP8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ8">
         <v>2699</v>
       </c>
       <c r="AR8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU8" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW8" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AX8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E9" t="s">
+        <v>170</v>
+      </c>
+      <c r="F9" t="s">
+        <v>112</v>
+      </c>
+      <c r="G9" t="s">
+        <v>113</v>
+      </c>
+      <c r="H9" t="s">
+        <v>221</v>
+      </c>
+      <c r="I9" t="s">
+        <v>222</v>
+      </c>
+      <c r="J9" t="s">
+        <v>223</v>
+      </c>
+      <c r="M9" t="s">
+        <v>141</v>
+      </c>
+      <c r="O9" t="s">
+        <v>174</v>
+      </c>
+      <c r="X9" t="s">
+        <v>224</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>212</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>225</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>225</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>226</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ9" t="s">
         <v>215</v>
       </c>
-      <c r="C9" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AP9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ9">
         <v>1924</v>
       </c>
       <c r="AR9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW9" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AX9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ9" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F10" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="G10" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H10" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I10" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="J10" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M10" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="X10" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="Y10" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="Z10" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AA10" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AE10" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AF10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ10" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AP10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ10">
         <v>30</v>
       </c>
       <c r="AS10" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AU10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW10" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AX10" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C11" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G11" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H11" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I11" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="J11" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M11" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="X11" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="Y11" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AB11" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AC11" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AE11" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AF11" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ11" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AP11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ11">
         <v>14</v>
       </c>
       <c r="AS11" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AU11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW11" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AX11" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>132</v>
+        <v>254</v>
       </c>
       <c r="C12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="E12" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" t="s">
+        <v>112</v>
+      </c>
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
+        <v>257</v>
+      </c>
+      <c r="I12" t="s">
+        <v>258</v>
+      </c>
+      <c r="J12" t="s">
+        <v>259</v>
+      </c>
+      <c r="M12" t="s">
+        <v>141</v>
+      </c>
+      <c r="O12" t="s">
+        <v>159</v>
+      </c>
+      <c r="X12" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>261</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>262</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>124</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>263</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ12">
+        <v>80</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>264</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>166</v>
+      </c>
+      <c r="AY12" t="s">
         <v>133</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="AZ12" t="s">
         <v>134</v>
-      </c>
-[...61 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="C13" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="E13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H13" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="I13" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="J13" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="M13" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O13" t="s">
-        <v>156</v>
+        <v>270</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>271</v>
       </c>
       <c r="X13" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="Y13" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="AB13" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="AC13" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="AE13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AF13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ13" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="AP13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ13">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="AR13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU13" t="s">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="AW13" t="s">
-        <v>261</v>
+        <v>165</v>
       </c>
       <c r="AX13" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="C14" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="E14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F14" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H14" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="I14" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="J14" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O14" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="X14" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="Y14" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="AB14" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="AC14" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="AE14" t="s">
-        <v>119</v>
+        <v>240</v>
       </c>
       <c r="AF14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI14" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="AJ14" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="AP14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ14">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="AR14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU14" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW14" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="AX14" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C15" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="E15" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F15" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G15" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H15" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="I15" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="J15" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="M15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O15" t="s">
-        <v>278</v>
+        <v>174</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>293</v>
       </c>
       <c r="X15" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="Y15" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="AB15" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="AC15" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="AE15" t="s">
-        <v>237</v>
+        <v>122</v>
       </c>
       <c r="AF15" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ15" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="AP15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ15">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="AR15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU15" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="AX15" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>36</v>
+      </c>
+      <c r="B16">
+        <v>130189</v>
       </c>
       <c r="C16" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="E16" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F16" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G16" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H16" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="I16" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="J16" t="s">
-        <v>289</v>
+        <v>234</v>
       </c>
       <c r="M16" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="X16" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="Y16" t="s">
-        <v>292</v>
+        <v>120</v>
       </c>
       <c r="AB16" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="AC16" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="AE16" t="s">
-        <v>119</v>
+        <v>240</v>
       </c>
       <c r="AF16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ16" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="AP16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ16">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="AS16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU16" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="AX16" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17">
-        <v>130189</v>
+        <v>150140</v>
       </c>
       <c r="C17" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="E17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F17" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G17" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H17" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="I17" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="J17" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M17" t="s">
-        <v>299</v>
+        <v>118</v>
       </c>
       <c r="X17" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="Y17" t="s">
-        <v>117</v>
+        <v>311</v>
       </c>
       <c r="AB17" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="AC17" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="AE17" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AF17" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ17" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="AP17" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ17">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="AS17" t="s">
-        <v>126</v>
+        <v>194</v>
       </c>
       <c r="AU17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AX17" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18">
-        <v>150140</v>
+        <v>190048</v>
       </c>
       <c r="C18" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="E18" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F18" t="s">
-        <v>109</v>
+        <v>316</v>
       </c>
       <c r="G18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H18" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="I18" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="J18" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M18" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="O18" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>319</v>
       </c>
       <c r="X18" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="Y18" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="AB18" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="AC18" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="AE18" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AF18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ18" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="AP18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ18">
-        <v>10</v>
+        <v>27</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>128</v>
       </c>
       <c r="AS18" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AU18" t="s">
-        <v>127</v>
+        <v>324</v>
       </c>
       <c r="AX18" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AY18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>190048</v>
+        <v>36</v>
+      </c>
+      <c r="B19" t="s">
+        <v>325</v>
       </c>
       <c r="C19" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="E19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F19" t="s">
-        <v>313</v>
+        <v>112</v>
       </c>
       <c r="G19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H19" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="I19" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="J19" t="s">
-        <v>231</v>
+        <v>330</v>
       </c>
       <c r="M19" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="O19" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="Q19" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="X19" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="Y19" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="AB19" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="AC19" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="AE19" t="s">
-        <v>237</v>
+        <v>147</v>
       </c>
       <c r="AF19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI19" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ19" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="AP19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ19">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="AS19" t="s">
-        <v>191</v>
+        <v>129</v>
       </c>
       <c r="AU19" t="s">
-        <v>321</v>
+        <v>130</v>
       </c>
       <c r="AX19" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="AY19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ19" t="s">
-        <v>131</v>
-[...91 lines deleted...]
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>341</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -4132,552 +4103,578 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C2" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="D2" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="E2" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="F2" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="I2" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C2" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C2" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D2" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="E2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F2" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>341</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>400</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="C2" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>402</v>
+      </c>
+      <c r="H2" t="s">
+        <v>403</v>
+      </c>
+      <c r="J2" t="s">
+        <v>148</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="C3" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>404</v>
+      </c>
+      <c r="H3" t="s">
+        <v>405</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>