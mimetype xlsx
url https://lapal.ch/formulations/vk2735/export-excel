--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -358,50 +358,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VANQUISH 1</t>
   </si>
   <si>
     <t>NCT07104500</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07104500</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Viking Therapeutics, Inc.</t>
   </si>
   <si>
     <t>This is a phase 3, multicenter, 78-week randomized, double-blind, placebo-controlled, parallel arm study that will evaluate the weight loss efficacy as well as safety, tolerability, pharmacodynamic effects, and pharmacokinetics of VK2735 in adults who are obese (BMI ≥30 kg/m2) or overweight (BMI ≥27 kg/m2) with one or more weight related comorbid condition without Type 2 Diabetes.</t>
   </si>
   <si>
     <t>VK2735 for Weight Management Phase 3</t>
   </si>
@@ -456,50 +459,53 @@
 2. Body mass index (BMI) ≥30 kg/m2 OR ≥27 kg/m2 with at least one weight-related co- morbid condition (treated or untreated)
    * Weight-related co-morbid conditions include hypertension, dyslipidemia, obstructive sleep apnea or cardiovascular disease
    * Cardiovascular disease includes, for example, ischemic cardiovascular disease, New York Heart Association (NYHA) Functional Class I-III heart failure
    * BMI calculated at the Screening visit will be used to determine eligibility
 Exclusion Criteria:
 1. History of or current clinically significant medical disorder that, in the opinion of the Investigator, does not support study participation
 2. Self-reported body weight change of 5% or more within</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Obesity / Weight Management</t>
   </si>
   <si>
     <t>VK2735-101</t>
   </si>
   <si>
     <t>NCT05203237</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05203237</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>This is a Phase 1, randomized, double-blind, placebo-controlled single and multiple ascending dose study to evaluate the safety, tolerability, pharmacokinetics (PK), and pharmacodynamics (PD) of VK2735 in healthy adults and otherwise healthy adults who have an increased body mass index (BMI).</t>
   </si>
   <si>
     <t>Phase 1 Study to Evaluate the Safety and Tolerability of VK2735</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
@@ -857,50 +863,53 @@
     <t>Topline Results from Maintenance Study of GLP-1/GIP Agonist VK2735</t>
   </si>
   <si>
     <t>Viking Therapeutics Website</t>
   </si>
   <si>
     <t>https://ir.vikingtherapeutics.com/2026-09-22-Viking-Therapeutics-Announces-Positive-Topline-Results-from-Maintenance-Study-of-GLP-1-GIP-Agonist-VK2735-Demonstrating-the-Promise-of-Multiple-Maintenance-Dosing-Regimens</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://onlinelibrary.wiley.com/doi/10.1002/oby.70106"&gt;Weekly Subcutaneous VK2735, a GIP/GLP-1 Receptor Dual&amp;nbsp;Agonist, for Weight Management: Phase 2, Randomized, 13-Week VENTURE Study&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Harold E. Bays</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>Obesity</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective&lt;/p&gt;&lt;p&gt;This study aimed to determine doses of VK2735, a novel glucagon-like peptide-1/glucose-dependent insulinotropic polypeptide (GLP-1/GIP) receptor dual agonist, that are effective for weight loss over 13 weeks of treatment.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;VENTURE was a phase 2, randomized, double-blind, placebo-controlled, dose-ranging study of weekly subcutaneous VK2735 in adults with obesity or overweight and ≥ 1 weight-related comorbidity. Participants with diabetes mellitus were ineligible. The primary endpoint was percent change from baseline in body weight at Week 13. Secondary efficacy endpoints were observed and change from baseline weight loss and the proportion of participants losing ≥ 5% and ≥ 10% of baseline weight.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Study was conducted between August 2023 and February 2024. Mean weight reduction with active treatment ranged from 9.2 kg (2.5 mg dose) to 14.6 kg (15 mg dose), corresponding to 9.1% and 14.7% weight reductions, respectively; the placebo group had a 1.8 kg (1.7%) reduction. In the active treatment groups, 93% (130/140) of participants had a ≥ 5% weight reduction, compared with 12% (4/34) of participants with placebo treatment. The common adverse events (AEs) were gastrointestinal, which decreased in reported frequency after dose titration to steady state.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;All subcutaneous doses of VK2735 significantly reduced body weight. The AE profile of VK2735 was primarily gastrointestinal, with decreased reported frequency upon continued use.&lt;/p&gt;&lt;p&gt;Trial Registration&lt;/p&gt;&lt;p&gt;ClinicalTrials.gov identifier NCT06068946&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://onlinelibrary.wiley.com/doi/10.1002/oby.70106</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1260,51 +1269,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BmCoZ6M2oXbBeppnkFchVKc6njyBHqvH6vwOpmJT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2026-09-22-Viking-Therapeutics-Announces-Positive-Topline-Results-from-Maintenance-Study-of-GLP-1-GIP-Agonist-VK2735-Demonstrating-the-Promise-of-Multiple-Maintenance-Dosing-Regimens" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2026-09-22-Viking-Therapeutics-Announces-Positive-Topline-Results-from-Maintenance-Study-of-GLP-1-GIP-Agonist-VK2735-Demonstrating-the-Promise-of-Multiple-Maintenance-Dosing-Regimens" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/oby.70106" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1539,51 +1548,51 @@
       <c r="AO2" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY6"/>
+  <dimension ref="A1:AZ6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1598,53 +1607,54 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1754,554 +1764,572 @@
       </c>
       <c r="AR1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="AZ1" s="2" t="s">
+        <v>110</v>
+      </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N2" t="s">
+        <v>121</v>
+      </c>
+      <c r="O2" t="s">
         <v>120</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="R2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="S2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="T2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Z2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AA2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AO2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AP2">
         <v>4500</v>
       </c>
       <c r="AQ2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AR2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AV2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AW2" t="s">
         <v>50</v>
       </c>
       <c r="AX2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AY2" t="s">
         <v>55</v>
       </c>
+      <c r="AZ2" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="O3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="P3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="Q3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="X3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AB3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AC3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AE3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="AI3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AN3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="AO3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AP3">
         <v>92</v>
       </c>
       <c r="AQ3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AR3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AV3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AW3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="AX3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AY3" t="s">
         <v>55</v>
       </c>
+      <c r="AZ3" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="J4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="Y4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AB4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AC4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AD4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AE4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AF4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AI4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AN4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AO4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AP4">
         <v>176</v>
       </c>
       <c r="AQ4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AR4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AV4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AW4" t="s">
         <v>50</v>
       </c>
       <c r="AX4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AY4" t="s">
         <v>55</v>
       </c>
+      <c r="AZ4" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="Y5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="Z5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="AA5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AD5" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="AE5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AF5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AI5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AO5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AP5">
         <v>270</v>
       </c>
       <c r="AQ5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AR5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="AV5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AW5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="AX5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="AY5" t="s">
         <v>55</v>
       </c>
+      <c r="AZ5" t="s">
+        <v>141</v>
+      </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="I6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M6" t="s">
         <v>41</v>
       </c>
       <c r="X6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Y6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="Z6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AA6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AD6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AE6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AF6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AI6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="AO6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AP6">
         <v>1100</v>
       </c>
       <c r="AQ6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AR6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AT6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AV6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AW6" t="s">
         <v>50</v>
       </c>
       <c r="AX6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AY6" t="s">
         <v>55</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2309,72 +2337,72 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2390,99 +2418,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2492,429 +2520,433 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H3" t="s">
-        <v>262</v>
+        <v>264</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>265</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>