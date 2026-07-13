--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -608,50 +608,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2074,128 +2077,132 @@
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>184</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>185</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>188</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2205,293 +2212,293 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E2" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2514,82 +2521,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>52</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>