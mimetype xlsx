--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -147,51 +147,51 @@
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-280 (VH-4004280)</t>
   </si>
   <si>
     <t>investigational - investigation was discontinued by ViiV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>VH4004280 (also known as VH-280 or GSK4004280) is an investigational oral HIV-1 capsid inhibitor. This novel antiretroviral targets the HIV-1 capsid protein, a crucial component involved in multiple stages of the viral lifecycle. VH-280 functions by binding to a pocket formed between adjacent capsid proteins within the mature capsid hexamer. This interaction disrupts essential viral processes. Preclinical studies have demonstrated that VH-280 exhibits potent antiviral activity, with half-maximal effective concentrations (EC50 values) in the picomolar range against a broad spectrum of HIV-1 laboratory strains and clinical isolates. Its mechanism is understood to be multi-stage, impacting both early and late phases of the HIV-1 life cycle.</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
-    <t>Oral, Subcutaneous, Intramuscular, To be determined</t>
+    <t xml:space="preserve">Oral, Subcutaneous, Intramuscular, </t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment, Prevention</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Other/Variable/Unknown: to be determined</t>
   </si>
   <si>
     <t>to be determined</t>
   </si>
@@ -528,91 +528,88 @@
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2023-08-24</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy.
 * Participants who are negative on a single test for Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction (PCR), point of care test), performed on the day of admission (Day -1). A negative result is required prior to the administration of study intervention on Day 1.
 * Male or female participants of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion Criteria:
 * History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs; constituting a risk when taking the study interven</t>
   </si>
   <si>
-    <t>Subcutaneous, Intramuscular, To be determined</t>
+    <t xml:space="preserve">Subcutaneous, Intramuscular, </t>
   </si>
   <si>
     <t>NCT05163522</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05163522</t>
   </si>
   <si>
     <t>This FTIH study aims to evaluate the safety, tolerability and PK of the novel investigational Human immunodeficiency virus (HIV)-1 capsid inhibitor VH4004280 in healthy adults. The study will be conducted in 3 parts: Part 1 will investigate single ascending doses (SAD), Part 2 will investigate multiple ascending doses and drug-drug interaction (MAD/MAD DDI) Part 3 will investigate single dose relative bioavailability (RBA) of a new formulation of VH4004280.</t>
   </si>
   <si>
     <t>First-Time-in-Human (FTIH) Study to Evaluate the Safety, Tolerability and Pharmacokinetics (PK) of VH4004280 in Healthy Participants</t>
   </si>
   <si>
     <t>Midazolam</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>2023-08-29</t>
   </si>
   <si>
     <t>2023-06-21</t>
   </si>
   <si>
     <t>Inclusion criteria:
 * Participant must be 18 to 55 years of age inclusive.
 * Participants who are overtly healthy.
 * Male or female participants of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion criteria:
 * History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs; constituting a risk when taking the study drug or interfering with the interpretation of data.
 * Abnormal blood pressure.
 * Symptomatic herpes zoster.
 * Evidence of active or latent tuberculosis (TB).
 * Lymphoma, leukemia, or any malignancy within the past 5 years except for basal cell or squamous epithelial carcino</t>
-  </si>
-[...1 lines deleted...]
-    <t>To be determined</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -1990,111 +1987,108 @@
       </c>
       <c r="AH5" t="s">
         <v>118</v>
       </c>
       <c r="AI5" t="s">
         <v>143</v>
       </c>
       <c r="AJ5" t="s">
         <v>167</v>
       </c>
       <c r="AP5" t="s">
         <v>121</v>
       </c>
       <c r="AQ5">
         <v>73</v>
       </c>
       <c r="AR5" t="s">
         <v>122</v>
       </c>
       <c r="AS5" t="s">
         <v>145</v>
       </c>
       <c r="AU5" t="s">
         <v>124</v>
       </c>
-      <c r="AX5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2110,99 +2104,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="O1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2212,391 +2206,391 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="G1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="5" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>105</v>
       </c>
       <c r="C2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D2" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E2" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>52</v>
       </c>
       <c r="C2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C4" t="s">
         <v>223</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>