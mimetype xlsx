--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-280 (VH-4004280)</t>
   </si>
   <si>
     <t>investigational - investigation was discontinued by ViiV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>VH4004280 (also known as VH-280 or GSK4004280) is an investigational oral HIV-1 capsid inhibitor. This novel antiretroviral targets the HIV-1 capsid protein, a crucial component involved in multiple stages of the viral lifecycle. VH-280 functions by binding to a pocket formed between adjacent capsid proteins within the mature capsid hexamer. This interaction disrupts essential viral processes. Preclinical studies have demonstrated that VH-280 exhibits potent antiviral activity, with half-maximal effective concentrations (EC50 values) in the picomolar range against a broad spectrum of HIV-1 laboratory strains and clinical isolates. Its mechanism is understood to be multi-stage, impacting both early and late phases of the HIV-1 life cycle.</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
@@ -357,273 +366,317 @@
   <si>
     <t>NCT06039579</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06039579</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The primary purpose of the study is to evaluate the antiviral activity of orally administered VH4004280 and VH4011499 monotherapy over 10 days in human immunodeficiency virus (HIV-1) infected Treatment-Naïve (TN) participants.</t>
   </si>
   <si>
     <t>Proof of Concept Treatment Study of Orally Administered VH4004280 or VH4011499 in HIV-1 Infected Adults</t>
   </si>
   <si>
     <t>United States of America, Argentina, Canada, France, Germany, Italy, Mexico, Spain, United Kingdom</t>
   </si>
   <si>
-    <t>VH4004280</t>
-[...8 lines deleted...]
-    <t>VH4011499 Matching Placebo</t>
+    <t>Drug: VH4004280</t>
+  </si>
+  <si>
+    <t>Drug: VH4011499</t>
+  </si>
+  <si>
+    <t>Drug: VH4004280 Matching Placebo</t>
+  </si>
+  <si>
+    <t>Drug: VH4011499 Matching Placebo</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
-  </si>
-[...1 lines deleted...]
-    <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy (other than HIV-1 infection).
 * Screening cluster of differentiation-4 (CD4+) T-cell count greater than or equal to (≥)200 cells/microliter (µL).
 * Documented HIV-1 infection and Screening plasma HIV-1 RNA ≥3000 copies/milliliter (mL).
 * Treatment-naïve: Defined as no antiretroviral therapy received after the diagnosis of HIV-1 infection. Prior use of oral pre-exposure prophylaxis (PreP) is permitted. Prior use of parenteral PreP is exclusionary.
 * Has body mass index (BMI) within the range of 18.5-31.0 kilograms per meter square (kg/m\^2).
-* Participants male at birth must use male condoms and participants female at birth who are of childbearing potential must be using acceptable forms of birth control.
-* Participants capable of</t>
+* Participants male at birth must use male condoms and participants female at birth who are of childbearing potential must be using acceptable forms of birth control.</t>
+  </si>
+  <si>
+    <t>HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
+    <t>Double (Participant, Investigator)</t>
+  </si>
+  <si>
+    <t>Once</t>
+  </si>
+  <si>
     <t>Oral</t>
   </si>
   <si>
-    <t>Tablet</t>
-[...1 lines deleted...]
-  <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>NCT06168318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06168318</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>This is a 3 part study of an investigational capsid inhibitor, VH4004280, in healthy adult participants. The purpose is to evaluate the effect of tablet formulation as well as food on bioavailability. Part 1 of the study will compare the relative bioavailability of VH4004280 Formulation A tablets to up to 4 alternative tablet formulations under fed (high fat) conditions. Part 2 of the study will assess the effect of fasted conditions on the bioavailability of VH4004280 Formulation A and alternative, optional formulations, relative to their respective bioavailability under fed conditions in Part 1. The optional Part 3 of the study will assess relative bioavailability of VH4004280 Formulation A to up to 3 alternative formulations, selected from Regimens B, C or D, under fed (lower fat) condi</t>
   </si>
   <si>
     <t>A Study to Investigate the Relative Bioavailability and Food Effect of an Oral Capsid Inhibitor Tablet Formulation Compared With Other Oral Tablet Formulations in Male and Female Healthy Participants</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>VH4004280 Formulation A</t>
   </si>
   <si>
     <t>VH4004280 Formulation B</t>
   </si>
   <si>
     <t>VH4004280 Formulation C</t>
   </si>
   <si>
     <t>VH4004280 Formulation D</t>
   </si>
   <si>
     <t>VH4004280 Formulation E</t>
   </si>
   <si>
     <t>2023-12-18</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>Adults</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Participants must be 18 to 55years of age.
 2. Participants who are overtly healthy.
 3. Negative (Severe Acute Respiratory Syndrome Coronavirus 2) SARs-CoV-2 test prior to dosing.
 4. Has body mass index (BMI) within the range 19-32 (kg/m2).
 5. Participants male at birth must use male condoms, and participants female at birth who are of childbearing potential must be using acceptable forms of birth control.
 6. Capable of giving signed informed consent.
 Exclusion Criteria:
 1. History or presence of disorders capable of significantly altering the absorption, metabolism, or elimination of drugs.
 2. Abnormal blood pressure.
 3. Any malignancy within the past 5 years except certain localized malignancies, or breast cancer within the past 10 years.
 4. Has exclusionary psyc</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
+    <t>Tablet</t>
+  </si>
+  <si>
     <t>NCT06012136</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06012136</t>
   </si>
   <si>
-    <t>Recruiting</t>
-[...2 lines deleted...]
-    <t>The primary purpose of the study is to investigate safety and tolerability following single and multiple ascending subcutaneous (SC) and intramuscular (IM) doses of capsid inhibitors in healthy participants. The study will also describe the pharmacokinetics following single and multiple ascending SC and IM doses of capsid inhibitors in healthy participants.</t>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
+    <t>The primary purpose of the study is to investigate safety and tolerability following single ascending subcutaneous (SC) and intramuscular (IM) doses of capsid inhibitors in healthy participants. The study will also describe the pharmacokinetics following single ascending SC and IM doses of capsid inhibitors in healthy participants.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of a Single Suspension Injection of Investigational Capsid Inhibitors Compared to Placebo in Healthy Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>Placebo</t>
+    <t>Drug: VH4011499 administered either SC, SC+ rHuPH20, or IM.</t>
+  </si>
+  <si>
+    <t>Drug: Placebo</t>
   </si>
   <si>
     <t>2023-08-24</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2026-09-02</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy.
 * Participants who are negative on a single test for Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction (PCR), point of care test), performed on the day of admission (Day -1). A negative result is required prior to the administration of study intervention on Day 1.
 * Male or female participants of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion Criteria:
-* History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs; constituting a risk when taking the study interven</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Subcutaneous, Intramuscular, </t>
+* History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs.</t>
+  </si>
+  <si>
+    <t>HIV, COVID 19</t>
+  </si>
+  <si>
+    <t>Subcutaneous, Intramuscular</t>
+  </si>
+  <si>
+    <t>Injectable</t>
   </si>
   <si>
     <t>NCT05163522</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05163522</t>
   </si>
   <si>
     <t>This FTIH study aims to evaluate the safety, tolerability and PK of the novel investigational Human immunodeficiency virus (HIV)-1 capsid inhibitor VH4004280 in healthy adults. The study will be conducted in 3 parts: Part 1 will investigate single ascending doses (SAD), Part 2 will investigate multiple ascending doses and drug-drug interaction (MAD/MAD DDI) Part 3 will investigate single dose relative bioavailability (RBA) of a new formulation of VH4004280.</t>
   </si>
   <si>
     <t>First-Time-in-Human (FTIH) Study to Evaluate the Safety, Tolerability and Pharmacokinetics (PK) of VH4004280 in Healthy Participants</t>
+  </si>
+  <si>
+    <t>VH4004280</t>
+  </si>
+  <si>
+    <t>Placebo</t>
   </si>
   <si>
     <t>Midazolam</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>2023-08-29</t>
   </si>
   <si>
     <t>2023-06-21</t>
   </si>
   <si>
     <t>Inclusion criteria:
 * Participant must be 18 to 55 years of age inclusive.
 * Participants who are overtly healthy.
 * Male or female participants of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion criteria:
 * History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs; constituting a risk when taking the study drug or interfering with the interpretation of data.
 * Abnormal blood pressure.
 * Symptomatic herpes zoster.
 * Evidence of active or latent tuberculosis (TB).
 * Lymphoma, leukemia, or any malignancy within the past 5 years except for basal cell or squamous epithelial carcino</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Proof of concept study of orally administered VH4004280 or VH4011499 in HIV-1 infected adults</t>
+  </si>
+  <si>
+    <t>https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/</t>
+  </si>
+  <si>
+    <t>Proof-of-Concept Trial of Oral VH4011499 (VH-499), a New HIV-1 Capsid Inhibitor</t>
+  </si>
+  <si>
+    <t>https://www.natap.org/2025/CROI/croi_29.htm</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -694,72 +747,75 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/ndh6zU4ZXciiSGKeNmTuIwpznLd10Depqh1NXaJI.png</t>
+    <t>https://lapal.ch/storage/illustrations/qejexDqsJwGsuCHSSJ3kAsRifuirURiHdiknJT6t.png</t>
   </si>
   <si>
     <t>not disclosed yet</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Pre-Clinical Profiles of HIV-1 Capsid Inhibitors VH4004280 (VH-280) and VH4011499 (VH-499)</t>
   </si>
   <si>
     <t>https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-wang-vh-280-vh-499-virology-wepea027-final-updated-disc.pdf</t>
   </si>
   <si>
     <t>GSK Q1 2025 results</t>
   </si>
   <si>
     <t>https://www.gsk.com/en-gb/investors/quarterly-results/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Thakkar N, Griesel R, Pierce A, et al. &lt;/span&gt;&lt;a href="https://link.springer.com/article/10.1007/s40121-025-01154-x" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Clinical Pharmacokinetics and Safety of a New HIV-1 Capsid Inhibitor, VH4004280, After Oral Administration in Adults Without HIV&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Infect Dis Ther&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online April 26, 2025. doi:10.1007/s40121-025-01154-x&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;The pharmacokinetics, drug-drug interaction potential, and safety of a new HIV-1 capsid inhibitor, VH4004280 (VH-280), are described in this first-time-in-human study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This randomized, double-blind, placebo-controlled, phase 1 study assessed oral VH-280 in adults without HIV. In parts 1 and 3, VH-280 was administered as powder-in-bottle (PiB) and tablet formulations, respectively, in single ascending doses. In part 2, VH-280 was administered as a PiB formulation once daily for 14 days in multiple ascending doses. In addition, in part 2, the effect of VH-280 on cytochrome P450 3A (CYP3A) activity was evaluated using midazolam as a probe substrate.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 73 participants were included (VH-280, n = 57; placebo, n = 16). Plasma exposures for VH-280 were broadly dose-proportional, and median time to maximum observed concentration was 9.0-17.0 h for the PiB and tablet formulations. Geometric mean terminal half-life was 145.8-207.8 h (&amp;gt; 6 days). Compared with PiB, exposures for the tablet formulation were 45-56% lower. Concomitant administration of midazolam after single and multiple doses of VH-280 did not result in clinically significant changes in midazolam or 1-hydroxymidazolam exposures; therefore, VH-280 is not anticipated to inhibit or induce CYP3A4. VH-280 was well-tolerated. Frequency of adverse events (AEs) was comparable between placebo and VH-280 groups. Adverse events related to VH-280 were primarily grade 1. There were no serious AEs, AEs leading to withdrawal from drug or study, or deaths. No trends in vital signs, electrocardiograms, or laboratory hematology parameters were observed, and there were no clinically relevant changes in chemistry parameters.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Data from this first-time-in-human study further characterize the pharmacokinetics of VH-280 after oral administration, providing support for the development of new capsid inhibitors as part of a complete long-acting regimen for the treatment and prevention of HIV-1.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05163522" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT05163522&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -1116,126 +1172,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06039579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06168318" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05163522" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ndh6zU4ZXciiSGKeNmTuIwpznLd10Depqh1NXaJI.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qejexDqsJwGsuCHSSJ3kAsRifuirURiHdiknJT6t.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-wang-vh-280-vh-499-virology-wepea027-final-updated-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/investors/quarterly-results/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1291,130 +1350,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="V2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      <c r="AG2" t="s">
         <v>49</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1458,1181 +1525,1285 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Q2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="S2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Y2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>120</v>
+        <v>122</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>123</v>
       </c>
       <c r="AP2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AQ2">
         <v>44</v>
       </c>
       <c r="AR2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AS2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AU2" t="s">
-        <v>124</v>
+        <v>127</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>129</v>
       </c>
       <c r="AX2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AZ2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>220095</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="O3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="Q3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="S3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="U3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="X3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="Y3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="AB3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="AE3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="AI3" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="AJ3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="AP3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AQ3">
         <v>46</v>
       </c>
       <c r="AS3" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AU3" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="AX3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AY3" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AZ3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4">
         <v>218306</v>
       </c>
       <c r="C4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E4" t="s">
+        <v>134</v>
+      </c>
+      <c r="F4" t="s">
+        <v>155</v>
+      </c>
+      <c r="G4" t="s">
+        <v>108</v>
+      </c>
+      <c r="H4" t="s">
+        <v>156</v>
+      </c>
+      <c r="I4" t="s">
+        <v>157</v>
+      </c>
+      <c r="J4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O4" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>160</v>
+      </c>
+      <c r="X4" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>146</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>146</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>120</v>
+      </c>
+      <c r="AG4" t="s">
         <v>147</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="AH4" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI4" t="s">
         <v>148</v>
       </c>
-      <c r="E4" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AJ4" t="s">
-        <v>157</v>
+        <v>164</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>165</v>
       </c>
       <c r="AP4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AQ4">
         <v>208</v>
       </c>
       <c r="AR4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AS4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AU4" t="s">
-        <v>124</v>
+        <v>127</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>129</v>
       </c>
       <c r="AX4" t="s">
-        <v>158</v>
+        <v>166</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>167</v>
       </c>
       <c r="AZ4" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5">
         <v>217058</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H5" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="I5" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J5" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="M5" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="O5" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="Q5" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="X5" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="Y5" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="AB5" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="AC5" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="AE5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="AF5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG5" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="AH5" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="AI5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="AJ5" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="AP5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AQ5">
         <v>73</v>
       </c>
       <c r="AR5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AS5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AU5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AZ5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>183</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>183</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>236</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>237</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>239</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="C4" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>242</v>
+      </c>
+      <c r="H4" t="s">
+        <v>243</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>