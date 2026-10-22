--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,80 +132,92 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-184 + VH-499</t>
   </si>
   <si>
     <t>VH-184 and VH-499 (fremocapavir)</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), Capsid inhibitor</t>
+  </si>
+  <si>
     <t>3rd gen. integrase strand transfer inhibitor (INSTI) + capsid inhibitor (CI)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Investigational, potentially twice-yearly, complete long-acting injectable regimen pairing ViiV Healthcare's third-generation INSTI VH-184 with its capsid inhibitor VH-499 (fremocapavir). Both agents are being developed individually as injectables; ViiV describes VH-184 and VH-499 as potential components of future ultra long-acting treatment regimens, and states that the phase I data will inform its plans for a first INSTI-based twice-yearly regimen, without specifying the partner drug (ViiV press release, 25 Feb 2026). The pairing of the two agents as a single regimen is reported by TAG (Pipeline Report 2026). In phase I studies in adults without HIV, a single injection of VH-184 (formulation B) maintained flat plasma concentrations through month 7, and single IM or SC injections of VH-499 (100 to 1,200 mg) maintained stable concentrations supporting dosing intervals of up to six months. VH-184 retains activity against HIV with second-generation INSTI resistance substitutions in vitro, and VH-499 binds the CPSF6/nucleoporin pocket of the capsid with picomolar potency. No clinical trial co-administering the two agents had been registered a</t>
   </si>
   <si>
     <t>Investigational. Not approved in any jurisdiction. The combination has not yet entered clinical testing as a regimen; each component is in clinical development (VH-184: oral phase IIb INNOVATE, injectable phase I; VH-499: oral phase IIa CINNAMON completed, injectable phase I, phase IIb CINERGY with cabotegravir not yet recruiting) (last updated 30 September 2026)</t>
   </si>
   <si>
     <t>Not applicable (no regulatory submission).</t>
   </si>
   <si>
     <t>Component data only. VH-184 LA (phase I, 39 participants, formulations A and B, SC or IM): injection site reactions mostly grade 1 (erythema, pain, nodules), fewer grade 2, two grade 3 ISRs; safety profile described as similar to marketed INSTIs. VH-499 LA (phase I, 48 participants at 100/200/400 mg IM or SC): AEs mostly grade 1 to 2, injection site pain in 27/36 (75%) VH-499 recipients, ISRs more frequent after SC (83 to 100%) than IM (33 to 83%), median ISR duration 1 to 3 days, no serious AEs, no withdrawals for safety.</t>
   </si>
   <si>
     <t>No efficacy data for the combination. Component proof of concept: oral VH-184 monotherapy (phase IIa, ART-naive adults, 10/50/300 mg) produced dose-dependent viral load declines, maximum -2.69 log10 copies/mL at 300 mg; oral VH-499 monotherapy (phase IIa CINNAMON) showed potent antiviral activity over 10 days.</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>not disclosed</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Not publicly available.</t>
@@ -291,53 +312,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -357,431 +375,237 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>NCT06310551</t>
-[...8 lines deleted...]
-    <t>Recruiting</t>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
+    <t>Clinical trial ID</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>Brand Name</t>
+  </si>
+  <si>
+    <t>Use Case</t>
+  </si>
+  <si>
+    <t>Therapeutic Area</t>
+  </si>
+  <si>
+    <t>Dosage</t>
+  </si>
+  <si>
+    <t>Administration Route</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Code</t>
+  </si>
+  <si>
+    <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
+    <t>Country ISO Code</t>
+  </si>
+  <si>
+    <t>Country Name</t>
+  </si>
+  <si>
+    <t>Reg Status</t>
+  </si>
+  <si>
+    <t>Reg Submission Date</t>
+  </si>
+  <si>
+    <t>Reg Approval Date</t>
+  </si>
+  <si>
+    <t>Links</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Representative patent</t>
+  </si>
+  <si>
+    <t>Patent description</t>
+  </si>
+  <si>
+    <t>Categories</t>
+  </si>
+  <si>
+    <t>Patent holder</t>
+  </si>
+  <si>
+    <t>Expiry date</t>
+  </si>
+  <si>
+    <t>Patent abstract</t>
+  </si>
+  <si>
+    <t>Licence with MPP</t>
+  </si>
+  <si>
+    <t>Patent source</t>
+  </si>
+  <si>
+    <t>Granted: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Granted: High income countries</t>
+  </si>
+  <si>
+    <t>Filed: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Filed: High income countries</t>
+  </si>
+  <si>
+    <t>Not in force: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Illustration URL</t>
+  </si>
+  <si>
+    <t>Credit</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/2743inCD5Qg2gFRXF2Ol2dOwh81x0Xi54LnIyOyn.png</t>
+  </si>
+  <si>
+    <t>Placeholder</t>
+  </si>
+  <si>
+    <t>Company/University</t>
+  </si>
+  <si>
+    <t>Link to website</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Short description</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
-    <t>The purpose of this study is to identify 1 or more doses of parenterally administered VH4524184 that are safe, well tolerated and yield a PK drug exposure profile necessary to deliver a long-acting antiretroviral therapy for the treatment of HIV-1 infection.</t>
-[...35 lines deleted...]
-    <t>All</t>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/</t>
+  </si>
+  <si>
+    <t>Shionogi</t>
+  </si>
+  <si>
+    <t>https://www.shionogi.com/global/en/</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare presents pipeline data for two investigational HIV treatment therapies with potential for twice-yearly dosing</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>GSK website</t>
+  </si>
+  <si>
+    <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/</t>
   </si>
   <si>
     <t>No</t>
-  </si>
-[...324 lines deleted...]
-    <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;The Antiretroviral Therapy Pipeline 2026. Treatment Action Group Pipeline Report, August 2026.&lt;/p&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Jefferys R. </t>
   </si>
   <si>
     <t>2026-08-15</t>
   </si>
   <si>
     <t>Treatment Action Group Pipeline Report,</t>
   </si>
   <si>
     <t>&lt;p&gt;Jefferys R. The Antiretroviral Therapy Pipeline 2026. Treatment Action Group Pipeline Report, August 2026.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -826,52 +650,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1131,133 +955,138 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724640" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2743inCD5Qg2gFRXF2Ol2dOwh81x0Xi54LnIyOyn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1286,201 +1115,222 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>49</v>
+      </c>
+      <c r="L2" t="s">
+        <v>50</v>
+      </c>
+      <c r="M2" t="s">
+        <v>51</v>
       </c>
       <c r="N2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>57</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AF2" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="A1" sqref="A1:AZ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1497,1165 +1347,813 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
-[...27 lines deleted...]
-      <c r="I2" t="s">
         <v>115</v>
-      </c>
-[...299 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>167</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>172</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>173</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
-[...13 lines deleted...]
-        <v>175</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>184</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>133</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N1" s="4" t="s">
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>189</v>
+        <v>136</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>190</v>
+        <v>137</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>191</v>
+        <v>138</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>192</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>143</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>144</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>209</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>157</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>158</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>41</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>221</v>
+        <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>222</v>
+        <v>170</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>168</v>
       </c>
       <c r="D3" t="s">
-        <v>223</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="2" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>113</v>
+        <v>167</v>
       </c>
       <c r="E2" t="s">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="F2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>175</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>176</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="C3" t="s">
-        <v>230</v>
+        <v>179</v>
       </c>
       <c r="D3" t="s">
-        <v>231</v>
+        <v>180</v>
       </c>
       <c r="E3" t="s">
-        <v>232</v>
+        <v>181</v>
       </c>
       <c r="F3" t="s">
-        <v>233</v>
+        <v>182</v>
       </c>
       <c r="H3" t="s">
-        <v>234</v>
+        <v>183</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>