--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -382,50 +382,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1490,128 +1493,132 @@
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>120</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>124</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1621,328 +1628,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -1959,85 +1966,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">