--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ultra Long-Acting Tenofovir ProTide</t>
   </si>
   <si>
     <t>Tenofovir ProTide Nanoformulation</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>prodrug of tenofovir (nucleotide analog reverse-transcriptase inhibitor (NRTI))</t>
   </si>
   <si>
     <t>NM1TFV is a novel ultra-long-acting (ULA) tenofovir (TFV) prodrug nanoformulation in preclinical development for chronic hepatitis B virus (HBV) infection and human immunodeficiency virus type 1 (HIV-1). Utilising a modified ProTide approach, the formulation replaces conventional alanyl and short chain amino acid esters with a hydrophobic phenylalanine-docosyl ester linkage to enhance lipophilicity and intracellular delivery of TFV. This modification results in an extended TFV half-life and improved antiviral potency against both HBV and HIV-1.  Preclinical studies indicated prolonged drug release profiles and stability for NM1TFV relative to nanoformulated TAF, with IM NM1TFV achieving suppression of HBV replication for 3 months, and concentrations above HIV-1 EC90 in PBMCs for 2 months.</t>
   </si>
   <si>
     <t>Formulation is in preclinical development and not yet approved in any jurisdiction.</t>
   </si>
@@ -348,54 +357,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -494,93 +512,99 @@
   </si>
   <si>
     <t>WO2019140365</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>BOARD OF REGENTS OF THE UNIVERSITY OF NEBRASKA</t>
   </si>
   <si>
     <t>2039-01-14</t>
   </si>
   <si>
     <t>Granted: US
 Pending: CA
 Not in force: EP</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/mhW2SJOAF3N2EhBR603rJZKLSYKcMeavLMQfk0Tc.png</t>
+    <t>https://lapal.ch/storage/illustrations/JXgwngFLwPtjgd6FlNBw2Q2InTlbFMQpmlrU9k6h.png</t>
   </si>
   <si>
     <t>TFV ProTide Chemical Structure</t>
   </si>
   <si>
     <t>Adapted from https://doi.org/10.1038/s41467-021-25690-5</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Exavir Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://exavirtherapeutics.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Exavir Therapeutics is a biopharmaceutical company focused on developing ultra-long-acting therapeutics for chronic viral infections and CNS disorders. Headquartered in San Francisco, CA, they utilise prodrug nano-formulation technology to extend the half-life of drugs. Their current research focus primarily targets HIV, with the goal of improving treatment adherence and patient outcomes.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Srijanee Das&amp;nbsp;&lt;em&gt;et al.&lt;/em&gt;, &lt;span style="color: rgb(89, 89, 89);"&gt;An ultralong-acting tenofovir ProTide nanoformulation achieves monthslong HBV suppression. &lt;/span&gt;&lt;em style="color: rgb(89, 89, 89);"&gt;Sci. Adv. &lt;/em&gt;&lt;strong style="color: rgb(89, 89, 89);"&gt;8&lt;/strong&gt;&lt;span style="color: rgb(89, 89, 89);"&gt;, eade9582(2022). DOI:&lt;/span&gt;&lt;a href="https://doi.org/10.1126/sciadv.ade9582" rel="noopener noreferrer" target="_blank" style="color: rgb(202, 32, 21);"&gt;10.1126/sciadv.ade9582&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Treatment of chronic hepatitis B virus (HBV) requires lifelong daily therapy. However, suboptimal adherence to the existing daily therapy has led to the need for ultralong-acting antivirals. A lipophilic and hydrophobic ProTide was made by replacing the alanyl isopropyl ester present in tenofovir alafenamide (TAF) with a docosyl phenyl alanyl ester, now referred to as M1TFV. NM1TFV and nanoformulated TAF (NTAF) nanocrystals were formulated by high-pressure homogenization. A single intramuscular injection of NM1TFV, but not NTAF, delivered at a dose of TFV equivalents (168 milligrams per kilogram) demonstrated monthslong antiviral activities in both HBV-transgenic and human hepatocyte transplanted TK-NOG mice. The suppression of HBV DNA in blood was maintained for 3 months. Laboratory experiments on HBV-transfected HepG2.2.15 cells affirmed the animal results and the critical role of docosanol in the sustained NM1TFV antiviral responses. These results provide clear “proof of concept” toward an emerging therapeutic paradigm for the treatment and prevention of HBV infection.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Cobb, D.A., Smith, N., Deodhar, S.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;Transformation of tenofovir into stable ProTide nanocrystals with long-acting pharmacokinetic profiles.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Commun&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;12&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 5458 (2021). DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-021-25690-5" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41467-021-25690-5&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Treatment and prevention of human immunodeficiency virus type one (HIV-1) infection was transformed through widespread use of antiretroviral therapy (ART). However, ART has limitations in requiring life-long daily adherence. Such limitations have led to the creation of long-acting (LA) ART. While nucleoside reverse transcriptase inhibitors (NRTI) remain the ART backbone, to the best of our knowledge, none have been converted into LA agents. To these ends, we transformed tenofovir (TFV) into LA surfactant stabilized aqueous prodrug nanocrystals (referred to as NM1TFV and NM2TFV), enhancing intracellular drug uptake and retention. A single intramuscular injection of NM1TFV, NM2TFV, or a nanoformulated tenofovir alafenamide (NTAF) at 75 mg/kg TFV equivalents to Sprague Dawley rats sustains active TFV-diphosphate (TFV-DP) levels ≥ four times the 90% effective dose for two months. NM1TFV, NM2TFV and NTAF elicit TFV-DP levels of 11,276, 1,651, and 397 fmol/g in rectal tissue, respectively. These results are a significant step towards a LA TFV ProTide.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Samiksha S. Raut&amp;nbsp;et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://www.science.org/doi/10.1126/sciadv.adw2286"&gt;&lt;strong&gt;&lt;u&gt;A scalable ultra-long-acting tenofovir phosphonate prodrug sustains HBV suppression.&lt;/u&gt;&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;&lt;u&gt; &lt;/u&gt;&lt;/strong&gt;Science Advances 11,eadw2286(2025).DOI:10.1126/sciadv.adw2286&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Long-acting (LA) extended-release formulations are revolutionizing treatment and prevention of HIV infection. However, none of the existing LA therapies are active against hepatitis B virus (HBV), a common coinfection with HIV. Managing coinfection requires therapy to be effective against both viruses. Notable candidates are tenofovir (TFV) prodrugs. We have previously developed an LA TFV through a modified lipophilic ProTide strategy. Given the process chemistry challenges presented by amino acid chiral centers in ProTides, a simplified lipophilic amino acid–free crystalline phosphonate prodrug of TFV (M5TFV) has been created. Intramuscular injections of M5TFV nanosuspension (NM5TFV) were well tolerated in Sprague-Dawley rats and HBV transgenic mice. Notably, single doses at 200 and 400 milligrams per kilogram TFV equivalents produced &amp;gt;2.5 log10 reduction in HBV DNA beyond 2 months in transgenic mice. Reductions of covalently closed circular DNA were seen in hepatocyte-like cells. These promising findings support further development of NM5TFV as an ultra-LA formulation.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -945,110 +969,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mhW2SJOAF3N2EhBR603rJZKLSYKcMeavLMQfk0Tc.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/JXgwngFLwPtjgd6FlNBw2Q2InTlbFMQpmlrU9k6h.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1104,122 +1131,129 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="R2" t="s">
+        <v>42</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>54</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1263,257 +1297,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1523,566 +1573,595 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="D2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="E2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>174</v>
+      </c>
+      <c r="H2" t="s">
+        <v>175</v>
+      </c>
+      <c r="J2" t="s">
+        <v>176</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C3" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>177</v>
+      </c>
+      <c r="H3" t="s">
+        <v>178</v>
+      </c>
+      <c r="J3" t="s">
+        <v>176</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C4" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>179</v>
+      </c>
+      <c r="H4" t="s">
+        <v>180</v>
+      </c>
+      <c r="J4" t="s">
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>