--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -394,50 +394,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -520,51 +523,51 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of Nebraska Medical Center</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.unmc.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Nebraska Medical Center began with UNMC, founded in 1869 and chartered in 1881 as Omaha Medical College. It joined the University of Nebraska in 1902. The modern center formed in 1997 when University Hospital merged with Clarkson Hospital. Today, UNMC/Nebraska Medicine is known for care, research, and drug discovery through pharmacy, nanomedicine, cancer, and drug design programs.</t>
   </si>
   <si>
-    <t>Exavir Therapeutics, Inc.</t>
+    <t>Exavir Therapeutics</t>
   </si>
   <si>
     <t>https://www.exavirtherapeutics.com/</t>
   </si>
   <si>
     <t>Exavir Therapeutics, Inc. is a San Francisco-based biotechnology company co-founded by Howard Gendelman, Benson Edagwa, and Alborz Yazdi. Originating from UNMC-linked HIV nanomedicine research, it develops ultra-long-acting antivirals, including prodrug formulations for HIV PrEP and treatment. Its pipeline includes VH-310, XV-122, and XV-207, with ViiV Healthcare partnering on VH-310.</t>
   </si>
   <si>
     <t>An Ultra-Long Acting Buprenorphine Prodrug (AM-510) for Opioid Use Disorder CROI 2026 abstract</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1484,128 +1487,132 @@
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>121</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>126</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1615,337 +1622,337 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
@@ -1965,54 +1972,54 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>