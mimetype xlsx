--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ultra-Long Acting Buprenorphine Prodrug (AM-510)</t>
   </si>
   <si>
     <t>Buprenorphine; AM-510</t>
   </si>
   <si>
     <t>Buprenorphine</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Mu-Opioid Receptor Partial Agonist</t>
   </si>
   <si>
     <t>Buprenorphine prodrug (AM-510) is under preclinical investigation for cell-based drug uptake, retention and cytotoxicity. Further PK and safety testings were conducted in rats which indicates that intramuscular administration of Formulation 1 showed dose‑dependent increases in exposure, with Cmax rising from 13.9 to 26.9 ng/mL and AUC₀–∞ from 530 to 893.9 ng·day/mL when the dose increased from 45 to 90 mg/kg BUP equivalents, alongside prolonged half‑life and MRT. In contrast, subcutaneous delivery of Formulation 2 at 45 mg/kg produced a lower Cmax but markedly extended half‑life (74.8 days) and MRT (73.6 days), indicating more sustained systemic exposure consistent with an ultra long‑acting release profile.</t>
   </si>
@@ -358,54 +367,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -532,51 +550,57 @@
   <si>
     <t>University of Nebraska Medical Center</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.unmc.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Nebraska Medical Center began with UNMC, founded in 1869 and chartered in 1881 as Omaha Medical College. It joined the University of Nebraska in 1902. The modern center formed in 1997 when University Hospital merged with Clarkson Hospital. Today, UNMC/Nebraska Medicine is known for care, research, and drug discovery through pharmacy, nanomedicine, cancer, and drug design programs.</t>
   </si>
   <si>
     <t>Exavir Therapeutics</t>
   </si>
   <si>
     <t>https://www.exavirtherapeutics.com/</t>
   </si>
   <si>
     <t>Exavir Therapeutics, Inc. is a San Francisco-based biotechnology company co-founded by Howard Gendelman, Benson Edagwa, and Alborz Yazdi. Originating from UNMC-linked HIV nanomedicine research, it develops ultra-long-acting antivirals, including prodrug formulations for HIV PrEP and treatment. Its pipeline includes VH-310, XV-122, and XV-207, with ViiV Healthcare partnering on VH-310.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>An Ultra-Long Acting Buprenorphine Prodrug (AM-510) for Opioid Use Disorder CROI 2026 abstract</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,94 +968,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8lnnH48hSntlbu8QUbNRcoHxIBD4WKaTpo3G6xz2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/xMJ2Fckwx8czGsmFoT06regFtTVAN82rkKiVElhp.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_189.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1087,133 +1114,142 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
+      <c r="V2" t="s">
+        <v>50</v>
+      </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>54</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>55</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>56</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1257,257 +1293,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>114</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1517,550 +1569,573 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="D2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E3" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>114</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>173</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J2" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>