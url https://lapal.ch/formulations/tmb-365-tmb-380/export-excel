--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>TMB-365 + TMB-380</t>
   </si>
   <si>
     <t>TMB-365/TMB-380; TMB-365/380; LM-52 + VRC07-523LS</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
@@ -1070,97 +1085,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/628embCEmmxLRVFmUymiFCqT5O6EpOHwDGxeTqHk.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2425/OFG03uQOPZNN_prot-000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2426/826z90iuWzLK_701-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1189,171 +1209,186 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
-        <v>43</v>
+      <c r="J2" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>53</v>
       </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1397,377 +1432,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="Q2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="Z2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AA2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AP2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="AQ2">
         <v>88</v>
       </c>
       <c r="AR2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="AS2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AW2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1777,558 +1812,558 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="H2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="J2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D3" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E3" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="F3" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="G3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H3" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="J3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D4" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="F4" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">