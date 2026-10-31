--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -165,53 +165,59 @@
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>TMB-365 + TMB-380</t>
   </si>
   <si>
     <t>TMB-365/TMB-380; TMB-365/380; LM-52 + VRC07-523LS</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>Two monoclonal antibodies: CD4-directed post-attachment inhibitor (TMB-365) + CD4 binding site bNAb (TMB-380)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>TMB-365/TMB-380 is TaiMed Biologics' antibody-only, investigational long-acting complete regimen for maintenance therapy in virologically suppressed adults with HIV-1, given as two IV infusions every 8 weeks without a small-molecule backbone. It combines two complementary mechanisms: TMB-365 (LM-52), a second-generation ibalizumab that binds host CD4 and blocks entry after attachment, and TMB-380 (VRC07-523LS), a bNAb against the CD4 binding site on the viral envelope. TaiMed's press release reported that 94% maintained HIV-1 RNA below 50 copies/mL through treatment in the open-label phase 1b/2a study.</t>
   </si>
   <si>
     <t>Not approved. Phase 2b (VISTA, NCT07215468), fully enrolled June 2026. US FDA IND (TaiMed); FDA Fast Track designation reported by TaiMed.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not reported. About 9.6 g of antibody per visit (4,800 mg of each), roughly 62 g per patient-year, is far above small-molecule long-acting regimens and is the central affordability question for LMIC use. TaiMed manufactures biologics in-house.</t>
   </si>
   <si>
     <t>Not reported for this product. Standard therapeutic mAb train assumed: production bioreactors, disc-stack centrifugation and depth/membrane filtration for harvest clarification, Protein A and polishing chromatography, viral inactivation and filtration, ultrafiltration/diafiltration, sterile fill-finish.</t>
   </si>
   <si>
     <t>Two recombinant antibodies; TaiMed cGMP facility, Hsinchu County, Taiwan (TMB-365). TMB-380 supply source not disclosed.</t>
@@ -312,53 +318,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -376,102 +379,102 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VISTA</t>
   </si>
   <si>
     <t>NCT07215468</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07215468</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>TaiMed Biologics Inc.</t>
   </si>
   <si>
     <t>TMB-365 is a monoclonal antibody that binds to the CD4 receptor. TMB-380, aka VRC07-523LS is a monoclonal antibody that binds to HIV. Both interfere with HIV entry. This study is designed to test the combination of the antibodies as maintenance therapy in HIV infected suppressed individuals discontinuing oral cART for 48 weeks.
 Researchers will compare TMB-365/TMB-380 given IV every 8 weeks to continuation of daily oral cART to see if TMB-365/TMB-380 can also maintain viral suppression.
 Participants will:
 1. Receive TMB-365/TMB-380 infusion or take oral cART as scheduled for 48 weeks
 2. Visit the clinic as schedule for checkups and tests</t>
   </si>
   <si>
     <t>HIV-1 Virologic Suppression With TMB-365 and TMB-380 Antibodies Study</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>TMB-365</t>
   </si>
   <si>
     <t>TMB-380</t>
   </si>
   <si>
     <t>Baseline ART</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2027-05-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At least 18 years of age on the day of Screening.
 2. Asymptomatic HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by Geenius™ or a second antibody test by a method other than the initial rapid HIV and/or E/CIA test, or by HIV-1 antigen, plasma HIV-1 RNA viral load at or prior to screening.
 3. On continuous suppressive cART for at least 6 months prior to Screening with one documented HIV-1 RNA level \&lt;50 copies/mL within 6 months of Screening. Continuous cART is defined as no interruptions greater than 3 consecutive days. cART is defined as a DHHS recommended regimen. Study participants should be on a stable oral regimen for at least 3 months prio</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
@@ -1274,121 +1277,127 @@
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
+      <c r="F2" t="s">
+        <v>45</v>
+      </c>
       <c r="G2" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>47</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
+        <v>52</v>
+      </c>
+      <c r="S2" t="s">
         <v>50</v>
       </c>
-      <c r="S2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AH2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AK2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1432,377 +1441,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="Q2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="X2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Z2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AA2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="AP2" t="s">
         <v>137</v>
       </c>
-      <c r="AQ2">
+      <c r="AO2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP2">
         <v>88</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>139</v>
+      </c>
       <c r="AR2" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="AU2" t="s">
         <v>140</v>
       </c>
+      <c r="AT2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>61</v>
+      </c>
       <c r="AW2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY2" t="s">
         <v>59</v>
       </c>
-      <c r="AX2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1812,558 +1821,558 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E2" t="s">
+        <v>202</v>
+      </c>
+      <c r="F2" t="s">
         <v>201</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">